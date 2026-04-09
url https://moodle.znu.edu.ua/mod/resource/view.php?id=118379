--- v0 (2026-02-23)
+++ v1 (2026-04-09)
@@ -1,85 +1,105 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483660" r:id="rId1"/>
+    <p:sldMasterId id="2147483792" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId2"/>
     <p:sldId id="257" r:id="rId3"/>
-    <p:sldId id="262" r:id="rId4"/>
-[...7 lines deleted...]
-    <p:sldId id="266" r:id="rId12"/>
+    <p:sldId id="269" r:id="rId4"/>
+    <p:sldId id="270" r:id="rId5"/>
+    <p:sldId id="271" r:id="rId6"/>
+    <p:sldId id="258" r:id="rId7"/>
+    <p:sldId id="259" r:id="rId8"/>
+    <p:sldId id="260" r:id="rId9"/>
+    <p:sldId id="261" r:id="rId10"/>
+    <p:sldId id="262" r:id="rId11"/>
+    <p:sldId id="263" r:id="rId12"/>
+    <p:sldId id="272" r:id="rId13"/>
+    <p:sldId id="273" r:id="rId14"/>
+    <p:sldId id="274" r:id="rId15"/>
+    <p:sldId id="275" r:id="rId16"/>
+    <p:sldId id="276" r:id="rId17"/>
+    <p:sldId id="281" r:id="rId18"/>
+    <p:sldId id="282" r:id="rId19"/>
+    <p:sldId id="283" r:id="rId20"/>
+    <p:sldId id="284" r:id="rId21"/>
+    <p:sldId id="277" r:id="rId22"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="6858000" type="screen4x3"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="ru-RU"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -134,106 +154,125 @@
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
+  <p:extLst>
+    <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
+        <p15:guide id="1" orient="horz" pos="2160">
+          <p15:clr>
+            <a:srgbClr val="A4A3A4"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="2" pos="2880">
+          <p15:clr>
+            <a:srgbClr val="A4A3A4"/>
+          </p15:clr>
+        </p15:guide>
+      </p15:sldGuideLst>
+    </p:ext>
+  </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
+    <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
+      <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
+    </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
-    <p:restoredLeft sz="15620"/>
+    <p:restoredLeft sz="11688" autoAdjust="0"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="83" d="100"/>
-          <a:sy n="83" d="100"/>
+          <a:sx n="75" d="100"/>
+          <a:sy n="75" d="100"/>
         </p:scale>
-        <p:origin x="-1416" y="-77"/>
+        <p:origin x="1168" y="56"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
@@ -283,51 +322,51 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="609601"/>
             <a:ext cx="7772400" cy="4267200"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:defRPr sz="8000"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Subtitle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="4953000"/>
             <a:ext cx="6400800" cy="1219200"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
@@ -404,96 +443,96 @@
               </a:defRPr>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец подзаголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{481E412B-ABAB-4399-A768-58B8DE0B0EF6}" type="datetimeFigureOut">
+            <a:fld id="{067FBE94-4947-4066-9B51-F510DDA2F3DC}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>16.09.2018</a:t>
+              <a:t>02.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Slide Number Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{95F7F398-DBC8-4B5E-886E-8A0E59819959}" type="slidenum">
+            <a:fld id="{A1386EEA-F4C7-4C3B-A6FC-889983AE433D}" type="slidenum">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Footer Placeholder 8"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
@@ -517,167 +556,167 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Второй уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Третий уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{481E412B-ABAB-4399-A768-58B8DE0B0EF6}" type="datetimeFigureOut">
+            <a:fld id="{067FBE94-4947-4066-9B51-F510DDA2F3DC}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>16.09.2018</a:t>
+              <a:t>02.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{95F7F398-DBC8-4B5E-886E-8A0E59819959}" type="slidenum">
+            <a:fld id="{A1386EEA-F4C7-4C3B-A6FC-889983AE433D}" type="slidenum">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTitleAndTx" preserve="1">
   <p:cSld name="Вертикальный заголовок и текст">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
@@ -687,355 +726,355 @@
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Vertical Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" orient="vert"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6629400" y="274638"/>
             <a:ext cx="2057400" cy="5851525"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="274638"/>
             <a:ext cx="6019800" cy="5851525"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Второй уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Третий уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{481E412B-ABAB-4399-A768-58B8DE0B0EF6}" type="datetimeFigureOut">
+            <a:fld id="{067FBE94-4947-4066-9B51-F510DDA2F3DC}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>16.09.2018</a:t>
+              <a:t>02.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{95F7F398-DBC8-4B5E-886E-8A0E59819959}" type="slidenum">
+            <a:fld id="{A1386EEA-F4C7-4C3B-A6FC-889983AE433D}" type="slidenum">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
   <p:cSld name="Заголовок и объект">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl5pPr>
               <a:defRPr/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Второй уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Третий уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{481E412B-ABAB-4399-A768-58B8DE0B0EF6}" type="datetimeFigureOut">
+            <a:fld id="{067FBE94-4947-4066-9B51-F510DDA2F3DC}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>16.09.2018</a:t>
+              <a:t>02.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{95F7F398-DBC8-4B5E-886E-8A0E59819959}" type="slidenum">
+            <a:fld id="{A1386EEA-F4C7-4C3B-A6FC-889983AE433D}" type="slidenum">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="secHead" preserve="1">
   <p:cSld name="Заголовок раздела">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
@@ -1070,51 +1109,51 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr lang="en-US" sz="4800" kern="1200" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="63500" dist="38100" dir="5400000" algn="t" rotWithShape="0">
                     <a:prstClr val="black">
                       <a:alpha val="25000"/>
                     </a:prstClr>
                   </a:outerShdw>
                 </a:effectLst>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="+mj-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="722313" y="4068763"/>
             <a:ext cx="7772400" cy="1131887"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t"/>
           <a:lstStyle>
@@ -1190,114 +1229,114 @@
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{481E412B-ABAB-4399-A768-58B8DE0B0EF6}" type="datetimeFigureOut">
+            <a:fld id="{067FBE94-4947-4066-9B51-F510DDA2F3DC}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>16.09.2018</a:t>
+              <a:t>02.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{95F7F398-DBC8-4B5E-886E-8A0E59819959}" type="slidenum">
+            <a:fld id="{A1386EEA-F4C7-4C3B-A6FC-889983AE433D}" type="slidenum">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Oval 6"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4495800" y="3924300"/>
             <a:ext cx="84772" cy="84772"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="tx1">
               <a:lumMod val="50000"/>
               <a:lumOff val="50000"/>
@@ -1452,51 +1491,51 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4648200" y="1600200"/>
             <a:ext cx="4038600" cy="4525963"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
@@ -1509,201 +1548,201 @@
             <a:lvl3pPr>
               <a:defRPr sz="1600"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Второй уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Третий уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{481E412B-ABAB-4399-A768-58B8DE0B0EF6}" type="datetimeFigureOut">
+            <a:fld id="{067FBE94-4947-4066-9B51-F510DDA2F3DC}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>16.09.2018</a:t>
+              <a:t>02.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{95F7F398-DBC8-4B5E-886E-8A0E59819959}" type="slidenum">
+            <a:fld id="{A1386EEA-F4C7-4C3B-A6FC-889983AE433D}" type="slidenum">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Content Placeholder 8"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="365760" y="1600200"/>
             <a:ext cx="4041648" cy="4526280"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Второй уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Третий уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoTxTwoObj" preserve="1">
   <p:cSld name="Сравнение">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
@@ -1711,51 +1750,51 @@
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1600200"/>
             <a:ext cx="4040188" cy="609600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b">
             <a:noAutofit/>
@@ -1779,51 +1818,51 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4648200" y="1600200"/>
             <a:ext cx="4041775" cy="609600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b">
             <a:noAutofit/>
           </a:bodyPr>
@@ -1846,431 +1885,431 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{481E412B-ABAB-4399-A768-58B8DE0B0EF6}" type="datetimeFigureOut">
+            <a:fld id="{067FBE94-4947-4066-9B51-F510DDA2F3DC}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>16.09.2018</a:t>
+              <a:t>02.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Slide Number Placeholder 8"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{95F7F398-DBC8-4B5E-886E-8A0E59819959}" type="slidenum">
+            <a:fld id="{A1386EEA-F4C7-4C3B-A6FC-889983AE433D}" type="slidenum">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Content Placeholder 10"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="2212848"/>
             <a:ext cx="4041648" cy="3913632"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Второй уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Третий уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Content Placeholder 12"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4672584" y="2212848"/>
             <a:ext cx="4041648" cy="3913187"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Второй уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Третий уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
   <p:cSld name="Только заголовок">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{481E412B-ABAB-4399-A768-58B8DE0B0EF6}" type="datetimeFigureOut">
+            <a:fld id="{067FBE94-4947-4066-9B51-F510DDA2F3DC}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>16.09.2018</a:t>
+              <a:t>02.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{95F7F398-DBC8-4B5E-886E-8A0E59819959}" type="slidenum">
+            <a:fld id="{A1386EEA-F4C7-4C3B-A6FC-889983AE433D}" type="slidenum">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld name="Пустой слайд">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{481E412B-ABAB-4399-A768-58B8DE0B0EF6}" type="datetimeFigureOut">
+            <a:fld id="{067FBE94-4947-4066-9B51-F510DDA2F3DC}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>16.09.2018</a:t>
+              <a:t>02.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{95F7F398-DBC8-4B5E-886E-8A0E59819959}" type="slidenum">
+            <a:fld id="{A1386EEA-F4C7-4C3B-A6FC-889983AE433D}" type="slidenum">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="objTx" preserve="1">
   <p:cSld name="Объект с подписью">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
@@ -2295,51 +2334,51 @@
           <a:xfrm>
             <a:off x="5907087" y="266700"/>
             <a:ext cx="3008313" cy="2095500"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:defRPr sz="2800" b="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="50800" dist="25400" dir="5400000" algn="t" rotWithShape="0">
                     <a:prstClr val="black">
                       <a:alpha val="25000"/>
                     </a:prstClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="719137" y="273050"/>
             <a:ext cx="4995863" cy="5853113"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
@@ -2352,79 +2391,79 @@
             <a:lvl3pPr>
               <a:defRPr sz="2400"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="2000"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="2000"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="2000"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="2000"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="2000"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="2000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Второй уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Третий уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5907087" y="2438400"/>
             <a:ext cx="3008313" cy="3687763"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
@@ -2451,114 +2490,114 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{481E412B-ABAB-4399-A768-58B8DE0B0EF6}" type="datetimeFigureOut">
+            <a:fld id="{067FBE94-4947-4066-9B51-F510DDA2F3DC}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>16.09.2018</a:t>
+              <a:t>02.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{95F7F398-DBC8-4B5E-886E-8A0E59819959}" type="slidenum">
+            <a:fld id="{A1386EEA-F4C7-4C3B-A6FC-889983AE433D}" type="slidenum">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="picTx" preserve="1">
   <p:cSld name="Рисунок с подписью">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
@@ -2575,51 +2614,51 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1679576" y="228600"/>
             <a:ext cx="5711824" cy="895350"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:defRPr sz="2800" b="0"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Picture Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1508126" y="1143000"/>
             <a:ext cx="6054724" cy="4541044"/>
           </a:xfrm>
           <a:ln w="76200">
             <a:solidFill>
               <a:schemeClr val="bg1"/>
             </a:solidFill>
@@ -2652,51 +2691,51 @@
               <a:defRPr sz="2000"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Вставка рисунка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1679576" y="5810250"/>
             <a:ext cx="5711824" cy="533400"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
@@ -2720,114 +2759,114 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{481E412B-ABAB-4399-A768-58B8DE0B0EF6}" type="datetimeFigureOut">
+            <a:fld id="{067FBE94-4947-4066-9B51-F510DDA2F3DC}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>16.09.2018</a:t>
+              <a:t>02.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{95F7F398-DBC8-4B5E-886E-8A0E59819959}" type="slidenum">
+            <a:fld id="{A1386EEA-F4C7-4C3B-A6FC-889983AE433D}" type="slidenum">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1002">
         <a:schemeClr val="bg1"/>
@@ -2851,157 +2890,157 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="0"/>
             <a:ext cx="8229600" cy="1600200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1600200"/>
             <a:ext cx="8229600" cy="4525963"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Второй уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Третий уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6363347" y="6356350"/>
             <a:ext cx="2085975" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="45720" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Century Gothic" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{481E412B-ABAB-4399-A768-58B8DE0B0EF6}" type="datetimeFigureOut">
+            <a:fld id="{067FBE94-4947-4066-9B51-F510DDA2F3DC}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>16.09.2018</a:t>
+              <a:t>02.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="659165" y="6356350"/>
             <a:ext cx="2847975" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -3037,51 +3076,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="8543278" y="6356350"/>
             <a:ext cx="561975" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="27432" tIns="45720" rIns="45720" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Century Gothic" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{95F7F398-DBC8-4B5E-886E-8A0E59819959}" type="slidenum">
+            <a:fld id="{A1386EEA-F4C7-4C3B-A6FC-889983AE433D}" type="slidenum">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Oval 6"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8457760" y="6499384"/>
             <a:ext cx="84772" cy="84772"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="tx1">
               <a:lumMod val="50000"/>
               <a:lumOff val="50000"/>
@@ -3156,61 +3195,61 @@
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2147483661" r:id="rId1"/>
-[...9 lines deleted...]
-    <p:sldLayoutId id="2147483671" r:id="rId11"/>
+    <p:sldLayoutId id="2147483793" r:id="rId1"/>
+    <p:sldLayoutId id="2147483794" r:id="rId2"/>
+    <p:sldLayoutId id="2147483795" r:id="rId3"/>
+    <p:sldLayoutId id="2147483796" r:id="rId4"/>
+    <p:sldLayoutId id="2147483797" r:id="rId5"/>
+    <p:sldLayoutId id="2147483798" r:id="rId6"/>
+    <p:sldLayoutId id="2147483799" r:id="rId7"/>
+    <p:sldLayoutId id="2147483800" r:id="rId8"/>
+    <p:sldLayoutId id="2147483801" r:id="rId9"/>
+    <p:sldLayoutId id="2147483802" r:id="rId10"/>
+    <p:sldLayoutId id="2147483803" r:id="rId11"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPts val="5800"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
         <a:buNone/>
         <a:defRPr sz="5400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx2"/>
           </a:solidFill>
           <a:effectLst>
             <a:outerShdw blurRad="63500" dist="38100" dir="5400000" algn="t" rotWithShape="0">
               <a:prstClr val="black">
                 <a:alpha val="25000"/>
               </a:prstClr>
             </a:outerShdw>
           </a:effectLst>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mj-ea"/>
           <a:cs typeface="+mj-cs"/>
@@ -3470,51 +3509,91 @@
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
+<file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+</file>
+
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
@@ -3531,5476 +3610,8044 @@
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchor="t"/>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="uk-UA" sz="5400" dirty="0">
+              <a:rPr lang="uk-UA" sz="4000" dirty="0"/>
+              <a:t>Лекція</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="uk-UA" sz="4000" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="4000" dirty="0"/>
+              <a:t/>
+            </a:r>
+            <a:br>
+              <a:rPr lang="uk-UA" sz="4000" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="4000" dirty="0" err="1">
                 <a:effectLst/>
               </a:rPr>
-              <a:t>Лекція 2</a:t>
+              <a:t>Корпоративне</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="4000" dirty="0">
+                <a:effectLst/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="4000" dirty="0" err="1">
+                <a:effectLst/>
+              </a:rPr>
+              <a:t>управління</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:effectLst/>
+              </a:rPr>
+              <a:t/>
             </a:r>
             <a:br>
-              <a:rPr lang="uk-UA" sz="5400" dirty="0">
+              <a:rPr lang="ru-RU" dirty="0">
                 <a:effectLst/>
               </a:rPr>
             </a:br>
-            <a:r>
-[...7 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3639087691"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2154435808"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="685800" y="332657"/>
-            <a:ext cx="7772400" cy="504055"/>
+            <a:off x="685800" y="116633"/>
+            <a:ext cx="7772400" cy="648071"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r"/>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+              <a:rPr lang="ru-RU" sz="1800" b="1" i="1" dirty="0" err="1">
                 <a:effectLst/>
               </a:rPr>
-              <a:t>3. ЯК </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+              <a:t>Вилучення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1800" b="1" i="1" dirty="0">
                 <a:effectLst/>
               </a:rPr>
-              <a:t>ОЦІНИТИ</a:t>
-[...27 lines deleted...]
-            </a:endParaRPr>
+              <a:t> грошей</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="1800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Подзаголовок 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="395536" y="1700808"/>
-            <a:ext cx="8352928" cy="4896544"/>
+            <a:off x="395536" y="980728"/>
+            <a:ext cx="8352928" cy="5544616"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" dirty="0" err="1">
-[...304 lines deleted...]
-              <a:t>громадськістю</a:t>
+              <a:rPr lang="uk-UA" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>практично однаковий внесок</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="uk-UA" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Прихильники винагороди </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>за заслугами стверджують, що така система </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>дозволяє компанії утримувати найефективніших співробітників</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>допомагає партнерам проясняти очікування один від одного </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>допомагає партнерам протидіяти зниженню продуктивності </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>створює атмосферу, в якій співробітники прагнуть вдосконалення і не задовольняються досягнутим</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="687851946"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4055738749"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="685800" y="332657"/>
-            <a:ext cx="7772400" cy="504055"/>
+            <a:off x="685800" y="116633"/>
+            <a:ext cx="7772400" cy="648071"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r"/>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+              <a:rPr lang="ru-RU" sz="1800" b="1" i="1" dirty="0" err="1">
                 <a:effectLst/>
               </a:rPr>
-              <a:t>3. ЯК </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+              <a:t>Вилучення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1800" b="1" i="1" dirty="0">
                 <a:effectLst/>
               </a:rPr>
-              <a:t>ОЦІНИТИ</a:t>
-[...27 lines deleted...]
-            </a:endParaRPr>
+              <a:t> грошей</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="1800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Подзаголовок 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="395536" y="1700808"/>
-            <a:ext cx="8352928" cy="4896544"/>
+            <a:off x="395536" y="980728"/>
+            <a:ext cx="8352928" cy="5544616"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="92500"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>практично однаковий внесок</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Опоненти системи вважають, що вона </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" i="1" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>породжує більше проблем, ніж вирішує </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>партнери часто керуються об'єктивними та фінансовими критеріями, що змушує їх приділяти більше уваги короткостроковим, а не довгостроковим цілям та певним видам діяльності на шкоду іншим. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>обсяги робіт з довгострокового планування, які важко піддаються вимірюванню, відходять на другий план.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>оскільки підвищення кваліфікації співробітників, дослідження, операційна та адміністративна діяльність надають на підсумкові показники лише непрямий вплив, вони або мають незначну вагу, або зовсім не враховуються. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>партнери можуть піддатися спокусі і дотримуватися стратегій, що дозволяють їм самим нарощувати прибуток. </a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2200" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4055738749"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Подзаголовок 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="subTitle" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="395536" y="332656"/>
+            <a:ext cx="8352928" cy="6192688"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>У </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>розділі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Партнерської</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> угоди, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>присвяченої</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>корпоративному </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>управлінню</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>власники</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>розкривають</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>своє</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>розуміння</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> контролю та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>керівництва</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>прописують</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>створення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>або</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> ради </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>директорів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>або</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>консультативної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> ради. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Вибравши</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" u="sng" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>створення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> ради </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" u="sng" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>директорів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>, вони </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>повинні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>тим</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>чи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>іншим</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> чином </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>розмежувати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>свої</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>ролі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> як </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>акціонери</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>керівники</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>члени ради </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>директорів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>розглянути</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>питання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>його</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>незалежності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>діяльності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>підзвітності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="ru-RU" sz="2200" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2013320817"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Подзаголовок 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="subTitle" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="395536" y="980728"/>
+            <a:ext cx="8352928" cy="5544616"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>ради </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>директорів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>або</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> ради </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>менеджерів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>) </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>обирають</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>керівних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>співробітників</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>стежать</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> за </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>тим</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>щоб</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>ті</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>керували</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>компанією</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>належним</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> чином і на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>користь</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>власників</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>, а не у </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>своїх</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>власних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>інтересах</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> за </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>рахунок</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>власників</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Члени ради </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>директорів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>мають</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>фідуціарні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>зобов'язання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> перед </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>усіма</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>акціонерами</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> як </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>група</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>не </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>мають</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> права </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>надавати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>перевагу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> будь-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>якому</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>окремому</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>власнику</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>або</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>категорії</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>власників</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2200" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3089061712"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Заголовок 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="116633"/>
+            <a:ext cx="7772400" cy="648071"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...286 lines deleted...]
-            <a:endParaRPr lang="ru-RU" dirty="0">
+            <a:pPr algn="r"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1800" b="1" i="1" dirty="0">
+                <a:effectLst/>
+              </a:rPr>
+              <a:t>рада </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1800" b="1" i="1" dirty="0" err="1">
+                <a:effectLst/>
+              </a:rPr>
+              <a:t>директорів</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="1800" b="1" i="1" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Подзаголовок 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="subTitle" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="395536" y="980728"/>
+            <a:ext cx="8352928" cy="5544616"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Власники</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Багато</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>партнерів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>вважають</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>що</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>всі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>власники</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>повинні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>входити</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> до ради </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>директорів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Одні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>розглядають</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>ці</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>призначення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> з </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>погляду</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>вигоди</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>інші</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> з </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>практичної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>позиції</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Хто</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>заслуговує</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> на право </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>обіймати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>ці</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> посади </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>більше</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>ніж</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> люди, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>які</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>заснували</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>компанію</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>або</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>інвестували</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>неї</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> І в кого, як не вони, є і </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>стимули</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>, і </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>зацікавленість</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>управлінні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>компанією</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>? </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Присутність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>усіх</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>власників</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> у </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>раді</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>гарантує</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>дотримання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>інтересів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>акціонерів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2200" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="700897268"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3089061712"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Заголовок 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="116633"/>
+            <a:ext cx="7772400" cy="648071"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1800" b="1" i="1" dirty="0">
+                <a:effectLst/>
+              </a:rPr>
+              <a:t>рада </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1800" b="1" i="1" dirty="0" err="1">
+                <a:effectLst/>
+              </a:rPr>
+              <a:t>директорів</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="1800" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Подзаголовок 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="subTitle" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="395536" y="980728"/>
+            <a:ext cx="8352928" cy="5544616"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Власники</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Присутність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>усіх</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>власників</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> у </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>складі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> ради </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>має</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>однак</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>свої</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>недоліки</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200" algn="l">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>За </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>наявності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>великої</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>кількості</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>власників</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> з невеликими </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>частками</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>володіння</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>недоцільно</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>включати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> до ради </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>всіх</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200" algn="l">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Але </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>навіть</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>якщо</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>власників</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> мало, не </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>всі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> вони </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>можуть</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>мати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> талант абстрактного і </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>стратегічного</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>мислення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>затребуваного</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>навіть</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> у маленьких </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>компаніях</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200" algn="l">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>якщо</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>спочатку</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> право </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>власника</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>керуючого</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>компанією</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>входити</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> до складу ради </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>директорів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>представляється</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>обгрунтованим</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>, через </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>кілька</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>років</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>, коли </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>власник</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> не </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>має</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> статусу </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>керівника</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>ситуація</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>змінюється</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2200" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3089061712"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Заголовок 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="116633"/>
+            <a:ext cx="7772400" cy="648071"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1800" b="1" i="1" dirty="0">
+                <a:effectLst/>
+              </a:rPr>
+              <a:t>рада </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1800" b="1" i="1" dirty="0" err="1">
+                <a:effectLst/>
+              </a:rPr>
+              <a:t>директорів</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="1800" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Подзаголовок 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="subTitle" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="395536" y="980728"/>
+            <a:ext cx="8352928" cy="5544616"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Топ-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>менеджери</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2200" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Топ-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>менеджери</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>знають</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>компанію</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>, як </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>свої</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>п'ять</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>пальців</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Саме</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> тому </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>їхня</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> участь у </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>складі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> ради </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>директорів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>видається</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>розумною</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Завдання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>вищого</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>керівництва</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> у </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>складі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> ради не повинно </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>зводитись</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>виключно</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> до </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>інформування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>останнього</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> про </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>поточну</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>діяльність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>На посаду </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>голови</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> ради </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>директорів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>багато</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>компаній</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>призначають</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> генерального директора; </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>деякі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>консультанти</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>вважають</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>що</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>такий</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>хід</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>зводить</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>нанівець</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> як </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>корисність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>, так і </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>незалежність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> ради.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2200" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3089061712"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Заголовок 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="116633"/>
+            <a:ext cx="7772400" cy="648071"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1800" b="1" i="1" dirty="0">
+                <a:effectLst/>
+              </a:rPr>
+              <a:t>рада </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1800" b="1" i="1" dirty="0" err="1">
+                <a:effectLst/>
+              </a:rPr>
+              <a:t>директорів</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="1800" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Подзаголовок 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="subTitle" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="395536" y="980728"/>
+            <a:ext cx="8352928" cy="5544616"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Консультанти</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Власники</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>нерідко</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>запрошують</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>постійних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>консультантів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>виступити</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> у </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>ролі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>членів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> ради </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>директорів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Однак</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> і </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>менеджери</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>, і рада </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>можуть</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>безперешкодно</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>звертатися</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> за </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>їхніми</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>професійними</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>знаннями</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>консультаціями</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> без </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>включення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> до складу ради.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="ru-RU" sz="2200" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1255963700"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Заголовок 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="116633"/>
+            <a:ext cx="7772400" cy="648071"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1800" b="1" i="1" dirty="0">
+                <a:effectLst/>
+              </a:rPr>
+              <a:t>рада </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1800" b="1" i="1" dirty="0" err="1">
+                <a:effectLst/>
+              </a:rPr>
+              <a:t>директорів</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="1800" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Подзаголовок 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="subTitle" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="395536" y="980728"/>
+            <a:ext cx="8352928" cy="5544616"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Сторонні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> члени ради. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Незалежні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>директори</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> – особи не з числа </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>власників</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>чи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>менеджерів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>, не </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>пов'язані</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>угодами</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> з </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>приватними</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> особами </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>чи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>групами</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>осіб</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>, – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>надають</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> радам </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>певної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>авторитетності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2200" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1255963700"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Заголовок 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="116633"/>
+            <a:ext cx="7772400" cy="648071"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1800" b="1" i="1" dirty="0">
+                <a:effectLst/>
+              </a:rPr>
+              <a:t>рада </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1800" b="1" i="1" dirty="0" err="1">
+                <a:effectLst/>
+              </a:rPr>
+              <a:t>директорів</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="1800" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Подзаголовок 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="subTitle" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="395536" y="980728"/>
+            <a:ext cx="8352928" cy="5544616"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Вибір</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> курсу для ради </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>директорів</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>З моменту </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>формування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> ради </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>директорів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>співвласники</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>повинні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>задати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>йому</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>правильний</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>напрямок</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>ділитися</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>своїм</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>баченням</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>загальними</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>цінностями</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>, на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>які</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>орієнтується</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>компанія</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Власники</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>повинні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>ознайомити</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>директорів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>із</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>розмірами</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>компенсації</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>обсягом</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> часу, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>який</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>їм</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>слід</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>приділяти</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>своїм</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>обов'язкам</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="ru-RU" sz="2200" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1255963700"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="685800" y="332657"/>
-            <a:ext cx="7772400" cy="1008112"/>
+            <a:off x="685800" y="116633"/>
+            <a:ext cx="7772400" cy="648071"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r"/>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+              <a:rPr lang="ru-RU" sz="1800" b="1" i="1" dirty="0" err="1">
                 <a:effectLst/>
               </a:rPr>
-              <a:t>1. ЯК </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+              <a:t>Вилучення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1800" b="1" i="1" dirty="0">
                 <a:effectLst/>
               </a:rPr>
-              <a:t>ВИЗНАЧИТИ</a:t>
-[...15 lines deleted...]
-            </a:endParaRPr>
+              <a:t> грошей</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="1800" b="1" i="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Подзаголовок 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="395536" y="1700808"/>
-            <a:ext cx="8352928" cy="4896544"/>
+            <a:off x="395536" y="980728"/>
+            <a:ext cx="8352928" cy="5544616"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Під</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> час </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>обговорення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> часу та способу </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>вилучення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> грошей партнерам </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>рекомендується</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>брати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> до </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>уваги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" i="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>три </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" i="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>важливі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" i="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" i="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>категорії</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" i="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" i="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>обставин</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>: </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:endParaRPr lang="ru-RU" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>особисті</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>ділові</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>фінансово-податкові</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3595101631"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Заголовок 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="116633"/>
+            <a:ext cx="7772400" cy="648071"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="just"/>
-[...235 lines deleted...]
-            <a:endParaRPr lang="ru-RU" dirty="0" smtClean="0">
+            <a:pPr algn="r"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1800" b="1" i="1" dirty="0">
+                <a:effectLst/>
+              </a:rPr>
+              <a:t>рада </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1800" b="1" i="1" dirty="0" err="1">
+                <a:effectLst/>
+              </a:rPr>
+              <a:t>директорів</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="1800" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Подзаголовок 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="subTitle" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="395536" y="980728"/>
+            <a:ext cx="8352928" cy="5544616"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Положення ради директорів в ієрархії</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="just"/>
-[...208 lines deleted...]
-            <a:endParaRPr lang="ru-RU" dirty="0" smtClean="0">
+            <a:pPr algn="l"/>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="just"/>
-[...119 lines deleted...]
-            </a:r>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Ради повинні розуміти, яке місце вони займають на ієрархічній драбині. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Найвище керівництво контролює співробітників, </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>рада директорів контролює вище керівництво, </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>власники контролюють – до певної міри – раду директорів. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Рада директорів наділена суттєвими повноваженнями, проте партнери мають право розпустити її, якщо вважають, що вона діє всупереч їхнім інтересам або незадовільним чином.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="ru-RU" sz="2200" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1417556643"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1255963700"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Заголовок 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="116633"/>
+            <a:ext cx="7772400" cy="648071"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" i="1" dirty="0">
+                <a:effectLst/>
+              </a:rPr>
+              <a:t>Консультативна рада</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="1800" b="1" i="1" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Подзаголовок 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="subTitle" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="395536" y="980728"/>
+            <a:ext cx="8352928" cy="5544616"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Основні завдання консультативних рад </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>консультування, </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>сприяння, </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>свіжий погляд </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>рекомендації власникам та менеджерам компанії. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>На відміну від рад директорів </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>вони виконують неофіційні функції і не здійснюють нагляд за менеджерами компанії. </a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2200" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3089061712"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="685800" y="332657"/>
-            <a:ext cx="7772400" cy="504055"/>
+            <a:off x="685800" y="116633"/>
+            <a:ext cx="7772400" cy="648071"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r"/>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+              <a:rPr lang="ru-RU" sz="1800" b="1" i="1" dirty="0" err="1">
                 <a:effectLst/>
               </a:rPr>
-              <a:t>2. ЯК </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+              <a:t>Вилучення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1800" b="1" i="1" dirty="0">
                 <a:effectLst/>
               </a:rPr>
-              <a:t>ОЦІНИТИ</a:t>
-[...27 lines deleted...]
-            </a:endParaRPr>
+              <a:t> грошей</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="1800" b="1" i="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Подзаголовок 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="395536" y="980728"/>
-            <a:ext cx="8352928" cy="5616624"/>
+            <a:ext cx="8352928" cy="5544616"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="just"/>
-[...475 lines deleted...]
-            <a:endParaRPr lang="ru-RU" dirty="0" smtClean="0">
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>особисті</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>обставини</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="just"/>
-[...7 lines deleted...]
-            </a:r>
+            <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>втрата</a:t>
+              <a:t>Щоб</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>незалежності</a:t>
+              <a:t>дискусії</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t> - </a:t>
+              <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>партнерське</a:t>
+              <a:t>щодо</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>співробітництво</a:t>
+              <a:t>вилучення</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t> неминуче </a:t>
-[...114 lines deleted...]
-              <a:rPr lang="ru-RU" dirty="0" err="1">
+              <a:t> грошей проходили результативно, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" i="1" u="sng" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>особисті</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" i="1" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" i="1" u="sng" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>обставини</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" i="1" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" i="1" u="sng" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>партнерів</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" dirty="0">
-[...215 lines deleted...]
-              <a:rPr lang="ru-RU" dirty="0">
+              <a:rPr lang="ru-RU" b="1" i="1" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" i="1" u="sng" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>слід</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" i="1" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" i="1" u="sng" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>призвести</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" i="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> до </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" dirty="0" err="1">
-[...484 lines deleted...]
-              <a:t>.</a:t>
+              <a:rPr lang="ru-RU" b="1" i="1" u="sng" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>єдиного</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" i="1" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" i="1" u="sng" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>знаменника</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" i="1" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>. </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3267048012"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3045860543"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="685800" y="332657"/>
-            <a:ext cx="7772400" cy="504055"/>
+            <a:off x="685800" y="116633"/>
+            <a:ext cx="7772400" cy="648071"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r"/>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+              <a:rPr lang="ru-RU" sz="1800" b="1" i="1" dirty="0" err="1">
                 <a:effectLst/>
               </a:rPr>
-              <a:t>2. ЯК </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+              <a:t>Вилучення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1800" b="1" i="1" dirty="0">
                 <a:effectLst/>
               </a:rPr>
-              <a:t>ОЦІНИТИ</a:t>
-[...27 lines deleted...]
-            </a:endParaRPr>
+              <a:t> грошей</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="1800" b="1" i="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Подзаголовок 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="395536" y="1052736"/>
+            <a:off x="395536" y="980728"/>
             <a:ext cx="8352928" cy="5544616"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="just"/>
-[...14 lines deleted...]
-              <a:t> </a:t>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>д</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>ілові</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>обставини</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Метод </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>результати</a:t>
+              <a:t>вилучення</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t> </a:t>
+              <a:t> грошей </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>спільної</a:t>
+              <a:t>має</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>діяльності</a:t>
+              <a:t>безпосереднє</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
-[...8 lines deleted...]
-            <a:pPr algn="just"/>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>відношення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> до </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>ділових</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>обставин</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>, таких як: </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>бачення</a:t>
+            </a:r>
             <a:endParaRPr lang="ru-RU" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="just"/>
-[...7 lines deleted...]
-            </a:r>
+            <a:pPr marL="342900" indent="-342900" algn="l">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>професійний</a:t>
+              <a:t>цінності</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t> </a:t>
+              <a:t> та </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>розвиток</a:t>
+              <a:t>стратегічні</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>ключових</a:t>
+              <a:t>плани</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
-[...22 lines deleted...]
-            <a:r>
               <a:rPr lang="ru-RU" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>кращий</a:t>
-[...381 lines deleted...]
-              <a:t>ресурсів</a:t>
+              <a:t>компанії</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>запити</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> персоналу</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>виконувані</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>ролі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2200294072"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3045860543"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="685800" y="332657"/>
-            <a:ext cx="7772400" cy="1008112"/>
+            <a:off x="685800" y="116633"/>
+            <a:ext cx="7772400" cy="648071"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r"/>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+              <a:rPr lang="ru-RU" sz="1800" b="1" i="1" dirty="0" err="1">
                 <a:effectLst/>
               </a:rPr>
-              <a:t>3. ЯК </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+              <a:t>Вилучення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1800" b="1" i="1" dirty="0">
                 <a:effectLst/>
               </a:rPr>
-              <a:t>ОЦІНИТИ</a:t>
-[...27 lines deleted...]
-            </a:endParaRPr>
+              <a:t> грошей</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="1800" b="1" i="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Подзаголовок 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="395536" y="1700808"/>
-            <a:ext cx="8352928" cy="4896544"/>
+            <a:off x="395536" y="980728"/>
+            <a:ext cx="8352928" cy="5544616"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" dirty="0" err="1">
-[...22 lines deleted...]
-            <a:endParaRPr lang="ru-RU" dirty="0" smtClean="0">
+              <a:rPr lang="uk-UA" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>фінансові та податкові обставини</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Метод вилучення грошей має безпосереднє відношення до різних фінансових та податкових обставин, включаючи фінансові показники компанії, її зобов'язання щодо інших та форму власності:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>заробітні плати та бонуси віднімаються з оподатковуваної суми, а дивіденди - ні</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Відсутність дивідендів протягом тривалих періодів часу</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:endParaRPr lang="ru-RU" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
-          </a:p>
-[...184 lines deleted...]
-            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1914342904"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3045860543"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="685800" y="332657"/>
-            <a:ext cx="7772400" cy="504055"/>
+            <a:off x="685800" y="116633"/>
+            <a:ext cx="7772400" cy="648071"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r"/>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+              <a:rPr lang="ru-RU" sz="1800" b="1" i="1" dirty="0" err="1">
                 <a:effectLst/>
               </a:rPr>
-              <a:t>3. ЯК </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+              <a:t>Вилучення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1800" b="1" i="1" dirty="0">
                 <a:effectLst/>
               </a:rPr>
-              <a:t>ОЦІНИТИ</a:t>
-[...27 lines deleted...]
-            </a:endParaRPr>
+              <a:t> грошей</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="1800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Подзаголовок 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="395536" y="1700808"/>
-            <a:ext cx="8352928" cy="4896544"/>
+            <a:off x="395536" y="980728"/>
+            <a:ext cx="8352928" cy="5544616"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
-[...16 lines deleted...]
-            <a:endParaRPr lang="ru-RU" dirty="0" smtClean="0">
+              <a:rPr lang="uk-UA" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>різна винагорода для різних партнерів</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="just"/>
-[...158 lines deleted...]
-              <a:t>проблематика</a:t>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>При укладанні угоди партнерам належить обговорити поділ прибутку, що вилучається. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Цей процес можна поділити на три широкі категорії:</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>1. Вклад кожного партнера є унікальним.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>2. Внесок партнерів різноманітний, але можна порівняти за значимістю.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>3. Вклад усіх партнерів практично однаковий.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:endParaRPr lang="ru-RU" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3036193272"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4055738749"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="685800" y="332657"/>
-            <a:ext cx="7772400" cy="504055"/>
+            <a:off x="685800" y="116633"/>
+            <a:ext cx="7772400" cy="648071"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r"/>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+              <a:rPr lang="ru-RU" sz="1800" b="1" i="1" dirty="0" err="1">
                 <a:effectLst/>
               </a:rPr>
-              <a:t>3. ЯК </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+              <a:t>Вилучення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1800" b="1" i="1" dirty="0">
                 <a:effectLst/>
               </a:rPr>
-              <a:t>ОЦІНИТИ</a:t>
-[...27 lines deleted...]
-            </a:endParaRPr>
+              <a:t> грошей</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="1800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Подзаголовок 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="395536" y="1700808"/>
-            <a:ext cx="8352928" cy="4896544"/>
+            <a:off x="395536" y="980728"/>
+            <a:ext cx="8352928" cy="5544616"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchor="ctr">
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" dirty="0" err="1">
-[...24 lines deleted...]
-            <a:endParaRPr lang="ru-RU" dirty="0" smtClean="0">
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>унікальний внесок</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>У деяких компаніях досягнення партнерів настільки </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" i="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>різнорідні та несхожі, що не піддаються порівнянню</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>. У таких випадках спроби порівняти фінансову вигоду партнерів практично не роблять. Їхня винагорода в порівнянні один з одним має бути </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" i="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>справедливою, але необов'язково рівною за формою або розміром</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="just"/>
-[...169 lines deleted...]
-            <a:endParaRPr lang="ru-RU" dirty="0" smtClean="0">
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>У разі зміни співвідношення партнери можуть коригувати </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>права володіння, </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>участь у прибутках, </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>розмір заробітної плати </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>комбінації з усіх трьох пунктів.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="just"/>
-[...39 lines deleted...]
-            </a:r>
+            <a:pPr algn="l"/>
+            <a:endParaRPr lang="ru-RU" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:endParaRPr lang="ru-RU" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:endParaRPr lang="ru-RU" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3301545900"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4055738749"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="685800" y="332657"/>
-            <a:ext cx="7772400" cy="504055"/>
+            <a:off x="685800" y="116633"/>
+            <a:ext cx="7772400" cy="648071"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r"/>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+              <a:rPr lang="ru-RU" sz="1800" b="1" i="1" dirty="0" err="1">
                 <a:effectLst/>
               </a:rPr>
-              <a:t>3. ЯК </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+              <a:t>Вилучення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1800" b="1" i="1" dirty="0">
                 <a:effectLst/>
               </a:rPr>
-              <a:t>ОЦІНИТИ</a:t>
-[...27 lines deleted...]
-            </a:endParaRPr>
+              <a:t> грошей</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="1800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Подзаголовок 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="395536" y="1700808"/>
-            <a:ext cx="8352928" cy="4896544"/>
+            <a:off x="395536" y="980728"/>
+            <a:ext cx="8352928" cy="5544616"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
-[...122 lines deleted...]
-            <a:endParaRPr lang="ru-RU" dirty="0" smtClean="0">
+              <a:rPr lang="uk-UA" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>різний, але сумісний за значимістю внесок</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Якщо партнери отримують однакову винагороду, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>компетентність </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>та відданість справі виходять на передній план. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Якщо хтось із партнерів не може похвалитися досконалим знанням своєї сфери або перестає справлятися з обов'язками, однакова винагорода втрачає сенс. </a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
-          </a:p>
-[...153 lines deleted...]
-            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1606099332"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4055738749"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="685800" y="332657"/>
-            <a:ext cx="7772400" cy="504055"/>
+            <a:off x="685800" y="116633"/>
+            <a:ext cx="7772400" cy="648071"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r"/>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+              <a:rPr lang="ru-RU" sz="1800" b="1" i="1" dirty="0" err="1">
                 <a:effectLst/>
               </a:rPr>
-              <a:t>3. ЯК </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+              <a:t>Вилучення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1800" b="1" i="1" dirty="0">
                 <a:effectLst/>
               </a:rPr>
-              <a:t>ОЦІНИТИ</a:t>
-[...27 lines deleted...]
-            </a:endParaRPr>
+              <a:t> грошей</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="1800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Подзаголовок 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="395536" y="1700808"/>
-            <a:ext cx="8352928" cy="4896544"/>
+            <a:off x="395536" y="980728"/>
+            <a:ext cx="8352928" cy="5544616"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
-[...32 lines deleted...]
-            <a:endParaRPr lang="ru-RU" dirty="0">
+              <a:rPr lang="uk-UA" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>практично однаковий внесок</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>У вузькоспеціалізованих фірмах (інженерних, архітектурних, бухгалтерських, адвокатських та медичних) партнерами стають люди з однаковими вміннями. Вони мають </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>однакові таланти, </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>надають однакові послуги </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>оцінюються за однаковими критеріями.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:endParaRPr lang="uk-UA" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="just"/>
-[...24 lines deleted...]
-            <a:endParaRPr lang="ru-RU" dirty="0" smtClean="0">
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> З огляду на цих трьох майже ідентичних аспектів </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" i="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>незначні відмінності помітно виділяються</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>, якщо позначаються підсумкових показниках. </a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
-          </a:p>
-[...100 lines deleted...]
-            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="172592633"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4055738749"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/_rels/theme1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Исполнительная">
   <a:themeElements>
     <a:clrScheme name="Исполнительная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="2F5897"/>
@@ -9252,85 +11899,106 @@
           </a:path>
         </a:gradFill>
         <a:blipFill>
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
             <a:duotone>
               <a:schemeClr val="phClr">
                 <a:tint val="95000"/>
               </a:schemeClr>
               <a:schemeClr val="phClr">
                 <a:shade val="90000"/>
               </a:schemeClr>
             </a:duotone>
           </a:blip>
           <a:tile tx="0" ty="0" sx="100000" sy="100000" flip="none" algn="tl"/>
         </a:blipFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Executive</Template>
+  <Template/>
   <TotalTime></TotalTime>
-  <Words>450</Words>
+  <Words>1073</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Экран (4:3)</PresentationFormat>
-  <Paragraphs>82</Paragraphs>
-  <Slides>11</Slides>
+  <Paragraphs>141</Paragraphs>
+  <Slides>21</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="6" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Использованные шрифты</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
       <vt:variant>
         <vt:lpstr>Тема</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Заголовки слайдов</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>11</vt:i4>
+        <vt:i4>21</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="12" baseType="lpstr">
+    <vt:vector size="27" baseType="lpstr">
+      <vt:lpstr>Arial</vt:lpstr>
+      <vt:lpstr>Century Gothic</vt:lpstr>
+      <vt:lpstr>Courier New</vt:lpstr>
+      <vt:lpstr>Palatino Linotype</vt:lpstr>
+      <vt:lpstr>Wingdings</vt:lpstr>
       <vt:lpstr>Исполнительная</vt:lpstr>
-      <vt:lpstr>Лекція 2 Побудова партнерства</vt:lpstr>
-[...9 lines deleted...]
-      <vt:lpstr>3. ЯК ОЦІНИТИ НАЯВНІ РЕСУРСИ</vt:lpstr>
+      <vt:lpstr>Лекція  Корпоративне управління </vt:lpstr>
+      <vt:lpstr>Вилучення грошей</vt:lpstr>
+      <vt:lpstr>Вилучення грошей</vt:lpstr>
+      <vt:lpstr>Вилучення грошей</vt:lpstr>
+      <vt:lpstr>Вилучення грошей</vt:lpstr>
+      <vt:lpstr>Вилучення грошей</vt:lpstr>
+      <vt:lpstr>Вилучення грошей</vt:lpstr>
+      <vt:lpstr>Вилучення грошей</vt:lpstr>
+      <vt:lpstr>Вилучення грошей</vt:lpstr>
+      <vt:lpstr>Вилучення грошей</vt:lpstr>
+      <vt:lpstr>Вилучення грошей</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>рада директорів</vt:lpstr>
+      <vt:lpstr>рада директорів</vt:lpstr>
+      <vt:lpstr>рада директорів</vt:lpstr>
+      <vt:lpstr>рада директорів</vt:lpstr>
+      <vt:lpstr>рада директорів</vt:lpstr>
+      <vt:lpstr>рада директорів</vt:lpstr>
+      <vt:lpstr>рада директорів</vt:lpstr>
+      <vt:lpstr>Консультативна рада</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Лекція 2 Побудова партнерства</dc:title>
+  <dc:title>Презентация PowerPoint</dc:title>
   <dc:creator>Пользователь Windows</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>