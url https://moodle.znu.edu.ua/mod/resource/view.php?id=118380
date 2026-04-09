--- v0 (2026-02-23)
+++ v1 (2026-04-09)
@@ -1,79 +1,91 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483660" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId2"/>
-    <p:sldId id="257" r:id="rId3"/>
-[...5 lines deleted...]
-    <p:sldId id="262" r:id="rId9"/>
+    <p:sldId id="272" r:id="rId3"/>
+    <p:sldId id="273" r:id="rId4"/>
+    <p:sldId id="257" r:id="rId5"/>
+    <p:sldId id="258" r:id="rId6"/>
+    <p:sldId id="259" r:id="rId7"/>
+    <p:sldId id="260" r:id="rId8"/>
+    <p:sldId id="261" r:id="rId9"/>
+    <p:sldId id="262" r:id="rId10"/>
+    <p:sldId id="264" r:id="rId11"/>
+    <p:sldId id="265" r:id="rId12"/>
+    <p:sldId id="266" r:id="rId13"/>
+    <p:sldId id="267" r:id="rId14"/>
+    <p:sldId id="268" r:id="rId15"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="6858000" type="screen4x3"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="ru-RU"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -128,106 +140,125 @@
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
+  <p:extLst>
+    <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
+        <p15:guide id="1" orient="horz" pos="2160">
+          <p15:clr>
+            <a:srgbClr val="A4A3A4"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="2" pos="2880">
+          <p15:clr>
+            <a:srgbClr val="A4A3A4"/>
+          </p15:clr>
+        </p15:guide>
+      </p15:sldGuideLst>
+    </p:ext>
+  </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
+    <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
+      <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
+    </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
-    <p:restoredLeft sz="15620"/>
+    <p:restoredLeft sz="9947" autoAdjust="0"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="83" d="100"/>
-          <a:sy n="83" d="100"/>
+          <a:sx n="74" d="100"/>
+          <a:sy n="74" d="100"/>
         </p:scale>
-        <p:origin x="-1416" y="-77"/>
+        <p:origin x="1276" y="52"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
@@ -277,51 +308,51 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="609601"/>
             <a:ext cx="7772400" cy="4267200"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:defRPr sz="8000"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Subtitle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="4953000"/>
             <a:ext cx="6400800" cy="1219200"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
@@ -398,96 +429,96 @@
               </a:defRPr>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
+              <a:rPr lang="ru-RU"/>
+              <a:t>Образец подзаголовка</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Date Placeholder 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{C26AE477-39FF-469E-853F-A6935985F2EB}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец подзаголовка</a:t>
-[...22 lines deleted...]
-              <a:t>16.09.2018</a:t>
+              <a:t>17.10.2024</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Slide Number Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{FF5CC7A7-804C-4C83-A527-BD23C4820E2F}" type="slidenum">
+            <a:fld id="{F25D8881-94EB-467A-87FE-D39F2B52309E}" type="slidenum">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Footer Placeholder 8"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
@@ -511,167 +542,167 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
+              <a:rPr lang="ru-RU"/>
+              <a:t>Образец заголовка</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" orient="vert" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr vert="eaVert"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="ru-RU"/>
+              <a:t>Образец текста</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="ru-RU"/>
+              <a:t>Второй уровень</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="ru-RU"/>
+              <a:t>Третий уровень</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="ru-RU"/>
+              <a:t>Четвертый уровень</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="ru-RU"/>
+              <a:t>Пятый уровень</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{C26AE477-39FF-469E-853F-A6935985F2EB}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец заголовка</a:t>
-[...74 lines deleted...]
-              <a:t>16.09.2018</a:t>
+              <a:t>17.10.2024</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{FF5CC7A7-804C-4C83-A527-BD23C4820E2F}" type="slidenum">
+            <a:fld id="{F25D8881-94EB-467A-87FE-D39F2B52309E}" type="slidenum">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTitleAndTx" preserve="1">
   <p:cSld name="Вертикальный заголовок и текст">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
@@ -681,355 +712,355 @@
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Vertical Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" orient="vert"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6629400" y="274638"/>
             <a:ext cx="2057400" cy="5851525"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="274638"/>
             <a:ext cx="6019800" cy="5851525"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
+              <a:rPr lang="ru-RU"/>
+              <a:t>Образец текста</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="ru-RU"/>
+              <a:t>Второй уровень</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="ru-RU"/>
+              <a:t>Третий уровень</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="ru-RU"/>
+              <a:t>Четвертый уровень</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="ru-RU"/>
+              <a:t>Пятый уровень</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{C26AE477-39FF-469E-853F-A6935985F2EB}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец текста</a:t>
-[...50 lines deleted...]
-              <a:t>16.09.2018</a:t>
+              <a:t>17.10.2024</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{FF5CC7A7-804C-4C83-A527-BD23C4820E2F}" type="slidenum">
+            <a:fld id="{F25D8881-94EB-467A-87FE-D39F2B52309E}" type="slidenum">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
   <p:cSld name="Заголовок и объект">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl5pPr>
               <a:defRPr/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
+              <a:rPr lang="ru-RU"/>
+              <a:t>Образец текста</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="ru-RU"/>
+              <a:t>Второй уровень</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="ru-RU"/>
+              <a:t>Третий уровень</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="ru-RU"/>
+              <a:t>Четвертый уровень</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="ru-RU"/>
+              <a:t>Пятый уровень</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{C26AE477-39FF-469E-853F-A6935985F2EB}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец текста</a:t>
-[...50 lines deleted...]
-              <a:t>16.09.2018</a:t>
+              <a:t>17.10.2024</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{FF5CC7A7-804C-4C83-A527-BD23C4820E2F}" type="slidenum">
+            <a:fld id="{F25D8881-94EB-467A-87FE-D39F2B52309E}" type="slidenum">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="secHead" preserve="1">
   <p:cSld name="Заголовок раздела">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
@@ -1064,51 +1095,51 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr lang="en-US" sz="4800" kern="1200" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="63500" dist="38100" dir="5400000" algn="t" rotWithShape="0">
                     <a:prstClr val="black">
                       <a:alpha val="25000"/>
                     </a:prstClr>
                   </a:outerShdw>
                 </a:effectLst>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="+mj-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="722313" y="4068763"/>
             <a:ext cx="7772400" cy="1131887"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t"/>
           <a:lstStyle>
@@ -1184,114 +1215,114 @@
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
+              <a:rPr lang="ru-RU"/>
+              <a:t>Образец текста</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{C26AE477-39FF-469E-853F-A6935985F2EB}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец текста</a:t>
-[...21 lines deleted...]
-              <a:t>16.09.2018</a:t>
+              <a:t>17.10.2024</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{FF5CC7A7-804C-4C83-A527-BD23C4820E2F}" type="slidenum">
+            <a:fld id="{F25D8881-94EB-467A-87FE-D39F2B52309E}" type="slidenum">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Oval 6"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4495800" y="3924300"/>
             <a:ext cx="84772" cy="84772"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="tx1">
               <a:lumMod val="50000"/>
               <a:lumOff val="50000"/>
@@ -1446,51 +1477,51 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4648200" y="1600200"/>
             <a:ext cx="4038600" cy="4525963"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
@@ -1503,201 +1534,201 @@
             <a:lvl3pPr>
               <a:defRPr sz="1600"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
+              <a:rPr lang="ru-RU"/>
+              <a:t>Образец текста</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="ru-RU"/>
+              <a:t>Второй уровень</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="ru-RU"/>
+              <a:t>Третий уровень</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="ru-RU"/>
+              <a:t>Четвертый уровень</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="ru-RU"/>
+              <a:t>Пятый уровень</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Date Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{C26AE477-39FF-469E-853F-A6935985F2EB}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец текста</a:t>
-[...50 lines deleted...]
-              <a:t>16.09.2018</a:t>
+              <a:t>17.10.2024</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{FF5CC7A7-804C-4C83-A527-BD23C4820E2F}" type="slidenum">
+            <a:fld id="{F25D8881-94EB-467A-87FE-D39F2B52309E}" type="slidenum">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Content Placeholder 8"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="365760" y="1600200"/>
             <a:ext cx="4041648" cy="4526280"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Второй уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Третий уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoTxTwoObj" preserve="1">
   <p:cSld name="Сравнение">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
@@ -1705,51 +1736,51 @@
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1600200"/>
             <a:ext cx="4040188" cy="609600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b">
             <a:noAutofit/>
@@ -1773,51 +1804,51 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4648200" y="1600200"/>
             <a:ext cx="4041775" cy="609600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b">
             <a:noAutofit/>
           </a:bodyPr>
@@ -1840,431 +1871,431 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
+              <a:rPr lang="ru-RU"/>
+              <a:t>Образец текста</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Date Placeholder 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{C26AE477-39FF-469E-853F-A6935985F2EB}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец текста</a:t>
-[...21 lines deleted...]
-              <a:t>16.09.2018</a:t>
+              <a:t>17.10.2024</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Slide Number Placeholder 8"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{FF5CC7A7-804C-4C83-A527-BD23C4820E2F}" type="slidenum">
+            <a:fld id="{F25D8881-94EB-467A-87FE-D39F2B52309E}" type="slidenum">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Content Placeholder 10"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="2212848"/>
             <a:ext cx="4041648" cy="3913632"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Второй уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Третий уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Content Placeholder 12"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4672584" y="2212848"/>
             <a:ext cx="4041648" cy="3913187"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Второй уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Третий уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
   <p:cSld name="Только заголовок">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
+              <a:rPr lang="ru-RU"/>
+              <a:t>Образец заголовка</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Date Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{C26AE477-39FF-469E-853F-A6935985F2EB}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец заголовка</a:t>
-[...22 lines deleted...]
-              <a:t>16.09.2018</a:t>
+              <a:t>17.10.2024</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{FF5CC7A7-804C-4C83-A527-BD23C4820E2F}" type="slidenum">
+            <a:fld id="{F25D8881-94EB-467A-87FE-D39F2B52309E}" type="slidenum">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld name="Пустой слайд">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{ACF07CD0-7585-45A3-95E4-38F151B2C84C}" type="datetimeFigureOut">
+            <a:fld id="{C26AE477-39FF-469E-853F-A6935985F2EB}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>16.09.2018</a:t>
+              <a:t>17.10.2024</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{FF5CC7A7-804C-4C83-A527-BD23C4820E2F}" type="slidenum">
+            <a:fld id="{F25D8881-94EB-467A-87FE-D39F2B52309E}" type="slidenum">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="objTx" preserve="1">
   <p:cSld name="Объект с подписью">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
@@ -2289,51 +2320,51 @@
           <a:xfrm>
             <a:off x="5907087" y="266700"/>
             <a:ext cx="3008313" cy="2095500"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:defRPr sz="2800" b="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="50800" dist="25400" dir="5400000" algn="t" rotWithShape="0">
                     <a:prstClr val="black">
                       <a:alpha val="25000"/>
                     </a:prstClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="719137" y="273050"/>
             <a:ext cx="4995863" cy="5853113"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
@@ -2346,79 +2377,79 @@
             <a:lvl3pPr>
               <a:defRPr sz="2400"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="2000"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="2000"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="2000"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="2000"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="2000"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="2000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Второй уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Третий уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5907087" y="2438400"/>
             <a:ext cx="3008313" cy="3687763"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
@@ -2445,114 +2476,114 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
+              <a:rPr lang="ru-RU"/>
+              <a:t>Образец текста</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Date Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{C26AE477-39FF-469E-853F-A6935985F2EB}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец текста</a:t>
-[...21 lines deleted...]
-              <a:t>16.09.2018</a:t>
+              <a:t>17.10.2024</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{FF5CC7A7-804C-4C83-A527-BD23C4820E2F}" type="slidenum">
+            <a:fld id="{F25D8881-94EB-467A-87FE-D39F2B52309E}" type="slidenum">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="picTx" preserve="1">
   <p:cSld name="Рисунок с подписью">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
@@ -2569,51 +2600,51 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1679576" y="228600"/>
             <a:ext cx="5711824" cy="895350"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:defRPr sz="2800" b="0"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Picture Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1508126" y="1143000"/>
             <a:ext cx="6054724" cy="4541044"/>
           </a:xfrm>
           <a:ln w="76200">
             <a:solidFill>
               <a:schemeClr val="bg1"/>
             </a:solidFill>
@@ -2646,51 +2677,51 @@
               <a:defRPr sz="2000"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Вставка рисунка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1679576" y="5810250"/>
             <a:ext cx="5711824" cy="533400"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
@@ -2714,114 +2745,114 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
+              <a:rPr lang="ru-RU"/>
+              <a:t>Образец текста</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Date Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{C26AE477-39FF-469E-853F-A6935985F2EB}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>Образец текста</a:t>
-[...21 lines deleted...]
-              <a:t>16.09.2018</a:t>
+              <a:t>17.10.2024</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{FF5CC7A7-804C-4C83-A527-BD23C4820E2F}" type="slidenum">
+            <a:fld id="{F25D8881-94EB-467A-87FE-D39F2B52309E}" type="slidenum">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1002">
         <a:schemeClr val="bg1"/>
@@ -2845,157 +2876,157 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="0"/>
             <a:ext cx="8229600" cy="1600200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1600200"/>
             <a:ext cx="8229600" cy="4525963"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Второй уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Третий уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6363347" y="6356350"/>
             <a:ext cx="2085975" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="45720" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Century Gothic" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{ACF07CD0-7585-45A3-95E4-38F151B2C84C}" type="datetimeFigureOut">
+            <a:fld id="{C26AE477-39FF-469E-853F-A6935985F2EB}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>16.09.2018</a:t>
+              <a:t>17.10.2024</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="659165" y="6356350"/>
             <a:ext cx="2847975" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -3031,51 +3062,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="8543278" y="6356350"/>
             <a:ext cx="561975" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="27432" tIns="45720" rIns="45720" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Century Gothic" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{FF5CC7A7-804C-4C83-A527-BD23C4820E2F}" type="slidenum">
+            <a:fld id="{F25D8881-94EB-467A-87FE-D39F2B52309E}" type="slidenum">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Oval 6"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8457760" y="6499384"/>
             <a:ext cx="84772" cy="84772"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="tx1">
               <a:lumMod val="50000"/>
               <a:lumOff val="50000"/>
@@ -3456,4430 +3487,3122 @@
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
+<file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
-[...14 lines deleted...]
-              <a:t>3</a:t>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="609600"/>
+            <a:ext cx="7772400" cy="5411687"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" i="1" dirty="0"/>
+              <a:t>Лекція 10</a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="uk-UA" sz="4000" b="1" dirty="0" smtClean="0">
-[...1 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="uk-UA" dirty="0"/>
             </a:br>
             <a:r>
-              <a:rPr lang="uk-UA" sz="4000" b="1" dirty="0">
-[...17 lines deleted...]
-            </a:endParaRPr>
+              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:t>Стратегічне партнерство</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1336714237"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1979884102"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Заголовок 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>кластери</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Объект 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>географічна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>група</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>взаємозалежних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>компаній</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>асоційованих</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> з ними </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>інститутів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> у </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>певній</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>галузі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>які</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>пов'язані</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>загальними</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>цілями</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>доповнюють</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> один одного</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="511232938"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Заголовок 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>кластери</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Объект 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Основні вигоди кластерної моделі :</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>зростання, розвиток, продуктивність та конкурентоспроможність</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>розвиток та доступність послуг інфраструктури</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>заощадження на витратах</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>зниження витрат на розробку та впровадження інновацій, закупівлі, виробництво, маркетинг і в результаті збільшувати збут</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="ru-RU" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3275090728"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Заголовок 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>офшоринг</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Объект 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>передача </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>виробничої</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>діяльності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>чи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>функцій</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> (у </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>сфері</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>виробництва</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>товарів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>чи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>послуг</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>) до </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>іншої</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>країни</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="661886422"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Заголовок 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>офшоринг</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Объект 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" i="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Спочатку</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> мотивацією </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>офшорингу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> для компаній були два ключові фактори </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>зниження витрат виробництва (в основному за рахунок використання дешевшої робочої сили невисокої кваліфікації) </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>забезпечення стратегічного розвитку компаній за рахунок доступу до нових ринків у країнах – постачальниках послуг. </a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1444920428"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Заголовок 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="0"/>
+            <a:ext cx="8229600" cy="1124744"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>офшоринг</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Объект 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>ринки праці багатьох азіатських та східноєвропейських країн здатні надати конкурентоспроможну висококваліфіковану робочу силу за відносно низькою ціною. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>за кордон передаються дедалі складніші функції. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>бізнес-процеси всередині компаній, які раніше вважалися здебільшого технічними, зараз починають відігравати все більш важливу стратегічну роль. </a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1090799931"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="ctrTitle"/>
-[...7 lines deleted...]
-        </p:spPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="r"/>
-[...57 lines deleted...]
-        </p:spPr>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" dirty="0" err="1"/>
+              <a:t>Бріджинг</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+            </a:br>
+            <a:endParaRPr lang="ru-RU" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Объект 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...8 lines deleted...]
-              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Бріджинг</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> (стратегічне партнерство) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>– процес створення  мережі </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>взаємозалежностей</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:r>
-[...12 lines deleted...]
-              </a:rPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Форми </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>бріджингу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>: </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>спільне ведення бізнесу з постійними покупцями продукції, </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>різні форми співробітництва з конкурентами, </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>створення спільних підприємств при реалізації різних типів міжнародних стратегій, </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>об'єднання для лобістських зусиль на рівні галузі.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0"/>
               <a:t> </a:t>
             </a:r>
-            <a:r>
-[...521 lines deleted...]
-            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="367565616"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1398827098"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="ctrTitle"/>
-[...7 lines deleted...]
-        </p:spPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="r"/>
-[...57 lines deleted...]
-        </p:spPr>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" dirty="0" err="1"/>
+              <a:t>Бріджинг</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+            </a:br>
+            <a:endParaRPr lang="ru-RU" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Объект 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit/>
+            <a:normAutofit fontScale="92500"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="just"/>
-[...656 lines deleted...]
-            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0">
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>слабкі сторони </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>бріджингу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>: </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>конфлікти, які породжуються відмінностями корпоративних культур учасників </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>бриджингу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>міцні зв'язки з одним із </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>стейкхолдерів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> можуть змусити фірму віддалитися чи обмежити зв'язки з іншим для уникнення конфліктів інтересів, порушень вимог етики бізнесу чи втрати конфіденційної інформації. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>спільне прийняття рішень може вимагати значно більшого часу, затягуватись і завершуватись занадто великою кількістю компромісів. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>ризик бути повністю пригніченими своїм партнером. </a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2095294225"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="787974537"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Заголовок 1"/>
-[...12 lines deleted...]
-        </p:spPr>
+          <p:cNvPr id="3" name="Объект 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="r"/>
-[...192 lines deleted...]
-            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>аутсорсинг</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="just"/>
-[...17 lines deleted...]
-              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Стратегічний</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> союз </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>заснований</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>двох</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
-[...31 lines deleted...]
-              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>важливих</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
-[...7 lines deleted...]
-              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>положеннях</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Партнерство у </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>створенні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>вартості</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Партнерство в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>управлінні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
-[...234 lines deleted...]
-            </a:endParaRPr>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>ризиками</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3368023231"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="361022673"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="ctrTitle"/>
-[...7 lines deleted...]
-        </p:spPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="r"/>
-[...94 lines deleted...]
-            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+            <a:pPr marL="0" indent="0"/>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>аутсорсинг</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
-          <a:p>
-[...9 lines deleted...]
-              <a:buChar char="•"/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Объект 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit lnSpcReduction="10000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
-[...7 lines deleted...]
-              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>У </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>стратегічних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> партнерствах </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>стають</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
-[...39 lines deleted...]
-              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>актуальними</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
-[...7 lines deleted...]
-              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>проблеми</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>що</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>стосуються</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>спільних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>розробок</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>винаходів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>володіння</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>інтелектуальною</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>власністю</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>передачі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>технологій</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>ексклюзивних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> прав, </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>конкуренції</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>кадрових</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>змін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>прав на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>нові</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> напрямки та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>ділові</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>можливості</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" dirty="0">
-[...31 lines deleted...]
-              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>що</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
-[...386 lines deleted...]
-              <a:t>)</a:t>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>сформувалися</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> в рамках </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>стратегічного</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> партнерства. </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2499977530"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1588390910"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Заголовок 1"/>
-[...4 lines deleted...]
-            <p:ph type="ctrTitle"/>
+          <p:cNvPr id="3" name="Объект 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="685800" y="609601"/>
-            <a:ext cx="7772400" cy="803175"/>
+            <a:off x="457200" y="332656"/>
+            <a:ext cx="8229600" cy="5793507"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-[...113 lines deleted...]
-            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+          <a:bodyPr anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" i="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>аутсорсинг</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> - передача неключових традиційних функцій зовнішнім виконавцям – субпідрядникам, висококваліфікованим спеціалістам, які не мають відношення до організації.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+            <a:pPr marL="0" indent="0" algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" i="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>аутсорсинг</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> - це сучасна методологія створення високоефективних та конкурентоспроможних організацій в умовах жорсткої конкуренції США, Японії та Європи.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
-          <a:p>
-[...335 lines deleted...]
-          </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="880983709"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4180950224"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="ctrTitle"/>
+            <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="685800" y="609601"/>
-            <a:ext cx="7772400" cy="803175"/>
+            <a:off x="457200" y="0"/>
+            <a:ext cx="8229600" cy="908720"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-[...4 lines deleted...]
-              <a:rPr lang="ru-RU" sz="1800" dirty="0">
+          <a:bodyPr anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="4000" b="1" dirty="0" err="1">
                 <a:effectLst/>
               </a:rPr>
-              <a:t>3. </a:t>
-[...31 lines deleted...]
-            <a:endParaRPr lang="ru-RU" sz="1800" dirty="0">
+              <a:t>аутсорсинг</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="4000" b="1" dirty="0">
               <a:effectLst/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Подзаголовок 2"/>
-[...4 lines deleted...]
-            <p:ph type="subTitle" idx="1"/>
+          <p:cNvPr id="3" name="Объект 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="395536" y="1844824"/>
-            <a:ext cx="8424936" cy="4824536"/>
+            <a:off x="457200" y="980728"/>
+            <a:ext cx="8229600" cy="5145435"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit/>
+            <a:normAutofit lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...23 lines deleted...]
-            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>види </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>аутсорсингу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0">
+            <a:pPr algn="just">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>аутсорсинг</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> інформаційних технологій (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>IT-аутсорсинг</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>) – офшорне програмування, тестування програмного забезпечення, електронний бізнес, підтримка інформаційних систем;</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="just"/>
-[...25 lines deleted...]
-              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+            <a:pPr algn="just">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>- аутсорсинг бізнес-процесів (ВРО - </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>business</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
-[...38 lines deleted...]
-            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+              <a:rPr lang="uk-UA" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>process</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>outsourcing</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>) -</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>бухгалтерський </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>облік та фінанси, управління персоналом, маркетингові комунікації та зв'язки з громадськістю;</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="just"/>
-[...195 lines deleted...]
-            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0">
+            <a:pPr algn="just">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>- виробничий </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>аутсорсинг</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> – основне виробництво, допоміжне виробництво;</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>аутсорсинг</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> функцій з пошуку, відбору та набору персоналу (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>HR-аутсорсинг</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>)</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="ru-RU" dirty="0"/>
+          </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1710439120"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4276680112"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="ctrTitle"/>
+            <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="685800" y="609601"/>
-            <a:ext cx="7772400" cy="803175"/>
+            <a:off x="457200" y="0"/>
+            <a:ext cx="8229600" cy="1052736"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="r"/>
-[...1 lines deleted...]
-              <a:rPr lang="ru-RU" sz="1800" dirty="0" smtClean="0">
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" dirty="0" err="1">
                 <a:effectLst/>
               </a:rPr>
-              <a:t>4. </a:t>
-[...38 lines deleted...]
-            <p:ph type="subTitle" idx="1"/>
+              <a:t>аутсорсинг</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Объект 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="395536" y="1844824"/>
-            <a:ext cx="8424936" cy="4824536"/>
+            <a:off x="457200" y="1196752"/>
+            <a:ext cx="8229600" cy="4929411"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-[...30 lines deleted...]
-              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+          <a:bodyPr anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Глобальний </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>аутсорсинг</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
-[...458 lines deleted...]
-            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0">
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>– благо, якщо дозволяє підприємствам заощадити витрати на робочу силу, сформувати локальну присутність у економіці, що розвивається, або забезпечити </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>бізнесслужби</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>, які неможливо реалізувати іншим способом.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
+          <a:p>
+            <a:endParaRPr lang="ru-RU" dirty="0"/>
+          </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="910629489"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2441400869"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Заголовок 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" dirty="0" err="1">
+                <a:effectLst/>
+              </a:rPr>
+              <a:t>аутсорсинг</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Объект 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit lnSpcReduction="10000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>споживачі </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>аутсорсингових</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> послуг в Україні </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>представництва іноземних компаній, українські  компанії, що мають 100% іноземний капітал чи компанії, очолювані іноземними менеджерами, оскільки їм зрозуміла та звична схема використання </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>аутсорсингу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>недавно або щойно створені підприємства малого бізнесу, які прагнуть заощадити на бухгалтерії;</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>стабільно і давно функціонуючі українські підприємства, які займаються оптимізацією бізнес-процесів.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="ru-RU" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3619979335"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/_rels/theme1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Исполнительная">
   <a:themeElements>
     <a:clrScheme name="Исполнительная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="2F5897"/>
@@ -8133,80 +6856,97 @@
         <a:blipFill>
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
             <a:duotone>
               <a:schemeClr val="phClr">
                 <a:tint val="95000"/>
               </a:schemeClr>
               <a:schemeClr val="phClr">
                 <a:shade val="90000"/>
               </a:schemeClr>
             </a:duotone>
           </a:blip>
           <a:tile tx="0" ty="0" sx="100000" sy="100000" flip="none" algn="tl"/>
         </a:blipFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Executive</Template>
   <TotalTime></TotalTime>
-  <Words>379</Words>
+  <Words>564</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Экран (4:3)</PresentationFormat>
-  <Paragraphs>41</Paragraphs>
-  <Slides>8</Slides>
+  <Paragraphs>64</Paragraphs>
+  <Slides>14</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="6" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Использованные шрифты</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
       <vt:variant>
         <vt:lpstr>Тема</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Заголовки слайдов</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>8</vt:i4>
+        <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="9" baseType="lpstr">
+    <vt:vector size="20" baseType="lpstr">
+      <vt:lpstr>Arial</vt:lpstr>
+      <vt:lpstr>Century Gothic</vt:lpstr>
+      <vt:lpstr>Courier New</vt:lpstr>
+      <vt:lpstr>Palatino Linotype</vt:lpstr>
+      <vt:lpstr>Wingdings</vt:lpstr>
       <vt:lpstr>Исполнительная</vt:lpstr>
-      <vt:lpstr>Лекція 3  ПАРТНЕРСЬКІ УГОДИ</vt:lpstr>
-[...6 lines deleted...]
-      <vt:lpstr>4. УПРАВЛІННЯ І ЗВІТНІСТЬ</vt:lpstr>
+      <vt:lpstr>Лекція 10 Стратегічне партнерство</vt:lpstr>
+      <vt:lpstr>Бріджинг.  </vt:lpstr>
+      <vt:lpstr>Бріджинг.  </vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>аутсорсинг</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>аутсорсинг</vt:lpstr>
+      <vt:lpstr>аутсорсинг</vt:lpstr>
+      <vt:lpstr>аутсорсинг</vt:lpstr>
+      <vt:lpstr>кластери</vt:lpstr>
+      <vt:lpstr>кластери</vt:lpstr>
+      <vt:lpstr>офшоринг</vt:lpstr>
+      <vt:lpstr>офшоринг</vt:lpstr>
+      <vt:lpstr>офшоринг</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Лекція 3  ПАРТНЕРСЬКІ УГОДИ</dc:title>
+  <dc:title>Презентация PowerPoint</dc:title>
   <dc:creator>Пользователь Windows</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>