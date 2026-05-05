--- v0 (2026-03-18)
+++ v1 (2026-05-05)
@@ -1,4303 +1,18086 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p w:rsidR="00130C43" w:rsidRDefault="004B733E" w:rsidP="004B733E">
+    <w:p w:rsidR="00130C43" w:rsidRDefault="004B733E" w:rsidP="00DB3CE6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B733E">
         <w:rPr>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Тема 4. Діагностика функціонального стану ССС</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B733E" w:rsidRDefault="004B733E" w:rsidP="004B733E">
+    <w:p w:rsidR="004B733E" w:rsidRDefault="004B733E" w:rsidP="00DB3CE6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B733E" w:rsidRDefault="004B733E" w:rsidP="004B733E">
+    <w:p w:rsidR="004B733E" w:rsidRDefault="004B733E" w:rsidP="00DB3CE6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">1. </w:t>
-[...16 lines deleted...]
-    <w:p w:rsidR="001C4614" w:rsidRDefault="00754B28" w:rsidP="00754B28">
+        <w:t>1. Пульсометрія.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C4614" w:rsidRDefault="00754B28" w:rsidP="00DB3CE6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Артеріальний тиск. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Тонометрія</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00754B28" w:rsidRPr="004B733E" w:rsidRDefault="001C4614" w:rsidP="00754B28">
+    <w:p w:rsidR="00754B28" w:rsidRPr="004B733E" w:rsidRDefault="001C4614" w:rsidP="00DB3CE6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>3. Розрахункові показники ССС.</w:t>
       </w:r>
       <w:r w:rsidR="00754B28">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B733E" w:rsidRDefault="00F649BD" w:rsidP="00754B28">
+    <w:p w:rsidR="004B733E" w:rsidRDefault="00F649BD" w:rsidP="00DB3CE6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F649BD">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Функціональні проби з фізичним навантаженням</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00281E6C" w:rsidRDefault="00281E6C" w:rsidP="00281E6C">
-[...23 lines deleted...]
-    <w:p w:rsidR="004B733E" w:rsidRDefault="004B733E" w:rsidP="004B733E">
+    <w:p w:rsidR="004B733E" w:rsidRDefault="002B703D" w:rsidP="00DB3CE6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidR="004B733E" w:rsidRDefault="004B733E" w:rsidP="00281E6C">
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>5. Типи реакції ССС на фізичне навантаження.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002B703D" w:rsidRDefault="002B703D" w:rsidP="00DB3CE6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...114 lines deleted...]
-    <w:p w:rsidR="00281E6C" w:rsidRDefault="00281E6C" w:rsidP="00281E6C">
+    </w:p>
+    <w:p w:rsidR="00EC3D1B" w:rsidRPr="00EC3D1B" w:rsidRDefault="00EC3D1B" w:rsidP="00634EAA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidR="004B733E" w:rsidRPr="004B733E" w:rsidRDefault="004B733E" w:rsidP="004B733E">
+      <w:r w:rsidRPr="00EC3D1B">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Серцево-судинна система (ССС) є </w:t>
+      </w:r>
+      <w:r w:rsidR="00634EAA" w:rsidRPr="00FD50E4">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>основною фізіологічною системою, що визначає здатність людини адаптуватися до фізичних навантажень</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC3D1B">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. У фізичній терапії дослідження ССС розглядається не лише як оцінка стану </w:t>
+      </w:r>
+      <w:r w:rsidR="00634EAA">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>серця та судин</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC3D1B">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>, а передусім як визначення функціональних резервів, що лімітують рухову активність пацієнта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EC3D1B" w:rsidRPr="00EC3D1B" w:rsidRDefault="00EC3D1B" w:rsidP="00634EAA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00754B28">
+      <w:r w:rsidRPr="00EC3D1B">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Відповідно до біопсихосоціальної моделі Міжнародної класифікації функціонування, діагностика ССС у фізичній терапії структурується за двома </w:t>
+      </w:r>
+      <w:r w:rsidR="00634EAA">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>компонентами</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC3D1B">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EC3D1B" w:rsidRPr="00EC3D1B" w:rsidRDefault="00634EAA" w:rsidP="00634EAA">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Ф</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC3D1B" w:rsidRPr="00EC3D1B">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ункці</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ї</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC3D1B" w:rsidRPr="00EC3D1B">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> організму (b410–b455)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC3D1B" w:rsidRPr="00EC3D1B">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">оцінюємо стабільність гемодинаміки (АТ, ЧСС) та толерантність до навантаження. Це дозволяє визначити </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>рівень напруження ССС під час</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC3D1B" w:rsidRPr="00EC3D1B">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> руху та встановити межі безпеки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00687D06" w:rsidRPr="00EC3D1B" w:rsidRDefault="00634EAA" w:rsidP="00687D06">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>А</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC3D1B" w:rsidRPr="00EC3D1B">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ктивн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ість</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC3D1B" w:rsidRPr="00EC3D1B">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (d450–d455)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC3D1B" w:rsidRPr="00EC3D1B">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>оцінюємо, як стан серцево-судинної системи впливає на здатність пацієнта вик</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>онувати базові рухові завдання</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC3D1B" w:rsidRPr="00EC3D1B">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00687D06" w:rsidRDefault="00EC3D1B" w:rsidP="00687D06">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC3D1B">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Такий підхід дозволяє </w:t>
+      </w:r>
+      <w:r w:rsidR="00634EAA">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">на основі </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC3D1B">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>кількісн</w:t>
+      </w:r>
+      <w:r w:rsidR="00634EAA">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>их</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC3D1B">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> показник</w:t>
+      </w:r>
+      <w:r w:rsidR="00634EAA">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ів</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC3D1B">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00634EAA">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>формувати</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC3D1B">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> реабілітаційн</w:t>
+      </w:r>
+      <w:r w:rsidR="00634EAA">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ий</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC3D1B">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> прогноз та стратегії втручання.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00687D06" w:rsidRDefault="00687D06" w:rsidP="00EC3D1B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00687D06">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Важливо пам’ятати, що </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>к</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00687D06">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>інцевою метою фізичної терапії є повернення</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пацієнта до повноцінної участі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00141B98" w:rsidRDefault="00141B98" w:rsidP="00687D06">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a6"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblLook w:val="04A0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3544"/>
+        <w:gridCol w:w="2693"/>
+        <w:gridCol w:w="3686"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00634EAA" w:rsidTr="00687D06">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00634EAA" w:rsidRPr="00141B98" w:rsidRDefault="00634EAA" w:rsidP="00687D06">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00141B98">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Рівень МКФ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00634EAA" w:rsidRPr="00141B98" w:rsidRDefault="00634EAA" w:rsidP="00687D06">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Що оцінюємо?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00634EAA" w:rsidRDefault="00634EAA" w:rsidP="00687D06">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Для чого оцінюємо?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00634EAA" w:rsidTr="00687D06">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00687D06" w:rsidRDefault="00634EAA" w:rsidP="00687D06">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00141B98">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Функції організму</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00634EAA" w:rsidRDefault="00634EAA" w:rsidP="00687D06">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>b410 Функції серця</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00634EAA" w:rsidRDefault="00634EAA" w:rsidP="00687D06">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>b415 Функції судин</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00634EAA" w:rsidRPr="00141B98" w:rsidRDefault="00634EAA" w:rsidP="00687D06">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">b455 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00141B98">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Толерантність до фізичного навантаження</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00634EAA" w:rsidRPr="00141B98" w:rsidRDefault="00634EAA" w:rsidP="00687D06">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00141B98">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ЧСС, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>АТ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00141B98">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, тип реакції на </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00634EAA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>навантаження, електрокардіографія (за наявності)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00634EAA" w:rsidRPr="00141B98" w:rsidRDefault="00634EAA" w:rsidP="00687D06">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00634EAA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Критерії безпеки: виключення «червоних прапорців», розрахунок цільової зони пульсу, дозування інтенсивності вправ.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00634EAA" w:rsidTr="00687D06">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00634EAA" w:rsidRDefault="00634EAA" w:rsidP="00687D06">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00141B98">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Активність</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00634EAA" w:rsidRPr="00141B98" w:rsidRDefault="00634EAA" w:rsidP="00687D06">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">d450 Ходьба, d455 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00141B98">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Пересування</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00634EAA" w:rsidRPr="00141B98" w:rsidRDefault="00634EAA" w:rsidP="00687D06">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00634EAA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Дистанція ходьби, темп пересування, суб’єктивне відчуття втоми (шкала </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00634EAA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Борга</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00634EAA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00634EAA" w:rsidRPr="00634EAA" w:rsidRDefault="00687D06" w:rsidP="00687D06">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00687D06">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Функціональні можливості: визначення рівня автономності пацієнта та його здатності до виконання побутових навантажень.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00141B98" w:rsidRDefault="00141B98" w:rsidP="00DB3CE6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00141B98" w:rsidRPr="00141B98" w:rsidRDefault="00141B98" w:rsidP="00DB3CE6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00141B98">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Таким чином, показники </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ССС</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141B98">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> стають для фізичного терапевта важливим інструментом для:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00141B98" w:rsidRPr="0028464D" w:rsidRDefault="00141B98" w:rsidP="00DB3CE6">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0028464D">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>виявлення «червоних прапорців»;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00141B98" w:rsidRPr="0028464D" w:rsidRDefault="00141B98" w:rsidP="00DB3CE6">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0028464D">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>визначення вихідного рівня функціонування пацієнта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00141B98" w:rsidRPr="0028464D" w:rsidRDefault="00141B98" w:rsidP="00DB3CE6">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0028464D">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>безпечного дозування фізичного навантаження;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00141B98" w:rsidRDefault="00141B98" w:rsidP="00DB3CE6">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0028464D">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>контролю ефективності реабілітаційного втручання.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00687D06" w:rsidRDefault="00687D06" w:rsidP="00687D06">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:ind w:left="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00687D06" w:rsidRPr="0028464D" w:rsidRDefault="00687D06" w:rsidP="00687D06">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00687D06">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
+        <w:t xml:space="preserve">Першим етапом діагностики є </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00687D06">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>о</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00687D06">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>питування.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00687D06">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> На відміну від лікарського анамнезу, спрямованого на пошук етіології хвороби, опитування у фізичній терапії фокусується на поточному функціональному статусі. Основним завданням терапевта на цьому етапі є диференціація симптомів, що можуть свідчити про нестабільність стану або наявність </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00687D06">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>«червоних прапорців», які є абсолютними чи відносними протипоказаннями до проведення функціональних проб та фізичних тренувань.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00717D31" w:rsidRDefault="00717D31" w:rsidP="00DB3CE6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00717D31" w:rsidRDefault="004B733E" w:rsidP="00717D31">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00754B28">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>1. Пульсометрія</w:t>
+      </w:r>
+      <w:r w:rsidR="00203196">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00203196">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00203196" w:rsidRPr="00203196">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> це метод дослідження серцево-судинної системи, що ґрунтується на оцінці характеристик артеріального пульсу. Артеріальний пульс являє собою ритмічні коливання стінок артерій, зумовлені зміною їх кровонаповнення під час систоли та діастоли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00203196" w:rsidRPr="00203196" w:rsidRDefault="00717D31" w:rsidP="00717D31">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203196">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Основні характеристики пульсу:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ч</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203196">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">астота </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203196">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>кількість ударів за хвилину</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>; р</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203196">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">итмічність </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203196">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>регу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>лярність інтервалів між ударами; н</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203196">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">аповнення </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203196">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>сила пульсової хвилі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>; н</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203196">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">апруження </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203196">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>зусилля, необхідне для здавлювання артерії</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00203196" w:rsidRPr="00203196">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Частота серцевих скорочень (ЧСС) є найдоступнішим і найінформативнішим показником гемодинаміки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00717D31" w:rsidRDefault="00717D31" w:rsidP="00717D31">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00717D31" w:rsidRPr="002A0849" w:rsidRDefault="00717D31" w:rsidP="00717D31">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0849">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">У рутинній практиці ФТ основна увага приділяється частоті та ритмічності пульсу, які є </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>базою</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0849">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> для контролю безпеки навантаження. Оцінка наповнення та напруження є більш суб'єктивною і традиційно належить до компетенції лікаря. Однак розуміння цих характеристик допомагає фахівцю скласти повну картину стану пацієнта та вчасно розпізнати критичні </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>стани</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0849">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (слабке наповнення може свідчити про падіння тиску).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00717D31" w:rsidRDefault="00717D31" w:rsidP="00DB3CE6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00203196" w:rsidRDefault="00203196" w:rsidP="00DB3CE6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203196">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Найпростішим об'єктивним методом </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">оцінки пульсу </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203196">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>є пальцева пульсометрія (пальпація). У клінічній практиці пульс найчастіше визначають на променевій артерії, хоча можлива пальпація сонної, плечової, стегнової та інших поверхнево розташованих артерій.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203196">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">У сучасній фізичній терапії широко використовуються електронні пульсометри: фітнес-браслети, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00203196">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>смарт-годинники</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00203196">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>, нагрудні пульсометри. Вони дозволяють проводити безперервний моніторинг ЧСС під час виконання фізичних вправ, що є основою для безпечного дозування навантаження.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203196">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Орієнтуючись на пульсові зони, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">фізичний терапевт може </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203196">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>контролювати інтенсивність вправ та запобігати перенапруженню.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A0849" w:rsidRDefault="002A0849" w:rsidP="00717D31">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00203196" w:rsidRPr="00203196" w:rsidRDefault="00203196" w:rsidP="00DB3CE6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203196">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Фізіологічні коливання ЧСС</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203196">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ЧСС </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203196">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> це динамічний показник, який залежить від багатьох факторів:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00203196" w:rsidRPr="00203196" w:rsidRDefault="00203196" w:rsidP="00DB3CE6">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203196">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>оложення тіла</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203196">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>у вертикальному положенні ЧСС вища, ніж у горизонтальному</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00203196" w:rsidRPr="00203196" w:rsidRDefault="00203196" w:rsidP="00DB3CE6">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>т</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203196">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>емпература</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тіла – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203196">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>підвищення температури тіла на 1°С прискорює пульс на 10 уд/хв</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за механізмом терморегуляції;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00203196" w:rsidRPr="00203196" w:rsidRDefault="00203196" w:rsidP="00DB3CE6">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>н</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203196">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>авколишнє середовище</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203196">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>спека, висока вологість, високогір'я підвищують ЧСС</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00203196" w:rsidRPr="00203196" w:rsidRDefault="00203196" w:rsidP="00DB3CE6">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ч</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203196">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ас доби</w:t>
+      </w:r>
+      <w:r w:rsidR="0028464D">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203196">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>вранці пульс нижчий, ніж увечері</w:t>
+      </w:r>
+      <w:r w:rsidR="002A0849">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="002A0849" w:rsidRPr="002A0849">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>що пов'язано з добовими коливаннями активності вегетативної нервової системи</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00203196" w:rsidRPr="00203196" w:rsidRDefault="00203196" w:rsidP="00DB3CE6">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>с</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203196">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>тимулятори</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203196">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">кофеїн, алкоголь, нікотин, деякі ліки </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C66BD5">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>також впливають на ЧСС</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203196">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00203196" w:rsidRDefault="00203196" w:rsidP="00DB3CE6">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203196">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>івень тренованості</w:t>
+      </w:r>
+      <w:r w:rsidR="0028464D">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203196">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">у спортсменів </w:t>
+      </w:r>
+      <w:r w:rsidR="0028464D">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в аеробних видах спорту </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203196">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ЧСС спокою може знижуватися до 40 уд/хв завдяки висок</w:t>
+      </w:r>
+      <w:r w:rsidR="0028464D">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ому тонусу блукаючого нерва</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203196">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0028464D" w:rsidRDefault="0028464D" w:rsidP="00DB3CE6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0028464D" w:rsidRPr="0028464D" w:rsidRDefault="0028464D" w:rsidP="00717D31">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0028464D">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Відповідно до рекомендацій Американської асоціації серця, нормою для дорослої нетренованої людини вважається діапазон 60-80 уд/хв. Однак важливо розуміти, що індивідуальна норма може варіювати.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00754B28" w:rsidRPr="00754B28" w:rsidRDefault="00754B28" w:rsidP="00DB3CE6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00754B28">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Основними відхиленнями ЧСС від норми є:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0028464D" w:rsidRDefault="0028464D" w:rsidP="00DB3CE6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0028464D">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Синусова тахікардія </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0028464D">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> збільшення ЧСС понад 90-100 уд/хв при збереженні правильного ритму. Фізіологічна тахікардія виникає при фізичному навантаженні, стресі. Патологічна </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0028464D">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> при лихоманці, інфекціях, інтоксикаціях, серцевій недостатності.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0028464D" w:rsidRDefault="0028464D" w:rsidP="00DB3CE6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0028464D">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Синусова брадикардія </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0028464D">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> зниження ЧСС нижче 60 уд/хв. Фізіологічна брадикардія </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>є</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0028464D">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ознак</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ою</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0028464D">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> трен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>о</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0028464D">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ван</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ого</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0028464D">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> серця. Патологічна </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0028464D">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> при дисфункції синусового вузла, підвищеному внутрішньочерепному тиску, деяких інфекціях.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00717D31" w:rsidRDefault="00717D31" w:rsidP="00DB3CE6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a6"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblLook w:val="04A0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2127"/>
+        <w:gridCol w:w="1842"/>
+        <w:gridCol w:w="6060"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00717D31" w:rsidTr="00F05EE4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00717D31" w:rsidRPr="0028464D" w:rsidRDefault="00717D31" w:rsidP="00F05EE4">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0028464D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Стан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00717D31" w:rsidRPr="0028464D" w:rsidRDefault="00717D31" w:rsidP="00F05EE4">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0028464D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ЧСС (уд/хв)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6060" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00717D31" w:rsidRPr="0028464D" w:rsidRDefault="00717D31" w:rsidP="00F05EE4">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00717D31" w:rsidTr="00F05EE4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00717D31" w:rsidRPr="0028464D" w:rsidRDefault="00717D31" w:rsidP="00F05EE4">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0028464D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Брадикардія</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00717D31" w:rsidRPr="0028464D" w:rsidRDefault="00717D31" w:rsidP="00F05EE4">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0028464D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>&lt; 60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6060" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00717D31" w:rsidRPr="0028464D" w:rsidRDefault="00717D31" w:rsidP="00F05EE4">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0028464D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">У спортсменів </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">– </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0028464D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ознака тренованості. У нетренованих </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">– потрібно </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0028464D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>додатков</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">е </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0028464D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>обстеження.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00717D31" w:rsidTr="00F05EE4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00717D31" w:rsidRPr="0028464D" w:rsidRDefault="00717D31" w:rsidP="00F05EE4">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0028464D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Норма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00717D31" w:rsidRPr="0028464D" w:rsidRDefault="00717D31" w:rsidP="00F05EE4">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0028464D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>60-80</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6060" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00717D31" w:rsidRPr="0028464D" w:rsidRDefault="00717D31" w:rsidP="00F05EE4">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0028464D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Для більшості здорових дорослих.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00717D31" w:rsidTr="00F05EE4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00717D31" w:rsidRPr="0028464D" w:rsidRDefault="00717D31" w:rsidP="00F05EE4">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0028464D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Помірна тахікардія</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00717D31" w:rsidRPr="0028464D" w:rsidRDefault="00717D31" w:rsidP="00F05EE4">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0028464D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>80-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6060" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00717D31" w:rsidRPr="0028464D" w:rsidRDefault="00717D31" w:rsidP="00F05EE4">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0028464D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Може бути варіантом норми при емоційному збудженні.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00717D31" w:rsidTr="00F05EE4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00717D31" w:rsidRPr="0028464D" w:rsidRDefault="00717D31" w:rsidP="00F05EE4">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0028464D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Тахікардія</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00717D31" w:rsidRPr="0028464D" w:rsidRDefault="00717D31" w:rsidP="00F05EE4">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0028464D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>&gt; 100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6060" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00717D31" w:rsidRPr="0028464D" w:rsidRDefault="00717D31" w:rsidP="00F05EE4">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0028464D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Потребує аналізу причин </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0028464D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>фізіологічна чи патологічна</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00717D31" w:rsidRPr="0028464D" w:rsidRDefault="00717D31" w:rsidP="00DB3CE6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0028464D" w:rsidRDefault="0028464D" w:rsidP="00DB3CE6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0028464D">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Синусова аритмія </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0028464D">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00754B28">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>неправильний</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0028464D">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> синусовий ритм з періодами прискорення та сповільнення. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00754B28">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Найчастіше зустрічається дихальна синусова аритмія, за якої ЧСС збільшується на вдиху і зменшується на видиху. Серед здорових нетренованих людей дихальна аритмія є найбільш характерною для осіб молодого віку з </w:t>
+      </w:r>
+      <w:r w:rsidR="00F7592D">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ВС</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00754B28">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Д, а також у періоді одужання</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> після інфекційних захворювань.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0007634B" w:rsidRDefault="0007634B" w:rsidP="0007634B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0007634B" w:rsidRDefault="00091B5F" w:rsidP="0007634B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007634B">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>В</w:t>
+      </w:r>
+      <w:r w:rsidR="0028464D" w:rsidRPr="0007634B">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>аріабельність серцевого ритму</w:t>
+      </w:r>
+      <w:r w:rsidR="002A0849">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002A0849" w:rsidRPr="002A0849">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>(ВСР)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – д</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0028464D">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>одатковий показник</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>, який показує як</w:t>
+      </w:r>
+      <w:r w:rsidR="0007634B">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> серце пристосовується до змін. </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC3214">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ВСР</w:t>
+      </w:r>
+      <w:r w:rsidR="0028464D" w:rsidRPr="0028464D">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="0028464D" w:rsidRPr="0028464D">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0849">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>це фізіологічне явище, яке полягає в коливанні тривалості інтервалів між послідовними серцевими скороченнями.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0007634B" w:rsidRPr="0007634B" w:rsidRDefault="0007634B" w:rsidP="0007634B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007634B">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Для </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>фізичного терапевта ВСР є показником</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007634B">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> вегетативної адаптації. На відміну від ЧСС, яка вказує на інтенсивність роботи серця</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в даний час</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007634B">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ВСР дозволяє оцінити готовність </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ССС</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007634B">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> до навантаження та якість відновлення.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0007634B" w:rsidRDefault="0007634B" w:rsidP="0007634B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Високі показники ВСР</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007634B">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007634B">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>у стані спокою є фізіо</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">логічно сприятливим показником, який свідчить про </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0849">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">хорошу адаптацію та здатність організму </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">реагувати на навантаження та </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0849">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>відновл</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>юватись</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0849">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> після навантажень</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007634B">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>. Такий пацієнт добре перенесе заплановане навантаження.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0007634B" w:rsidRPr="0007634B" w:rsidRDefault="0007634B" w:rsidP="0007634B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Низька ВСР (постійно рівномірний пульс)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0028464D">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> є маркером стресу, перевтоми</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0028464D">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0849">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>перенапруження або патологічних змін, оскільки свідчить про втрату здатності серця реагувати на потреби організму.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007634B">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Низька ВСР </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>– це</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007634B">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сигнал до зниження інтенсивності вправ, збільшення пауз для відпочинку або зміщення акценту на релаксаційні та дихальні техніки. Проведення інтенсивних функціональних проб при низькій ВСР може призвести до зриву адаптації.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0007634B" w:rsidRDefault="0007634B" w:rsidP="0007634B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007634B">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Фізичний терапевт використовує дані ВСР</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007634B">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">або </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">їх </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007634B">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">непрямі аналоги </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007634B">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> швидкість відновлення пульсу, результати ортостатичної проби</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – для корекції плану заняття. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0849">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Для оцінки ВСР використовуються спеціальні програми та пульсометри з ф</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ункцією аналізу варіабельності.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00091B5F" w:rsidRDefault="00091B5F" w:rsidP="0007634B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00754B28" w:rsidRPr="00754B28" w:rsidRDefault="00754B28" w:rsidP="00DB3CE6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00754B28">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Артеріальний тиск. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00754B28">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>Пульсометрія</w:t>
+        <w:t>Тонометрія</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00754B28">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r>
-[...74 lines deleted...]
-    <w:p w:rsidR="004B733E" w:rsidRPr="004B733E" w:rsidRDefault="004B733E" w:rsidP="00C66BD5">
+    </w:p>
+    <w:p w:rsidR="00091B5F" w:rsidRPr="00091B5F" w:rsidRDefault="00091B5F" w:rsidP="00DB3CE6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B733E">
-[...18 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="00091B5F">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Артеріальний тиск </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– це тиск </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00091B5F">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>кров</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00091B5F">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на стінки артерій</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00754B28">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>, вимір</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>яний в міліметрах ртутного стовпа.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00091B5F">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Це один із головних показників гемодинаміки, що відображає взаємодію між серцем  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і судинами</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00091B5F">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A50B1" w:rsidRPr="00091B5F" w:rsidRDefault="00091B5F" w:rsidP="00DB3CE6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00091B5F">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Систолічний артеріальний тиск </w:t>
+      </w:r>
+      <w:r w:rsidR="00902C1A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">САТ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00091B5F">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>це максимальний тиск, який досягається в артеріальній системі під час систоли лівого шлуночка. Він відображає</w:t>
+      </w:r>
+      <w:r w:rsidR="000A50B1">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с</w:t>
+      </w:r>
+      <w:r w:rsidR="000A50B1" w:rsidRPr="00091B5F">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>илу скорочення міокарда</w:t>
+      </w:r>
+      <w:r w:rsidR="000A50B1">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="000A50B1" w:rsidRPr="00754B28">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>систолічни</w:t>
+      </w:r>
+      <w:r w:rsidR="00F7592D">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>й</w:t>
+      </w:r>
+      <w:r w:rsidR="000A50B1" w:rsidRPr="00754B28">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> об'єм крові</w:t>
+      </w:r>
+      <w:r w:rsidR="000A50B1">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000A50B1" w:rsidRPr="00091B5F">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>викинутий у аорту</w:t>
+      </w:r>
+      <w:r w:rsidR="000A50B1">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="000A50B1" w:rsidRPr="000A50B1">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000A50B1">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:r w:rsidR="000A50B1" w:rsidRPr="00091B5F">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ружність стінок великих артерій.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00091B5F" w:rsidRDefault="00091B5F" w:rsidP="00DB3CE6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00C66BD5" w:rsidRPr="00754B28">
-[...5 lines deleted...]
-        <w:t>пульсометрія</w:t>
+      <w:r w:rsidRPr="00091B5F">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Діастолічний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00091B5F">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> артеріальний тиск </w:t>
+      </w:r>
+      <w:r w:rsidR="00902C1A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ДАТ </w:t>
+      </w:r>
+      <w:r w:rsidR="000A50B1">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00091B5F">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">це мінімальний тиск у період діастоли серця, коли відбувається заповнення шлуночків. </w:t>
+      </w:r>
+      <w:r w:rsidR="000A50B1" w:rsidRPr="00754B28">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">АТ діастолічний </w:t>
+      </w:r>
+      <w:r w:rsidR="000A50B1">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>відображає /залежить від</w:t>
+      </w:r>
+      <w:r w:rsidR="000A50B1" w:rsidRPr="000A50B1">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000A50B1">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>т</w:t>
+      </w:r>
+      <w:r w:rsidR="000A50B1" w:rsidRPr="00091B5F">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">онус </w:t>
+      </w:r>
+      <w:r w:rsidR="000A50B1" w:rsidRPr="00091B5F">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>периферичних артерій та артеріол (загальний периферичний опір)</w:t>
+      </w:r>
+      <w:r w:rsidR="000A50B1">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>, стан судинної стінки, а</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00091B5F">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ктивність симпатичної нервової системи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00091B5F" w:rsidRDefault="000A50B1" w:rsidP="00DB3CE6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A50B1">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Різниця між систолічним і </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000A50B1">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>діастолічним</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000A50B1">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тиском називається пульсовим тиском. У нормі він становить 30-50 мм </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000A50B1">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>рт.с</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>т</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Підвищення пульсового тиску понад 60-70 мм </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>рт.ст</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A50B1">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> у літніх людей є прогностично несприятливим маркером, що свідчить про зниження еластичності аорти.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A50B1" w:rsidRPr="000A50B1" w:rsidRDefault="000A50B1" w:rsidP="00DB3CE6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A50B1">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Фактори, що впливають на рівень АТ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A50B1" w:rsidRPr="000A50B1" w:rsidRDefault="000A50B1" w:rsidP="00DB3CE6">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A50B1">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>вік</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A50B1">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>з віком АТ має тенденцію до підвищення</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A50B1" w:rsidRPr="000A50B1" w:rsidRDefault="000A50B1" w:rsidP="00DB3CE6">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A50B1">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>стать</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A50B1">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">до менопаузи у жінок </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>АТ нижчий, ніж у чоловіків;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A50B1" w:rsidRPr="000A50B1" w:rsidRDefault="000A50B1" w:rsidP="00DB3CE6">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A50B1">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>маса тіла (кореляція з ожирінням)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A50B1" w:rsidRPr="000A50B1" w:rsidRDefault="000A50B1" w:rsidP="00DB3CE6">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A50B1">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">час доби </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A50B1">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>найнижчий вночі, піки вранці та вдень</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A50B1" w:rsidRPr="000A50B1" w:rsidRDefault="000A50B1" w:rsidP="00DB3CE6">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A50B1">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">фізичне навантаження </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidR="00902C1A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>САТ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> має </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A50B1">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>зроста</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ти</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A50B1">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пропорційно інтенсивності</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A50B1" w:rsidRPr="000A50B1" w:rsidRDefault="000A50B1" w:rsidP="00DB3CE6">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A50B1">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>куріння, кофеїн, алкоголь</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E065F" w:rsidRDefault="000A50B1" w:rsidP="00DB3CE6">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A50B1">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>емоційний стан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A50B1" w:rsidRPr="000A50B1" w:rsidRDefault="000A50B1" w:rsidP="00DB3CE6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000A50B1" w:rsidRPr="000A50B1" w:rsidRDefault="000A50B1" w:rsidP="00DB3CE6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00754B28">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Артеріальний тиск вимірюється </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00754B28">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>аускультативним</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00754B28">
         <w:rPr>
-          <w:b/>
-[...23 lines deleted...]
-      <w:r w:rsidR="00C66BD5">
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> методом Н.С. Короткова за допомогою </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A50B1">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">механічного </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">тонометра і фонендоскопа (звуковий метод). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A50B1">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>У сучасній практиці широко використовуються напівавтоматичні та автоматичні електронні тонометри (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000A50B1">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>осцилометричний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000A50B1">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> метод). </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Т</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A50B1">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ехнік</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A50B1">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> вимірювання:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A50B1" w:rsidRPr="000A50B1" w:rsidRDefault="000A50B1" w:rsidP="00DB3CE6">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A50B1">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>оложення сидячи, рука на рівні серця</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00091B5F" w:rsidRDefault="000A50B1" w:rsidP="00DB3CE6">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>м</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A50B1">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>анжета відповідного розміру (не менше 80% окружності плеча)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C5C21" w:rsidRDefault="000A50B1" w:rsidP="005C5C21">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>бажано н</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A50B1">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">е менше </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ніж за </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A50B1">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>30 хвилин до вимірювання утриматися від куріння, кави, фізичного навантаження.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00091B5F" w:rsidRDefault="005C5C21" w:rsidP="005C5C21">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C5C21">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>В</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C5C21">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ажливо вимірювати тиск на обох руках при першому обстеженні.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C5C21">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004B733E">
-[...6 lines deleted...]
-    <w:p w:rsidR="00C66BD5" w:rsidRDefault="00C66BD5" w:rsidP="00C66BD5">
+      <w:r w:rsidRPr="005C5C21">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Різниця в САТ між правою та лівою рукою &gt;15-20 мм </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C5C21">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>рт.ст</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C5C21">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>. може свідчити про судинну патологію і вимагає консультації лікаря».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E065F" w:rsidRDefault="000A50B1" w:rsidP="00DB3CE6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>П</w:t>
-[...48 lines deleted...]
-    <w:p w:rsidR="004B733E" w:rsidRPr="004B733E" w:rsidRDefault="004B733E" w:rsidP="00C66BD5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00902C1A" w:rsidRPr="00902C1A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Сучасна класифікація артеріального тиску (ESC 2024)</w:t>
+      </w:r>
+      <w:r w:rsidR="00902C1A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00902C1A" w:rsidRPr="00902C1A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Згідно з останніми рекомендаціями Європейського товариства кардіологів, класифікація АТ виглядає </w:t>
+      </w:r>
+      <w:r w:rsidR="00902C1A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>так</w:t>
+      </w:r>
+      <w:r w:rsidR="00902C1A" w:rsidRPr="00902C1A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>им чином:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00902C1A" w:rsidRDefault="00902C1A" w:rsidP="00DB3CE6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00754B28">
-[...89 lines deleted...]
-    <w:p w:rsidR="004B733E" w:rsidRDefault="004B733E" w:rsidP="004B733E">
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a6"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblLook w:val="04A0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3969"/>
+        <w:gridCol w:w="2977"/>
+        <w:gridCol w:w="3083"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00902C1A" w:rsidTr="00902C1A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00902C1A" w:rsidRPr="000A50B1" w:rsidRDefault="00902C1A" w:rsidP="00DB3CE6">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A50B1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Категорія</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00902C1A" w:rsidRPr="000A50B1" w:rsidRDefault="00902C1A" w:rsidP="00DB3CE6">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Систолічний АТ, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A50B1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">мм </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000A50B1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>рт.ст</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000A50B1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3083" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00902C1A" w:rsidRPr="000A50B1" w:rsidRDefault="00902C1A" w:rsidP="00DB3CE6">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Діастолічний</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> АТ, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A50B1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">мм </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000A50B1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>рт.ст</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000A50B1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00902C1A" w:rsidTr="00902C1A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00902C1A" w:rsidRPr="000A50B1" w:rsidRDefault="005C5C21" w:rsidP="00DB3CE6">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Нормальний</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00902C1A" w:rsidRPr="000A50B1" w:rsidRDefault="00902C1A" w:rsidP="00DB3CE6">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A50B1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>&lt; 120</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3083" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00902C1A" w:rsidRPr="000A50B1" w:rsidRDefault="00902C1A" w:rsidP="00DB3CE6">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A50B1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>&lt; 80</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00902C1A" w:rsidTr="00902C1A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00902C1A" w:rsidRPr="000A50B1" w:rsidRDefault="00902C1A" w:rsidP="005C5C21">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00902C1A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Підвищений</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00902C1A" w:rsidRPr="000A50B1" w:rsidRDefault="00902C1A" w:rsidP="005C5C21">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A50B1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="005C5C21">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A50B1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>0–139</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3083" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00902C1A" w:rsidRPr="000A50B1" w:rsidRDefault="00902C1A" w:rsidP="005C5C21">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A50B1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="005C5C21">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A50B1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>–89</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00902C1A" w:rsidTr="00902C1A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00902C1A" w:rsidRPr="000A50B1" w:rsidRDefault="00902C1A" w:rsidP="00DB3CE6">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00902C1A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Артеріальна гіпертензія 1 ступеня</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00902C1A" w:rsidRPr="000A50B1" w:rsidRDefault="00902C1A" w:rsidP="00DB3CE6">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A50B1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>140–159</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3083" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00902C1A" w:rsidRPr="000A50B1" w:rsidRDefault="00902C1A" w:rsidP="00DB3CE6">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A50B1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>90–99</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00902C1A" w:rsidTr="00902C1A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00902C1A" w:rsidRPr="000A50B1" w:rsidRDefault="00902C1A" w:rsidP="00DB3CE6">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00902C1A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Артеріальна гіпертензія 2 ступеня</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00902C1A" w:rsidRPr="000A50B1" w:rsidRDefault="00902C1A" w:rsidP="00DB3CE6">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A50B1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>160–179</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3083" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00902C1A" w:rsidRPr="000A50B1" w:rsidRDefault="00902C1A" w:rsidP="00DB3CE6">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A50B1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>100–109</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00902C1A" w:rsidTr="00902C1A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00902C1A" w:rsidRPr="000A50B1" w:rsidRDefault="00902C1A" w:rsidP="00DB3CE6">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00902C1A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Артеріальна гіпертензія 3 ступеня</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00902C1A" w:rsidRPr="000A50B1" w:rsidRDefault="00902C1A" w:rsidP="00DB3CE6">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A50B1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>≥ 180</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3083" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00902C1A" w:rsidRPr="000A50B1" w:rsidRDefault="00902C1A" w:rsidP="00DB3CE6">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A50B1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>≥ 110</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00902C1A" w:rsidTr="00902C1A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00902C1A" w:rsidRPr="000A50B1" w:rsidRDefault="00902C1A" w:rsidP="00DB3CE6">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00902C1A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Ізольована систолічна гіпертензія</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00902C1A" w:rsidRPr="000A50B1" w:rsidRDefault="00902C1A" w:rsidP="00DB3CE6">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A50B1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>≥ 140</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3083" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00902C1A" w:rsidRPr="000A50B1" w:rsidRDefault="00902C1A" w:rsidP="00DB3CE6">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A50B1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>&lt; 90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00902C1A" w:rsidRDefault="00902C1A" w:rsidP="00DB3CE6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B733E">
-[...24 lines deleted...]
-    <w:p w:rsidR="00754B28" w:rsidRDefault="00754B28" w:rsidP="004B733E">
+    </w:p>
+    <w:p w:rsidR="00754B28" w:rsidRDefault="00902C1A" w:rsidP="00DB3CE6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidR="00754B28" w:rsidRPr="00754B28" w:rsidRDefault="00754B28" w:rsidP="00754B28">
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Діагноз артеріальної гіпертензії</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00902C1A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> не встановлюється за одноразовим вимірюванням. Для підтвердження потрібні повторні вимірювання в різні дні або добове моніторування АТ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00902C1A" w:rsidRPr="00902C1A" w:rsidRDefault="00902C1A" w:rsidP="00DB3CE6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00754B28">
-[...6 lines deleted...]
-    <w:p w:rsidR="00754B28" w:rsidRPr="00754B28" w:rsidRDefault="00754B28" w:rsidP="00754B28">
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00902C1A" w:rsidRPr="00902C1A" w:rsidRDefault="00902C1A" w:rsidP="00DB3CE6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00754B28">
-[...6 lines deleted...]
-    <w:p w:rsidR="00754B28" w:rsidRPr="00754B28" w:rsidRDefault="00754B28" w:rsidP="00754B28">
+      <w:r w:rsidRPr="00902C1A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Для фізичного терапевта АТ є критерієм безпеки під час проведення занять. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Потрібно</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00902C1A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> знати стани, за яких навантаження слід припинити або не розпочинати:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00902C1A" w:rsidRPr="00902C1A" w:rsidRDefault="00902C1A" w:rsidP="00DB3CE6">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00902C1A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Вихідний високий АТ – якщо перед заняттям САТ ≥ 180 мм </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00902C1A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>рт.ст</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00902C1A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. або ДАТ ≥ 110 мм </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00902C1A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>рт.ст</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00902C1A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. – </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB3CE6" w:rsidRPr="00DB3CE6">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>навантаження слід відкласти, а пацієнта скерувати до лікаря</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00902C1A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00902C1A" w:rsidRPr="00902C1A" w:rsidRDefault="00902C1A" w:rsidP="00DB3CE6">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00902C1A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Підйом АТ під час навантаження – </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB3CE6" w:rsidRPr="00DB3CE6">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– орієнтовними критеріями гіпертонічної реакції є САТ ≥210 мм </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DB3CE6" w:rsidRPr="00DB3CE6">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>рт.ст</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DB3CE6" w:rsidRPr="00DB3CE6">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>. для чолові</w:t>
+      </w:r>
+      <w:r w:rsidR="00927715">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ків та ≥190 мм </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00927715">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>рт.ст</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00927715">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>. для жінок</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB3CE6" w:rsidRPr="00DB3CE6">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Перевищення цих рівнів є підставою для припинення </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00902C1A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>навантаження.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00902C1A" w:rsidRPr="00902C1A" w:rsidRDefault="00902C1A" w:rsidP="00DB3CE6">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00902C1A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Гіпотензивна реакція на навантаження – зниження САТ </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB3CE6" w:rsidRPr="00DB3CE6">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">на &gt;10 мм </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DB3CE6" w:rsidRPr="00DB3CE6">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>рт.ст</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DB3CE6" w:rsidRPr="00DB3CE6">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>. від вихідного рівня на фоні зростаючого навантаження може свідчити про серцеву слабкість або ішемію міокарда. Це є абсолютним показанням до негайного припинення навантаження</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB3CE6">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00902C1A" w:rsidRPr="00902C1A" w:rsidRDefault="00902C1A" w:rsidP="00DB3CE6">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00902C1A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Неадекватне відновлення – якщо АТ не повертається до вихідних цифр протягом 3-5 хвилин після припинення навантаження</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB3CE6">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB3CE6" w:rsidRPr="00DB3CE6">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>це може свідчити про зниження адаптаційних резервів і потребує обережності при плануванні наступних занять.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C4614" w:rsidRPr="009911F5" w:rsidRDefault="00754B28" w:rsidP="00DB3CE6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00754B28">
-[...254 lines deleted...]
-      <w:r w:rsidRPr="00754B28">
+      <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002E065F">
-[...41 lines deleted...]
-      <w:r w:rsidR="002E065F" w:rsidRPr="00754B28">
+      <w:r w:rsidR="00DB3CE6">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00754B28">
-[...417 lines deleted...]
-    <w:p w:rsidR="001C4614" w:rsidRPr="001C4614" w:rsidRDefault="001C4614" w:rsidP="001C4614">
+    </w:p>
+    <w:p w:rsidR="001C4614" w:rsidRPr="001C4614" w:rsidRDefault="001C4614" w:rsidP="00DB3CE6">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C4614">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>3. Розрахункові показники ССС</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001C4614" w:rsidRDefault="001C4614" w:rsidP="001C4614">
+    <w:p w:rsidR="00902C1A" w:rsidRPr="00902C1A" w:rsidRDefault="00902C1A" w:rsidP="00DB3CE6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00902C1A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">У клінічній практиці фізичний терапевт </w:t>
+      </w:r>
+      <w:r w:rsidR="009911F5">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>не застосовує</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00902C1A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> розрахунков</w:t>
+      </w:r>
+      <w:r w:rsidR="009911F5">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00902C1A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> метод</w:t>
+      </w:r>
+      <w:r w:rsidR="009911F5">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00902C1A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> оцінки серцево-судинної системи, оскільки сучасне обладнання дозволяє вимірювати показники безпосередньо. Однак розуміння базових фізіологічних формул допомагає усвідомити, як серце адаптується до навантаження.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00902C1A" w:rsidRPr="00902C1A" w:rsidRDefault="009911F5" w:rsidP="00DB3CE6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
+      <w:r w:rsidR="00902C1A" w:rsidRPr="009911F5">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Систолічний (ударний) об'єм крові (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00902C1A" w:rsidRPr="009911F5">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>СОК</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00902C1A" w:rsidRPr="009911F5">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009911F5">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00902C1A" w:rsidRPr="00902C1A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> це кількість крові, яка викидається лівим шлуночком за одне скорочення. У спокої в нормі становить 60-80 мл.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB3CE6" w:rsidRPr="00DB3CE6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB3CE6" w:rsidRPr="00DB3CE6">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дослідження підтверджують, що регулярні аеробні тренування призводять до збільшення ударного об'єму як </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB3CE6">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>у молодих, так і в літніх людей</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB3CE6" w:rsidRPr="00DB3CE6">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00902C1A" w:rsidRPr="00902C1A" w:rsidRDefault="009911F5" w:rsidP="00DB3CE6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
+      <w:r w:rsidR="00902C1A" w:rsidRPr="009911F5">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Хвилинний об'єм кровообігу (ХОК)</w:t>
+      </w:r>
+      <w:r w:rsidR="00902C1A" w:rsidRPr="00902C1A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00902C1A" w:rsidRPr="00902C1A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> це кількість крові, яку серце перекачує за одну хвилину. Він розраховується за </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">формулою </w:t>
+      </w:r>
+      <w:r w:rsidR="00902C1A" w:rsidRPr="00902C1A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ХОК = ЧСС × </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00902C1A" w:rsidRPr="00902C1A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>СОК</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00902C1A" w:rsidRPr="00902C1A" w:rsidRDefault="00902C1A" w:rsidP="00DB3CE6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00902C1A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Ця формула демонструє головний принцип адаптації серця до фізичного навантаження: збільшення ХОК відбувається за рахунок прискорення ЧСС та</w:t>
+      </w:r>
+      <w:r w:rsidR="009911F5">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/або збільшення сили скорочення </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009911F5">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>СОК</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00902C1A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. У тренованих людей ХОК зростає переважно за рахунок </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00902C1A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>СОК</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00902C1A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009911F5">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>– економн</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB3CE6">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>іш</w:t>
+      </w:r>
+      <w:r w:rsidR="009911F5">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ий шлях</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00902C1A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, у нетренованих </w:t>
+      </w:r>
+      <w:r w:rsidR="009911F5">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00902C1A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB3CE6">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">переважно </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00902C1A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">за рахунок ЧСС </w:t>
+      </w:r>
+      <w:r w:rsidR="009911F5">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00902C1A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>неефективний</w:t>
+      </w:r>
+      <w:r w:rsidR="009911F5">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> для серця, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009911F5">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>енерговитратний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009911F5">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шлях</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00902C1A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009911F5" w:rsidRDefault="009911F5" w:rsidP="00DB3CE6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
+      <w:r w:rsidR="00902C1A" w:rsidRPr="009911F5">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Індекс Робінсона (подвійний добуток)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ц</w:t>
+      </w:r>
+      <w:r w:rsidR="00902C1A" w:rsidRPr="00902C1A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>е непрямий показник споживання кисню міокардом</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB3CE6">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB3CE6" w:rsidRPr="00DB3CE6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB3CE6" w:rsidRPr="00DB3CE6">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>який використовується переваж</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB3CE6">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>но в кардіологічній діагностиці</w:t>
+      </w:r>
+      <w:r w:rsidR="00902C1A" w:rsidRPr="00902C1A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>. Він відображає, скільки енергії витрачає серце на свою роботу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00902C1A" w:rsidRPr="009911F5" w:rsidRDefault="00902C1A" w:rsidP="00DB3CE6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00902C1A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ІР = (ЧСС × </w:t>
+      </w:r>
+      <w:r w:rsidR="009911F5">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>САТ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00902C1A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>) / 100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00902C1A" w:rsidRPr="00902C1A" w:rsidRDefault="009911F5" w:rsidP="00DB3CE6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>де ІР — індекс Робінсона (у.о</w:t>
+      </w:r>
+      <w:r w:rsidR="00902C1A" w:rsidRPr="00902C1A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.), ЧСС </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00902C1A" w:rsidRPr="00902C1A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> частота серцевих скорочень (уд/хв), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>САТ</w:t>
+      </w:r>
+      <w:r w:rsidR="00902C1A" w:rsidRPr="00902C1A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00902C1A" w:rsidRPr="00902C1A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> систолічний артеріальний тиск (мм </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00902C1A" w:rsidRPr="00902C1A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>рт.ст</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00902C1A" w:rsidRPr="00902C1A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00902C1A" w:rsidRPr="00902C1A" w:rsidRDefault="00902C1A" w:rsidP="00DB3CE6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00902C1A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Інтерпретація</w:t>
+      </w:r>
+      <w:r w:rsidR="009911F5">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ІР</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00902C1A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009911F5" w:rsidRDefault="009911F5" w:rsidP="00DB3CE6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>≤ 70 у.о</w:t>
+      </w:r>
+      <w:r w:rsidR="00902C1A" w:rsidRPr="00902C1A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00902C1A" w:rsidRPr="00902C1A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> високий показник (економна робота серця, хороша адаптація).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00902C1A" w:rsidRPr="00902C1A" w:rsidRDefault="009911F5" w:rsidP="00DB3CE6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>71-95 у.о</w:t>
+      </w:r>
+      <w:r w:rsidR="00902C1A" w:rsidRPr="00902C1A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00902C1A" w:rsidRPr="00902C1A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> середні</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>й показник</w:t>
+      </w:r>
+      <w:r w:rsidR="00902C1A" w:rsidRPr="00902C1A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009911F5" w:rsidRDefault="00902C1A" w:rsidP="00DB3CE6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00902C1A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>≥ 9</w:t>
+      </w:r>
+      <w:r w:rsidR="009911F5">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>6 у.о</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00902C1A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="009911F5">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00902C1A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> низький показник (неефективна, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00902C1A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>енерговитратна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00902C1A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> робота серця, зниження адаптаційних резервів).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00902C1A" w:rsidRDefault="00DB3CE6" w:rsidP="00DB3CE6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB3CE6">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">У фізичній терапії індекс Робінсона </w:t>
+      </w:r>
+      <w:r w:rsidR="00A52AD6" w:rsidRPr="00DB3CE6">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>не є обов'язковим чи найважливішим показником</w:t>
+      </w:r>
+      <w:r w:rsidR="00A52AD6">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A52AD6" w:rsidRPr="00DB3CE6">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A52AD6">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>М</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB3CE6">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">оже використовуватися як додатковий критерій ефективності реабілітації. Якщо через кілька тижнів занять на одне й те саме стандартизоване навантаження індекс Робінсона знизився – це може свідчити про те, що серце почало працювати економніше. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A52AD6" w:rsidRPr="00A52AD6">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Індекс Робінсона </w:t>
+      </w:r>
+      <w:r w:rsidR="00A52AD6">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">може бути </w:t>
+      </w:r>
+      <w:r w:rsidR="00A52AD6" w:rsidRPr="00A52AD6">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>корисни</w:t>
+      </w:r>
+      <w:r w:rsidR="00A52AD6">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>м</w:t>
+      </w:r>
+      <w:r w:rsidR="00A52AD6" w:rsidRPr="00A52AD6">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> при дистанційному моніторингу або в домашніх програмах реабілітації. Пацієнт може сам розрахувати його за допомогою тонометра, щоб побачити свій прогрес</w:t>
+      </w:r>
+      <w:r w:rsidR="00A52AD6">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F649BD" w:rsidRPr="00DB3CE6" w:rsidRDefault="00F649BD" w:rsidP="00DB3CE6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F649BD" w:rsidRPr="00747609" w:rsidRDefault="00F649BD" w:rsidP="00DB3CE6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="uk-UA"/>
-[...25 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:b/>
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F649BD">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>4. Функціональні проби з фізичним навантаженням</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001C4614" w:rsidRDefault="001C4614" w:rsidP="001C4614">
+    <w:p w:rsidR="00CB1B44" w:rsidRDefault="00CB1B44" w:rsidP="00DB3CE6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB1B44">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Функціональні проби з фізичним навантаженням </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB1B44">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> це метод дослідження, який дозволяє оцінити реакцію серцево-судинної системи на дозоване м'язове навантаження та швидкість її відновлення. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CB1B44" w:rsidRPr="00CB1B44" w:rsidRDefault="00CB1B44" w:rsidP="00DB3CE6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB1B44">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>У фізичній терапії функціональні проби використовуються вибірково, залежно від цілей реабілітації та стану пацієнта. Вони не є обов'язковими для всіх категорій пацієнтів. Наприклад:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CB1B44" w:rsidRPr="00CB1B44" w:rsidRDefault="00CB1B44" w:rsidP="00DB3CE6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB1B44">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Пацієнту після інсульту, який вчиться ходити, ми оцінюємо здатність до ходьби </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>10-метровим тестом</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB1B44">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>, а не проб</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ою</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB1B44">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> з присіданнями.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CB1B44" w:rsidRDefault="00CB1B44" w:rsidP="00DB3CE6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB1B44">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Для пацієнта з хронічним обструктивним захворюванням легень </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>базою</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB1B44">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> буде 6-хвилинний тест ходьби, який відображає толерантність до повсякденного навантаження.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C154F" w:rsidRDefault="003C154F" w:rsidP="00DB3CE6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Показаннями для проведення функціональних проб є ті </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB1B44" w:rsidRPr="00CB1B44">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>випадк</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB1B44" w:rsidRPr="00CB1B44">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, коли фізичний терапевт планує активне тренування з використанням </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CB1B44" w:rsidRPr="00CB1B44">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>кардіореспіраторного</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CB1B44" w:rsidRPr="00CB1B44">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> навантаження</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>. Функціональна проба проводиться з метою:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C154F" w:rsidRDefault="003C154F" w:rsidP="00DB3CE6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a6"/>
+        <w:tblW w:w="10029" w:type="dxa"/>
+        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblLook w:val="04A0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4960"/>
+        <w:gridCol w:w="5069"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="003C154F" w:rsidTr="003C154F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4960" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="003C154F" w:rsidRPr="003C154F" w:rsidRDefault="003C154F" w:rsidP="003C154F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C154F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Показання</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5069" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="003C154F" w:rsidRPr="003C154F" w:rsidRDefault="003C154F" w:rsidP="003C154F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C154F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Питання</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C154F" w:rsidTr="003C154F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4960" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="003C154F" w:rsidRPr="003C154F" w:rsidRDefault="003C154F" w:rsidP="003C154F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C154F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Оцінка вихідного рівня толерантності до навантаження та виявлення прихованих ознак декомпенсації або ішемії</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5069" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="003C154F" w:rsidRPr="003C154F" w:rsidRDefault="003C154F" w:rsidP="003C154F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C154F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Чи безпечно для цього пацієнта виконувати фізичні вправи?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C154F" w:rsidTr="003C154F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4960" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="003C154F" w:rsidRPr="003C154F" w:rsidRDefault="003C154F" w:rsidP="003C154F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C154F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Визначення безпечного діапазону інтенсивності для тренувань</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5069" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="003C154F" w:rsidRPr="003C154F" w:rsidRDefault="003C154F" w:rsidP="003C154F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C154F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Який рівень навантаження є оптимальним саме для цієї людини?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C154F" w:rsidTr="003C154F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4960" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="003C154F" w:rsidRPr="003C154F" w:rsidRDefault="003C154F" w:rsidP="003C154F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C154F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Моніторинг динаміки стану пацієнта </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5069" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="003C154F" w:rsidRPr="003C154F" w:rsidRDefault="003C154F" w:rsidP="003C154F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C154F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Чи є ефективною реабілітаційна програма?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C154F" w:rsidTr="003C154F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4960" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="003C154F" w:rsidRPr="003C154F" w:rsidRDefault="003C154F" w:rsidP="003C154F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C154F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Мотивація пацієнта </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">– </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C154F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>об'єктивні результати тестування демонструють прогрес у цифрах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5069" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="003C154F" w:rsidRPr="003C154F" w:rsidRDefault="003C154F" w:rsidP="003C154F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="003C154F" w:rsidRDefault="003C154F" w:rsidP="00DB3CE6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003C154F" w:rsidRDefault="003C154F" w:rsidP="003C154F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DB3CE6" w:rsidRPr="00DB3CE6" w:rsidRDefault="00DB3CE6" w:rsidP="00DB3CE6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB3CE6">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Класифікація функціональних проб для оцінки ССС у фізичній терапії</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DB3CE6" w:rsidRDefault="00DB3CE6" w:rsidP="00DB3CE6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB3CE6">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>У сучасній практиці фізичної терапії використовуються переважно проби з динамічним аеробним навантаженням, оскільки вони найкраще моделюють повсякденну активність пацієнта та дозволяють безпечно дозувати інтенсивність.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DB3CE6" w:rsidRDefault="00DB3CE6" w:rsidP="00DB3CE6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a6"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="2127"/>
+        <w:gridCol w:w="2551"/>
+        <w:gridCol w:w="3650"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00DB3CE6" w:rsidTr="0076506D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DB3CE6" w:rsidRPr="0089392F" w:rsidRDefault="00DB3CE6" w:rsidP="0089392F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Тип навантаження</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DB3CE6" w:rsidRPr="0089392F" w:rsidRDefault="00DB3CE6" w:rsidP="0089392F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Характеристика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DB3CE6" w:rsidRPr="0089392F" w:rsidRDefault="00DB3CE6" w:rsidP="0089392F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Приклади</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3650" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DB3CE6" w:rsidRPr="0089392F" w:rsidRDefault="00DB3CE6" w:rsidP="0089392F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Застосування у ФТ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DB3CE6" w:rsidTr="0076506D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DB3CE6" w:rsidRPr="0089392F" w:rsidRDefault="00DB3CE6" w:rsidP="0089392F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Аеробні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DB3CE6" w:rsidRPr="0089392F" w:rsidRDefault="00DB3CE6" w:rsidP="0089392F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Навантаження із залученням великих м'язових груп тривалістю ≥3-5 хв</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DB3CE6" w:rsidRPr="0089392F" w:rsidRDefault="00DB3CE6" w:rsidP="0076506D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6-хвилинний тест ходьби, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0089392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>велоергометрія</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0089392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0089392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>тредміл-тест</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3650" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DB3CE6" w:rsidRPr="0089392F" w:rsidRDefault="00DB3CE6" w:rsidP="0089392F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Основний тип проб. Пряма оцінка толерантності до навантаження, визначення функціональної здатності, контроль ефективності </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0089392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>кардіореабілітації</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DB3CE6" w:rsidTr="0076506D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DB3CE6" w:rsidRPr="0089392F" w:rsidRDefault="0089392F" w:rsidP="00CB327B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Функціональн</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB3CE6" w:rsidRPr="0089392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">і </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB327B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>на основі повсякденної активності</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DB3CE6" w:rsidRPr="0089392F" w:rsidRDefault="0089392F" w:rsidP="0089392F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Навантаження</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB3CE6" w:rsidRPr="0089392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>, що імітують повсякденні дії, але дозволяють оцінити реакцію ССС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DB3CE6" w:rsidRPr="0089392F" w:rsidRDefault="00DB3CE6" w:rsidP="00B20CE7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>30-секун</w:t>
+            </w:r>
+            <w:r w:rsidR="00B20CE7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>дний тест вставання зі стільця,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0089392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> тест підйому сходами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3650" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DB3CE6" w:rsidRPr="0089392F" w:rsidRDefault="00DB3CE6" w:rsidP="002B703D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Використовуються для оцінки переносимості </w:t>
+            </w:r>
+            <w:r w:rsidR="0089392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>повсякденних</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0089392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> навантажень, особливо в геріатрії та при серцевій недостатності, коли пацієнт не може виконати тривалий аеробний </w:t>
+            </w:r>
+            <w:r w:rsidR="0089392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>тест</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="0089392F" w:rsidRDefault="0089392F" w:rsidP="0089392F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0089392F" w:rsidRPr="00CB327B" w:rsidRDefault="0089392F" w:rsidP="003C154F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="uk-UA"/>
-[...14 lines deleted...]
-      <w:r w:rsidRPr="001A3630">
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0089392F">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>За інтенсивністю навантаження</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> у фізичній терапії застосовуються</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0089392F">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>с</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0089392F">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>убмаксимальні</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тести з інтенсивністю</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0089392F">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 75-85% від вікової максимальної ЧСС. Це стандарт у фізичній терапії, оскільки такі тести безпечні для пацієнтів із серцево-судинною патологією та не потребують лікарського супроводу.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB327B">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB327B" w:rsidRPr="00CB327B">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Для пацієнтів, які приймають препарати, що впливають на ЧСС, розрахунок 75–85% може бути некоректним. У таких випадках орієнтуємося на Шкалу </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CB327B" w:rsidRPr="00CB327B">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Борга</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CB327B" w:rsidRPr="00CB327B">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CB327B" w:rsidRDefault="00CB327B" w:rsidP="00927715">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DB3CE6" w:rsidRDefault="0089392F" w:rsidP="00927715">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0089392F">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Вибір конкретного тесту залежить від стану пацієнта, цілей реабілітації та наявного обладнання. Універсальним </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0089392F">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>скринінговим</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0089392F">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> інструментом, рекомендованим міжнародними протоко</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>лами, є 6-хвилинний тест ходьби.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C154F" w:rsidRPr="003C154F" w:rsidRDefault="003C154F" w:rsidP="00927715">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C154F" w:rsidRPr="003C154F" w:rsidRDefault="003C154F" w:rsidP="00927715">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C154F">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Протипоказання </w:t>
+      </w:r>
+      <w:r w:rsidR="00927715">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>до проведення</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C154F">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> проб</w:t>
+      </w:r>
+      <w:r w:rsidR="00927715">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> з фізичним навантаженням:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00407AF5" w:rsidRDefault="00407AF5" w:rsidP="00927715">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00407AF5">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>будь-який гострий стан, що не був стабілізований медикаментозно або хірургічно</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C154F" w:rsidRPr="00927715" w:rsidRDefault="00927715" w:rsidP="00927715">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00927715">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>гострий інфаркт міокарда (перші 2-3 дні), гостра серцева недостатність;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C154F" w:rsidRPr="00927715" w:rsidRDefault="00927715" w:rsidP="00927715">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00927715">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>нестабільна стенокардія;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C154F" w:rsidRPr="00927715" w:rsidRDefault="00927715" w:rsidP="00927715">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00927715">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">неконтрольована артеріальна гіпертензія (систолічний АТ ≥ 180 мм </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00927715">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>рт.ст</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00927715">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. або діастолічний АТ ≥ 110 мм </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00927715">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>рт.ст</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00927715">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>. у стані спокою);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C154F" w:rsidRPr="00927715" w:rsidRDefault="00927715" w:rsidP="00927715">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00927715">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>тяжкі порушення ритму.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C154F" w:rsidRPr="003C154F" w:rsidRDefault="003C154F" w:rsidP="00927715">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003C154F" w:rsidRPr="003C154F" w:rsidRDefault="003C154F" w:rsidP="00927715">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C154F">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Критерії негайного припинення проби:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C154F" w:rsidRPr="003C154F" w:rsidRDefault="00407AF5" w:rsidP="00927715">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>стенокардичний</w:t>
+      </w:r>
+      <w:r w:rsidR="00927715" w:rsidRPr="003C154F">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> біль або його еквіваленти</w:t>
+      </w:r>
+      <w:r w:rsidR="00927715">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C154F" w:rsidRPr="003C154F" w:rsidRDefault="00927715" w:rsidP="00927715">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C154F">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>сильна за</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>дишка, неадекватна навантаженню;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C154F" w:rsidRPr="003C154F" w:rsidRDefault="00927715" w:rsidP="00927715">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C154F">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>запаморочення</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>переднепритомний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> стан, нудота;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C154F" w:rsidRPr="003C154F" w:rsidRDefault="00927715" w:rsidP="00927715">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C154F">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>різка слабкість, відмова пацієнта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> продовжувати через дискомфорт;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C154F" w:rsidRDefault="00927715" w:rsidP="00927715">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>збліднення або ціаноз шкіри, х</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C154F">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>олодний піт</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00407AF5" w:rsidRPr="003C154F" w:rsidRDefault="00407AF5" w:rsidP="00927715">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>порушення координації, хиткість, атаксія під час тесту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00927715" w:rsidRDefault="00927715" w:rsidP="00927715">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C154F">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">неадекватне зростання </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>або раптове падіння ЧСС;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C154F" w:rsidRPr="003C154F" w:rsidRDefault="00927715" w:rsidP="00927715">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C154F">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">падіння систолічного АТ на &gt;10 мм </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C154F">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>рт.ст</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C154F">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>. н</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>а фоні зростаючого навантаження;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C154F" w:rsidRPr="003C154F" w:rsidRDefault="00927715" w:rsidP="00927715">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>н</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C154F">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>адмірне підвищення АТ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C154F">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">систолічний АТ &gt; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C154F">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0 мм </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C154F">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>рт.ст</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C154F">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. або </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">діастолічний АТ &gt; 115 мм </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>рт.ст</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E45EFD" w:rsidRDefault="00927715" w:rsidP="00E45EFD">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C154F">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>поява виражених поруш</w:t>
+      </w:r>
+      <w:r w:rsidR="003C154F" w:rsidRPr="003C154F">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ень ритму, якщо є можливість моніторингу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E45EFD" w:rsidRDefault="00E45EFD" w:rsidP="00E45EFD">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E45EFD" w:rsidRDefault="00E45EFD" w:rsidP="00E45EFD">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>систолічний і хвилинний об</w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="00E45EFD">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>’</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001A3630">
+        <w:t>6-хвилинний тест ходьби</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E45EFD" w:rsidRDefault="00E45EFD" w:rsidP="00E45EFD">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E45EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E45EFD">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>– це субмаксимальний тест з навантаженням, який оцінює функціональну здатність</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / витривалість</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E45EFD">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пацієнта, вимірюючи відстань, яку він може швидко пройти за 6 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>хвилин рівною твердою поверхнею. Тест вважається золотим стандартом</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E45EFD">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> у фізичній терапії, оскільки відображає здатність виконувати повсякденні фізичні навантаження.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E45EFD" w:rsidRDefault="00E45EFD" w:rsidP="00E45EFD">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E45EFD">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Тест оцінює:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E45EFD" w:rsidRPr="00E466E2" w:rsidRDefault="00E466E2" w:rsidP="00E466E2">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E466E2">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>т</w:t>
+      </w:r>
+      <w:r w:rsidR="00E45EFD" w:rsidRPr="00E466E2">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>олерантність до фізично</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E466E2">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>го навантаження (за дистанцією);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E45EFD" w:rsidRPr="00E466E2" w:rsidRDefault="00E466E2" w:rsidP="00E466E2">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E466E2">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:r w:rsidR="00E45EFD" w:rsidRPr="00E466E2">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>еакцію серцево-судинної системи (ЧСС, АТ до/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E466E2">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> після тесту);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E45EFD" w:rsidRPr="00E466E2" w:rsidRDefault="00E466E2" w:rsidP="00E466E2">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E466E2">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:r w:rsidR="00E45EFD" w:rsidRPr="00E466E2">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">еакцію дихальної системи (задишка за шкалою </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E45EFD" w:rsidRPr="00E466E2">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Борга</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E45EFD" w:rsidRPr="00E466E2">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>, сатурація SpO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E466E2">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E466E2" w:rsidRPr="00E466E2" w:rsidRDefault="00E466E2" w:rsidP="00E466E2">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E466E2">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ш</w:t>
+      </w:r>
+      <w:r w:rsidR="00E45EFD" w:rsidRPr="00E466E2">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>видк</w:t>
+      </w:r>
+      <w:r w:rsidR="00E45EFD" w:rsidRPr="00E45EFD">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ість відновлення (ЧСС та АТ на 1-й хвилині </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">відновлення </w:t>
+      </w:r>
+      <w:r w:rsidR="00E45EFD" w:rsidRPr="00E45EFD">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>після тесту).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E466E2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E466E2" w:rsidRPr="00E466E2" w:rsidRDefault="00E466E2" w:rsidP="00E466E2">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E466E2">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Основні показання:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>кардіореабілітація</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E466E2">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>, ХОЗЛ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E466E2">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>неврологічні захворювання</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E466E2">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>г</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>еріатричні пацієнти</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E466E2">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E466E2" w:rsidRPr="00E466E2" w:rsidRDefault="00E466E2" w:rsidP="00E466E2">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E466E2">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Тест проводиться в коридорі довжиною 30 метрів. Пацієнт отримує стандартизовану інструкцію та протягом 6 хвилин ходить у своєму темпі, може зупинятися для відпочинку. Кожну хвилину дослідник повідомляє час, використовуючи стандартні фрази підтримки. Додаткові критерії припинення окрім загальних</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E466E2">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>падіння SpO2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> нижче 85 %</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E466E2">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E466E2" w:rsidRDefault="00E466E2" w:rsidP="00E466E2">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Вимірюємо:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E466E2" w:rsidRPr="001D6B8D" w:rsidRDefault="00E466E2" w:rsidP="001D6B8D">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D6B8D">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">до тесту – АТ, ЧСС, SpO2, задишка/ втома за шкалою </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001D6B8D">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Борга</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001D6B8D">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E466E2" w:rsidRPr="001D6B8D" w:rsidRDefault="00E466E2" w:rsidP="001D6B8D">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D6B8D">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">після тесту – пройдена дистанція (м), АТ, ЧСС, SpO2, задишка/втома за шкалою </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001D6B8D">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Борга</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001D6B8D">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E466E2" w:rsidRPr="00E466E2" w:rsidRDefault="00E466E2" w:rsidP="001D6B8D">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D6B8D">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>період відновлення</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> –</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E466E2">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ЧСС та АТ на 1-й, 2-й, 3-й хвилинах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E466E2" w:rsidRPr="00E466E2" w:rsidRDefault="00E466E2" w:rsidP="00E466E2">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E45EFD" w:rsidRDefault="00E466E2" w:rsidP="00E466E2">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E466E2">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Інтерпретація результатів:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a6"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblLook w:val="04A0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2410"/>
+        <w:gridCol w:w="1985"/>
+        <w:gridCol w:w="5634"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00550197" w:rsidTr="0096338D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00550197" w:rsidRPr="0096338D" w:rsidRDefault="00550197" w:rsidP="00CE021A">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0096338D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Показник</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00550197" w:rsidRPr="00CE021A" w:rsidRDefault="00550197" w:rsidP="00CE021A">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE021A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Значення</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5634" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00550197" w:rsidRPr="00CE021A" w:rsidRDefault="00550197" w:rsidP="00CE021A">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE021A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Клінічне значення</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00550197" w:rsidTr="0096338D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00550197" w:rsidRPr="0096338D" w:rsidRDefault="00550197" w:rsidP="00CE021A">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0096338D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Дистанція</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00550197" w:rsidRPr="00CE021A" w:rsidRDefault="00550197" w:rsidP="00CE021A">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE021A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>&lt;300 м</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5634" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00550197" w:rsidRPr="00CE021A" w:rsidRDefault="00550197" w:rsidP="00CE021A">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE021A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Значне зниження функціональної здатності, високий ризик ускладнень</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00550197" w:rsidTr="0096338D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00550197" w:rsidRPr="0096338D" w:rsidRDefault="00550197" w:rsidP="00CE021A">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00550197" w:rsidRPr="00CE021A" w:rsidRDefault="00550197" w:rsidP="00CE021A">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE021A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>300-400 м</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5634" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00550197" w:rsidRPr="00CE021A" w:rsidRDefault="00550197" w:rsidP="00CE021A">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE021A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Помірне зниження</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00550197" w:rsidTr="0096338D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00550197" w:rsidRPr="0096338D" w:rsidRDefault="00550197" w:rsidP="00CE021A">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00550197" w:rsidRPr="00CE021A" w:rsidRDefault="00550197" w:rsidP="0096338D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE021A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>&gt;</w:t>
+            </w:r>
+            <w:r w:rsidR="0096338D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE021A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="0096338D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE021A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>0 м</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5634" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00550197" w:rsidRPr="00CE021A" w:rsidRDefault="00550197" w:rsidP="00CE021A">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE021A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Відносно збережена функція (залежно від віку/статі)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00550197" w:rsidTr="0096338D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00550197" w:rsidRPr="0096338D" w:rsidRDefault="00CE021A" w:rsidP="00CE021A">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0096338D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>М</w:t>
+            </w:r>
+            <w:r w:rsidR="00550197" w:rsidRPr="0096338D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">інімальна клінічно важлива </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00550197" w:rsidRPr="0096338D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>р</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00550197" w:rsidRPr="0096338D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ізниця</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00550197" w:rsidRPr="00CE021A" w:rsidRDefault="00550197" w:rsidP="00CE021A">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE021A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>+25-30 м</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5634" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00550197" w:rsidRPr="00CE021A" w:rsidRDefault="00550197" w:rsidP="00CE021A">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE021A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>При ХОЗЛ, серцевій недостатності</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0096338D" w:rsidTr="0096338D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0096338D" w:rsidRPr="0096338D" w:rsidRDefault="0096338D" w:rsidP="0096338D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0096338D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Відновлення ЧСС на 1-й хв</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0096338D" w:rsidRPr="0096338D" w:rsidRDefault="0096338D" w:rsidP="0096338D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0096338D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>&lt;12-16 уд/хв</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5634" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0096338D" w:rsidRDefault="0096338D" w:rsidP="0096338D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0096338D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Сповільнене відновлення </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0096338D" w:rsidRPr="0096338D" w:rsidRDefault="0096338D" w:rsidP="0096338D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0096338D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>прогностично несприятлива ознака</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00E466E2" w:rsidRDefault="00E466E2" w:rsidP="00E466E2">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002B703D" w:rsidRDefault="002B703D" w:rsidP="002B703D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>єми крові</w:t>
-[...6 lines deleted...]
-      </w:r>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002B703D" w:rsidRPr="002B703D" w:rsidRDefault="002B703D" w:rsidP="002B703D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B703D">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>5. Типи реакції серцево-судинної системи на фізичне навантаження</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002B703D" w:rsidRDefault="002B703D" w:rsidP="002B703D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0096338D" w:rsidRDefault="002B703D" w:rsidP="002B703D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B703D">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Оцінка реакції ССС на пробу з фізичним навантаженням проводиться за динамікою ЧСС, систолічного та діастолічного артеріального тиску одразу після завершення тесту</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та протягом періоду відновлення</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B703D">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Оцінювати тип реакції потрібно не тільки при виконання проб, а </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B703D">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>на будь-яке фізичне навантаження, яке є частиною реабілітаційної програми</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – після виконання певної вправи (особливо аеробної), після цілого заняття, у</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B703D">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> динаміці для порівняння реакції на одне й те саме навантаження через кілька тижнів реабілітації</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>. З</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B703D">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>нання типів реакцій дозволяє фізичному терапевту в режимі реального часу оцінювати безпечність навантаження, своєчасно коригувати інтенсивність та відс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>тежувати ефективність втручань.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002B703D" w:rsidRDefault="002B703D" w:rsidP="002B703D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0096338D" w:rsidRDefault="0096338D" w:rsidP="0096338D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00414140">
-[...3 lines deleted...]
-        <w:t>СОК</w:t>
+      <w:r w:rsidRPr="00F649BD">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Нормотонічний</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00414140">
-[...87 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00F649BD">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тип реакції ССС</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F649BD">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на фізичне навантаження вважається сприятливим, оскільки свідчить про адекватні механізми пристосування організму до фізичного навантаження. Збільшення хвилинного об’єму крові під час такої реакції відбувається за рахунок оптимального і рівномірного збільшення ЧСС і систолічного об’єму крові. Інші типи реакції відносять до розряду атипових, наявність яких дозволяє судити про можливий несприятливий функціональний стан організму.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008E5220" w:rsidRPr="00F649BD" w:rsidRDefault="008E5220" w:rsidP="0096338D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a6"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblLook w:val="04A0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="8328"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D168DD" w:rsidTr="00D168DD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D168DD" w:rsidRPr="00D168DD" w:rsidRDefault="00D168DD" w:rsidP="00D168DD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D168DD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ЧСС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8328" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D168DD" w:rsidRPr="00D168DD" w:rsidRDefault="00D168DD" w:rsidP="00D168DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Помірне зростання </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D168DD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">в межах 50-75% від вихідної залежно від інтенсивності </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>й</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> тривалості проби</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D168DD" w:rsidTr="00D168DD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D168DD" w:rsidRPr="00D168DD" w:rsidRDefault="00D168DD" w:rsidP="00D168DD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D168DD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>САТ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8328" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D168DD" w:rsidRPr="00D168DD" w:rsidRDefault="00D168DD" w:rsidP="00E07730">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Помірне підвищення </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D168DD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">на 15-25% від вихідного або 20-40 мм </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D168DD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>рт.ст</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D168DD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>. залежно від інтенсивності</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D168DD" w:rsidTr="00D168DD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D168DD" w:rsidRPr="00D168DD" w:rsidRDefault="00D168DD" w:rsidP="00D168DD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D168DD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ДАТ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8328" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D168DD" w:rsidRPr="00D168DD" w:rsidRDefault="00D168DD" w:rsidP="007B7549">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Незначне зниження 0-15%</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D168DD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> або </w:t>
+            </w:r>
+            <w:r w:rsidR="007B7549">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>б</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D168DD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ез</w:t>
+            </w:r>
+            <w:r w:rsidR="007B7549">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> з</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D168DD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>мін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D168DD" w:rsidTr="00D168DD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D168DD" w:rsidRPr="00D168DD" w:rsidRDefault="00D168DD" w:rsidP="00D168DD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D168DD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Відновлення</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8328" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D168DD" w:rsidRPr="00D168DD" w:rsidRDefault="00D168DD" w:rsidP="00D168DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D168DD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Швидке</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D168DD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>пульс і АТ повертаються до вихідних у межах встановлених нормативів</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="008E5220" w:rsidRDefault="008E5220" w:rsidP="008E5220">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D168DD" w:rsidRPr="008E5220" w:rsidRDefault="008E5220" w:rsidP="008E5220">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00414140">
-[...76 lines deleted...]
-    <w:p w:rsidR="001C4614" w:rsidRPr="00EF076B" w:rsidRDefault="001C4614" w:rsidP="001C4614">
+      <w:r w:rsidRPr="008E5220">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Свідчить про адекватну адаптацію серцево-судинної системи </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>на</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E5220">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> навантаження. Збільшення хвилинного об'єму крові відбувається за рахунок оптимального поєднання зростання ЧСС і систолічного об'єму</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> при одночасному зниженні периферичного опору. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E5220">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Можна планувати збільшення навантаження відповідно до цілей реабілітації.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007B7549" w:rsidRDefault="007B7549" w:rsidP="0096338D">
       <w:pPr>
         <w:spacing w:after="0"/>
-        <w:jc w:val="center"/>
-        <w:rPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
-          <w:lang w:val="uk-UA"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00EF076B">
+          <w:bCs/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008E5220" w:rsidRDefault="0096338D" w:rsidP="007B7549">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:lang w:val="uk-UA"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00EF076B">
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F649BD">
         <w:rPr>
           <w:b/>
-          <w:lang w:val="uk-UA"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00EF076B">
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Гіпертонічний тип реакції характеризується:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007B7549" w:rsidRDefault="007B7549" w:rsidP="007B7549">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:lang w:val="uk-UA"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00EF076B">
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a6"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblLook w:val="04A0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="8328"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008E5220" w:rsidTr="00E07730">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E5220" w:rsidRPr="00D168DD" w:rsidRDefault="008E5220" w:rsidP="00E07730">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D168DD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ЧСС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8328" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E5220" w:rsidRPr="00D168DD" w:rsidRDefault="008E5220" w:rsidP="008E5220">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Значне зростання</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E5220">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>, часто неадекватне навантаженню</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E5220" w:rsidTr="00E07730">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E5220" w:rsidRPr="00D168DD" w:rsidRDefault="008E5220" w:rsidP="00E07730">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D168DD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>САТ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8328" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E5220" w:rsidRDefault="008E5220" w:rsidP="008E5220">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E5220">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Різке підвищення</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E5220">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">≥210 мм </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008E5220">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>рт.ст</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008E5220">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. для чоловіків, ≥190 мм </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008E5220">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>рт.ст</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008E5220">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. для жінок, або &gt;220 мм </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008E5220">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>рт.ст</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008E5220">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>. як критерій припинення</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E6708B" w:rsidRPr="00D168DD" w:rsidRDefault="00E6708B" w:rsidP="008E5220">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E6708B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">≥170 мм </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E6708B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>рт.ст</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E6708B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>. під час субмаксимального навантаження</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E5220" w:rsidTr="00E07730">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E5220" w:rsidRPr="00D168DD" w:rsidRDefault="008E5220" w:rsidP="00E07730">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D168DD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ДАТ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8328" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E5220" w:rsidRPr="00D168DD" w:rsidRDefault="008E5220" w:rsidP="007B7549">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E6708B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Підвищення </w:t>
+            </w:r>
+            <w:r w:rsidR="009C5D57">
+              <w:rPr>
+                <w:color w:val="0F1115"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>&gt;</w:t>
+            </w:r>
+            <w:r w:rsidR="00E6708B" w:rsidRPr="00E6708B">
+              <w:rPr>
+                <w:color w:val="0F1115"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>105</w:t>
+            </w:r>
+            <w:r w:rsidR="00E6708B">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="0F1115"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E6708B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">мм </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00E6708B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>рт</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00E6708B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. ст. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">або </w:t>
+            </w:r>
+            <w:r w:rsidR="007B7549">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>б</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ез</w:t>
+            </w:r>
+            <w:r w:rsidR="007B7549">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> з</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>мін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E5220" w:rsidTr="00E07730">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E5220" w:rsidRPr="00D168DD" w:rsidRDefault="008E5220" w:rsidP="00E07730">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D168DD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Відновлення</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8328" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E5220" w:rsidRPr="00D168DD" w:rsidRDefault="008E5220" w:rsidP="00E07730">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E5220">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Сповільнене</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="008E5220" w:rsidRPr="00F649BD" w:rsidRDefault="008E5220" w:rsidP="0096338D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:lang w:val="uk-UA"/>
-[...131 lines deleted...]
-    <w:p w:rsidR="001C4614" w:rsidRDefault="001C4614" w:rsidP="001C4614">
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B7549" w:rsidRPr="007B7549" w:rsidRDefault="007B7549" w:rsidP="007B7549">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="708"/>
-        <w:rPr>
-[...34 lines deleted...]
-    <w:p w:rsidR="001C4614" w:rsidRPr="00EF076B" w:rsidRDefault="001C4614" w:rsidP="001C4614">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B7549">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Гіпертонічний тип реакції свідчить про надмірну активацію </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B7549">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>симпатоадреналової</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007B7549">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> системи та/або підвищений периферичний судинний о</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>пір у відповідь на навантаження. Він може спостерігатися при артеріальній гіпертензії, в</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B7549">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>егетативних дисфункціях</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>, а</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B7549">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>теросклеротичному ураженні судин</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>, у</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B7549">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> літніх пацієнтів зі зниженою еластичністю судинної стінки.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B7549">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Серце працює з підвищеним навантаженням через високий периферичний опір, що збіл</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ьшує споживання кисню міокардом</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B7549">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E6708B">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E6708B" w:rsidRPr="00E6708B">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Асоціюється з підвищеним серцево-судинним ризиком</w:t>
+      </w:r>
+      <w:r w:rsidR="00E6708B">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6708B" w:rsidRDefault="007B7549" w:rsidP="00E6708B">
       <w:pPr>
         <w:spacing w:after="0"/>
-        <w:jc w:val="center"/>
-[...14 lines deleted...]
-          <w:b/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Фізичний терапевт повинен п</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B7549">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>рипинити або зменшити інтенсивність навантаження</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>, з</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B7549">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">афіксувати час відновлення АТ (якщо &gt;3-5 хв </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B7549">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ознака зниженої адаптації)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>, п</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B7549">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>роконтролювати АТ перед наступним заняттям.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF076B">
-[...30 lines deleted...]
-    <w:p w:rsidR="001C4614" w:rsidRDefault="001C4614" w:rsidP="001C4614">
+      <w:r w:rsidRPr="007B7549">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Якщо гіпертонічна реакція повторюється при субмаксимальному навантаженні </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B7549">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> це показання для направлення до лікаря.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E6708B" w:rsidRPr="00E6708B">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Рекомендувати домашній моніторинг АТ</w:t>
+      </w:r>
+      <w:r w:rsidR="00E6708B">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E6708B" w:rsidRPr="00E6708B">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Продовжувати тренування після узгодження лікар</w:t>
+      </w:r>
+      <w:r w:rsidR="00E6708B">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>я.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6708B" w:rsidRPr="00E6708B" w:rsidRDefault="00E6708B" w:rsidP="00E6708B">
       <w:pPr>
         <w:spacing w:after="0"/>
-        <w:rPr>
-[...66 lines deleted...]
-    <w:p w:rsidR="001C4614" w:rsidRPr="001C4614" w:rsidRDefault="001C4614" w:rsidP="001C4614">
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0096338D" w:rsidRDefault="0096338D" w:rsidP="0096338D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="uk-UA"/>
-[...57 lines deleted...]
-        <w:rPr>
           <w:b/>
-          <w:lang w:val="uk-UA"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="001C4614">
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F649BD">
         <w:rPr>
           <w:b/>
-          <w:lang w:val="uk-UA"/>
-[...18 lines deleted...]
-    <w:p w:rsidR="001C4614" w:rsidRDefault="001C4614" w:rsidP="001C4614">
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Гіпотонічний тип реакції характеризується:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007B7549" w:rsidRPr="00F649BD" w:rsidRDefault="007B7549" w:rsidP="0096338D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="uk-UA"/>
-[...49 lines deleted...]
-    <w:p w:rsidR="00F649BD" w:rsidRDefault="00F649BD" w:rsidP="001C4614">
+          <w:b/>
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a6"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblLook w:val="04A0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="8328"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="007B7549" w:rsidTr="00E07730">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="007B7549" w:rsidRPr="00D168DD" w:rsidRDefault="007B7549" w:rsidP="00E07730">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D168DD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ЧСС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8328" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="007B7549" w:rsidRPr="00D168DD" w:rsidRDefault="007B7549" w:rsidP="00E07730">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Значне зростання</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E5220">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>, часто неадекватне навантаженню</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007B7549" w:rsidTr="00E07730">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="007B7549" w:rsidRPr="00D168DD" w:rsidRDefault="007B7549" w:rsidP="00E07730">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D168DD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>САТ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8328" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="007B7549" w:rsidRPr="00D168DD" w:rsidRDefault="007B7549" w:rsidP="007B7549">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B7549">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Падіння під час навантаження ↓ ≥10 мм </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007B7549">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>рт.ст</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007B7549">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>. або нижче вихідного рівня</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007B7549" w:rsidTr="00E07730">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="007B7549" w:rsidRPr="00D168DD" w:rsidRDefault="007B7549" w:rsidP="00E07730">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D168DD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ДАТ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8328" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="007B7549" w:rsidRPr="00D168DD" w:rsidRDefault="007B7549" w:rsidP="007B7549">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Незначні зміни або без змін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007B7549" w:rsidTr="00E07730">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="007B7549" w:rsidRPr="00D168DD" w:rsidRDefault="007B7549" w:rsidP="00E07730">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D168DD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Відновлення</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8328" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="007B7549" w:rsidRPr="00D168DD" w:rsidRDefault="007B7549" w:rsidP="00E07730">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E5220">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Сповільнене</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="007B7549" w:rsidRDefault="007B7549" w:rsidP="0096338D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F649BD" w:rsidRPr="00747609" w:rsidRDefault="00F649BD" w:rsidP="00747609">
+    <w:p w:rsidR="001C7D03" w:rsidRDefault="00E6708B" w:rsidP="00E6708B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007B7549" w:rsidRPr="007B7549">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Гіпотонічний тип реакції характеризується падінням </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>САТ</w:t>
+      </w:r>
+      <w:r w:rsidR="007B7549" w:rsidRPr="007B7549">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>, що є прогнос</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>тично несприятливою ознакою</w:t>
+      </w:r>
+      <w:r w:rsidR="007B7549" w:rsidRPr="007B7549">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>. Механізм може бути пов'язаний або з нездатністю серця збільшити серцевий викид, або з надмір</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ною периферичною </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>вазодилатацією</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007B7549" w:rsidRPr="007B7549">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007B7549" w:rsidRPr="007B7549">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Спостерігається при</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> і</w:t>
+      </w:r>
+      <w:r w:rsidR="007B7549" w:rsidRPr="007B7549">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">шемічній хворобі серця </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="007B7549" w:rsidRPr="007B7549">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>найчастіш</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">е), </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>к</w:t>
+      </w:r>
+      <w:r w:rsidR="007B7549" w:rsidRPr="007B7549">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ардіоміопатіях</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007B7549" w:rsidRPr="007B7549">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>, клапанних вадах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>, ВСД, перевтомі, п</w:t>
+      </w:r>
+      <w:r w:rsidR="007B7549" w:rsidRPr="007B7549">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>рийомі деяких лі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ків (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>діуретики</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>вазодилататори</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007B7549" w:rsidRDefault="007B7549" w:rsidP="001C7D03">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B7549">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Падіння САТ під час навантаження о</w:t>
+      </w:r>
+      <w:r w:rsidR="00E6708B">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>собливо раннє, в перші 5 хвилин</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B7549">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> є </w:t>
+      </w:r>
+      <w:r w:rsidR="00E6708B">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B7549">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>червоним прапор</w:t>
+      </w:r>
+      <w:r w:rsidR="00E6708B">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>це</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B7549">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>м</w:t>
+      </w:r>
+      <w:r w:rsidR="00E6708B">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B7549">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="001C7D03">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E6708B">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Фізичний терапевт повинен негайно припинити</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B7549">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009C5D57">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">навантаження </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B7549">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">при падінні САТ ≥10 мм </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B7549">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>рт.ст</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007B7549">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E6708B">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>, у</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B7549">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>класти пацієнта</w:t>
+      </w:r>
+      <w:r w:rsidR="00E6708B">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>, з</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B7549">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>абезпечити доступ свіжого п</w:t>
+      </w:r>
+      <w:r w:rsidR="00E6708B">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">овітря, пероральну </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E6708B">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>регідратацію</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007B7549">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E6708B">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Направити до лікаря. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B7549">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>При повторних заняттях навантаження збільшувати вкрай обережно, з постійним моніторингом АТ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C5D57" w:rsidRDefault="009C5D57" w:rsidP="001D6B8D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:b/>
           <w:i/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F649BD">
+    </w:p>
+    <w:p w:rsidR="001D6B8D" w:rsidRDefault="001D6B8D" w:rsidP="001D6B8D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">4. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F649BD">
+      </w:pPr>
+      <w:r w:rsidRPr="001D6B8D">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>Функціональн</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F649BD">
+        <w:t>4. Східчастий тип</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>і</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F649BD">
+        <w:t xml:space="preserve"> реакції характеризується:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001D6B8D" w:rsidRPr="001D6B8D" w:rsidRDefault="001D6B8D" w:rsidP="001D6B8D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a6"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblLook w:val="04A0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="8328"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001D6B8D" w:rsidTr="00E07730">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001D6B8D" w:rsidRPr="00D168DD" w:rsidRDefault="001D6B8D" w:rsidP="00E07730">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D168DD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ЧСС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8328" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001D6B8D" w:rsidRPr="00D168DD" w:rsidRDefault="001D6B8D" w:rsidP="00E07730">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Значне зростання</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D6B8D" w:rsidTr="00E07730">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001D6B8D" w:rsidRPr="00D168DD" w:rsidRDefault="001D6B8D" w:rsidP="00E07730">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D168DD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>САТ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8328" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001D6B8D" w:rsidRPr="00D168DD" w:rsidRDefault="001D6B8D" w:rsidP="00E07730">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D6B8D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Продовжує зростати або досягає максимуму на 2-3-й хв відновлення</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D6B8D" w:rsidTr="00E07730">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001D6B8D" w:rsidRPr="00D168DD" w:rsidRDefault="001D6B8D" w:rsidP="00E07730">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D168DD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ДАТ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8328" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001D6B8D" w:rsidRPr="00D168DD" w:rsidRDefault="001D6B8D" w:rsidP="00E07730">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D6B8D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Може знижуватися </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>або без змін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D6B8D" w:rsidTr="00E07730">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001D6B8D" w:rsidRPr="00D168DD" w:rsidRDefault="001D6B8D" w:rsidP="00E07730">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D168DD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Відновлення</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8328" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001D6B8D" w:rsidRPr="00D168DD" w:rsidRDefault="001D6B8D" w:rsidP="00E07730">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E5220">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Сповільнене</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="001D6B8D" w:rsidRPr="001D6B8D" w:rsidRDefault="001D6B8D" w:rsidP="001D6B8D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F649BD">
+    </w:p>
+    <w:p w:rsidR="001D6B8D" w:rsidRPr="001D6B8D" w:rsidRDefault="001D6B8D" w:rsidP="001D6B8D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D6B8D">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Східчастий тип свідчить про порушення механізмів швидкого перерозподілу кровоток</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>у після навантаження. Спостерігається при а</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D6B8D">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ртеріальній гіпертензії</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>, а</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D6B8D">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>теросклерозі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>, п</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D6B8D">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>еревтомі, перенапруженні</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>, п</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D6B8D">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ри прихованій серцево-судинній патології</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001D6B8D" w:rsidRDefault="001D6B8D" w:rsidP="001D6B8D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ФТ повинен з</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D6B8D">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>меншити інтенсивність навантаження, подовжити відпочинок</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>; я</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D6B8D">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">кщо реакція повторюється </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D6B8D">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> направити до лікаря</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001D6B8D" w:rsidRDefault="001D6B8D" w:rsidP="001D6B8D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001D6B8D" w:rsidRPr="001D6B8D" w:rsidRDefault="001D6B8D" w:rsidP="001D6B8D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>проби з фізичним навантаженням</w:t>
-[...8 lines deleted...]
-    <w:p w:rsidR="00F649BD" w:rsidRPr="00F649BD" w:rsidRDefault="00F649BD" w:rsidP="00F649BD">
+      </w:pPr>
+      <w:r w:rsidRPr="001D6B8D">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Поняття феномену «нескінченного тону»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001D6B8D" w:rsidRPr="001D6B8D" w:rsidRDefault="001D6B8D" w:rsidP="001D6B8D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F649BD">
-[...30 lines deleted...]
-    <w:p w:rsidR="00F649BD" w:rsidRPr="00F649BD" w:rsidRDefault="00F649BD" w:rsidP="00F649BD">
+      <w:r w:rsidRPr="001D6B8D">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Під час вимірювання артеріального тиску </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001D6B8D">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>аускультативним</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001D6B8D">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> методом після навантаження іноді спостерігається ситуація, коли тони Короткова не зникають навіть при падінні тиску в манжеті до нуля. Це явище відоме як феномен </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>«нескінченного тону»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D6B8D">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001D6B8D" w:rsidRPr="001D6B8D" w:rsidRDefault="001D6B8D" w:rsidP="001D6B8D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F649BD">
-[...10 lines deleted...]
-        <w:t xml:space="preserve">проба </w:t>
+      <w:r w:rsidRPr="001D6B8D">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">У яких пацієнтів </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">найчастіше </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D6B8D">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>фізичний терапевт може це спостерігати?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001D6B8D" w:rsidRPr="001D6B8D" w:rsidRDefault="001D6B8D" w:rsidP="001D6B8D">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:ind w:left="0" w:firstLine="698"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D6B8D">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>у молодих пацієнтів (18-35 років) з високим рівнем фізичної підготовленості</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001D6B8D" w:rsidRPr="001D6B8D" w:rsidRDefault="001D6B8D" w:rsidP="001D6B8D">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="698"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D6B8D">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пацієнтів після перенесених інфекційних захворювань (наприклад, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>COVID-19);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001D6B8D" w:rsidRPr="001D6B8D" w:rsidRDefault="001D6B8D" w:rsidP="001D6B8D">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="698"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D6B8D">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пацієнтів з ознаками перевтоми або хронічної втоми</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001D6B8D" w:rsidRPr="001D6B8D" w:rsidRDefault="00F14977" w:rsidP="001D6B8D">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="698"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:r w:rsidR="001D6B8D" w:rsidRPr="001D6B8D">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пацієнтів з вегетативними </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F649BD">
-[...3 lines deleted...]
-        <w:t>Мартине-Кушелевського</w:t>
+      <w:r w:rsidR="001D6B8D" w:rsidRPr="001D6B8D">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>дисфункціями</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F649BD">
-[...6 lines deleted...]
-    <w:p w:rsidR="00F649BD" w:rsidRPr="00F649BD" w:rsidRDefault="00F649BD" w:rsidP="00F649BD">
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001D6B8D" w:rsidRPr="001D6B8D" w:rsidRDefault="00F14977" w:rsidP="001D6B8D">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>рідше</w:t>
+      </w:r>
+      <w:r w:rsidR="001D6B8D" w:rsidRPr="001D6B8D">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> у пацієнтів із </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D6B8D">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">патологією </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ССС</w:t>
+      </w:r>
+      <w:r w:rsidR="001D6B8D" w:rsidRPr="001D6B8D">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F14977" w:rsidRDefault="00F14977" w:rsidP="00F14977">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F649BD">
-[...13 lines deleted...]
-    <w:p w:rsidR="00F649BD" w:rsidRPr="00F649BD" w:rsidRDefault="00F649BD" w:rsidP="00F649BD">
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Механізм виникнення – ф</w:t>
+      </w:r>
+      <w:r w:rsidR="001D6B8D" w:rsidRPr="001D6B8D">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>еномен зумовлений високою швидкістю кровотоку та/або зниженим периферичним опором, що створює турбулентні потоки в судині.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14977">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Д</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D6B8D">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ії </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ФТ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001D6B8D" w:rsidRPr="001D6B8D" w:rsidRDefault="001D6B8D" w:rsidP="00F14977">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F649BD">
-[...39 lines deleted...]
-    <w:p w:rsidR="00F649BD" w:rsidRPr="00F649BD" w:rsidRDefault="00F649BD" w:rsidP="00F649BD">
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a6"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1843"/>
+        <w:gridCol w:w="4253"/>
+        <w:gridCol w:w="3933"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F14977" w:rsidTr="009C5D57">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F14977" w:rsidRPr="001D6B8D" w:rsidRDefault="00F14977" w:rsidP="00F14977">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D6B8D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Ознака</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F14977" w:rsidRPr="001D6B8D" w:rsidRDefault="00F14977" w:rsidP="00F14977">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D6B8D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Інтерпретація</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3933" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F14977" w:rsidRPr="001D6B8D" w:rsidRDefault="00F14977" w:rsidP="00F14977">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D6B8D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Дії ФТ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F14977" w:rsidTr="009C5D57">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F14977" w:rsidRDefault="00F14977" w:rsidP="00F14977">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D6B8D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Феномен з'явився і </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F14977">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>зник до 3-ї хвилини</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D6B8D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F14977" w:rsidRPr="001D6B8D" w:rsidRDefault="00F14977" w:rsidP="00F14977">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D6B8D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>відновлення</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F14977" w:rsidRPr="001D6B8D" w:rsidRDefault="00F14977" w:rsidP="00F14977">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D6B8D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Фізіологічний варіант. Найчастіше спостерігається у молодих, відносно тренованих осіб з високою еластичністю судин та ефективною периферичною </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001D6B8D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>вазодилатацією</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001D6B8D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>. Може вважатися варіантом норми.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3933" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F14977" w:rsidRPr="001D6B8D" w:rsidRDefault="00F14977" w:rsidP="00F14977">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D6B8D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Зафіксувати в протоколі. Продовжувати спостереження. При повторенні на наступних заняттях </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">– </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D6B8D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>без додаткових дій.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F14977" w:rsidTr="009C5D57">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F14977" w:rsidRDefault="00F14977" w:rsidP="00E07730">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D6B8D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Феномен </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F14977" w:rsidRPr="001D6B8D" w:rsidRDefault="00F14977" w:rsidP="00E07730">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F14977">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>зберігається довше 3 хвилин</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F14977" w:rsidRPr="001D6B8D" w:rsidRDefault="00F14977" w:rsidP="00F14977">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D6B8D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Патологічний або межовий варіант. Може свідчити про надмірну лабільність судинної регуляції, вегетативну </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001D6B8D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>дисфункцію</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001D6B8D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> або </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001D6B8D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>гемодинамічні</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001D6B8D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> порушення.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3933" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F14977" w:rsidRPr="001D6B8D" w:rsidRDefault="00F14977" w:rsidP="00F14977">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D6B8D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Зафіксувати в протоколі. Зменшити інтенсивність навантаження на наступних заняттях. Якщо феномен повторюється при субмаксимальному навантаженні </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D6B8D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> рекомендувати консультацію лікаря.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F14977" w:rsidTr="009C5D57">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F14977" w:rsidRPr="001D6B8D" w:rsidRDefault="00F14977" w:rsidP="00F14977">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D6B8D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Феномен супроводжується </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F14977">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>іншими симптомами</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F14977" w:rsidRPr="001D6B8D" w:rsidRDefault="00F14977" w:rsidP="00F14977">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Симптоми: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D6B8D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>біль у грудях, запаморочення, падіння САТ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> від вихідного. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D6B8D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Негайне припинення тесту. Можлива патологія </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ССС.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3933" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F14977" w:rsidRPr="001D6B8D" w:rsidRDefault="00F14977" w:rsidP="00E07730">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F14977">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Припинити</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D6B8D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> навантаження. Забезпечити спокій, положення сидячи або лежачи. Викликати лікаря.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00F14977" w:rsidRDefault="00F14977" w:rsidP="001D6B8D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F649BD">
-[...13 lines deleted...]
-    <w:p w:rsidR="00F649BD" w:rsidRPr="00F649BD" w:rsidRDefault="00F649BD" w:rsidP="00F649BD">
+    </w:p>
+    <w:p w:rsidR="00F14977" w:rsidRDefault="00F14977" w:rsidP="00E07730">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F649BD">
-[...13 lines deleted...]
-    <w:p w:rsidR="00F649BD" w:rsidRPr="00F649BD" w:rsidRDefault="00F649BD" w:rsidP="00F649BD">
+      <w:r w:rsidRPr="00F14977">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Феномен </w:t>
+      </w:r>
+      <w:r w:rsidR="009C5D57">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14977">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>нескінченного тону</w:t>
+      </w:r>
+      <w:r w:rsidR="009C5D57">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14977">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> не є окремим типом реакції в сучасній міжнародній класифікації. Він може спостерігатися при різних типах реакцій, найчастіше </w:t>
+      </w:r>
+      <w:r w:rsidR="009C5D57">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14977">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">при </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F14977">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>нормотонічному</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F14977">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> типі у тренованих осіб (як варіант норми) або при гіпертонічному типі з високим пульсовим тиском. Вирішальне значення має час зникнення феномену та наявність супутніх симптомів.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E07730" w:rsidRDefault="00E07730" w:rsidP="00E07730">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F649BD">
-[...18 lines deleted...]
-    <w:p w:rsidR="00F649BD" w:rsidRPr="00F649BD" w:rsidRDefault="00F649BD" w:rsidP="00F649BD">
+    </w:p>
+    <w:p w:rsidR="00E07730" w:rsidRPr="00E07730" w:rsidRDefault="00E07730" w:rsidP="00E07730">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="uk-UA"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00F649BD" w:rsidRPr="00F649BD" w:rsidRDefault="00F649BD" w:rsidP="00F649BD">
+          <w:b/>
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07730">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Оцінка відновного періоду</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E07730" w:rsidRDefault="00E07730" w:rsidP="00E07730">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F649BD">
-[...7 lines deleted...]
-    <w:p w:rsidR="00F649BD" w:rsidRPr="00F649BD" w:rsidRDefault="00F649BD" w:rsidP="00F649BD">
+      <w:r w:rsidRPr="00E07730">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Остаточна оцінка реакції організму на функціональну пробу проводиться за часом відновлення та характером відновлення пульсу й </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>АТ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07730">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E07730" w:rsidRDefault="00E07730" w:rsidP="00E07730">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F649BD">
-[...13 lines deleted...]
-    <w:p w:rsidR="00F649BD" w:rsidRPr="00F649BD" w:rsidRDefault="00F649BD" w:rsidP="00F649BD">
+    </w:p>
+    <w:p w:rsidR="00E07730" w:rsidRPr="00E07730" w:rsidRDefault="00E07730" w:rsidP="00CD3F89">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F649BD">
-[...32 lines deleted...]
-    <w:p w:rsidR="00F649BD" w:rsidRPr="00F649BD" w:rsidRDefault="00F649BD" w:rsidP="00F649BD">
+      <w:r w:rsidRPr="00E07730">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">1. Відновлення </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ЧСС.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CD3F89" w:rsidRDefault="00E07730" w:rsidP="00CD3F89">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F649BD">
-[...13 lines deleted...]
-    <w:p w:rsidR="00F649BD" w:rsidRPr="00F649BD" w:rsidRDefault="00F649BD" w:rsidP="00F649BD">
+      <w:r w:rsidRPr="00E07730">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Відновлення ЧСС на першій хвилині після припинення навантаження відображає швидкість </w:t>
+      </w:r>
+      <w:r w:rsidR="00A57B21">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«вимикання» симпатичної і </w:t>
+      </w:r>
+      <w:r w:rsidR="00A57B21" w:rsidRPr="00A57B21">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">активації парасимпатичної нервової системи. Для </w:t>
+      </w:r>
+      <w:r w:rsidR="00A57B21">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ФТ</w:t>
+      </w:r>
+      <w:r w:rsidR="00A57B21" w:rsidRPr="00A57B21">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> показник </w:t>
+      </w:r>
+      <w:r w:rsidR="00A57B21">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>дає можливість оцінити</w:t>
+      </w:r>
+      <w:r w:rsidR="00A57B21" w:rsidRPr="00A57B21">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CD3F89" w:rsidRPr="00CD3F89" w:rsidRDefault="00A57B21" w:rsidP="00CD3F89">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD3F89">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>якість автономної регуляції серця;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CD3F89" w:rsidRPr="00CD3F89" w:rsidRDefault="00A57B21" w:rsidP="00CD3F89">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD3F89">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>адаптаційні резерви ССС – готовність до збільшення навантажень;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CD3F89" w:rsidRPr="00CD3F89" w:rsidRDefault="00A57B21" w:rsidP="00CD3F89">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD3F89">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ефективність реабілітації;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A57B21" w:rsidRPr="00CD3F89" w:rsidRDefault="00CD3F89" w:rsidP="00CD3F89">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD3F89">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>прогноз</w:t>
+      </w:r>
+      <w:r w:rsidR="00A57B21" w:rsidRPr="00CD3F89">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> щодо здоров'я (сповільнене відновлення ЧСС1 асоціюється з підвищеним ризиком серцево-судинних подій).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A57B21" w:rsidRPr="00A57B21" w:rsidRDefault="00E07730" w:rsidP="00CD3F89">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F649BD">
-[...6 lines deleted...]
-    <w:p w:rsidR="00F649BD" w:rsidRDefault="00F649BD" w:rsidP="00F649BD">
+      <w:r w:rsidRPr="00E07730">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сучасні </w:t>
+      </w:r>
+      <w:r w:rsidR="00A57B21" w:rsidRPr="00A57B21">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>підходи до оцінки:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A57B21" w:rsidRPr="00A57B21" w:rsidRDefault="00A57B21" w:rsidP="00CD3F89">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidR="00F649BD" w:rsidRPr="00F649BD" w:rsidRDefault="00F649BD" w:rsidP="00F649BD">
+      <w:r w:rsidRPr="00A57B21">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Абсолютн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A57B21">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>цифри</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A57B21">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (уд/хв)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – р</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A57B21">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ізниця між піковою ЧСС та ЧСС на 1-й хвилині відновлення. Орієнтовна норма – ≥12-18 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>уд/хв</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A57B21">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A57B21" w:rsidRPr="00A57B21" w:rsidRDefault="00A57B21" w:rsidP="00CD3F89">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F649BD">
-[...6 lines deleted...]
-    <w:p w:rsidR="00F649BD" w:rsidRPr="00F649BD" w:rsidRDefault="00F649BD" w:rsidP="00F649BD">
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Відносний метод (%) – в</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A57B21">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ідсоток зниження ЧСС від пікового рівня. Забезпечує стандартизовану оцінку ефективності відновлення незалежно від інтенсивності навантаження.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A57B21">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Універсальним орієнтиром вважається зниження ЧСС на ≥10-15% від пікової на першій хвилині відновлення, що відповідає абсолютним 12-20 уд/хв залежно від навантаження.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A57B21" w:rsidRDefault="00A57B21" w:rsidP="00CD3F89">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>В</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A57B21">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ажлив</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>им є</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A57B21">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> не одноразове значення, а динаміка показників пацієнта в процесі реабілітації. Якщо через кілька тижнів занять на те саме стандартизоване навантаження відсоток відновлення збільшився – це позитивна озна</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>к</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A57B21">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>а.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C73964" w:rsidRPr="00C73964" w:rsidRDefault="00A57B21" w:rsidP="00C73964">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A57B21">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Орієнтовн</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD3F89">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A57B21">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> норма тривалості відновлення для </w:t>
+      </w:r>
+      <w:r w:rsidR="00C73964" w:rsidRPr="00C73964">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>6-хв тест</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD3F89">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:r w:rsidR="00C73964" w:rsidRPr="00C73964">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ходьби</w:t>
+      </w:r>
+      <w:r w:rsidR="00C73964">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD3F89">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidR="00C73964" w:rsidRPr="00C73964">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>3-5 хв</w:t>
+      </w:r>
+      <w:r w:rsidR="00C73964">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C73964" w:rsidRDefault="00C73964" w:rsidP="00C73964">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C73964" w:rsidRDefault="00C73964" w:rsidP="00C73964">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C73964">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Відновлення артеріального тиску</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C73964" w:rsidRPr="00C73964" w:rsidRDefault="00C73964" w:rsidP="00C73964">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C73964">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Швидкість повернення АТ до вихідного рівня після навантаження відображає здатність судинної системи відновлювати тонус та ефективність вегетативної регуляції.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C73964">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C73964" w:rsidRDefault="00C73964" w:rsidP="00C73964">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Систолічний АТ в нормі знижується</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C73964">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> до вихідного рівня через 3-5 хв</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C73964">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>&gt;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C73964">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>5 хв</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – сповільнене відновлення. </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F649BD">
+      <w:r w:rsidRPr="00C73964">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Діастолічний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C73964">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> АТ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в нормі знижується </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C73964">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>до вихідного рівня через 2-4 хв</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C73964">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CD3F89">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C73964">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>&gt;</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD3F89">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C73964">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>4 хв</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – сповільнене відновлення.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001709A6" w:rsidRDefault="001709A6" w:rsidP="00C73964">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a6"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1985"/>
+        <w:gridCol w:w="3827"/>
+        <w:gridCol w:w="4217"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C73964" w:rsidTr="009F047C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C73964" w:rsidRPr="001D6B8D" w:rsidRDefault="00C73964" w:rsidP="00B87422">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D6B8D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Ознака</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C73964" w:rsidRPr="001D6B8D" w:rsidRDefault="00C73964" w:rsidP="00B87422">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D6B8D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Інтерпретація</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4217" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C73964" w:rsidRPr="001D6B8D" w:rsidRDefault="00C73964" w:rsidP="00B87422">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D6B8D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Дії ФТ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000C4E05" w:rsidTr="009F047C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="000C4E05" w:rsidRPr="000C4E05" w:rsidRDefault="000C4E05" w:rsidP="00F05EE4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="1F1F1F"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C4E05">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="1F1F1F"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>САТ не п</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="1F1F1F"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">овертається до вихідного рівня </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C4E05">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="1F1F1F"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>&gt; 5 хв</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="000C4E05" w:rsidRPr="000C4E05" w:rsidRDefault="000C4E05" w:rsidP="000C4E05">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="1F1F1F"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C4E05">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="1F1F1F"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Повільне відновлення тонусу судин</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="1F1F1F"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C4E05">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="1F1F1F"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ознака перевтоми або низької адаптації.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4217" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="000C4E05" w:rsidRPr="000C4E05" w:rsidRDefault="000C4E05" w:rsidP="000C4E05">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="1F1F1F"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C4E05">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="1F1F1F"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Зменшити інтенсивність наступного заняття. Подовжити відпочинок між підходами.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000C4E05" w:rsidTr="009F047C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="000C4E05" w:rsidRPr="000C4E05" w:rsidRDefault="000C4E05" w:rsidP="00F05EE4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="1F1F1F"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C4E05">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="1F1F1F"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>САТ пр</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="1F1F1F"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">одовжує зростати після зупинки </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C4E05">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="1F1F1F"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>2–3 хв</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="000C4E05" w:rsidRPr="000C4E05" w:rsidRDefault="000C4E05" w:rsidP="000C4E05">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="1F1F1F"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C4E05">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="1F1F1F"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Східчастий тип. Порушення регуляції кровотоку. Ознака </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="1F1F1F"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>перевтоми</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C4E05">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="1F1F1F"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> або патології</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="1F1F1F"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ССС</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C4E05">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="1F1F1F"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4217" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="000C4E05" w:rsidRPr="000C4E05" w:rsidRDefault="009F047C" w:rsidP="000C4E05">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="1F1F1F"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="1F1F1F"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Зменшити інтенсивність </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F047C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="1F1F1F"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>навантаження, подовжити відпочинок; якщо реакція повторюється – направити до лікаря.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000C4E05" w:rsidTr="009F047C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="000C4E05" w:rsidRPr="000C4E05" w:rsidRDefault="000C4E05" w:rsidP="000C4E05">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="1F1F1F"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C4E05">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="1F1F1F"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>САТ падає нижче вихідного рівня</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="000C4E05" w:rsidRPr="000C4E05" w:rsidRDefault="000C4E05" w:rsidP="000C4E05">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="1F1F1F"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000C4E05">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="1F1F1F"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Постнавантажувальна</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000C4E05">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="1F1F1F"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> гіпотензія. Ризик колапсу через депонування крові в ногах.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4217" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="000C4E05" w:rsidRPr="000C4E05" w:rsidRDefault="000C4E05" w:rsidP="009F047C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="1F1F1F"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="1F1F1F"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>У</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C4E05">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="1F1F1F"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>класти пацієнта, підняти ноги</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="1F1F1F"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C4E05">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="1F1F1F"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="1F1F1F"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>з</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C4E05">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="1F1F1F"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">абезпечити </w:t>
+            </w:r>
+            <w:r w:rsidR="009F047C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="1F1F1F"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>доступ повітря. Наступного разу обов'язкова тривала заминка</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C4E05">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="1F1F1F"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000C4E05" w:rsidTr="009F047C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="000C4E05" w:rsidRPr="000C4E05" w:rsidRDefault="000C4E05" w:rsidP="00F05EE4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="1F1F1F"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="1F1F1F"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ДАТ значно зростає </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C4E05">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="1F1F1F"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">&gt; 10-15 мм </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000C4E05">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="1F1F1F"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>рт.ст</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000C4E05">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="1F1F1F"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="000C4E05" w:rsidRPr="000C4E05" w:rsidRDefault="000C4E05" w:rsidP="000C4E05">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="1F1F1F"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C4E05">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="1F1F1F"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>О</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="1F1F1F"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>знака спазму периферійних судин</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C4E05">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="1F1F1F"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4217" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="000C4E05" w:rsidRPr="000C4E05" w:rsidRDefault="009F047C" w:rsidP="009F047C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="1F1F1F"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F047C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="1F1F1F"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Скасувати подальші навантаження в межах поточного заняття. Моніторинг АТ до повного відновлення.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="1F1F1F"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="000C4E05" w:rsidRPr="000C4E05">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="1F1F1F"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">При повторенні </w:t>
+            </w:r>
+            <w:r w:rsidR="000C4E05">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="1F1F1F"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidR="000C4E05" w:rsidRPr="000C4E05">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="1F1F1F"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> консультація </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="1F1F1F"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>лікаря</w:t>
+            </w:r>
+            <w:r w:rsidR="000C4E05" w:rsidRPr="000C4E05">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="1F1F1F"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00C73964" w:rsidRDefault="00C73964" w:rsidP="00C73964">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000C4E05" w:rsidRDefault="000C4E05" w:rsidP="00C73964">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000C4E05" w:rsidRDefault="000C4E05" w:rsidP="00C73964">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C73964" w:rsidRDefault="001709A6" w:rsidP="00C73964">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Узагальнення щодо типів реакції</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001709A6" w:rsidRDefault="001709A6" w:rsidP="00C73964">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a6"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1985"/>
+        <w:gridCol w:w="3969"/>
+        <w:gridCol w:w="4075"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001709A6" w:rsidTr="00B87422">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001709A6" w:rsidRPr="001D6B8D" w:rsidRDefault="001709A6" w:rsidP="001709A6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Оцінка реакції</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001709A6" w:rsidRPr="001D6B8D" w:rsidRDefault="001709A6" w:rsidP="00B87422">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D6B8D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Інтерпретація</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4075" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001709A6" w:rsidRPr="001D6B8D" w:rsidRDefault="001709A6" w:rsidP="00B87422">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D6B8D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Дії ФТ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001709A6" w:rsidTr="00B87422">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001709A6" w:rsidRPr="001709A6" w:rsidRDefault="001709A6" w:rsidP="00B87422">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001709A6">
+              <w:rPr>
+                <w:rStyle w:val="a7"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Гарна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001709A6" w:rsidRPr="001709A6" w:rsidRDefault="001709A6" w:rsidP="009F047C">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001709A6">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Нормотонічний</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001709A6">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> тип реакції; ЧСС і АТ </w:t>
+            </w:r>
+            <w:r w:rsidR="009F047C">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009F047C" w:rsidRPr="009F047C">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">повернулися до вихідних цифр (або ±5%) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001709A6">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>у межах ЧСС &lt; 3 хв, АТ &lt; 5 хв</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4075" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001709A6" w:rsidRPr="001709A6" w:rsidRDefault="001709A6" w:rsidP="00B87422">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001709A6">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Можна планувати збільшення навантаження</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001709A6" w:rsidTr="00B87422">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001709A6" w:rsidRPr="001709A6" w:rsidRDefault="001709A6" w:rsidP="00B87422">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001709A6">
+              <w:rPr>
+                <w:rStyle w:val="a7"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Задовільна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001709A6" w:rsidRPr="001709A6" w:rsidRDefault="001709A6" w:rsidP="009F047C">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001709A6">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Нормотонічний</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001709A6">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> тип, але відновлення сповільнене (ЧСС 3-5 хв, АТ 5-7 хв); або </w:t>
+            </w:r>
+            <w:r w:rsidR="009F047C">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>гіпертонічний</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001709A6">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> тип, але з</w:t>
+            </w:r>
+            <w:r w:rsidR="009F047C">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>і</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001709A6">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009F047C">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>швидким</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001709A6">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> відновленням</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4075" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001709A6" w:rsidRPr="001709A6" w:rsidRDefault="001709A6" w:rsidP="00B87422">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001709A6">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Зберегти поточний рівень навантаження; подовжити періоди відпочинку</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001709A6" w:rsidTr="00B87422">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001709A6" w:rsidRPr="001709A6" w:rsidRDefault="001709A6" w:rsidP="00B87422">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001709A6">
+              <w:rPr>
+                <w:rStyle w:val="a7"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Незадовільна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001709A6" w:rsidRPr="001709A6" w:rsidRDefault="001709A6" w:rsidP="001709A6">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001709A6">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Атипові типи реакції; відновлення значно сповільнене (ЧСС &gt;5 хв, АТ &gt;7 хв); </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">поява будь-яких </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001709A6">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>червоних прапорців</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4075" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001709A6" w:rsidRPr="001709A6" w:rsidRDefault="001709A6" w:rsidP="00B87422">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001709A6">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Зменшити інтенсивність</w:t>
+            </w:r>
+            <w:r w:rsidR="009F047C">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009F047C">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>або змінити тип вправ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001709A6">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>; при повторенні – направити до лікаря</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="001709A6" w:rsidRDefault="001709A6" w:rsidP="00C73964">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009F047C" w:rsidRDefault="009F047C" w:rsidP="006D6E45">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006D6E45" w:rsidRDefault="001709A6" w:rsidP="006D6E45">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001709A6">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Фіксація показників не лише одразу після навантаження, а й на 1-й, 3-й та 5-й хвилинах відновлення є обов'язковою. Саме динаміка відновлення дає інформацію п</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ро адаптаційні резерви пацієнта.</w:t>
+      </w:r>
+      <w:r w:rsidR="006D6E45" w:rsidRPr="006D6E45">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006D6E45" w:rsidRDefault="006D6E45" w:rsidP="006D6E45">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006D6E45" w:rsidRPr="006D6E45" w:rsidRDefault="006D6E45" w:rsidP="006D6E45">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>Нормотонічний</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F649BD">
+      </w:pPr>
+      <w:r w:rsidRPr="006D6E45">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> тип реакції ССС</w:t>
-[...8 lines deleted...]
-    <w:p w:rsidR="00F649BD" w:rsidRPr="00F649BD" w:rsidRDefault="00F649BD" w:rsidP="00F649BD">
+        <w:t>Інші прикладні тесті для оцінки ССС</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006D6E45" w:rsidRDefault="006D6E45" w:rsidP="006D6E45">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...12 lines deleted...]
-    <w:p w:rsidR="00F649BD" w:rsidRPr="00F649BD" w:rsidRDefault="00F649BD" w:rsidP="00F649BD">
+      <w:r w:rsidRPr="006D6E45">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Окрім 6-хвилинного тесту ходьби, у фізичній терапії використовуються й інші функціональні проби. Важливо розуміти, що </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">вони </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D6E45">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>мають різний рівень стандартиз</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ації в міжнародних протоколах</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D6E45">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006D6E45" w:rsidRDefault="006D6E45" w:rsidP="0076506D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006D6E45" w:rsidRPr="006D6E45" w:rsidRDefault="006D6E45" w:rsidP="006D6E45">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...26 lines deleted...]
-    <w:p w:rsidR="00F649BD" w:rsidRPr="00F649BD" w:rsidRDefault="00F649BD" w:rsidP="00F649BD">
+      <w:r w:rsidRPr="006D6E45">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>30-секундний тест вставання зі стільця</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – т</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D6E45">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ест, під час якого пацієнт протягом 30 секунд максимальну кількість разів встає</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> зі стільця без допомоги рук</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D6E45">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Є </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D6E45">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>стандартизовани</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>м</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D6E45">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> метод</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ом</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D6E45">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> оцінки </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>сили м'язів нижніх кінцівок</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D6E45">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006D6E45" w:rsidRPr="006D6E45" w:rsidRDefault="006D6E45" w:rsidP="006D6E45">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">• </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">помірним зниженням діастолічного АТ на 10-15 % (5-10 мм </w:t>
+        <w:t>Одночасно в протоколах зазначено, що т</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D6E45">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ест дозволяє передбачити знижену</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> толерантність до навантаження у</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D6E45">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пацієнтів, які не можуть виконати </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>6-хв тест</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D6E45">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> через ортопедичні обмеження, значну </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F649BD">
-[...3 lines deleted...]
-        <w:t>рт.ст</w:t>
+      <w:r w:rsidRPr="006D6E45">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>детренованість</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F649BD">
-[...6 lines deleted...]
-    <w:p w:rsidR="00F649BD" w:rsidRPr="00F649BD" w:rsidRDefault="00F649BD" w:rsidP="00F649BD">
+      <w:r w:rsidRPr="006D6E45">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> або обмежений простір.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006D6E45" w:rsidRDefault="006D6E45" w:rsidP="006D6E45">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...12 lines deleted...]
-    <w:p w:rsidR="00F649BD" w:rsidRPr="00F649BD" w:rsidRDefault="00F649BD" w:rsidP="00F649BD">
+    </w:p>
+    <w:p w:rsidR="006D6E45" w:rsidRPr="006D6E45" w:rsidRDefault="006D6E45" w:rsidP="006D6E45">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="006D6E45">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Тест підйому сходами</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D6E45">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ацієнт піднімається сходами (зазвичай 2-4 прольоти, приблизно 40-60 сходинок) у зручному темпі, після чого оцінюється реакція ЧСС,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> АТ, задишка </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D6E45">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">та час виконання. Не є стандартизованим тестом, однак численні дослідження підтверджують його прогностичну цінність для оцінки </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F649BD">
-[...3 lines deleted...]
-        <w:t>Нормотонічний</w:t>
+      <w:r w:rsidRPr="006D6E45">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>кардіореспіраторних</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F649BD">
-[...6 lines deleted...]
-    <w:p w:rsidR="00F649BD" w:rsidRPr="00F649BD" w:rsidRDefault="00F649BD" w:rsidP="00F649BD">
+      <w:r w:rsidRPr="006D6E45">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ризиків. Можна застосовувати для швидкої </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D6E45">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>скринінгової</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D6E45">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> оцінки перед випискою пацієнта додому (особливо якщо </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>дома</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D6E45">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> є сходи), як додатковий інструмент прогнозування ризиків.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E865B9" w:rsidRPr="00E865B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E865B9" w:rsidRPr="00E865B9">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>У сучасній кардіології вважається, що якщо пацієн</w:t>
+      </w:r>
+      <w:r w:rsidR="00E865B9">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">т може піднятися на 4 прольоти </w:t>
+      </w:r>
+      <w:r w:rsidR="00E865B9" w:rsidRPr="00E865B9">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">швидше ніж за 1,5 хвилини без зупинок і вираженої задишки </w:t>
+      </w:r>
+      <w:r w:rsidR="00E865B9">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00E865B9" w:rsidRPr="00E865B9">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> його ризик серцевих ускладнень у побуті є низьким.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0076506D" w:rsidRDefault="0076506D" w:rsidP="0076506D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...13 lines deleted...]
-    <w:p w:rsidR="00F649BD" w:rsidRPr="00F649BD" w:rsidRDefault="00F649BD" w:rsidP="00F649BD">
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002E369F" w:rsidRPr="002E369F" w:rsidRDefault="0076506D" w:rsidP="00DB3CE6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F649BD">
-[...13 lines deleted...]
-    <w:p w:rsidR="00F649BD" w:rsidRPr="00F649BD" w:rsidRDefault="00F649BD" w:rsidP="00F649BD">
+      <w:r w:rsidRPr="0076506D">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Проба </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0076506D">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Мартіне-Кушелевського</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – к</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0076506D">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ласична функціональна проба, під час якої пацієнт виконує 20 глибоких присідань за 30 секунд. Оцінюється реакція ЧСС та АТ одразу після навантаження та через 3 хвилини відновлення.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0076506D">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Цей тест належить до пострадянської школи функціональної діагностики і не є стандартизованим. Однак він може використовуватися як простий </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0076506D">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>скринінговий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0076506D">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> інструмент при обмежених ресурсах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00754B28" w:rsidRPr="004B733E" w:rsidRDefault="00B64E5D" w:rsidP="00DB3CE6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F649BD">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00F649BD">
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E369F" w:rsidRPr="002E369F">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">неадекватним навантаженню зростанням систолічного артеріального тиску до 190-200 мм </w:t>
-[...31 lines deleted...]
-      <w:r w:rsidRPr="00F649BD">
+      </w:r>
+      <w:r w:rsidR="002E369F" w:rsidRPr="002E369F">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:tab/>
-        <w:t>уповільненим відновленням обох показників.</w:t>
-[...1242 lines deleted...]
-    <w:p w:rsidR="004B733E" w:rsidRPr="004B733E" w:rsidRDefault="004B733E" w:rsidP="00281E6C">
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B733E" w:rsidRPr="004B733E" w:rsidRDefault="004B733E" w:rsidP="00DB3CE6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004B733E" w:rsidRPr="004B733E" w:rsidSect="004B733E">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
-    <w:altName w:val="Times New Roman PSMT"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E10022FF" w:usb1="C000E47F" w:usb2="00000029" w:usb3="00000000" w:csb0="000001DF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="0">
+    <w:nsid w:val="09AE1811"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FA8A375E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="145E1956"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6444F79A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:nsid w:val="21A44B6D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B0FC307C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
+    <w:nsid w:val="29FE2285"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="01207A94"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4">
+    <w:nsid w:val="2AD571B4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AA8C2F84"/>
+    <w:lvl w:ilvl="0" w:tplc="E23CD750">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="˗"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1429" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2149" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2869" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3589" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4309" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5029" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5749" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6469" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7189" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5">
+    <w:nsid w:val="2C6E336B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BB125C3E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6">
+    <w:nsid w:val="343D3B35"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="32380FD4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7">
+    <w:nsid w:val="34FF69A8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="62385D86"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8">
+    <w:nsid w:val="36C86231"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5B58A1BE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9">
+    <w:nsid w:val="380A07D2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="89CAB4E6"/>
+    <w:lvl w:ilvl="0" w:tplc="E23CD750">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="˗"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1429" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2149" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2869" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3589" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4309" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5029" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5749" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6469" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7189" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10">
+    <w:nsid w:val="395C411E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9CBA2F98"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11">
+    <w:nsid w:val="3D285AB6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9B7EBD80"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12">
+    <w:nsid w:val="3F183F12"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9534631C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13">
+    <w:nsid w:val="487A474A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="640A2AE6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14">
+    <w:nsid w:val="4AE86DDA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0E72930A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15">
+    <w:nsid w:val="51317A70"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E2DCD258"/>
+    <w:lvl w:ilvl="0" w:tplc="E23CD750">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="˗"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1429" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2149" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2869" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3589" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4309" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5029" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5749" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6469" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7189" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16">
+    <w:nsid w:val="517C4774"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CBAAB6BE"/>
+    <w:lvl w:ilvl="0" w:tplc="11A8BB56">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="8B861902" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="DC58CEF6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="28B65520" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FE64FB74" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="20B0740A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="3D5078DA" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="A3F69AE2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="5454AB90" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17">
+    <w:nsid w:val="51805764"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="DDCEB030"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18">
+    <w:nsid w:val="51904900"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="964672CE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19">
+    <w:nsid w:val="51D23B06"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="314A7380"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20">
+    <w:nsid w:val="57A21A1F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BDF4B56C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21">
+    <w:nsid w:val="638F414F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="62667AC0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22">
+    <w:nsid w:val="66E93B2B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4DB6ADC6"/>
+    <w:lvl w:ilvl="0" w:tplc="413C1E06">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1429" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2149" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2869" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3589" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4309" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5029" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5749" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6469" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7189" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23">
+    <w:nsid w:val="66E94778"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="29A888CE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24">
+    <w:nsid w:val="6B002BC8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B206FF4E"/>
+    <w:lvl w:ilvl="0" w:tplc="E23CD750">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="˗"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1429" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2149" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2869" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3589" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4309" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5029" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5749" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6469" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7189" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25">
+    <w:nsid w:val="707C1220"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="88BACF4C"/>
+    <w:lvl w:ilvl="0" w:tplc="2BBAE6A2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="78F486E2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0AC8FC30" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="67B61C44" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="DF1CD5C2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="F9D4CF5E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="E2B4D2E2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="9F8C26EC" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="745EC8BC" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26">
+    <w:nsid w:val="76863505"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="84287226"/>
+    <w:lvl w:ilvl="0" w:tplc="E23CD750">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="˗"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="004B733E"/>
+    <w:rsid w:val="00040136"/>
+    <w:rsid w:val="0007634B"/>
+    <w:rsid w:val="00091B5F"/>
+    <w:rsid w:val="000A0783"/>
+    <w:rsid w:val="000A50B1"/>
+    <w:rsid w:val="000B67DE"/>
+    <w:rsid w:val="000C4E05"/>
     <w:rsid w:val="00130C43"/>
+    <w:rsid w:val="00134906"/>
+    <w:rsid w:val="00141B98"/>
+    <w:rsid w:val="001709A6"/>
     <w:rsid w:val="001C4614"/>
+    <w:rsid w:val="001C7D03"/>
+    <w:rsid w:val="001D6B8D"/>
+    <w:rsid w:val="001E5D23"/>
+    <w:rsid w:val="00203196"/>
+    <w:rsid w:val="00260A2C"/>
     <w:rsid w:val="00281E6C"/>
+    <w:rsid w:val="0028464D"/>
+    <w:rsid w:val="002A0849"/>
     <w:rsid w:val="002B2C6F"/>
+    <w:rsid w:val="002B703D"/>
     <w:rsid w:val="002E065F"/>
+    <w:rsid w:val="002E369F"/>
+    <w:rsid w:val="002E5852"/>
+    <w:rsid w:val="003A5DA5"/>
+    <w:rsid w:val="003C154F"/>
+    <w:rsid w:val="00407AF5"/>
+    <w:rsid w:val="00443E07"/>
     <w:rsid w:val="004B733E"/>
+    <w:rsid w:val="005263ED"/>
+    <w:rsid w:val="00550197"/>
+    <w:rsid w:val="005C5C21"/>
+    <w:rsid w:val="00634EAA"/>
+    <w:rsid w:val="00687D06"/>
+    <w:rsid w:val="006D6E45"/>
+    <w:rsid w:val="00710D36"/>
+    <w:rsid w:val="00717D31"/>
     <w:rsid w:val="00747609"/>
     <w:rsid w:val="00754B28"/>
+    <w:rsid w:val="0076506D"/>
+    <w:rsid w:val="007B7549"/>
+    <w:rsid w:val="008870F7"/>
+    <w:rsid w:val="0089392F"/>
+    <w:rsid w:val="008E5220"/>
+    <w:rsid w:val="00902C1A"/>
+    <w:rsid w:val="00927715"/>
+    <w:rsid w:val="0096338D"/>
+    <w:rsid w:val="009764C9"/>
+    <w:rsid w:val="00986396"/>
+    <w:rsid w:val="009911F5"/>
+    <w:rsid w:val="009C5D57"/>
+    <w:rsid w:val="009D4836"/>
+    <w:rsid w:val="009F047C"/>
+    <w:rsid w:val="00A52AD6"/>
+    <w:rsid w:val="00A57B21"/>
+    <w:rsid w:val="00B20CE7"/>
+    <w:rsid w:val="00B57F73"/>
+    <w:rsid w:val="00B64E5D"/>
+    <w:rsid w:val="00C6622C"/>
     <w:rsid w:val="00C66BD5"/>
+    <w:rsid w:val="00C73964"/>
+    <w:rsid w:val="00CB1B44"/>
+    <w:rsid w:val="00CB327B"/>
+    <w:rsid w:val="00CD3F89"/>
+    <w:rsid w:val="00CE021A"/>
+    <w:rsid w:val="00D168DD"/>
+    <w:rsid w:val="00DB3CE6"/>
+    <w:rsid w:val="00DE6800"/>
+    <w:rsid w:val="00E07730"/>
+    <w:rsid w:val="00E45EFD"/>
+    <w:rsid w:val="00E466E2"/>
+    <w:rsid w:val="00E6708B"/>
+    <w:rsid w:val="00E865B9"/>
+    <w:rsid w:val="00EC3D1B"/>
+    <w:rsid w:val="00F14977"/>
     <w:rsid w:val="00F649BD"/>
+    <w:rsid w:val="00F7592D"/>
+    <w:rsid w:val="00FC3214"/>
+    <w:rsid w:val="00FD50E4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
@@ -4465,103 +18248,1790 @@
     <w:rsid w:val="00130C43"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="30"/>
     <w:qFormat/>
     <w:rsid w:val="001C4614"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:firstLine="720"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b/>
       <w:i/>
       <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="40"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E07730"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="30">
     <w:name w:val="Заголовок 3 Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="3"/>
     <w:rsid w:val="001C4614"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b/>
       <w:i/>
       <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="a3">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a4"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C6622C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
+    <w:name w:val="Текст выноски Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C6622C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a5">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C6622C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="a6">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="002E369F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="a7">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00141B98"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ds-markdown-paragraph">
+    <w:name w:val="ds-markdown-paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:rsid w:val="00141B98"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="a8">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="000A50B1"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ds-markdown-cite">
+    <w:name w:val="ds-markdown-cite"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="000B67DE"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="40">
+    <w:name w:val="Заголовок 4 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="4"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00E07730"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a9">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00EC3D1B"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-114">
+    <w:name w:val="citation-114"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="00EC3D1B"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-113">
+    <w:name w:val="citation-113"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="00EC3D1B"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-112">
+    <w:name w:val="citation-112"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="00EC3D1B"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-111">
+    <w:name w:val="citation-111"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="00EC3D1B"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-110">
+    <w:name w:val="citation-110"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="00EC3D1B"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-109">
+    <w:name w:val="citation-109"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="00EC3D1B"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-108">
+    <w:name w:val="citation-108"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="00EC3D1B"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-107">
+    <w:name w:val="citation-107"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="00EC3D1B"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-106">
+    <w:name w:val="citation-106"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="00EC3D1B"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-192">
+    <w:name w:val="citation-192"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="00EC3D1B"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-191">
+    <w:name w:val="citation-191"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="00EC3D1B"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:divs>
+    <w:div w:id="32732467">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1619146499">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="175"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="212012245">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="250893741">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="287048083">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="307633918">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="379014185">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="607739085">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="120"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1325821493">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="120"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="283199631">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="120"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="886452008">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="120"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="712123451">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="120"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="24060033">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="120"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="380329575">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="866604595">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="397170220">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="470904660">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="491943754">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1771899546">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="682560333">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="192"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="572010161">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="196895458">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="175"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="732704783">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1007557922">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="175"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="588540002">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="621689025">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="625696437">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1882664193">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="175"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="702443103">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="709763227">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="711273422">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="717169439">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="33311536">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="175"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="113333981">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="175"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="739138621">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="859661283">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1493452980">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="175"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="877358589">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1366753295">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="175"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="883324715">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="884176109">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="932125987">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="938567113">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="957680635">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1027871726">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1070077338">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1163936134">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1190601556">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1205875187">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1217624690">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1275020124">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="175"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="704987096">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="175"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1447966802">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="175"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1224566610">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="658464977">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1232738538">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1359161549">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1261836399">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1902135964">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="175"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1279027363">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1303391425">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1339114796">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1349871279">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1362441570">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="560404605">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2120637422">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="175"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1406296087">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1608804116">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="78841682">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="175"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1417432623">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="931163856">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="91"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1383557311">
+          <w:marLeft w:val="1195"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="120"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="397943656">
+          <w:marLeft w:val="1195"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="120"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1466897074">
+          <w:marLeft w:val="1195"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="120"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1269463840">
+          <w:marLeft w:val="1195"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="120"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="547497825">
+          <w:marLeft w:val="1195"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="120"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1534538628">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1007946562">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="175"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1570269407">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1649478331">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="945039473">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="94449493">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="175"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1710490302">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1742674985">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="953244507">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1975594250">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="175"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1743138831">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="300773306">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1748501330">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1752923764">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1186944687">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1603369797">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="175"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1890534894">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1998805558">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="175"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1894077917">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1901670552">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1829518159">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1982612467">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1339964498">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1023745816">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="175"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="2009169091">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="985204165">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1748922746">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="175"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="25185421">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1264730539">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="175"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1370378789">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1967588465">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2072002937">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1731998793">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="175"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="2040468115">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2110544326">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4807,70 +20277,70 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>19243</Characters>
+  <Pages>13</Pages>
+  <Words>4644</Words>
+  <Characters>26472</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>160</Lines>
-  <Paragraphs>45</Paragraphs>
+  <Lines>220</Lines>
+  <Paragraphs>62</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>DG Win&amp;Soft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>22573</CharactersWithSpaces>
+  <CharactersWithSpaces>31054</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Home</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>