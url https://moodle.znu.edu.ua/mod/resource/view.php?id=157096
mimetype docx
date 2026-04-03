--- v1 (2025-12-18)
+++ v2 (2026-04-03)
@@ -49,257 +49,368 @@
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
         </w:rPr>
         <w:t>Література  до  курсу</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="410FB1D9" w14:textId="77777777" w:rsidR="00531230" w:rsidRPr="001C4129" w:rsidRDefault="00531230" w:rsidP="00531230">
       <w:pPr>
         <w:spacing w:after="5" w:line="270" w:lineRule="auto"/>
         <w:ind w:left="19" w:right="2597" w:firstLine="3109"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C4129">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Основна: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1226A1A2" w14:textId="77777777" w:rsidR="00531230" w:rsidRPr="00F561DB" w:rsidRDefault="00531230" w:rsidP="00531230">
+    <w:p w14:paraId="43415F5B" w14:textId="0FD0D4BE" w:rsidR="004D22D8" w:rsidRDefault="004D22D8" w:rsidP="00375DFD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="12" w:line="270" w:lineRule="auto"/>
         <w:ind w:right="58"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Ж. Середньовічна  уява.  Львів,  2007. </w:t>
+      <w:bookmarkStart w:id="0" w:name="_Hlk219577207"/>
+      <w:r>
+        <w:t xml:space="preserve">Демчук С. Принади й небезпеки  середньовічного дитинства. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D22D8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Локальна  історія</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2024. № 11. С.16-17.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F13887C" w14:textId="77777777" w:rsidR="00531230" w:rsidRPr="00F561DB" w:rsidRDefault="00531230" w:rsidP="00531230">
-      <w:pPr>
+    <w:p w14:paraId="236EACC1" w14:textId="77777777" w:rsidR="002F26DE" w:rsidRPr="00076D15" w:rsidRDefault="002F26DE" w:rsidP="002F26DE">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="361"/>
+        </w:tabs>
+        <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="136"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00076D15">
+        <w:t xml:space="preserve">Головко В. В., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00076D15">
+        <w:t>Якубова</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00076D15">
+        <w:t xml:space="preserve"> Л. Д. Україна і виклики посттоталітарного транзиту (1990–2019) / НАН України, Ін-т історії України. Київ : «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00076D15">
+        <w:t>Академперіодика</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00076D15">
+        <w:t xml:space="preserve">», 2021. 592 с., 48 с. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00076D15">
+        <w:t>іл</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00076D15">
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="767D0354" w14:textId="77777777" w:rsidR="004D22D8" w:rsidRDefault="004D22D8" w:rsidP="00375DFD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:after="12" w:line="269" w:lineRule="auto"/>
+        <w:ind w:right="566"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Кісь</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>. О.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB2287">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB2287">
+        <w:t>Українки в ГУЛАГу: вижити значить перемогти.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB2287">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB2287">
+        <w:t>Дрогобич: Коло, 2020. 300 с.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="114689F3" w14:textId="77777777" w:rsidR="008B4741" w:rsidRPr="00F561DB" w:rsidRDefault="008B4741" w:rsidP="008B4741">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="12" w:line="270" w:lineRule="auto"/>
         <w:ind w:right="58"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00F561DB">
-        <w:t xml:space="preserve">Сердюк. І.  Маленький  дорослий:  Дитина і  дитинство  в  Гетьманщині XVIII  ст. К.,  2018.  </w:t>
+      <w:r>
+        <w:t xml:space="preserve">Савченко І.В. Засновниця-опікунка притулку  для  дівчат-сиріт та  жіночої гімназії: Віра  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Канкріна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (1964-1920). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E90A40">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Жіночі  історії  лідерства</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:  монографія.  Київ: ФОП  Степуріна  С.В.  2025. С.203-218.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B67E592" w14:textId="77777777" w:rsidR="00531230" w:rsidRPr="00F561DB" w:rsidRDefault="00531230" w:rsidP="00531230">
+    <w:p w14:paraId="5A26EE97" w14:textId="77777777" w:rsidR="008B4741" w:rsidRPr="004D22D8" w:rsidRDefault="008B4741" w:rsidP="008B4741">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
-[...94 lines deleted...]
-          <w:numId w:val="2"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="12" w:line="270" w:lineRule="auto"/>
         <w:ind w:right="58"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00F561DB">
-        <w:t xml:space="preserve">Українці:  народні  вірування,  повір’я,  демонологія. К., 1992. </w:t>
+        <w:t xml:space="preserve">Сердюк. І.  </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Життя  і  смерть  дітей  в  Гетьманщині. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D22D8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Локальна  історія</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. 2021. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>URL</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004D22D8">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B4741">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008B4741">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D22D8">
+        <w:t>https://localhistory.org.ua/videos/bez-bromu/zhittia-i-smert-ditei-u-getmanshchini-igor-serdiuk/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F561DB">
+        <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74E297AA" w14:textId="77777777" w:rsidR="00531230" w:rsidRPr="00F561DB" w:rsidRDefault="00531230" w:rsidP="00531230">
+    <w:p w14:paraId="229C035B" w14:textId="77777777" w:rsidR="008B4741" w:rsidRPr="00F561DB" w:rsidRDefault="008B4741" w:rsidP="008B4741">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="12" w:line="270" w:lineRule="auto"/>
         <w:ind w:right="58"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...21 lines deleted...]
-        <w:t>). The History of Childhood / Lloyd DeMause. – Northvale, New Jersey: Jason Aronson. – 450 p.</w:t>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Сердюк  І. Діти Гетьманщини: дідичі,  байстрюки  та  наймити. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D22D8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Локальна  історія</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2024. № 11. С.10-11.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33E147A0" w14:textId="77777777" w:rsidR="00531230" w:rsidRPr="00F561DB" w:rsidRDefault="00531230" w:rsidP="00531230">
-      <w:pPr>
+    <w:p w14:paraId="025A6911" w14:textId="77777777" w:rsidR="008B4741" w:rsidRPr="00076D15" w:rsidRDefault="008B4741" w:rsidP="008B4741">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="361"/>
+        </w:tabs>
+        <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="136"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00076D15">
+        <w:t>Україна в цивілізаційних потоках ранньої модерності / НАН України, Інститут історії України. Київ : «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00076D15">
+        <w:t>Академперіодика</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00076D15">
+        <w:t xml:space="preserve">», 2024. 815 с. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="617D6061" w14:textId="77777777" w:rsidR="008B4741" w:rsidRPr="00076D15" w:rsidRDefault="008B4741" w:rsidP="008B4741">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="361"/>
+        </w:tabs>
+        <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="136"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00076D15">
+        <w:t xml:space="preserve">Українське суспільство в 1960–1980-х рр. Історичні нариси / Відп. ред. Віктор Даниленко; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00076D15">
+        <w:t>Упоряд</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00076D15">
+        <w:t xml:space="preserve">.: Віктор Крупина, Мирослава </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00076D15">
+        <w:t>Смольніцька</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00076D15">
+        <w:t>. Київ: Інститут історії України НАН України, 2022.  887 с.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33E147A0" w14:textId="36873C32" w:rsidR="00531230" w:rsidRPr="00F561DB" w:rsidRDefault="00531230" w:rsidP="00375DFD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="12" w:line="270" w:lineRule="auto"/>
         <w:ind w:right="58"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F561DB">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Roberts B. B. History of Childhood / B. B. Roberts, N. R. Hiner, J. M. </w:t>
+        <w:t xml:space="preserve">Roberts B. B. History of Childhood / B. B. Roberts, N. R. Hiner, J. M. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F561DB">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Harwes</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F561DB">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:hyperlink r:id="rId5" w:history="1">
         <w:r w:rsidRPr="00F561DB">
           <w:rPr>
             <w:rStyle w:val="a4"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>http://www</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F561DB">
@@ -317,613 +428,1446 @@
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F561DB">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>/History-of-Childhood.html</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64858A22" w14:textId="77777777" w:rsidR="00531230" w:rsidRPr="00F561DB" w:rsidRDefault="00531230" w:rsidP="00531230">
       <w:pPr>
         <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="-15" w:firstLine="582"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F561DB">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72111F5A" w14:textId="77777777" w:rsidR="00531230" w:rsidRPr="00F561DB" w:rsidRDefault="00531230" w:rsidP="00531230">
+    <w:p w14:paraId="72111F5A" w14:textId="77777777" w:rsidR="00531230" w:rsidRDefault="00531230" w:rsidP="00531230">
       <w:pPr>
         <w:ind w:left="-15" w:right="2090" w:firstLine="582"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F561DB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Додаткова: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15ECBA35" w14:textId="77777777" w:rsidR="00531230" w:rsidRPr="00F561DB" w:rsidRDefault="00531230" w:rsidP="00531230">
-      <w:pPr>
+    <w:p w14:paraId="331FCA8E" w14:textId="0C904CE0" w:rsidR="002F26DE" w:rsidRPr="002F26DE" w:rsidRDefault="002F26DE" w:rsidP="002F26DE">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
-        <w:spacing w:after="130" w:line="270" w:lineRule="auto"/>
-[...118 lines deleted...]
-          <w:t xml:space="preserve"> </w:t>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Браславська</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> І. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Історія</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>дитячих</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>іграшок</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ігор</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Придніпров’ї</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Дніпро</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Культура». URL: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId6" w:tgtFrame="_new" w:history="1">
+        <w:r w:rsidRPr="002F26DE">
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          </w:rPr>
+          <w:t>https://www.dnipro.libr.dp.ua/Istoriya_ihrashok</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId7">
-[...20 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="35B03622" w14:textId="77777777" w:rsidR="00531230" w:rsidRPr="00F561DB" w:rsidRDefault="00531230" w:rsidP="00531230">
-      <w:pPr>
+    <w:p w14:paraId="65AA6647" w14:textId="5501E5EF" w:rsidR="002F26DE" w:rsidRPr="002F26DE" w:rsidRDefault="002F26DE" w:rsidP="002F26DE">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
-        <w:spacing w:after="132" w:line="270" w:lineRule="auto"/>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="00F561DB">
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Галайчук</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Володимир</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. «Коли </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>діти</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> не </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ведуться</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">»: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>традиційні</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>народні</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>уявлення</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>українців</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> про </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ранню</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>дитячу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>смертність</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F561DB">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">. 5.   К.: Ніка-Центр, 2004. С. 8-35. </w:t>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Народознавчі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>зошити</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>. 2025. № 4. С. 613–624.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="441976A4" w14:textId="77777777" w:rsidR="00531230" w:rsidRPr="00F561DB" w:rsidRDefault="00531230" w:rsidP="00531230">
-      <w:pPr>
+    <w:p w14:paraId="55229094" w14:textId="03B644B3" w:rsidR="002F26DE" w:rsidRPr="002F26DE" w:rsidRDefault="002F26DE" w:rsidP="002F26DE">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
-        <w:spacing w:after="129" w:line="268" w:lineRule="auto"/>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00F561DB">
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Майовець</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F561DB">
-[...12 lines deleted...]
-        <w:t>. Харків: Харківський приватний музей міської садиби, 2008. 128 с.</w:t>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Андрій</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Графіка</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>українських</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>дитячих</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>видань</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2000–2010 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>рр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. (на </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>матеріалі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>творчості</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>випускників</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ЛНАМ). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Народознавчі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>зошити</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>. 2022. № 1 (163). С. 80–86.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FE94593" w14:textId="77777777" w:rsidR="00531230" w:rsidRPr="00F561DB" w:rsidRDefault="00531230" w:rsidP="00531230">
-      <w:pPr>
+    <w:p w14:paraId="2A114EFD" w14:textId="6DD3C52C" w:rsidR="002F26DE" w:rsidRPr="002F26DE" w:rsidRDefault="002F26DE" w:rsidP="002F26DE">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
-        <w:spacing w:after="131" w:line="270" w:lineRule="auto"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">  В. Неповнолітні злочинці в Харківському намісництві 1780 – 1796 рр. Харків, 2011. 456 с. </w:t>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Єфремова</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Н., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Корнієнко</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> І., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Горяга</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> О. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Дитина</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>захист</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>її</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> прав на </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>українських</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> землях </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>доби</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Середньовіччя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Юридичний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>вісник</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>. 2025. № 1. С. 52–62.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="531EE3A1" w14:textId="77777777" w:rsidR="00531230" w:rsidRPr="00F561DB" w:rsidRDefault="00531230" w:rsidP="00531230">
-      <w:pPr>
+    <w:p w14:paraId="751015DA" w14:textId="214C1ED2" w:rsidR="002F26DE" w:rsidRPr="002F26DE" w:rsidRDefault="002F26DE" w:rsidP="002F26DE">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
-        <w:spacing w:after="134" w:line="268" w:lineRule="auto"/>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">. 2010.  № 6. C. 72 – 76. </w:t>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Літературний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> образ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>дитинства</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>часи</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>кризи</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> XX–XXI ст. / за ред. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Катажини</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Якубовської</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-Кравчик. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Варшава :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> POZKAL, 2021.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57705114" w14:textId="77777777" w:rsidR="00F53E86" w:rsidRPr="005525CB" w:rsidRDefault="00F53E86" w:rsidP="00F53E86">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="05233327" w14:textId="76ACA166" w:rsidR="002F26DE" w:rsidRPr="002F26DE" w:rsidRDefault="002F26DE" w:rsidP="002F26DE">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Денис </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Ірина</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Войтович </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Надія</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Найменування</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>позашлюбних</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>дітей</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>соціолінгвістичний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>культурний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>аспекти</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (за </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>матеріалами</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>церковних</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> метрик </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>хрещення</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> м. Городка </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>кінця</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F26DE">
+        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ХІХ — ХХ ст.). 2025. Вип. 6.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0AE34B21" w14:textId="77777777" w:rsidR="00F53E86" w:rsidRPr="005525CB" w:rsidRDefault="00F53E86" w:rsidP="00F53E86">
-[...3 lines deleted...]
-          <w:snapToGrid w:val="0"/>
+    <w:p w14:paraId="0F4922CE" w14:textId="77777777" w:rsidR="00375DFD" w:rsidRDefault="00375DFD" w:rsidP="00531230">
+      <w:pPr>
+        <w:ind w:left="-15" w:right="2090" w:firstLine="582"/>
+        <w:rPr>
+          <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4CC5E2D1" w14:textId="77777777" w:rsidR="00F53E86" w:rsidRPr="005525CB" w:rsidRDefault="00F53E86" w:rsidP="00F53E86">
+    <w:p w14:paraId="2E5D9C51" w14:textId="77777777" w:rsidR="002F26DE" w:rsidRDefault="002F26DE" w:rsidP="00F53E86">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="365"/>
         </w:tabs>
         <w:spacing w:before="14" w:line="226" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:spacing w:val="-20"/>
-[...3 lines deleted...]
-        <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Інформаційні ресурси</w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E9B3DBF" w14:textId="77777777" w:rsidR="00F53E86" w:rsidRPr="005525CB" w:rsidRDefault="00F53E86" w:rsidP="00F53E86">
+    <w:p w14:paraId="4CC5E2D1" w14:textId="4D0E0834" w:rsidR="00F53E86" w:rsidRPr="005525CB" w:rsidRDefault="00F53E86" w:rsidP="00F53E86">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="365"/>
         </w:tabs>
         <w:spacing w:before="14" w:line="226" w:lineRule="exact"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:spacing w:val="-20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005525CB">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Інформаційні ресурси</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E9B3DBF" w14:textId="77777777" w:rsidR="00F53E86" w:rsidRPr="005525CB" w:rsidRDefault="00F53E86" w:rsidP="00F53E86">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="365"/>
+        </w:tabs>
+        <w:spacing w:before="14" w:line="226" w:lineRule="exact"/>
         <w:rPr>
           <w:spacing w:val="-20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="049CAFB7" w14:textId="77777777" w:rsidR="00F53E86" w:rsidRPr="005525CB" w:rsidRDefault="00F53E86" w:rsidP="00F53E86">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D5D32BB" w14:textId="27E35410" w:rsidR="00F53E86" w:rsidRPr="005525CB" w:rsidRDefault="00531230" w:rsidP="00F53E86">
+    <w:p w14:paraId="4D5D32BB" w14:textId="2C0B4CD4" w:rsidR="00F53E86" w:rsidRPr="005525CB" w:rsidRDefault="00531230" w:rsidP="00F53E86">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="365"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:spacing w:val="-13"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:spacing w:val="-13"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00F53E86" w:rsidRPr="005525CB">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:tab/>
-        <w:t>.</w:t>
-[...6 lines deleted...]
-        <w:tab/>
         <w:t xml:space="preserve">ННБУ ім. Вернадського. / [Електронний ресурс]. – http://www.nbuv.gov.ua/ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B701B3C" w14:textId="01E7593F" w:rsidR="00F53E86" w:rsidRPr="005525CB" w:rsidRDefault="00531230" w:rsidP="00F53E86">
+    <w:p w14:paraId="66D18477" w14:textId="0A39EAE2" w:rsidR="00F53E86" w:rsidRPr="005525CB" w:rsidRDefault="00531230" w:rsidP="00F53E86">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="365"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:spacing w:val="-13"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00F53E86" w:rsidRPr="005525CB">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00F53E86" w:rsidRPr="005525CB">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Українська електронна бібліотека/ [Електронний ресурс]. http://exlіbrіs.org.ua/maіn/іndex.html.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F53E86" w:rsidRPr="005525CB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Сайт Інституту мистецтвознавства, фольклористики та етнографії </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F53E86" w:rsidRPr="005525CB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t>ім.М.Т.Рильського</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F53E86" w:rsidRPr="005525CB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> НАН України. [Електронний ресурс]. – http://www.etnolog.org.ua/</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66D18477" w14:textId="6CA7042A" w:rsidR="00F53E86" w:rsidRPr="005525CB" w:rsidRDefault="00531230" w:rsidP="00F53E86">
+    <w:p w14:paraId="0ED3C7DD" w14:textId="44CE3AED" w:rsidR="00F53E86" w:rsidRPr="005525CB" w:rsidRDefault="002F26DE" w:rsidP="00F53E86">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="365"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:spacing w:val="-13"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00F53E86" w:rsidRPr="005525CB">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:spacing w:val="-13"/>
         </w:rPr>
-        <w:tab/>
-[...2 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>.</w:t>
+      </w:r>
       <w:r w:rsidR="00F53E86" w:rsidRPr="005525CB">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:spacing w:val="-13"/>
         </w:rPr>
-        <w:t>ім.М.Т.Рильського</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:tab/>
+        <w:t xml:space="preserve">Сайт Інституту українознавства ім. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00F53E86" w:rsidRPr="005525CB">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:spacing w:val="-13"/>
         </w:rPr>
-        <w:t xml:space="preserve"> НАН України. [Електронний ресурс]. – http://www.etnolog.org.ua/</w:t>
-[...13 lines deleted...]
-        <w:ind w:left="567" w:hanging="283"/>
+        <w:t>І.Крип’якевича</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F53E86" w:rsidRPr="005525CB">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:spacing w:val="-13"/>
         </w:rPr>
-      </w:pPr>
-[...35 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> НАН України/ [Електронний ресурс]. http://www.inst-ukr.lviv.ua/</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="6DA71BB6" w14:textId="77777777" w:rsidR="009050CE" w:rsidRDefault="009050CE"/>
     <w:sectPr w:rsidR="009050CE">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Calibri">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Liberation Serif">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="01"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Droid Sans Fallback">
+    <w:altName w:val="Yu Gothic"/>
+    <w:charset w:val="01"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Mangal">
+    <w:panose1 w:val="00000400000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="00CF3DAF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1C10FDC0"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="6128D034">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="16404383"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="513A9EE8"/>
     <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -965,51 +1909,395 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="262D5519"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="513A9EE8"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41E70F41"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DD102DA0"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="500C0F8A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="830E3E5C"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="561D5AFD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D0945910"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="771C3FDF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D82EE1BC"/>
     <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -1052,77 +2340,102 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1200628397">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="312610077">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="312610077">
+  <w:num w:numId="3" w16cid:durableId="1849175988">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="132992635">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="499540102">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1813132896">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1637180010">
+    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F53E86"/>
+    <w:rsid w:val="00142B52"/>
+    <w:rsid w:val="00196977"/>
+    <w:rsid w:val="002F26DE"/>
+    <w:rsid w:val="00375DFD"/>
+    <w:rsid w:val="00494068"/>
+    <w:rsid w:val="004D22D8"/>
+    <w:rsid w:val="004D3DA9"/>
     <w:rsid w:val="00531230"/>
+    <w:rsid w:val="006C4E3A"/>
+    <w:rsid w:val="008B4741"/>
     <w:rsid w:val="009050CE"/>
     <w:rsid w:val="00D02F16"/>
+    <w:rsid w:val="00E90A40"/>
     <w:rsid w:val="00F53E86"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -1307,51 +2620,51 @@
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
@@ -1520,50 +2833,71 @@
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00F53E86"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="10"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00375DFD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="80"/>
     <w:qFormat/>
     <w:rsid w:val="00F53E86"/>
     <w:pPr>
       <w:suppressAutoHyphens w:val="0"/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
@@ -1622,62 +2956,107 @@
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="a5">
     <w:name w:val="Emphasis"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="00F53E86"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="a6">
     <w:name w:val="Strong"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00F53E86"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="10">
+    <w:name w:val="Заголовок 1 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00375DFD"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="a7">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00375DFD"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a8">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="008B4741"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Droid Sans Fallback" w:hAnsi="Liberation Serif" w:cs="Mangal"/>
+      <w:kern w:val="2"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irbis-nbuv.gov.ua/cgi-bin/irbis_nbuv/cgiirbis_64.exe?Z21ID=&amp;I21DBN=UJRN&amp;P21DBN=UJRN&amp;S21STN=1&amp;S21REF=10&amp;S21FMT=JUU_all&amp;C21COM=S&amp;S21CNR=20&amp;S21P01=0&amp;S21P02=0&amp;S21P03=IJ=&amp;S21COLORTERMS=1&amp;S21STR=EJ000155" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irbis-nbuv.gov.ua/cgi-bin/irbis_nbuv/cgiirbis_64.exe?Z21ID=&amp;I21DBN=UJRN&amp;P21DBN=UJRN&amp;S21STN=1&amp;S21REF=10&amp;S21FMT=JUU_all&amp;C21COM=S&amp;S21CNR=20&amp;S21P01=0&amp;S21P02=0&amp;S21P03=IJ=&amp;S21COLORTERMS=1&amp;S21STR=EJ000155" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irbis-nbuv.gov.ua/cgi-bin/irbis_nbuv/cgiirbis_64.exe?Z21ID=&amp;I21DBN=UJRN&amp;P21DBN=UJRN&amp;S21STN=1&amp;S21REF=10&amp;S21FMT=JUU_all&amp;C21COM=S&amp;S21CNR=20&amp;S21P01=0&amp;S21P02=0&amp;S21P03=IJ=&amp;S21COLORTERMS=1&amp;S21STR=EJ000155" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dnipro.libr.dp.ua/Istoriya_ihrashok" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1936,69 +3315,76 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>412</Words>
-  <Characters>2355</Characters>
+  <Words>351</Words>
+  <Characters>2376</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>19</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>40</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Назва</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2762</CharactersWithSpaces>
+  <CharactersWithSpaces>2724</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Komp</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>