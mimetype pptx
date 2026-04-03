--- v0 (2025-10-14)
+++ v1 (2026-04-03)
@@ -1,5150 +1,18189 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Default Extension="fntdata" ContentType="application/x-fontdata"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...28 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
+  <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
+  <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
+  <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
-  <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
+<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" embedTrueTypeFonts="1" saveSubsetFonts="1" autoCompressPictures="0">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483648" r:id="rId1"/>
+    <p:sldMasterId id="2147483660" r:id="rId1"/>
   </p:sldMasterIdLst>
+  <p:notesMasterIdLst>
+    <p:notesMasterId r:id="rId20"/>
+  </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId2"/>
     <p:sldId id="257" r:id="rId3"/>
     <p:sldId id="258" r:id="rId4"/>
     <p:sldId id="259" r:id="rId5"/>
     <p:sldId id="260" r:id="rId6"/>
     <p:sldId id="261" r:id="rId7"/>
     <p:sldId id="262" r:id="rId8"/>
     <p:sldId id="263" r:id="rId9"/>
     <p:sldId id="264" r:id="rId10"/>
     <p:sldId id="265" r:id="rId11"/>
     <p:sldId id="266" r:id="rId12"/>
     <p:sldId id="267" r:id="rId13"/>
     <p:sldId id="268" r:id="rId14"/>
     <p:sldId id="269" r:id="rId15"/>
     <p:sldId id="270" r:id="rId16"/>
     <p:sldId id="271" r:id="rId17"/>
     <p:sldId id="272" r:id="rId18"/>
     <p:sldId id="273" r:id="rId19"/>
-    <p:sldId id="274" r:id="rId20"/>
-[...17 lines deleted...]
-    <p:sldId id="292" r:id="rId38"/>
   </p:sldIdLst>
-  <p:sldSz cx="9144000" cy="6858000" type="screen4x3"/>
-  <p:notesSz cx="6858000" cy="9144000"/>
+  <p:sldSz cx="14630400" cy="8229600"/>
+  <p:notesSz cx="8229600" cy="14630400"/>
+  <p:embeddedFontLst>
+    <p:embeddedFont>
+      <p:font typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+      <p:regular r:id="rId21"/>
+      <p:bold r:id="rId22"/>
+      <p:italic r:id="rId23"/>
+      <p:boldItalic r:id="rId24"/>
+    </p:embeddedFont>
+    <p:embeddedFont>
+      <p:font typeface="Corben" panose="020B0604020202020204" charset="0"/>
+      <p:regular r:id="rId25"/>
+    </p:embeddedFont>
+    <p:embeddedFont>
+      <p:font typeface="Nobile" panose="020B0604020202020204" charset="0"/>
+      <p:regular r:id="rId26"/>
+    </p:embeddedFont>
+    <p:embeddedFont>
+      <p:font typeface="Tw Cen MT" panose="020B0602020104020603" pitchFamily="34" charset="0"/>
+      <p:regular r:id="rId27"/>
+      <p:bold r:id="rId28"/>
+      <p:italic r:id="rId29"/>
+      <p:boldItalic r:id="rId30"/>
+    </p:embeddedFont>
+  </p:embeddedFontLst>
   <p:defaultTextStyle>
     <a:defPPr>
-      <a:defRPr lang="ru-RU"/>
+      <a:defRPr lang="en-US"/>
     </a:defPPr>
-    <a:lvl1pPr algn="l" rtl="0" fontAlgn="base">
-[...6 lines deleted...]
-      <a:defRPr kern="1200">
+    <a:lvl1pPr marL="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial" charset="0"/>
+        <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
-        <a:cs typeface="Arial" charset="0"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
-    <a:lvl2pPr marL="457200" algn="l" rtl="0" fontAlgn="base">
-[...6 lines deleted...]
-      <a:defRPr kern="1200">
+    <a:lvl2pPr marL="457200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial" charset="0"/>
+        <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
-        <a:cs typeface="Arial" charset="0"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
-    <a:lvl3pPr marL="914400" algn="l" rtl="0" fontAlgn="base">
-[...6 lines deleted...]
-      <a:defRPr kern="1200">
+    <a:lvl3pPr marL="914400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial" charset="0"/>
+        <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
-        <a:cs typeface="Arial" charset="0"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl3pPr>
-    <a:lvl4pPr marL="1371600" algn="l" rtl="0" fontAlgn="base">
-[...6 lines deleted...]
-      <a:defRPr kern="1200">
+    <a:lvl4pPr marL="1371600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial" charset="0"/>
+        <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
-        <a:cs typeface="Arial" charset="0"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl4pPr>
-    <a:lvl5pPr marL="1828800" algn="l" rtl="0" fontAlgn="base">
-[...6 lines deleted...]
-      <a:defRPr kern="1200">
+    <a:lvl5pPr marL="1828800" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial" charset="0"/>
+        <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
-        <a:cs typeface="Arial" charset="0"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl5pPr>
-    <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr kern="1200">
+    <a:lvl6pPr marL="2286000" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial" charset="0"/>
+        <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
-        <a:cs typeface="Arial" charset="0"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl6pPr>
-    <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr kern="1200">
+    <a:lvl7pPr marL="2743200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial" charset="0"/>
+        <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
-        <a:cs typeface="Arial" charset="0"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl7pPr>
-    <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr kern="1200">
+    <a:lvl8pPr marL="3200400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial" charset="0"/>
+        <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
-        <a:cs typeface="Arial" charset="0"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
-    <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr kern="1200">
+    <a:lvl9pPr marL="3657600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial" charset="0"/>
+        <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
-        <a:cs typeface="Arial" charset="0"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
+  <p:extLst>
+    <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
+        <p15:guide id="1" orient="horz" pos="2592">
+          <p15:clr>
+            <a:srgbClr val="A4A3A4"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="2" pos="4608">
+          <p15:clr>
+            <a:srgbClr val="A4A3A4"/>
+          </p15:clr>
+        </p15:guide>
+      </p15:sldGuideLst>
+    </p:ext>
+  </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:showPr showNarration="1">
     <p:present/>
     <p:sldAll/>
     <p:penClr>
-      <a:srgbClr val="FF0000"/>
+      <a:prstClr val="red"/>
     </p:penClr>
+    <p:extLst>
+      <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
+        <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+          <a:srgbClr val="FF0000"/>
+        </p14:laserClr>
+      </p:ext>
+      <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
+        <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
+      </p:ext>
+    </p:extLst>
   </p:showPr>
+  <p:extLst>
+    <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
+      <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
+    </p:ext>
+    <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
+      <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
+    </p:ext>
+    <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
+      <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
+    </p:ext>
+  </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-[...2 lines deleted...]
-    <p:restoredTop sz="94660"/>
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+  <p:normalViewPr horzBarState="maximized">
+    <p:restoredLeft sz="15611"/>
+    <p:restoredTop sz="94610"/>
   </p:normalViewPr>
   <p:slideViewPr>
-    <p:cSldViewPr snapToGrid="0">
-      <p:cViewPr>
+    <p:cSldViewPr snapToGrid="0" snapToObjects="1">
+      <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="57" d="100"/>
-          <a:sy n="57" d="100"/>
+          <a:sx n="96" d="100"/>
+          <a:sy n="96" d="100"/>
         </p:scale>
-        <p:origin x="-1734" y="-432"/>
+        <p:origin x="378" y="84"/>
       </p:cViewPr>
       <p:guideLst>
-        <p:guide orient="horz" pos="2160"/>
-        <p:guide pos="2880"/>
+        <p:guide orient="horz" pos="2592"/>
+        <p:guide pos="4608"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
-  <p:gridSpacing cx="73736200" cy="73736200"/>
+  <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.fntdata"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.fntdata"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.fntdata"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.fntdata"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.fntdata"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.fntdata"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.fntdata"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.fntdata"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.fntdata"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.fntdata"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
-[...144 lines deleted...]
-<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...1 lines deleted...]
-          <p:cNvPr id="1026" name="Заголовок 1"/>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1078579730"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+  <p:notesStyle>
+    <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl1pPr>
+    <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl2pPr>
+    <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl3pPr>
+    <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl4pPr>
+    <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl5pPr>
+    <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl6pPr>
+    <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl7pPr>
+    <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl8pPr>
+    <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl9pPr>
+  </p:notesStyle>
+</p:notesMaster>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:pPr/>
+              <a:t>1</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:pPr/>
+              <a:t>10</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:pPr/>
+              <a:t>11</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:pPr/>
+              <a:t>12</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:pPr/>
+              <a:t>13</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:pPr/>
+              <a:t>14</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:pPr/>
+              <a:t>15</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:pPr/>
+              <a:t>16</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:pPr/>
+              <a:t>17</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:pPr/>
+              <a:t>2</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:pPr/>
+              <a:t>3</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:pPr/>
+              <a:t>4</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:pPr/>
+              <a:t>5</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:pPr/>
+              <a:t>6</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:pPr/>
+              <a:t>7</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:pPr/>
+              <a:t>8</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:pPr/>
+              <a:t>9</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="title" preserve="1">
+  <p:cSld name="Титульний слайд">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Picture 6" descr="Droplets-HD-Title-R1d.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="14630400" cy="8229600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2101215" y="1560942"/>
+            <a:ext cx="10427971" cy="3011056"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr">
+              <a:defRPr sz="5760"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб редагувати стиль зразка заголовка</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Subtitle 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="subTitle" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2101215" y="4663441"/>
+            <a:ext cx="10427971" cy="1645919"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="2640">
+                <a:solidFill>
+                  <a:schemeClr val="bg1">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="548640" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="2400"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1097280" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="2160"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1645920" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1920"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2194560" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1920"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1920"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3291840" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1920"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3840480" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1920"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4389120" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1920"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб редагувати стиль зразка підзаголовка</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{48A87A34-81AB-432B-8DAE-1953F412C126}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:pPr/>
+              <a:t>2/12/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{6D22F896-40B5-4ADD-8801-0D06FADFA095}" type="slidenum">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2450954819"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
+  <p:cSld name="Панорамна фотографія з підписом">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="10" name="Picture 9" descr="Droplets-HD-Content-R1d.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="14630400" cy="8229600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
-[...5 lines deleted...]
-            <a:avLst/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1096553" y="5147249"/>
+            <a:ext cx="12437318" cy="973932"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="3840"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб редагувати стиль зразка заголовка</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Picture Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="pic" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1421693" y="837913"/>
+            <a:ext cx="11787038" cy="3856963"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 4944"/>
+            </a:avLst>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="9525">
-            <a:noFill/>
+          <a:ln w="82550" cap="sq">
+            <a:solidFill>
+              <a:srgbClr val="EAEAEA"/>
+            </a:solidFill>
             <a:miter lim="800000"/>
-            <a:headEnd/>
-            <a:tailEnd/>
           </a:ln>
-        </p:spPr>
-[...4 lines deleted...]
-            </a:prstTxWarp>
+          <a:effectLst/>
+          <a:scene3d>
+            <a:camera prst="orthographicFront"/>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="2700000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d contourW="6350">
+            <a:bevelT h="38100"/>
+            <a:contourClr>
+              <a:srgbClr val="C0C0C0"/>
+            </a:contourClr>
+          </a:sp3d>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t"/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="3840"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="548640" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3360"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1097280" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2880"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1645920" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2194560" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3291840" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3840480" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4389120" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть піктограму, щоб додати зображення</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1096529" y="6130474"/>
+            <a:ext cx="12437342" cy="818966"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1920"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="548640" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1680"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1097280" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1440"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1645920" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2194560" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3291840" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3840480" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4389120" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Date Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{48A87A34-81AB-432B-8DAE-1953F412C126}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:pPr/>
+              <a:t>2/12/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Footer Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{6D22F896-40B5-4ADD-8801-0D06FADFA095}" type="slidenum">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3738326785"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
+  <p:cSld name="Назва та підпис">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Picture 7" descr="Droplets-HD-Content-R1d.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="14630400" cy="8229600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1096529" y="731519"/>
+            <a:ext cx="12437342" cy="4112694"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr">
+              <a:defRPr sz="3840"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб редагувати стиль зразка заголовка</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1096530" y="5045785"/>
+            <a:ext cx="12437342" cy="1903656"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1920"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="548640" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1680"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1097280" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1440"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1645920" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2194560" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3291840" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3840480" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4389120" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Date Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{48A87A34-81AB-432B-8DAE-1953F412C126}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:pPr/>
+              <a:t>2/12/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Footer Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{6D22F896-40B5-4ADD-8801-0D06FADFA095}" type="slidenum">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="847259753"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
+  <p:cSld name="Цитата з підписом">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="11" name="Picture 10" descr="Droplets-HD-Content-R1d.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="14630400" cy="8229600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1735455" y="731520"/>
+            <a:ext cx="11163302" cy="3591485"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="3840"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб редагувати стиль зразка заголовка</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Text Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="half" idx="13"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2064773" y="4332038"/>
+            <a:ext cx="10502759" cy="713746"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1680"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="548640" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1680"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1097280" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1440"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1645920" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2194560" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3291840" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3840480" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4389120" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-[...7 lines deleted...]
-          <p:cNvPr id="1027" name="Текст 2"/>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1096529" y="5247356"/>
+            <a:ext cx="12437342" cy="1705264"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1920"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="548640" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1680"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1097280" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1440"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1645920" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2194560" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3291840" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3840480" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4389120" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Date Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{48A87A34-81AB-432B-8DAE-1953F412C126}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:pPr/>
+              <a:t>2/12/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Footer Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{6D22F896-40B5-4ADD-8801-0D06FADFA095}" type="slidenum">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="TextBox 12"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1201786" y="904999"/>
+            <a:ext cx="731520" cy="701731"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="109728" tIns="54864" rIns="109728" bIns="54864" rtlCol="0" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="3200" b="0" cap="all">
+                <a:ln w="3175" cmpd="sng">
+                  <a:noFill/>
+                </a:ln>
+                <a:effectLst>
+                  <a:glow rad="38100">
+                    <a:schemeClr val="bg1">
+                      <a:lumMod val="65000"/>
+                      <a:lumOff val="35000"/>
+                      <a:alpha val="40000"/>
+                    </a:schemeClr>
+                  </a:glow>
+                  <a:outerShdw blurRad="28575" dist="38100" dir="14040000" algn="tl" rotWithShape="0">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="25000"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="9600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+              </a:rPr>
+              <a:t>“</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="TextBox 13"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="12669070" y="3592294"/>
+            <a:ext cx="731520" cy="701731"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="109728" tIns="54864" rIns="109728" bIns="54864" rtlCol="0" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="3200" b="0" cap="all">
+                <a:ln w="3175" cmpd="sng">
+                  <a:noFill/>
+                </a:ln>
+                <a:effectLst>
+                  <a:glow rad="38100">
+                    <a:schemeClr val="bg1">
+                      <a:lumMod val="65000"/>
+                      <a:lumOff val="35000"/>
+                      <a:alpha val="40000"/>
+                    </a:schemeClr>
+                  </a:glow>
+                  <a:outerShdw blurRad="28575" dist="38100" dir="14040000" algn="tl" rotWithShape="0">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="25000"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0" algn="r"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="9600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+              </a:rPr>
+              <a:t>”</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2651359148"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
+  <p:cSld name="Картка назви">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Picture 7" descr="Droplets-HD-Content-R1d.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="14630400" cy="8229600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1096530" y="2566466"/>
+            <a:ext cx="12437342" cy="3014202"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr">
+              <a:defRPr sz="3840"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб редагувати стиль зразка заголовка</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1096530" y="5594802"/>
+            <a:ext cx="12437342" cy="1368773"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t"/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1920"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="548640" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1680"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1097280" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1440"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1645920" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2194560" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3291840" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3840480" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4389120" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Date Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{48A87A34-81AB-432B-8DAE-1953F412C126}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:pPr/>
+              <a:t>2/12/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Footer Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{6D22F896-40B5-4ADD-8801-0D06FADFA095}" type="slidenum">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="753521628"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
+  <p:cSld name="3 колонки">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="13" name="Picture 12" descr="Droplets-HD-Content-R1d.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="14630400" cy="8229600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1096529" y="731520"/>
+            <a:ext cx="12437342" cy="1926113"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб редагувати стиль зразка заголовка</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
-[...19 lines deleted...]
-            </a:prstTxWarp>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1096529" y="2840512"/>
+            <a:ext cx="3958771" cy="691514"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:noAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="85000"/>
+              </a:lnSpc>
+              <a:buNone/>
+              <a:defRPr sz="2880" b="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="548640" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400" b="1"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1097280" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2160" b="1"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1645920" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1920" b="1"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2194560" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1920" b="1"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1920" b="1"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3291840" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1920" b="1"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3840480" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1920" b="1"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4389120" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1920" b="1"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
-[...35 lines deleted...]
-          <p:cNvPr id="4" name="Дата 3"/>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="dt" sz="half" idx="2"/>
+            <p:ph type="body" sz="half" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="457200" y="6356350"/>
-[...7 lines deleted...]
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+            <a:off x="1096529" y="3532027"/>
+            <a:ext cx="3958771" cy="3417414"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr algn="l" fontAlgn="auto">
-[...14 lines deleted...]
-              </a:defRPr>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1680"/>
             </a:lvl1pPr>
+            <a:lvl2pPr marL="548640" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1440"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1097280" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1645920" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1080"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2194560" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1080"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1080"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3291840" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1080"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3840480" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1080"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4389120" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1080"/>
+            </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr>
-[...15 lines deleted...]
-          <p:cNvPr id="5" name="Нижний колонтитул 4"/>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Text Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="ftr" sz="quarter" idx="3"/>
+            <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3124200" y="6356350"/>
-[...7 lines deleted...]
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+            <a:off x="5342868" y="2840512"/>
+            <a:ext cx="3949825" cy="691514"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr algn="ctr" fontAlgn="auto">
-[...13 lines deleted...]
-                <a:cs typeface="+mn-cs"/>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="85000"/>
+              </a:lnSpc>
+              <a:buNone/>
+              <a:defRPr sz="2880" b="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
+            <a:lvl2pPr marL="548640" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400" b="1"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1097280" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2160" b="1"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1645920" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1920" b="1"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2194560" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1920" b="1"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1920" b="1"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3291840" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1920" b="1"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3840480" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1920" b="1"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4389120" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1920" b="1"/>
+            </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr>
-[...8 lines deleted...]
-          <p:cNvPr id="6" name="Номер слайда 5"/>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="4"/>
+            <p:ph type="body" sz="half" idx="16"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6553200" y="6356350"/>
-[...7 lines deleted...]
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+            <a:off x="5329618" y="3532027"/>
+            <a:ext cx="3964021" cy="3417414"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr algn="r" fontAlgn="auto">
-[...6 lines deleted...]
-              <a:defRPr sz="1200">
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1680"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="548640" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1440"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1097280" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1645920" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1080"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2194560" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1080"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1080"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3291840" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1080"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3840480" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1080"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4389120" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1080"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Text Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="13"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9567957" y="2840512"/>
+            <a:ext cx="3965914" cy="691514"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="85000"/>
+              </a:lnSpc>
+              <a:buNone/>
+              <a:defRPr sz="2880" b="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="548640" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400" b="1"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1097280" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2160" b="1"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1645920" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1920" b="1"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2194560" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1920" b="1"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1920" b="1"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3291840" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1920" b="1"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3840480" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1920" b="1"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4389120" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1920" b="1"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Text Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="half" idx="17"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9567957" y="3532027"/>
+            <a:ext cx="3965914" cy="3417414"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1680"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="548640" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1440"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1097280" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1645920" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1080"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2194560" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1080"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1080"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3291840" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1080"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3840480" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1080"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4389120" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1080"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Date Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{48A87A34-81AB-432B-8DAE-1953F412C126}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:pPr/>
+              <a:t>2/12/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Footer Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{6D22F896-40B5-4ADD-8801-0D06FADFA095}" type="slidenum">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1922127708"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
+  <p:cSld name="3 колонки з малюнками">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="16" name="Picture 15" descr="Droplets-HD-Content-R1d.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="14630400" cy="8229600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="30" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1096529" y="732927"/>
+            <a:ext cx="12437342" cy="1924706"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб редагувати стиль зразка заголовка</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Text Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1096529" y="5045784"/>
+            <a:ext cx="3955691" cy="691514"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="85000"/>
+              </a:lnSpc>
+              <a:buNone/>
+              <a:defRPr sz="2640" b="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="548640" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400" b="1"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1097280" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2160" b="1"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1645920" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1920" b="1"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2194560" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1920" b="1"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1920" b="1"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3291840" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1920" b="1"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3840480" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1920" b="1"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4389120" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1920" b="1"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="Picture Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="pic" idx="15"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1096529" y="2840512"/>
+            <a:ext cx="3955691" cy="1828800"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 9363"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="82550" cap="sq">
+            <a:solidFill>
+              <a:srgbClr val="EAEAEA"/>
+            </a:solidFill>
+            <a:miter lim="800000"/>
+          </a:ln>
+          <a:effectLst/>
+          <a:scene3d>
+            <a:camera prst="orthographicFront"/>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="2700000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d contourW="6350">
+            <a:bevelT h="38100"/>
+            <a:contourClr>
+              <a:srgbClr val="C0C0C0"/>
+            </a:contourClr>
+          </a:sp3d>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1920"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="548640" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1920"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1097280" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1920"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1645920" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1920"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2194560" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1920"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1920"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3291840" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1920"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3840480" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1920"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4389120" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1920"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть піктограму, щоб додати зображення</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="Text Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="half" idx="18"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1096529" y="5737298"/>
+            <a:ext cx="3955691" cy="1212142"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1680"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="548640" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1440"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1097280" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1645920" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1080"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2194560" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1080"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1080"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3291840" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1080"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3840480" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1080"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4389120" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1080"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Text Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="3"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5331311" y="5045784"/>
+            <a:ext cx="3962194" cy="691514"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="85000"/>
+              </a:lnSpc>
+              <a:buNone/>
+              <a:defRPr sz="2640" b="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="548640" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400" b="1"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1097280" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2160" b="1"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1645920" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1920" b="1"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2194560" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1920" b="1"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1920" b="1"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3291840" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1920" b="1"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3840480" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1920" b="1"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4389120" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1920" b="1"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Picture Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="pic" idx="21"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5329618" y="2840512"/>
+            <a:ext cx="3964022" cy="1828800"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8841"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="82550" cap="sq">
+            <a:solidFill>
+              <a:srgbClr val="EAEAEA"/>
+            </a:solidFill>
+            <a:miter lim="800000"/>
+          </a:ln>
+          <a:effectLst/>
+          <a:scene3d>
+            <a:camera prst="orthographicFront"/>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="2700000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d contourW="6350">
+            <a:bevelT h="38100"/>
+            <a:contourClr>
+              <a:srgbClr val="C0C0C0"/>
+            </a:contourClr>
+          </a:sp3d>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1920"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="548640" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1920"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1097280" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1920"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1645920" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1920"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2194560" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1920"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1920"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3291840" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1920"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3840480" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1920"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4389120" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1920"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть піктограму, щоб додати зображення</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="Text Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="half" idx="19"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5329618" y="5737297"/>
+            <a:ext cx="3964022" cy="1212143"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1680"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="548640" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1440"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1097280" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1645920" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1080"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2194560" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1080"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1080"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3291840" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1080"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3840480" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1080"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4389120" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1080"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="Text Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="13"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9567958" y="5045784"/>
+            <a:ext cx="3960817" cy="691514"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="85000"/>
+              </a:lnSpc>
+              <a:buNone/>
+              <a:defRPr sz="2640" b="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="548640" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400" b="1"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1097280" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2160" b="1"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1645920" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1920" b="1"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2194560" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1920" b="1"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1920" b="1"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3291840" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1920" b="1"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3840480" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1920" b="1"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4389120" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1920" b="1"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="26" name="Picture Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="pic" idx="22"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9567957" y="2840512"/>
+            <a:ext cx="3965914" cy="1828800"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8841"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="82550" cap="sq">
+            <a:solidFill>
+              <a:srgbClr val="EAEAEA"/>
+            </a:solidFill>
+            <a:miter lim="800000"/>
+          </a:ln>
+          <a:effectLst/>
+          <a:scene3d>
+            <a:camera prst="orthographicFront"/>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="2700000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d contourW="6350">
+            <a:bevelT h="38100"/>
+            <a:contourClr>
+              <a:srgbClr val="C0C0C0"/>
+            </a:contourClr>
+          </a:sp3d>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1920"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="548640" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1920"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1097280" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1920"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1645920" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1920"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2194560" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1920"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1920"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3291840" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1920"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3840480" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1920"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4389120" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1920"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть піктограму, щоб додати зображення</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="27" name="Text Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="half" idx="20"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9567808" y="5737294"/>
+            <a:ext cx="3966064" cy="1212145"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1680"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="548640" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1440"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1097280" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1645920" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1080"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2194560" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1080"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1080"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3291840" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1080"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3840480" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1080"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4389120" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1080"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Date Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{48A87A34-81AB-432B-8DAE-1953F412C126}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:pPr/>
+              <a:t>2/12/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Footer Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{6D22F896-40B5-4ADD-8801-0D06FADFA095}" type="slidenum">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2376459774"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTx" preserve="1">
+  <p:cSld name="Заголовок і вертикальний текст">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Picture 7" descr="Droplets-HD-Content-R1d.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="14630400" cy="8229600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб редагувати стиль зразка заголовка</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Vertical Text Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" orient="vert" sz="quarter" idx="13"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1096530" y="2840512"/>
+            <a:ext cx="12437342" cy="4108928"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="eaVert"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Другий рівень</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Третій рівень</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Четвертий рівень</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>П’ятий рівень</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{48A87A34-81AB-432B-8DAE-1953F412C126}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:pPr/>
+              <a:t>2/12/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{6D22F896-40B5-4ADD-8801-0D06FADFA095}" type="slidenum">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1361084120"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout17.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTitleAndTx" preserve="1">
+  <p:cSld name="Вертикальний заголовок і текст">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Picture 8" descr="Droplets-HD-Content-R1d.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="14630400" cy="8229600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Vertical Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" orient="vert"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10469880" y="731522"/>
+            <a:ext cx="3063991" cy="6217919"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="eaVert"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб редагувати стиль зразка заголовка</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Vertical Text Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" orient="vert" sz="quarter" idx="13"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1096530" y="731522"/>
+            <a:ext cx="9190469" cy="6217919"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="eaVert"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Другий рівень</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Третій рівень</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Четвертий рівень</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>П’ятий рівень</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{48A87A34-81AB-432B-8DAE-1953F412C126}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:pPr/>
+              <a:t>2/12/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{6D22F896-40B5-4ADD-8801-0D06FADFA095}" type="slidenum">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="530003354"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout18.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 1 master">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2526069458"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout19.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 2 master">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1292677050"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
+  <p:cSld name="Назва та вміст">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture 2" descr="Droplets-HD-Content-R1d.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="14630400" cy="8229600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб редагувати стиль зразка заголовка</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="13"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1096529" y="2840511"/>
+            <a:ext cx="12436591" cy="4108928"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Другий рівень</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Третій рівень</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Четвертий рівень</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>П’ятий рівень</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{48A87A34-81AB-432B-8DAE-1953F412C126}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:pPr/>
+              <a:t>2/12/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{6D22F896-40B5-4ADD-8801-0D06FADFA095}" type="slidenum">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="301283774"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout20.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 3 master">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1468081882"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout21.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 4 master">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2105355981"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout22.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 5 master">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4232162337"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout23.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 6 master">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3927109235"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout24.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 7 master">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2529622786"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 8 master">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1041633597"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout26.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 9 master">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1806881687"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 10 master">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1890233462"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="secHead" preserve="1">
+  <p:cSld name="Назва розділу">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Picture 8" descr="Droplets-HD-Content-R1d.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="14630400" cy="8229600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1096529" y="994276"/>
+            <a:ext cx="12422102" cy="3284183"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="4800"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб редагувати стиль зразка заголовка</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1096529" y="4388949"/>
+            <a:ext cx="12422102" cy="1641820"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="bg1">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="548640" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
-                <a:latin typeface="+mn-lt"/>
-                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1097280" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2160">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1645920" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1920">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2194560" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1920">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1920">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3291840" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1920">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3840480" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1920">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4389120" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1920">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{48A87A34-81AB-432B-8DAE-1953F412C126}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:pPr/>
+              <a:t>2/12/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{6D22F896-40B5-4ADD-8801-0D06FADFA095}" type="slidenum">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="26522180"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoObj" preserve="1">
+  <p:cSld name="Два об’єкти">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="10" name="Picture 9" descr="Droplets-HD-Content-R1d.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="14630400" cy="8229600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1096531" y="742221"/>
+            <a:ext cx="12437341" cy="1915412"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб редагувати стиль зразка заголовка</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="13"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1096529" y="2840511"/>
+            <a:ext cx="6127231" cy="4108928"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Другий рівень</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Третій рівень</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Четвертий рівень</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>П’ятий рівень</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Content Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="14"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7406640" y="2840511"/>
+            <a:ext cx="6126480" cy="4108928"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Другий рівень</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Третій рівень</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Четвертий рівень</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>П’ятий рівень</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Date Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{48A87A34-81AB-432B-8DAE-1953F412C126}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:pPr/>
+              <a:t>2/12/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Footer Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{6D22F896-40B5-4ADD-8801-0D06FADFA095}" type="slidenum">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1263915260"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoTxTwoObj" preserve="1">
+  <p:cSld name="Порівняння">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="15" name="Picture 14" descr="Droplets-HD-Content-R1d.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="14630400" cy="8229600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1096531" y="742221"/>
+            <a:ext cx="12437341" cy="1915412"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб редагувати стиль зразка заголовка</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1375594" y="2845222"/>
+            <a:ext cx="5848169" cy="815993"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="85000"/>
+              </a:lnSpc>
+              <a:buNone/>
+              <a:defRPr sz="3120" b="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
+            <a:lvl2pPr marL="548640" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400" b="1"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1097280" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2160" b="1"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1645920" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1920" b="1"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2194560" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1920" b="1"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1920" b="1"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3291840" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1920" b="1"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3840480" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1920" b="1"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4389120" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1920" b="1"/>
+            </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr>
-[...6 lines deleted...]
-              </a:pPr>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Content Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="13"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1096530" y="3661215"/>
+            <a:ext cx="6127232" cy="3288224"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Другий рівень</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Третій рівень</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Четвертий рівень</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>П’ятий рівень</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Text Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="3"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7675708" y="2845222"/>
+            <a:ext cx="5858165" cy="815993"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="85000"/>
+              </a:lnSpc>
+              <a:buNone/>
+              <a:defRPr sz="3120" b="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="548640" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400" b="1"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1097280" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2160" b="1"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1645920" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1920" b="1"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2194560" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1920" b="1"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1920" b="1"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3291840" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1920" b="1"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3840480" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1920" b="1"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4389120" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1920" b="1"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Content Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="14"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7406641" y="3661215"/>
+            <a:ext cx="6126481" cy="3288224"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Другий рівень</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Третій рівень</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Четвертий рівень</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>П’ятий рівень</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Date Placeholder 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{48A87A34-81AB-432B-8DAE-1953F412C126}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:pPr/>
+              <a:t>2/12/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Footer Placeholder 7"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Slide Number Placeholder 8"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{6D22F896-40B5-4ADD-8801-0D06FADFA095}" type="slidenum">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3640007754"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
-  <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
-[...382 lines deleted...]
-</p:sldMaster>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
+</p:sldLayout>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
+  <p:cSld name="Лише заголовок">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Picture 7" descr="Droplets-HD-Content-R1d.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="14630400" cy="8229600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб редагувати стиль зразка заголовка</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Date Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{48A87A34-81AB-432B-8DAE-1953F412C126}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:pPr/>
+              <a:t>2/12/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Footer Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{6D22F896-40B5-4ADD-8801-0D06FADFA095}" type="slidenum">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3170683458"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
+</p:sldLayout>
 </file>
 
-<file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
+  <p:cSld name="Пустий слайд">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Picture 6" descr="Droplets-HD-Content-R1d.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="14630400" cy="8229600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Date Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{48A87A34-81AB-432B-8DAE-1953F412C126}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:pPr/>
+              <a:t>2/12/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Footer Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{6D22F896-40B5-4ADD-8801-0D06FADFA095}" type="slidenum">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1612961254"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
+</p:sldLayout>
 </file>
 
-<file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="objTx" preserve="1">
+  <p:cSld name="Вміст і підпис">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="11" name="Picture 10" descr="Droplets-HD-Content-R1d.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="14630400" cy="8229600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1096530" y="731520"/>
+            <a:ext cx="4722826" cy="2427902"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr">
+              <a:defRPr sz="3840"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб редагувати стиль зразка заголовка</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="13"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6093675" y="731521"/>
+            <a:ext cx="7440196" cy="6217919"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Другий рівень</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Третій рівень</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Четвертий рівень</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>П’ятий рівень</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1096529" y="3159422"/>
+            <a:ext cx="4722827" cy="3790018"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1920"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="548640" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1680"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1097280" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1440"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1645920" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2194560" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3291840" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3840480" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4389120" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Date Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{48A87A34-81AB-432B-8DAE-1953F412C126}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:pPr/>
+              <a:t>2/12/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Footer Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{6D22F896-40B5-4ADD-8801-0D06FADFA095}" type="slidenum">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="805538865"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
+</p:sldLayout>
 </file>
 
-<file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ua-referat.com/%D0%97%D0%B0%D0%B3%D0%B0%D1%80%D1%82%D0%BE%D0%B2%D1%83%D0%B2%D0%B0%D0%BD%D0%BD%D1%8F" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="picTx" preserve="1">
+  <p:cSld name="Рисунок і підпис">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="10" name="Picture 9" descr="Droplets-HD-Content-R1d.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="14630400" cy="8229600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1096529" y="731520"/>
+            <a:ext cx="7121963" cy="2427905"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr">
+              <a:defRPr sz="3840"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб редагувати стиль зразка заголовка</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Picture Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="pic" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8909763" y="731521"/>
+            <a:ext cx="3906430" cy="6217920"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 4943"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="82550" cap="sq">
+            <a:solidFill>
+              <a:srgbClr val="EAEAEA"/>
+            </a:solidFill>
+            <a:miter lim="800000"/>
+          </a:ln>
+          <a:effectLst/>
+          <a:scene3d>
+            <a:camera prst="orthographicFront"/>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="2700000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d contourW="6350">
+            <a:bevelT h="38100"/>
+            <a:contourClr>
+              <a:srgbClr val="C0C0C0"/>
+            </a:contourClr>
+          </a:sp3d>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t"/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3840"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="548640" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3360"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1097280" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2880"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1645920" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2194560" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3291840" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3840480" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4389120" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть піктограму, щоб додати зображення</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1096553" y="3159423"/>
+            <a:ext cx="7121939" cy="3790016"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1920"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="548640" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1680"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1097280" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1440"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1645920" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2194560" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3291840" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3840480" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4389120" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Date Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{48A87A34-81AB-432B-8DAE-1953F412C126}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:pPr/>
+              <a:t>2/12/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Footer Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{6D22F896-40B5-4ADD-8801-0D06FADFA095}" type="slidenum">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4058125285"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
+</p:sldLayout>
 </file>
 
-<file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout26.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout25.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout24.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout27.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...128 lines deleted...]
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
-      <p:bgPr>
-[...4 lines deleted...]
-      </p:bgPr>
+      <p:bgRef idx="1002">
+        <a:schemeClr val="bg1"/>
+      </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...1 lines deleted...]
-          <p:cNvPr id="2" name="Заголовок 1" hidden="1"/>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1026" name="Picture 2" descr="\\DROBO-FS\QuickDrops\JB\PPTX NG\Droplets\LightingOverlay.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId29">
+            <a:alphaModFix/>
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="0" y="-1"/>
+            <a:ext cx="14630404" cy="8229601"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
-[...2 lines deleted...]
-            <a:normAutofit fontScale="90000"/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1096531" y="742221"/>
+            <a:ext cx="12437341" cy="1915412"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr eaLnBrk="1" fontAlgn="auto" hangingPunct="1">
-[...69 lines deleted...]
-            <a:spLocks noChangeArrowheads="1"/>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Клацніть, щоб редагувати стиль зразка заголовка</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
-          <p:nvPr/>
-[...19 lines deleted...]
-            <a:spAutoFit/>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1096530" y="2840512"/>
+            <a:ext cx="12437342" cy="4108928"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...7 lines deleted...]
-          <a:p>
+            <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="uk-UA"/>
-              <a:t>                        </a:t>
-[...14 lines deleted...]
-            </a:r>
+              <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="uk-UA"/>
-              <a:t>терапії, ерготерапії</a:t>
-[...17 lines deleted...]
-            </a:endParaRPr>
+              <a:t>Другий рівень</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Третій рівень</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>Четвертий рівень</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>П’ятий рівень</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9214484" y="7059931"/>
+            <a:ext cx="3291840" cy="438150"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{48A87A34-81AB-432B-8DAE-1953F412C126}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:pPr/>
+              <a:t>2/12/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="3"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1096530" y="7059931"/>
+            <a:ext cx="8007464" cy="438150"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="4"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="12616814" y="7059931"/>
+            <a:ext cx="917058" cy="438150"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{6D22F896-40B5-4ADD-8801-0D06FADFA095}" type="slidenum">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4006858155"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
-  <p:clrMapOvr>
-[...3 lines deleted...]
-</p:sld>
+  <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+  <p:sldLayoutIdLst>
+    <p:sldLayoutId id="2147483661" r:id="rId1"/>
+    <p:sldLayoutId id="2147483662" r:id="rId2"/>
+    <p:sldLayoutId id="2147483663" r:id="rId3"/>
+    <p:sldLayoutId id="2147483664" r:id="rId4"/>
+    <p:sldLayoutId id="2147483665" r:id="rId5"/>
+    <p:sldLayoutId id="2147483666" r:id="rId6"/>
+    <p:sldLayoutId id="2147483667" r:id="rId7"/>
+    <p:sldLayoutId id="2147483668" r:id="rId8"/>
+    <p:sldLayoutId id="2147483669" r:id="rId9"/>
+    <p:sldLayoutId id="2147483670" r:id="rId10"/>
+    <p:sldLayoutId id="2147483671" r:id="rId11"/>
+    <p:sldLayoutId id="2147483672" r:id="rId12"/>
+    <p:sldLayoutId id="2147483673" r:id="rId13"/>
+    <p:sldLayoutId id="2147483674" r:id="rId14"/>
+    <p:sldLayoutId id="2147483675" r:id="rId15"/>
+    <p:sldLayoutId id="2147483676" r:id="rId16"/>
+    <p:sldLayoutId id="2147483677" r:id="rId17"/>
+    <p:sldLayoutId id="2147483678" r:id="rId18"/>
+    <p:sldLayoutId id="2147483679" r:id="rId19"/>
+    <p:sldLayoutId id="2147483680" r:id="rId20"/>
+    <p:sldLayoutId id="2147483681" r:id="rId21"/>
+    <p:sldLayoutId id="2147483682" r:id="rId22"/>
+    <p:sldLayoutId id="2147483683" r:id="rId23"/>
+    <p:sldLayoutId id="2147483684" r:id="rId24"/>
+    <p:sldLayoutId id="2147483685" r:id="rId25"/>
+    <p:sldLayoutId id="2147483686" r:id="rId26"/>
+    <p:sldLayoutId id="2147483687" r:id="rId27"/>
+  </p:sldLayoutIdLst>
+  <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
+  <p:txStyles>
+    <p:titleStyle>
+      <a:lvl1pPr algn="ctr" defTabSz="1097280" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPct val="0"/>
+        </a:spcBef>
+        <a:buNone/>
+        <a:defRPr sz="4320" kern="1200" cap="all" baseline="0">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:effectLst/>
+          <a:latin typeface="+mj-lt"/>
+          <a:ea typeface="+mj-ea"/>
+          <a:cs typeface="+mj-cs"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+    </p:titleStyle>
+    <p:bodyStyle>
+      <a:lvl1pPr marL="274320" indent="-274320" algn="l" defTabSz="1097280" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="120000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="1200"/>
+        </a:spcBef>
+        <a:buClr>
+          <a:schemeClr val="tx1"/>
+        </a:buClr>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="2400" kern="1200" cap="all" baseline="0">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:effectLst/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr marL="822960" indent="-274320" algn="l" defTabSz="1097280" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="120000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="600"/>
+        </a:spcBef>
+        <a:buClr>
+          <a:schemeClr val="tx1"/>
+        </a:buClr>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="2160" kern="1200" cap="all" baseline="0">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:effectLst/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr marL="1371600" indent="-274320" algn="l" defTabSz="1097280" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="120000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="600"/>
+        </a:spcBef>
+        <a:buClr>
+          <a:schemeClr val="tx1"/>
+        </a:buClr>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1920" kern="1200" cap="all" baseline="0">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:effectLst/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr marL="1920240" indent="-274320" algn="l" defTabSz="1097280" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="120000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="600"/>
+        </a:spcBef>
+        <a:buClr>
+          <a:schemeClr val="tx1"/>
+        </a:buClr>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1680" kern="1200" cap="all" baseline="0">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:effectLst/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr marL="2468880" indent="-274320" algn="l" defTabSz="1097280" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="120000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="600"/>
+        </a:spcBef>
+        <a:buClr>
+          <a:schemeClr val="tx1"/>
+        </a:buClr>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1680" kern="1200" cap="all" baseline="0">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:effectLst/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr marL="3017520" indent="-274320" algn="l" defTabSz="1097280" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="120000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="600"/>
+        </a:spcBef>
+        <a:buClr>
+          <a:schemeClr val="tx1"/>
+        </a:buClr>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1680" kern="1200" cap="all" baseline="0">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:effectLst/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr marL="3566160" indent="-274320" algn="l" defTabSz="1097280" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="120000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="600"/>
+        </a:spcBef>
+        <a:buClr>
+          <a:schemeClr val="tx1"/>
+        </a:buClr>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1680" kern="1200" cap="all" baseline="0">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:effectLst/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr marL="4114800" indent="-274320" algn="l" defTabSz="1097280" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="120000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="600"/>
+        </a:spcBef>
+        <a:buClr>
+          <a:schemeClr val="tx1"/>
+        </a:buClr>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1680" kern="1200" cap="all" baseline="0">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:effectLst/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr marL="4663440" indent="-274320" algn="l" defTabSz="1097280" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="120000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="600"/>
+        </a:spcBef>
+        <a:buClr>
+          <a:schemeClr val="tx1"/>
+        </a:buClr>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1680" kern="1200" cap="all" baseline="0">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:effectLst/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl9pPr>
+    </p:bodyStyle>
+    <p:otherStyle>
+      <a:defPPr>
+        <a:defRPr lang="en-US"/>
+      </a:defPPr>
+      <a:lvl1pPr marL="0" algn="l" defTabSz="1097280" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="2160" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr marL="548640" algn="l" defTabSz="1097280" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="2160" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr marL="1097280" algn="l" defTabSz="1097280" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="2160" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr marL="1645920" algn="l" defTabSz="1097280" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="2160" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr marL="2194560" algn="l" defTabSz="1097280" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="2160" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr marL="2743200" algn="l" defTabSz="1097280" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="2160" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr marL="3291840" algn="l" defTabSz="1097280" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="2160" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr marL="3840480" algn="l" defTabSz="1097280" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="2160" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr marL="4389120" algn="l" defTabSz="1097280" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="2160" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl9pPr>
+    </p:otherStyle>
+  </p:txStyles>
+</p:sldMaster>
 </file>
 
-<file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout27.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout21.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.svg"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout23.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout24.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout24.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout21.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout23.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout24.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout25.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout26.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld>
-[...7 lines deleted...]
-    </p:bg>
+  <p:cSld name="Slide 1">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...21 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="12291" name="Рисунок 2"/>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png"/>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+            <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2"/>
-          <a:srcRect/>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr bwMode="auto">
+        <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="9144000" cy="6858000"/>
+            <a:ext cx="5486400" cy="8229600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6407780" y="2451278"/>
+            <a:ext cx="7556421" cy="1417558"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="9525">
-[...6 lines deleted...]
-      </p:pic>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="5550"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="6000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1B1B27"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Основи нетрадиційних методів оздоровлення</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10860066" y="7365304"/>
+            <a:ext cx="2801408" cy="646331"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:t>Виконав студент 4 курсу</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0" err="1"/>
+              <a:t>Коноваленко</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t> Олександр</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld>
-[...7 lines deleted...]
-    </p:bg>
+  <p:cSld name="Slide 10">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Заголовок 1" hidden="1"/>
-[...18 lines deleted...]
-              <a:defRPr/>
+          <p:cNvPr id="2" name="Text 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1544850" y="575548"/>
+            <a:ext cx="4235291" cy="529352"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="4150"/>
+              </a:lnSpc>
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" sz="4000" smtClean="0">
-[...11 lines deleted...]
-            </a:endParaRPr>
+              <a:rPr lang="en-US" sz="5400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1B1B27"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Йога</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="5400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="13315" name="Рисунок 2"/>
+          <p:cNvPr id="3" name="Image 0" descr="preencoded.png"/>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+            <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2"/>
-          <a:srcRect/>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr bwMode="auto">
-[...2 lines deleted...]
-            <a:ext cx="9144000" cy="6858000"/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="672980" y="1595340"/>
+            <a:ext cx="7453551" cy="4472107"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8674888" y="1748527"/>
+            <a:ext cx="3626287" cy="317540"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="9525">
-[...3 lines deleted...]
-            <a:tailEnd/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2500"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1B1B27"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Давня система оздоровлення</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2800" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Text 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8674887" y="2192511"/>
+            <a:ext cx="5030479" cy="946786"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="1850"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Nobile" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Nobile" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Nobile" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Йога — це давня індійська система фізичних, дихальних та медитативних практик, спрямована на досягнення гармонії тіла і розуму.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Text 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8674888" y="3265741"/>
+            <a:ext cx="2117646" cy="264676"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2050"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1B1B27"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Основні переваги</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Text 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8674887" y="3656861"/>
+            <a:ext cx="4722135" cy="1563725"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="1850"/>
+              </a:lnSpc>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Nobile" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Nobile" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Nobile" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Зміцнення м'язів та покращення тонусу</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="1850"/>
+              </a:lnSpc>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Nobile" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Nobile" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Nobile" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Збільшення гнучкості та рухливості суглобів</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="1850"/>
+              </a:lnSpc>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Nobile" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Nobile" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Nobile" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Зняття фізичного та психічного напруження</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="1850"/>
+              </a:lnSpc>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Nobile" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Nobile" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Nobile" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Покращення координації та рівноваги</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Shape 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1343977" y="6378081"/>
+            <a:ext cx="3812143" cy="931069"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 7642"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="D2D9F9"/>
+          </a:solidFill>
+          <a:ln w="7620">
+            <a:solidFill>
+              <a:srgbClr val="B8BFDF"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
-      </p:pic>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Text 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1520904" y="6555008"/>
+            <a:ext cx="2117646" cy="264676"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2050"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1650" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Асани</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1650" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Text 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1520904" y="6895527"/>
+            <a:ext cx="3458289" cy="236696"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="1850"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Nobile" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Nobile" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Nobile" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Фізичні пози та вправи</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Shape 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5282564" y="6378081"/>
+            <a:ext cx="3812262" cy="931069"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 7642"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="D2D9F9"/>
+          </a:solidFill>
+          <a:ln w="7620">
+            <a:solidFill>
+              <a:srgbClr val="B8BFDF"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Text 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5459491" y="6555008"/>
+            <a:ext cx="2117646" cy="264676"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2050"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1650" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Пранаяма</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1650" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Text 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5459491" y="6895527"/>
+            <a:ext cx="3458408" cy="236696"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="1850"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Nobile" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Nobile" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Nobile" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Дихальні практики</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Shape 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9221271" y="6378081"/>
+            <a:ext cx="3812143" cy="931069"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 7642"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="D2D9F9"/>
+          </a:solidFill>
+          <a:ln w="7620">
+            <a:solidFill>
+              <a:srgbClr val="B8BFDF"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Text 12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9398198" y="6555008"/>
+            <a:ext cx="2117646" cy="264676"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2050"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1650" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Медитація</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1650" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Text 13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9398198" y="6895527"/>
+            <a:ext cx="3458289" cy="236696"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="1850"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Nobile" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Nobile" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Nobile" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Концентрація та зосередження</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
-    <p:bg>
-[...6 lines deleted...]
-    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...28 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="14339" name="Рисунок 2"/>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png"/>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+            <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
-          <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr bwMode="auto">
+        <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="9144000" cy="6858000"/>
+            <a:ext cx="5486400" cy="8229600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6280190" y="2510076"/>
+            <a:ext cx="7556421" cy="1417558"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="9525">
-[...6 lines deleted...]
-      </p:pic>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="5550"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="4450" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1B1B27"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Медитація: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="4450" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1B1B27"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>ш</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="4450" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="1B1B27"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>лях</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="4450" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1B1B27"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="4450" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="1B1B27"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>до</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="4450" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1B1B27"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="4450" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1B1B27"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>в</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="4450" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="1B1B27"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>нутрішньої</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="4450" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1B1B27"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="4450" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1B1B27"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>г</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="4450" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="1B1B27"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>армонії</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="4450" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6280190" y="4267795"/>
+            <a:ext cx="7556421" cy="1451610"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2850"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1750" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Nobile" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Nobile" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Nobile" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Медитація — це стародавня практика зосередження та розслаблення, яка допомагає заспокоїти розум і відновити внутрішню рівновагу. Вона має глибокий вплив на наш фізичний та емоційний стан.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1750" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
-    <p:bg>
-[...6 lines deleted...]
-    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="15362" name="Заголовок 1" hidden="1"/>
-[...43 lines deleted...]
-            <a:ext cx="9144000" cy="6858000"/>
+          <p:cNvPr id="2" name="Text 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="793790" y="1654731"/>
+            <a:ext cx="4536519" cy="566976"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="9525">
-[...6 lines deleted...]
-      </p:pic>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="4450"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3550" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="1B1B27"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Переваги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3550" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1B1B27"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3550" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1B1B27"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>м</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3550" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="1B1B27"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>едитації</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3550" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Shape 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="793790" y="3015496"/>
+            <a:ext cx="6407944" cy="1187172"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 12324"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F9F9FF">
+              <a:alpha val="95000"/>
+            </a:srgbClr>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Shape 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="793790" y="2985016"/>
+            <a:ext cx="6407944" cy="121920"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 78139"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="4967E9"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Shape 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3657540" y="2675334"/>
+            <a:ext cx="680442" cy="680442"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 134383"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="4967E9"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Text 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3861614" y="2845475"/>
+            <a:ext cx="272177" cy="340162"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="3400"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2100" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>1</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2100" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Text 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1051084" y="3582472"/>
+            <a:ext cx="5893356" cy="362903"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2850"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1750" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Nobile" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Nobile" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Nobile" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Зниження стресу та тривоги</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1750" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Shape 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7428548" y="3015496"/>
+            <a:ext cx="6408063" cy="1187172"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 12324"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F9F9FF">
+              <a:alpha val="95000"/>
+            </a:srgbClr>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Shape 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7428548" y="2985016"/>
+            <a:ext cx="6408063" cy="121920"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 78139"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="4967E9"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Shape 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10292298" y="2675334"/>
+            <a:ext cx="680442" cy="680442"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 134383"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="4967E9"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Text 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10496371" y="2845475"/>
+            <a:ext cx="272177" cy="340162"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="3400"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2100" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2100" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Text 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7685842" y="3582472"/>
+            <a:ext cx="5893475" cy="362903"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2850"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1750" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Nobile" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Nobile" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Nobile" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Покращення концентрації та уваги</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1750" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Shape 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="793790" y="4769644"/>
+            <a:ext cx="6407944" cy="1187172"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 12324"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F9F9FF">
+              <a:alpha val="95000"/>
+            </a:srgbClr>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Shape 12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="793790" y="4739164"/>
+            <a:ext cx="6407944" cy="121920"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 78139"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="4967E9"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Shape 13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3657540" y="4429482"/>
+            <a:ext cx="680442" cy="680442"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 134383"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="4967E9"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Text 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3861614" y="4599623"/>
+            <a:ext cx="272177" cy="340162"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="3400"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2100" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>3</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2100" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Text 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1051084" y="5336619"/>
+            <a:ext cx="5893356" cy="362903"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2850"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1750" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Nobile" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Nobile" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Nobile" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Досягнення емоційної рівноваги</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1750" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Shape 16"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7428548" y="4769644"/>
+            <a:ext cx="6408063" cy="1187172"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 12324"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F9F9FF">
+              <a:alpha val="95000"/>
+            </a:srgbClr>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Shape 17"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7428548" y="4739164"/>
+            <a:ext cx="6408063" cy="121920"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 78139"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="4967E9"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="Shape 18"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10292298" y="4429482"/>
+            <a:ext cx="680442" cy="680442"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 134383"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="4967E9"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="Text 19"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10496371" y="4599623"/>
+            <a:ext cx="272177" cy="340162"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="3400"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2100" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>4</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2100" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Text 20"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7685842" y="5336619"/>
+            <a:ext cx="5893475" cy="362903"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2850"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1750" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Nobile" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Nobile" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Nobile" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Зміцнення психічного здоров'я</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1750" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Text 21"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="793790" y="6211967"/>
+            <a:ext cx="13042821" cy="362903"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2850"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1750" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Nobile" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Nobile" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Nobile" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Регулярна медитація трансформує наше повсякденне життя, роблячи його спокійнішим та усвідомленішим.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1750" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
-    <p:bg>
-[...6 lines deleted...]
-    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="16386" name="Заголовок 1" hidden="1"/>
-[...24 lines deleted...]
-            </a:r>
+          <p:cNvPr id="2" name="Text 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="915319" y="636746"/>
+            <a:ext cx="6214229" cy="338138"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2650"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="4000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="1B1B27"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Оздоровча</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="4000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1B1B27"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="4000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1B1B27"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>с</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="4000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="1B1B27"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>ила</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="4000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1B1B27"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="4000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1B1B27"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>д</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="4000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="1B1B27"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>отиків</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="4000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1B1B27"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="4000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1B1B27"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>м</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="4000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="1B1B27"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>асаж</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="4000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1B1B27"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="4000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="1B1B27"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>та</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="4000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1B1B27"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="4000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1B1B27"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>а</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="4000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="1B1B27"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>купунктура</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="4000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="16387" name="Рисунок 2"/>
+          <p:cNvPr id="3" name="Image 0" descr="preencoded.png"/>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+            <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2"/>
-          <a:srcRect/>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr bwMode="auto">
-[...2 lines deleted...]
-            <a:ext cx="9144000" cy="6858000"/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="915319" y="1774148"/>
+            <a:ext cx="5951220" cy="3372326"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="915319" y="5346859"/>
+            <a:ext cx="2028944" cy="253603"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="9525">
-[...4 lines deleted...]
-          </a:ln>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="1950"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1B1B27"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Масаж</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Text 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="915319" y="5677733"/>
+            <a:ext cx="7684327" cy="345281"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="1350"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Nobile" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Nobile" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Nobile" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Масаж — це вплив на тіло за допомогою рук або спеціальних інструментів. Він не тільки приємний, але й має численні терапевтичні ефекти:</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Text 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="915319" y="6271387"/>
+            <a:ext cx="5951220" cy="691006"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="1350"/>
+              </a:lnSpc>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Nobile" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Nobile" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Nobile" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Покращує кровообіг</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="1350"/>
+              </a:lnSpc>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Nobile" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Nobile" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Nobile" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Розслаблює м'язи та знімає біль</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="1350"/>
+              </a:lnSpc>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Nobile" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Nobile" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Nobile" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Підвищує загальний тонус організму</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="1350"/>
+              </a:lnSpc>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Nobile" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Nobile" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Nobile" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Сприяє глибокому розслабленню та зменшенню напруги</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Image 1" descr="preencoded.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8937308" y="1186577"/>
+            <a:ext cx="3052167" cy="4069556"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Text 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8937308" y="5346859"/>
+            <a:ext cx="2028944" cy="253603"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="1950"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1B1B27"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Акупунктура</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Text 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8937308" y="5681067"/>
+            <a:ext cx="5108301" cy="690563"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="1350"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Nobile" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Nobile" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Nobile" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Акупунктура — це метод традиційної китайської медицини, що використовує тонкі голки, які вводяться в певні точки тіла. Вона спрямована на:</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Text 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8937307" y="6388222"/>
+            <a:ext cx="4777774" cy="1036509"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="1350"/>
+              </a:lnSpc>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Nobile" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Nobile" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Nobile" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Зменшення болю та запалення</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="1350"/>
+              </a:lnSpc>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Nobile" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Nobile" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Nobile" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Відновлення енергетичного балансу</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="1350"/>
+              </a:lnSpc>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Nobile" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Nobile" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Nobile" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Стимуляцію природних механізмів самозцілення</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="1350"/>
+              </a:lnSpc>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Nobile" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Nobile" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Nobile" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Покращення функціонування внутрішніх органів</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
-    <p:bg>
-[...6 lines deleted...]
-    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...20 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="17411" name="Рисунок 2"/>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png"/>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+            <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2"/>
-          <a:srcRect/>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr bwMode="auto">
-[...2 lines deleted...]
-            <a:ext cx="9144000" cy="6858000"/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9144000" y="0"/>
+            <a:ext cx="5486400" cy="8229600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="428030" y="680988"/>
+            <a:ext cx="8062198" cy="772716"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="9525">
-[...3 lines deleted...]
-            <a:tailEnd/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="3000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="4000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="1B1B27"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Загартовування</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="4000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="428030" y="1558955"/>
+            <a:ext cx="8062198" cy="415528"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="1600"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Nobile" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Nobile" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Nobile" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Загартовування — це потужний спосіб підвищити стійкість організму до несприятливих факторів навколишнього середовища. Воно включає поступове привчання тіла до холоду.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Shape 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="540901" y="2919770"/>
+            <a:ext cx="8062198" cy="3854529"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 1684"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="D2D9F9"/>
+          </a:solidFill>
+          <a:ln w="7620">
+            <a:solidFill>
+              <a:srgbClr val="B8BFDF"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548521" y="2927390"/>
+            <a:ext cx="8046958" cy="880824"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 7370"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="D2D9F9"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Text 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="653772" y="3032641"/>
+            <a:ext cx="1931908" cy="241459"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="1900"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Контрастний душ</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Text 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="653772" y="3337203"/>
+            <a:ext cx="7836456" cy="207764"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="1600"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Nobile" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Nobile" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Nobile" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Чергування теплої та холодної води стимулює кровообіг.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Shape 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548521" y="3808214"/>
+            <a:ext cx="8046958" cy="1038820"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="D2D9F9"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Shape 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548521" y="3808214"/>
+            <a:ext cx="8046958" cy="22860"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 283964"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B8BFDF"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Shape 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4378762" y="3626465"/>
+            <a:ext cx="386358" cy="378381"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 16802"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F9F9FF">
+              <a:alpha val="95000"/>
+            </a:srgbClr>
+          </a:solidFill>
+          <a:ln w="22860">
+            <a:solidFill>
+              <a:srgbClr val="B8BFDF"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="12" name="Image 1" descr="preencoded.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4">
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4475321" y="3723025"/>
+            <a:ext cx="193119" cy="193119"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Text 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="653772" y="4071461"/>
+            <a:ext cx="1931908" cy="241459"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="1900"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Обтирання</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Text 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="653772" y="4376023"/>
+            <a:ext cx="7836456" cy="207764"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="1600"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Nobile" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Nobile" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Nobile" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Вологим рушником покращує тонус шкіри та судин</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Nobile" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Nobile" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Nobile" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Shape 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548521" y="4847034"/>
+            <a:ext cx="8046958" cy="1038820"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="D2D9F9"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Shape 12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548521" y="4847034"/>
+            <a:ext cx="8046958" cy="22860"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 283964"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B8BFDF"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Shape 13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4378762" y="4665285"/>
+            <a:ext cx="386358" cy="386358"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 16802"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F9F9FF">
+              <a:alpha val="95000"/>
+            </a:srgbClr>
+          </a:solidFill>
+          <a:ln w="22860">
+            <a:solidFill>
+              <a:srgbClr val="B8BFDF"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="18" name="Image 2" descr="preencoded.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6">
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4475321" y="4761845"/>
+            <a:ext cx="193119" cy="193119"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Text 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="653772" y="5110282"/>
+            <a:ext cx="1931908" cy="241459"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="1900"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Прогулянки</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="Text 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="653772" y="5414843"/>
+            <a:ext cx="7836456" cy="207764"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="1600"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Nobile" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Nobile" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Nobile" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Регулярне перебування на свіжому повітрі зміцнює дихальну систему</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Nobile" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Nobile" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Nobile" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="Shape 16"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548521" y="5885855"/>
+            <a:ext cx="8046958" cy="880824"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="D2D9F9"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Shape 17"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548521" y="5885855"/>
+            <a:ext cx="8046958" cy="22860"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 283964"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B8BFDF"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Shape 18"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4378762" y="5704106"/>
+            <a:ext cx="386358" cy="386358"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 16802"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F9F9FF">
+              <a:alpha val="95000"/>
+            </a:srgbClr>
+          </a:solidFill>
+          <a:ln w="22860">
+            <a:solidFill>
+              <a:srgbClr val="B8BFDF"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="24" name="Image 3" descr="preencoded.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8">
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId9"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4475321" y="5800665"/>
+            <a:ext cx="193119" cy="193119"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="Text 19"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="653772" y="6149102"/>
+            <a:ext cx="1931908" cy="241459"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="1900"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Холодні ванни</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="26" name="Text 20"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="653772" y="6453664"/>
+            <a:ext cx="7836456" cy="207764"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="1600"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Nobile" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Nobile" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Nobile" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Ефективно підвищують імунітет та загальну витривалість</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Nobile" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Nobile" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Nobile" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
-    <p:bg>
-[...6 lines deleted...]
-    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="18434" name="Заголовок 1" hidden="1"/>
-[...20 lines deleted...]
-              <a:rPr lang="ru-RU" smtClean="0"/>
+          <p:cNvPr id="2" name="Text 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="793790" y="1001911"/>
+            <a:ext cx="8527494" cy="566976"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="4450"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3550" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="1B1B27"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Чому</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3550" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1B1B27"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3550" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1B1B27"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>о</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3550" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="1B1B27"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>бирають</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3550" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1B1B27"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3550" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1B1B27"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>н</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3550" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="1B1B27"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>етрадиційні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3550" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1B1B27"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3550" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1B1B27"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>м</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3550" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="1B1B27"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>етоди</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3550" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1B1B27"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>?</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3550" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="18435" name="Рисунок 2"/>
+          <p:cNvPr id="3" name="Image 0" descr="preencoded.png"/>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+            <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2"/>
-          <a:srcRect/>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr bwMode="auto">
-[...2 lines deleted...]
-            <a:ext cx="9144000" cy="6858000"/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="793789" y="2022514"/>
+            <a:ext cx="843625" cy="843625"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="793790" y="2872978"/>
+            <a:ext cx="2835235" cy="354330"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="9525">
-[...4 lines deleted...]
-          </a:ln>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2750"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Природність</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Text 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="793790" y="3363397"/>
+            <a:ext cx="6379607" cy="725805"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2850"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1750" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Nobile" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Nobile" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Nobile" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Використання природних ресурсів та мінімальне втручання.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1750" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Image 1" descr="preencoded.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5">
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7456884" y="2022515"/>
+            <a:ext cx="740818" cy="740818"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Text 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7456884" y="2872978"/>
+            <a:ext cx="2835235" cy="354330"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2750"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Доступність</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Text 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7456884" y="3363397"/>
+            <a:ext cx="6379726" cy="725805"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2850"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1750" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Nobile" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Nobile" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Nobile" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Багато методів можна практикувати самостійно або з невеликими витратами.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1750" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Image 2" descr="preencoded.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId7">
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="793790" y="4542830"/>
+            <a:ext cx="725804" cy="725804"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Text 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="793790" y="5393293"/>
+            <a:ext cx="2835235" cy="354330"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2750"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Зменшення стресу</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Text 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="793790" y="5883712"/>
+            <a:ext cx="6379607" cy="725805"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2850"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1750" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Nobile" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Nobile" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Nobile" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Ефективні техніки для розслаблення та боротьби з напругою.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1750" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="12" name="Image 3" descr="preencoded.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId9">
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId10"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7456884" y="4542830"/>
+            <a:ext cx="740818" cy="740818"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Text 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7456884" y="5393293"/>
+            <a:ext cx="2835235" cy="354330"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2750"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Профілактика</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Text 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7456884" y="5883712"/>
+            <a:ext cx="6379726" cy="725805"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2850"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1750" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Nobile" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Nobile" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Nobile" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Сприяють зміцненню імунітету та запобіганню хворобам.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1750" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Text 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1974004" y="6921616"/>
+            <a:ext cx="13042821" cy="362903"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2850"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1750" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Nobile" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Nobile" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Nobile" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Ці методи пропонують цілісний підхід до здоров'я, враховуючи як тіло, так і дух.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1750" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
-    <p:bg>
-[...6 lines deleted...]
-    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="19458" name="Заголовок 1" hidden="1"/>
-[...16 lines deleted...]
-            </a:r>
+          <p:cNvPr id="2" name="Text 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="833914" y="778981"/>
+            <a:ext cx="6118027" cy="469702"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="3650"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2950" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="1B1B27"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Можливі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2950" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1B1B27"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2950" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1B1B27"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>р</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2950" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="1B1B27"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>изики</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2950" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1B1B27"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2950" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="1B1B27"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>та</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2950" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1B1B27"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2950" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1B1B27"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>з</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2950" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="1B1B27"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>астереження</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2950" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="19459" name="Рисунок 2"/>
+          <p:cNvPr id="3" name="Image 0" descr="preencoded.png"/>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+            <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2"/>
-          <a:srcRect/>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr bwMode="auto">
-[...2 lines deleted...]
-            <a:ext cx="9144000" cy="6858000"/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="706323" y="1772959"/>
+            <a:ext cx="8265319" cy="4683681"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9260960" y="1716048"/>
+            <a:ext cx="4965404" cy="6120147"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="9525">
-[...6 lines deleted...]
-      </p:pic>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2150"/>
+              </a:lnSpc>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Nobile" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Nobile" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Nobile" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Відсутність наукових доказів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Nobile" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Nobile" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Nobile" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t> Багато методів не мають достатнього наукового підтвердження ефективності та безпеки.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2150"/>
+              </a:lnSpc>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Nobile" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Nobile" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Nobile" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Небезпека самолікування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Nobile" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Nobile" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Nobile" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t> Неправильне застосування або ігнорування традиційної медицини може призвести до серйозних наслідків.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2150"/>
+              </a:lnSpc>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Nobile" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Nobile" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Nobile" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Важливість консультації</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Nobile" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Nobile" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Nobile" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t> Завжди консультуйтеся з кваліфікованим лікарем перед початком будь-якого нетрадиційного лікування.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2150"/>
+              </a:lnSpc>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Nobile" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Nobile" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Nobile" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Комплексний підхід</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Nobile" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Nobile" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Nobile" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t> Найкращі результати досягаються при поєднанні нетрадиційних методів з доказовою медициною.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
-    <p:bg>
-[...6 lines deleted...]
-    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...26 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="20483" name="Рисунок 2"/>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png"/>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+            <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2"/>
-          <a:srcRect/>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr bwMode="auto">
-[...2 lines deleted...]
-            <a:ext cx="9144000" cy="6858000"/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9144000" y="0"/>
+            <a:ext cx="5486400" cy="8229600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="590550" y="607933"/>
+            <a:ext cx="7768114" cy="421719"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="9525">
-[...6 lines deleted...]
-      </p:pic>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="3300"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2650" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1B1B27"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Підсумок: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2650" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1B1B27"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>з</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2650" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="1B1B27"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>доровий</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2650" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1B1B27"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2650" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1B1B27"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>с</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2650" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="1B1B27"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>посіб</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2650" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1B1B27"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2650" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1B1B27"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>ж</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2650" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="1B1B27"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>иття</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2650" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1B1B27"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2650" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="1B1B27"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>як</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2650" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1B1B27"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2650" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1B1B27"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>ф</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2650" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="1B1B27"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>ундамент</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2650" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Text 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="717054" y="2363986"/>
+            <a:ext cx="7962900" cy="470535"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="1850"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Nobile" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Nobile" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Nobile" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Нетрадиційні методи можуть бути чудовим доповненням до вашого шляху до здоров'я, але вони не замінюють традиційну медицину.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Text 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="717054" y="3935644"/>
+            <a:ext cx="7709892" cy="705803"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="1850"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Nobile" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Nobile" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Nobile" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Найкращий результат дає </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Nobile" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Nobile" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Nobile" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>здоровий спосіб життя</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Nobile" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Nobile" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Nobile" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t> — баланс фізичної активності, правильного харчування та психологічного благополуччя, доповнений мудрим використанням традиційних та нетрадиційних підходів.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Shape 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="613410" y="3935644"/>
+            <a:ext cx="22860" cy="988219"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="4967E9"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
-    <p:bg>
-[...6 lines deleted...]
-    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="21506" name="Заголовок 1" hidden="1"/>
-[...43 lines deleted...]
-            <a:ext cx="9144000" cy="6858000"/>
+          <p:cNvPr id="2" name="TextBox 1"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2354893" y="2906038"/>
+            <a:ext cx="12964438" cy="1569660"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="9525">
-[...6 lines deleted...]
-      </p:pic>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="9600" dirty="0"/>
+              <a:t>Дякую за увагу!</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="9600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld>
-[...7 lines deleted...]
-    </p:bg>
+  <p:cSld name="Slide 2">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4098" name="Заголовок 1" hidden="1"/>
-[...24 lines deleted...]
-            <a:endParaRPr lang="ru-RU" sz="2000" smtClean="0"/>
+          <p:cNvPr id="2" name="Text 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="749856" y="589240"/>
+            <a:ext cx="5356741" cy="669488"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="5250"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="6600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1B1B27"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Що </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="6600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="1B1B27"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>таке</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="6600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1B1B27"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="6600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="1B1B27"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>здоров’я</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="6600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1B1B27"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>?</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="6600" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4099" name="Рисунок 2"/>
+          <p:cNvPr id="3" name="Image 0" descr="preencoded.png"/>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+            <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2"/>
-          <a:srcRect/>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr bwMode="auto">
-[...2 lines deleted...]
-            <a:ext cx="9144000" cy="6858000"/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="749856" y="1789986"/>
+            <a:ext cx="4255889" cy="5674519"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5621110" y="2065311"/>
+            <a:ext cx="8351996" cy="666750"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="9525">
-[...6 lines deleted...]
-      </p:pic>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2600"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:latin typeface="Nobile" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Nobile" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Nobile" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Здоров'я — це стан повного фізичного, психічного та соціального благополуччя, а не лише відсутність хвороби чи фізичних недоліків.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2800" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Text 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5801863" y="5902819"/>
+            <a:ext cx="8351996" cy="1000125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2600"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:latin typeface="Nobile" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Nobile" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Nobile" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Сучасна людина використовує різноманітні методи для збереження та відновлення здоров'я, від традиційної медицини до альтернативних практик.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2800" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Text 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3223CB19-6166-39E6-B5D1-155CE8C0C455}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5801863" y="3502123"/>
+            <a:ext cx="8351996" cy="1000125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1">
+                <a:latin typeface="Nobile" panose="020B0604020202020204" charset="0"/>
+              </a:rPr>
+              <a:t>Здоров’я</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0">
+                <a:latin typeface="Nobile" panose="020B0604020202020204" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1">
+                <a:latin typeface="Nobile" panose="020B0604020202020204" charset="0"/>
+              </a:rPr>
+              <a:t>залежить</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0">
+                <a:latin typeface="Nobile" panose="020B0604020202020204" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1">
+                <a:latin typeface="Nobile" panose="020B0604020202020204" charset="0"/>
+              </a:rPr>
+              <a:t>від</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0">
+                <a:latin typeface="Nobile" panose="020B0604020202020204" charset="0"/>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="q"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0">
+                <a:latin typeface="Nobile" panose="020B0604020202020204" charset="0"/>
+              </a:rPr>
+              <a:t>способу </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1">
+                <a:latin typeface="Nobile" panose="020B0604020202020204" charset="0"/>
+              </a:rPr>
+              <a:t>життя</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2800" dirty="0">
+              <a:latin typeface="Nobile" panose="020B0604020202020204" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="q"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1">
+                <a:latin typeface="Nobile" panose="020B0604020202020204" charset="0"/>
+              </a:rPr>
+              <a:t>харчування</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2800" dirty="0">
+              <a:latin typeface="Nobile" panose="020B0604020202020204" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="q"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1">
+                <a:latin typeface="Nobile" panose="020B0604020202020204" charset="0"/>
+              </a:rPr>
+              <a:t>рухової</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0">
+                <a:latin typeface="Nobile" panose="020B0604020202020204" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1">
+                <a:latin typeface="Nobile" panose="020B0604020202020204" charset="0"/>
+              </a:rPr>
+              <a:t>активності</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2800" dirty="0">
+              <a:latin typeface="Nobile" panose="020B0604020202020204" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="q"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1">
+                <a:latin typeface="Nobile" panose="020B0604020202020204" charset="0"/>
+              </a:rPr>
+              <a:t>емоційного</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0">
+                <a:latin typeface="Nobile" panose="020B0604020202020204" charset="0"/>
+              </a:rPr>
+              <a:t> стану</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld>
-[...7 lines deleted...]
-    </p:bg>
+  <p:cSld name="Slide 3">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="22530" name="Заголовок 1" hidden="1"/>
-[...23 lines deleted...]
-        </p:txBody>
+          <p:cNvPr id="2" name="Text 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="793790" y="343949"/>
+            <a:ext cx="6105049" cy="708779"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="5550"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="4400" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="1B1B27"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Традиційна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="4400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1B1B27"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="4400" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="1B1B27"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>медицина</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="4400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1B1B27"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="4400" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="1B1B27"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>ц</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="4400" dirty="0" err="1"/>
+              <a:t>е</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="4400" dirty="0"/>
+              <a:t> система </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="4400" dirty="0" err="1"/>
+              <a:t>лікування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="4400" dirty="0"/>
+              <a:t>, яка </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="5550"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="4400" dirty="0"/>
+              <a:t>                      </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="4400" dirty="0" err="1"/>
+              <a:t>базується</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="4400" dirty="0"/>
+              <a:t> на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="4400" dirty="0" err="1"/>
+              <a:t>наукових</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="4400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="4400" dirty="0" err="1"/>
+              <a:t>дослідженнях</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="4400" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="4400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Shape 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="793790" y="2546390"/>
+            <a:ext cx="3090505" cy="3318153"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 3083"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="D2D9F9"/>
+          </a:solidFill>
+          <a:ln w="7620">
+            <a:solidFill>
+              <a:srgbClr val="B8BFDF"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Shape 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1028224" y="2780824"/>
+            <a:ext cx="680442" cy="680442"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 13436980"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="4967E9"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="22531" name="Рисунок 2"/>
+          <p:cNvPr id="5" name="Image 0" descr="preencoded.png"/>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+            <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2"/>
-          <a:srcRect/>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr bwMode="auto">
-[...2 lines deleted...]
-            <a:ext cx="9144000" cy="6858000"/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1215390" y="2967871"/>
+            <a:ext cx="306110" cy="306110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Text 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1028224" y="3688080"/>
+            <a:ext cx="2621637" cy="354330"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="9525">
-[...3 lines deleted...]
-            <a:tailEnd/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2750"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Науковий підхід</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Text 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1028224" y="4178498"/>
+            <a:ext cx="2621637" cy="1451610"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2850"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1750" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Nobile" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Nobile" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Nobile" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Базується на клінічних дослідженнях </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1750" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Nobile" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Nobile" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Nobile" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>та</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1750" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Nobile" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Nobile" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Nobile" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1750" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Nobile" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Nobile" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Nobile" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>доказові</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1750" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Nobile" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Nobile" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Nobile" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>й</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1750" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Nobile" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Nobile" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Nobile" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t> медицині</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1750" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Shape 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4111109" y="2546390"/>
+            <a:ext cx="3090624" cy="3318153"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 3082"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="D2D9F9"/>
+          </a:solidFill>
+          <a:ln w="7620">
+            <a:solidFill>
+              <a:srgbClr val="B8BFDF"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Shape 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4345543" y="2780824"/>
+            <a:ext cx="680442" cy="680442"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 13436980"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="4967E9"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="10" name="Image 1" descr="preencoded.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5">
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4532709" y="2967871"/>
+            <a:ext cx="306110" cy="306110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Text 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4345543" y="3688080"/>
+            <a:ext cx="2621756" cy="354330"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2750"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Медикаменти</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Text 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4345543" y="4178498"/>
+            <a:ext cx="2621756" cy="1451610"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2850"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1750" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Nobile" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Nobile" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Nobile" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Використання ліків, вакцин та синтетичних препаратів</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1750" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Shape 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7428548" y="2546390"/>
+            <a:ext cx="3090624" cy="3318153"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 3082"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="D2D9F9"/>
+          </a:solidFill>
+          <a:ln w="7620">
+            <a:solidFill>
+              <a:srgbClr val="B8BFDF"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Shape 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7662982" y="2780824"/>
+            <a:ext cx="680442" cy="680442"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 13436980"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="4967E9"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="15" name="Image 2" descr="preencoded.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId7">
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7850148" y="2967871"/>
+            <a:ext cx="306110" cy="306110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Text 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7662982" y="3688080"/>
+            <a:ext cx="2621756" cy="354330"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2750"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Медичні заклади</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Text 12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7662982" y="4178498"/>
+            <a:ext cx="2621756" cy="1451610"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2850"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1750" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Nobile" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Nobile" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Nobile" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Лікування проводиться в лікарнях та поліклініках</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1750" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Shape 13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10756740" y="2546390"/>
+            <a:ext cx="3090624" cy="3318153"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 3082"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="D2D9F9"/>
+          </a:solidFill>
+          <a:ln w="7620">
+            <a:solidFill>
+              <a:srgbClr val="B8BFDF"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Shape 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10980420" y="2780824"/>
+            <a:ext cx="680442" cy="680442"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 13436980"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="4967E9"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="20" name="Image 3" descr="preencoded.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId9">
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId10"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11167586" y="2967871"/>
+            <a:ext cx="306110" cy="306110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="Text 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10980420" y="3688080"/>
+            <a:ext cx="2621756" cy="354330"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2750"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Операції</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Text 16"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10980420" y="4178498"/>
+            <a:ext cx="2621756" cy="1088708"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2850"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1750" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Nobile" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Nobile" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Nobile" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Хірургічні втручання та спеціалізовані медичні процедури</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1750" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Text 17"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="793790" y="6119693"/>
+            <a:ext cx="13042821" cy="725805"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2850"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1750" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Nobile" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Nobile" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Nobile" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Традиційна медицина є основою сучасної системи охорони здоров'я і спрямована на діагностику та лікування конкретних захворювань.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1750" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld>
-[...7 lines deleted...]
-    </p:bg>
+  <p:cSld name="Slide 4">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...26 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="23555" name="Рисунок 2"/>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png"/>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+            <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2"/>
-          <a:srcRect/>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr bwMode="auto">
+        <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="9144000" cy="6858000"/>
+            <a:ext cx="5486400" cy="8229600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5486400" y="315873"/>
+            <a:ext cx="6795968" cy="708779"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="9525">
-[...3 lines deleted...]
-            <a:tailEnd/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="5550"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="4000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="1B1B27"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Нетрадиційна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="4000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1B1B27"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="4000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="1B1B27"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>медицина</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="4000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1B1B27"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="4000" dirty="0"/>
+              <a:t>це методи</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="5550"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="4000" dirty="0"/>
+              <a:t>                              оздоровлення.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="4000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Shape 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6280190" y="1816179"/>
+            <a:ext cx="7556421" cy="1730812"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8453"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F9F9FF">
+              <a:alpha val="95000"/>
+            </a:srgbClr>
+          </a:solidFill>
+          <a:ln w="30480">
+            <a:solidFill>
+              <a:srgbClr val="B8BFDF"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
-      </p:pic>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Shape 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6249710" y="1816179"/>
+            <a:ext cx="121920" cy="1730812"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 78139"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="4967E9"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Text 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6628924" y="2318682"/>
+            <a:ext cx="6950393" cy="725805"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2850"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1750" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Nobile" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Nobile" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Nobile" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Методи, які не входять до офіційної медичної практики та не завжди підтверджені науковими дослідженнями</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1750" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Shape 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6280190" y="3773805"/>
+            <a:ext cx="7556421" cy="1730812"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8453"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F9F9FF">
+              <a:alpha val="95000"/>
+            </a:srgbClr>
+          </a:solidFill>
+          <a:ln w="30480">
+            <a:solidFill>
+              <a:srgbClr val="B8BFDF"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Shape 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6249710" y="3773805"/>
+            <a:ext cx="121920" cy="1730812"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 78139"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="4967E9"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Text 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6628924" y="4276308"/>
+            <a:ext cx="6950393" cy="725805"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2850"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1750" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Nobile" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Nobile" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Nobile" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Базується на традиційному знанні поколінь, природних практиках та альтернативних підходах до здоров'я</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1750" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Shape 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6280190" y="5731431"/>
+            <a:ext cx="7556421" cy="1730812"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8453"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F9F9FF">
+              <a:alpha val="95000"/>
+            </a:srgbClr>
+          </a:solidFill>
+          <a:ln w="30480">
+            <a:solidFill>
+              <a:srgbClr val="B8BFDF"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Shape 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6249710" y="5731431"/>
+            <a:ext cx="121920" cy="1730812"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 78139"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="4967E9"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Text 12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6628924" y="6233934"/>
+            <a:ext cx="6950393" cy="725805"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2850"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1750" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Nobile" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Nobile" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Nobile" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Спрямована на загальне зміцнення організму, гармонізацію тіла і психіки</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1750" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld>
-[...7 lines deleted...]
-    </p:bg>
+  <p:cSld name="Slide 5">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="24578" name="Заголовок 1" hidden="1"/>
-[...16 lines deleted...]
-            </a:r>
+          <p:cNvPr id="2" name="Text 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="793790" y="849987"/>
+            <a:ext cx="9915168" cy="708779"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="5550"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="4450" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1B1B27"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Нетрадиційні методи оздоровлення</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="4450" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="793790" y="2816423"/>
+            <a:ext cx="3402330" cy="425291"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="3300"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2650" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1B1B27"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Що це таке?</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2650" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="793790" y="3468529"/>
+            <a:ext cx="4205168" cy="2903397"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2850"/>
+              </a:lnSpc>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1750" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Nobile" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Nobile" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Nobile" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Способи підтримки здоров'я без використання медикаментів</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1750" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2850"/>
+              </a:lnSpc>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1750" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Nobile" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Nobile" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Nobile" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Природні або альтернативні процедури та практики</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1750" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2850"/>
+              </a:lnSpc>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1750" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Nobile" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Nobile" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Nobile" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Методи, що сприяють гармонії тіла і психіки</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1750" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2850"/>
+              </a:lnSpc>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1750" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Nobile" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Nobile" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Nobile" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Профілактична спрямованість та загальне оздоровлення</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1750" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="24579" name="Рисунок 2"/>
+          <p:cNvPr id="5" name="Image 0" descr="preencoded.png"/>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+            <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2"/>
-          <a:srcRect/>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr bwMode="auto">
-[...13 lines deleted...]
-          </a:ln>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5559981" y="2154079"/>
+            <a:ext cx="8284131" cy="4970383"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld>
-[...7 lines deleted...]
-    </p:bg>
+  <p:cSld name="Slide 6">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="25602" name="Заголовок 1" hidden="1"/>
-[...16 lines deleted...]
-            </a:r>
+          <p:cNvPr id="2" name="Text 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="793790" y="1240036"/>
+            <a:ext cx="9932432" cy="708779"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="5550"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="4450" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1B1B27"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Особливості нетрадиційних методів</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="4450" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="25603" name="Рисунок 2"/>
+          <p:cNvPr id="3" name="Image 0" descr="preencoded.png"/>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+            <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2"/>
-          <a:srcRect/>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr bwMode="auto">
-[...2 lines deleted...]
-            <a:ext cx="9144000" cy="6858000"/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="880475" y="2224281"/>
+            <a:ext cx="960582" cy="960582"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="793790" y="3252907"/>
+            <a:ext cx="2835235" cy="354330"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="9525">
-[...4 lines deleted...]
-          </a:ln>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2750"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Природні засоби</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Text 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="793790" y="3743325"/>
+            <a:ext cx="6379607" cy="725805"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2850"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1750" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Nobile" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Nobile" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Nobile" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Використання рослин, мінералів, води та інших природних ресурсів для оздоровлення</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1750" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Image 1" descr="preencoded.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5">
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7315200" y="2156237"/>
+            <a:ext cx="960582" cy="960582"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Text 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7456884" y="3252907"/>
+            <a:ext cx="2835235" cy="354330"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2750"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Комплексний вплив</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Text 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7456884" y="3743325"/>
+            <a:ext cx="6379726" cy="725805"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2850"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1750" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Nobile" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Nobile" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Nobile" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Одночасна дія на фізичний, емоційний та психічний стан людини</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1750" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Image 2" descr="preencoded.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId7">
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="793790" y="4687184"/>
+            <a:ext cx="949950" cy="949950"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Text 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="793790" y="5773222"/>
+            <a:ext cx="2835235" cy="354330"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2750"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Емоційний акцент</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Text 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="793790" y="6263640"/>
+            <a:ext cx="6379607" cy="725805"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2850"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1750" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Nobile" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Nobile" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Nobile" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Особлива увага до психоемоційного благополуччя та внутрішньої гармонії</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1750" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="12" name="Image 3" descr="preencoded.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId9">
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId10"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7456884" y="4818236"/>
+            <a:ext cx="818898" cy="818898"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Text 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7456884" y="5773222"/>
+            <a:ext cx="2835235" cy="354330"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2750"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Профілактика</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Text 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7456884" y="6263640"/>
+            <a:ext cx="6379726" cy="725805"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2850"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1750" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Nobile" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Nobile" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Nobile" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Запобігання захворюванням та підтримка загального тонусу організму</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1750" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld>
-[...7 lines deleted...]
-    </p:bg>
+  <p:cSld name="Slide 7">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="26626" name="Заголовок 1" hidden="1"/>
-[...18 lines deleted...]
-            </a:r>
+          <p:cNvPr id="2" name="Text 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="793790" y="828794"/>
+            <a:ext cx="10223063" cy="708779"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="5550"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="4450" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1B1B27"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Основні види нетрадиційних методів</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="4450" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="26627" name="Рисунок 2"/>
+          <p:cNvPr id="3" name="Image 0" descr="preencoded.png"/>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+            <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2"/>
-          <a:srcRect/>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr bwMode="auto">
-[...2 lines deleted...]
-            <a:ext cx="9144000" cy="6858000"/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="793790" y="1991201"/>
+            <a:ext cx="1341120" cy="1341120"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="793790" y="3615809"/>
+            <a:ext cx="2835235" cy="354330"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="9525">
-[...4 lines deleted...]
-          </a:ln>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2750"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Фітотерапія</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Text 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="793790" y="4106228"/>
+            <a:ext cx="3048000" cy="362903"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2850"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1750" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Nobile" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Nobile" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Nobile" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Лікування рослинами</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1750" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Image 1" descr="preencoded.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4125278" y="1991201"/>
+            <a:ext cx="1341120" cy="1341120"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Text 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4125278" y="3615809"/>
+            <a:ext cx="2835235" cy="354330"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2750"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Ароматерапія</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Text 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4125278" y="4106228"/>
+            <a:ext cx="3048119" cy="362903"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2850"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1750" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Nobile" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Nobile" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Nobile" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Ефірні олії</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1750" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Image 2" descr="preencoded.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7456884" y="1991201"/>
+            <a:ext cx="1341120" cy="1341120"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Text 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7456884" y="3615809"/>
+            <a:ext cx="2835235" cy="354330"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2750"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Йога</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Text 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7456884" y="4106228"/>
+            <a:ext cx="3048119" cy="362903"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2850"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1750" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Nobile" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Nobile" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Nobile" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Фізичні вправи</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1750" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="12" name="Image 3" descr="preencoded.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10788491" y="1991201"/>
+            <a:ext cx="1341120" cy="1341120"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Text 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10788491" y="3615809"/>
+            <a:ext cx="2835235" cy="354330"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2750"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Масаж</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Text 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10788491" y="4106228"/>
+            <a:ext cx="3048119" cy="362903"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2850"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1750" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Nobile" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Nobile" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Nobile" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Терапевтичний масаж</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1750" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="15" name="Image 4" descr="preencoded.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2707779" y="5147174"/>
+            <a:ext cx="1341120" cy="1341120"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Text 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2707779" y="6736480"/>
+            <a:ext cx="2835235" cy="354330"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2750"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Медитація</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Text 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2707779" y="7226898"/>
+            <a:ext cx="3048000" cy="362903"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2850"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1750" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Nobile" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Nobile" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Nobile" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Духовна практика</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1750" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="18" name="Image 5" descr="preencoded.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6115764" y="5147174"/>
+            <a:ext cx="1341120" cy="1341120"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Text 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6039267" y="6736480"/>
+            <a:ext cx="2835235" cy="354330"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2750"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Акупунктура</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="Text 12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6039267" y="7226898"/>
+            <a:ext cx="3048119" cy="362903"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2850"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1750" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Nobile" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Nobile" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Nobile" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Гольфтерапія</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1750" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="21" name="Image 6" descr="preencoded.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId9"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9675733" y="5147174"/>
+            <a:ext cx="1341120" cy="1341120"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Text 13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9370873" y="6736480"/>
+            <a:ext cx="2835235" cy="354330"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2750"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Загартовування</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Text 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9370873" y="7226898"/>
+            <a:ext cx="3048119" cy="362903"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2850"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1750" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Nobile" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Nobile" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Nobile" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Природні фактори</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1750" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld>
-[...7 lines deleted...]
-    </p:bg>
+  <p:cSld name="Slide 8">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="27650" name="Заголовок 1" hidden="1"/>
-[...21 lines deleted...]
-            </a:endParaRPr>
+          <p:cNvPr id="2" name="Text 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1525163" y="1212361"/>
+            <a:ext cx="4087773" cy="510897"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="4000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="6600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1B1B27"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Фітотерапія</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="6600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1219796" y="2362054"/>
+            <a:ext cx="2498050" cy="306586"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2400"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1B1B27"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Лікування природою</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2800" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1219796" y="2969894"/>
+            <a:ext cx="7193875" cy="675084"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="1750"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Nobile" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Nobile" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Nobile" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Фітотерапія — це використання лікарських рослин для зміцнення здоров'я та лікування захворювань. Це одна з найдавніших оздоровчих практик, яка передавалася з покоління в покоління.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Text 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1219796" y="4279106"/>
+            <a:ext cx="2043827" cy="255508"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1B1B27"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Як застосовується</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2800" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Text 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1219796" y="4775591"/>
+            <a:ext cx="7193875" cy="900428"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="1750"/>
+              </a:lnSpc>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Nobile" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Nobile" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Nobile" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Трав'яні чаї та настої</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="1750"/>
+              </a:lnSpc>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Nobile" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Nobile" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Nobile" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Відвари з сушених рослин</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="1750"/>
+              </a:lnSpc>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Nobile" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Nobile" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Nobile" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Настойки на спирті або олії</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="1750"/>
+              </a:lnSpc>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Nobile" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Nobile" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Nobile" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Зовнішнє використання у вигляді компресів</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1250" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="27651" name="Рисунок 2"/>
+          <p:cNvPr id="7" name="Image 0" descr="preencoded.png"/>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+            <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2"/>
-          <a:srcRect/>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr bwMode="auto">
-[...2 lines deleted...]
-            <a:ext cx="9144000" cy="6858000"/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9274373" y="306633"/>
+            <a:ext cx="4441627" cy="5922121"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Text 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9274373" y="6545447"/>
+            <a:ext cx="4537320" cy="1471502"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="9525">
-[...6 lines deleted...]
-      </p:pic>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="1750"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Nobile" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Nobile" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Nobile" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Користь:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Nobile" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Nobile" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Nobile" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t> Зміцнює імунітет, допомагає при простудних захворюваннях, покращує травлення</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld>
-[...7 lines deleted...]
-    </p:bg>
+  <p:cSld name="Slide 9">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...26 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="28675" name="Рисунок 2"/>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png"/>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+            <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2"/>
-          <a:srcRect/>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr bwMode="auto">
+        <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="9144000" cy="6858000"/>
+            <a:ext cx="14630400" cy="2311003"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="830339" y="2849775"/>
+            <a:ext cx="4622125" cy="577691"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="9525">
-[...64 lines deleted...]
-            </a:endParaRPr>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="4500"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="4400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1B1B27"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Ароматерапія</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="4400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="29699" name="Рисунок 2"/>
+          <p:cNvPr id="4" name="Image 1" descr="preencoded.png"/>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+            <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2"/>
-          <a:srcRect/>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr bwMode="auto">
-[...2 lines deleted...]
-            <a:ext cx="9144000" cy="6858000"/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="936665" y="3949184"/>
+            <a:ext cx="4252317" cy="739497"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Text 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1121450" y="4839295"/>
+            <a:ext cx="2311003" cy="288846"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="9525">
-[...56 lines deleted...]
-            <a:endParaRPr lang="ru-RU" smtClean="0"/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2250"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Ефірні олії</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1800" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Text 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1121450" y="5218509"/>
+            <a:ext cx="3882747" cy="268486"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2100"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1450" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Nobile" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Nobile" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Nobile" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Концентровані речовини з рослин</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1450" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="30723" name="Рисунок 2"/>
+          <p:cNvPr id="7" name="Image 2" descr="preencoded.png"/>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+            <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2"/>
-          <a:srcRect/>
+          <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr bwMode="auto">
-[...2 lines deleted...]
-            <a:ext cx="9144000" cy="6858000"/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5188982" y="3949184"/>
+            <a:ext cx="4252317" cy="739497"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Text 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5373767" y="4839295"/>
+            <a:ext cx="2311003" cy="288846"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="9525">
-[...56 lines deleted...]
-            <a:endParaRPr lang="ru-RU" smtClean="0"/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2250"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Інгаляції</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1800" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Text 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5373767" y="5218509"/>
+            <a:ext cx="3882747" cy="268486"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2100"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1450" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Nobile" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Nobile" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Nobile" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Вдихання ароматів через повітря</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1450" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="31747" name="Рисунок 2"/>
+          <p:cNvPr id="10" name="Image 3" descr="preencoded.png"/>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+            <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2"/>
-          <a:srcRect/>
+          <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr bwMode="auto">
-[...2 lines deleted...]
-            <a:ext cx="9144000" cy="6858000"/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9441299" y="3949184"/>
+            <a:ext cx="4252436" cy="739497"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Text 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9626084" y="4839295"/>
+            <a:ext cx="2311003" cy="288846"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="9525">
-[...86 lines deleted...]
-            <a:ext cx="9144000" cy="6858000"/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2250"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Масаж</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1800" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Text 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9626084" y="5218509"/>
+            <a:ext cx="3882866" cy="268486"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="9525">
-[...78 lines deleted...]
-            <a:ext cx="9144000" cy="6858000"/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2100"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1450" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Nobile" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Nobile" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Nobile" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Нанесення олій на шкіру</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1450" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Text 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1665619" y="6078617"/>
+            <a:ext cx="3049310" cy="288846"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="9525">
-[...82 lines deleted...]
-            <a:ext cx="9144000" cy="6858000"/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2250"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1B1B27"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Для чого використовується</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1800" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Text 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1638414" y="6581894"/>
+            <a:ext cx="6153031" cy="805406"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="9525">
-[...61 lines deleted...]
-              <a:defRPr/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2100"/>
+              </a:lnSpc>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="5400" smtClean="0"/>
-[...24 lines deleted...]
-            <a:ext cx="9144000" cy="6858000"/>
+              <a:rPr lang="en-US" sz="1450" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Nobile" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Nobile" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Nobile" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Релаксація та зняття напруги</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1450" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2100"/>
+              </a:lnSpc>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1450" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Nobile" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Nobile" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Nobile" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Покращення настрою</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1450" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2100"/>
+              </a:lnSpc>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1450" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Nobile" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Nobile" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Nobile" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Зменшення стресу</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1450" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Text 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7548324" y="6119454"/>
+            <a:ext cx="2311003" cy="288846"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="9525">
-[...61 lines deleted...]
-              <a:defRPr/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2250"/>
+              </a:lnSpc>
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="4000" smtClean="0">
-[...28 lines deleted...]
-            <a:ext cx="9144000" cy="6858000"/>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1B1B27"/>
+                </a:solidFill>
+                <a:latin typeface="Corben" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Corben" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Corben" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Популярні олії</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1800" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Text 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7548324" y="6495097"/>
+            <a:ext cx="6153031" cy="805406"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="9525">
-[...61 lines deleted...]
-              <a:defRPr/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2100"/>
+              </a:lnSpc>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="4000" smtClean="0">
-[...716 lines deleted...]
-              <a:defRPr/>
+              <a:rPr lang="en-US" sz="1450" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Nobile" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Nobile" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Nobile" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Лавандова — для сну</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1450" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2100"/>
+              </a:lnSpc>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" sz="4000" b="1" smtClean="0">
-[...135 lines deleted...]
-      </p:pic>
+              <a:rPr lang="en-US" sz="1450" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Nobile" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Nobile" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Nobile" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Ментолова — для збору думок</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1450" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2100"/>
+              </a:lnSpc>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1450" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404155"/>
+                </a:solidFill>
+                <a:latin typeface="Nobile" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Nobile" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Nobile" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Цитрусова — для енергії</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1450" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Краплинка">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Краплинка">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="355071"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="AABED7"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="2FA3EE"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="4BCAAD"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="86C157"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="D99C3F"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="CE6633"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="A35DD1"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="56BCFE"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="97C5E3"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Краплинка">
       <a:majorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Tw Cen MT"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Tw Cen MT"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Краплинка">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="69000"/>
+            <a:satMod val="105000"/>
+            <a:lumMod val="110000"/>
+          </a:schemeClr>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:tint val="94000"/>
+                <a:satMod val="100000"/>
+                <a:lumMod val="108000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:tint val="98000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="100000"/>
+                <a:lumMod val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:shade val="72000"/>
+                <a:satMod val="120000"/>
+                <a:lumMod val="100000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
-[...22 lines deleted...]
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr">
-              <a:shade val="95000"/>
-              <a:satMod val="105000"/>
+              <a:shade val="60000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="15875" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="22225" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="50800" dist="25400" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="28000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="63500" dist="25400" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="35000"/>
-[...8 lines deleted...]
-                <a:alpha val="35000"/>
+                <a:alpha val="69000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
           <a:scene3d>
             <a:camera prst="orthographicFront">
               <a:rot lat="0" lon="0" rev="0"/>
             </a:camera>
-            <a:lightRig rig="threePt" dir="t">
+            <a:lightRig rig="balanced" dir="t">
               <a:rot lat="0" lon="0" rev="1200000"/>
             </a:lightRig>
           </a:scene3d>
-          <a:sp3d>
-            <a:bevelT w="63500" h="25400"/>
+          <a:sp3d prstMaterial="plastic">
+            <a:bevelT w="25400" h="25400"/>
           </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-[...7 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="90000"/>
+                <a:lumMod val="110000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="64000"/>
+                <a:lumMod val="88000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...1 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="80000"/>
-                <a:satMod val="300000"/>
+                <a:tint val="84000"/>
+                <a:shade val="100000"/>
+                <a:hueMod val="130000"/>
+                <a:satMod val="150000"/>
+                <a:lumMod val="112000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="30000"/>
-                <a:satMod val="200000"/>
+                <a:shade val="92000"/>
+                <a:satMod val="140000"/>
+                <a:lumMod val="110000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...1 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Droplet" id="{8984A317-299A-4E50-B45D-BFC9EDE2337A}" vid="{A633B6A3-9E7F-4C10-9C98-2517A3134361}"/>
+    </a:ext>
+  </a:extLst>
+</a:theme>
+</file>
+
+<file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+  <a:themeElements>
+    <a:clrScheme name="Офіс">
+      <a:dk1>
+        <a:sysClr val="windowText" lastClr="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="44546A"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="E7E6E6"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="4472C4"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="ED7D31"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="A5A5A5"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="FFC000"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="5B9BD5"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="70AD47"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="0563C1"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="954F72"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Офіс">
+      <a:majorFont>
+        <a:latin typeface="Calibri Light"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Calibri"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Офіс">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="63000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>TM04033925[[fn=Краплинка]]</Template>
   <TotalTime></TotalTime>
-  <Words>108</Words>
+  <Words>864</Words>
   <Application>Microsoft Office PowerPoint</Application>
-  <PresentationFormat>Экран (4:3)</PresentationFormat>
-[...2 lines deleted...]
-  <Notes>0</Notes>
+  <PresentationFormat>Произвольный</PresentationFormat>
+  <Paragraphs>166</Paragraphs>
+  <Slides>18</Slides>
+  <Notes>17</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Использованные шрифты</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Шаблон оформления</vt:lpstr>
+        <vt:lpstr>Тема</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Заголовки слайдов</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>37</vt:i4>
+        <vt:i4>18</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="41" baseType="lpstr">
+    <vt:vector size="25" baseType="lpstr">
+      <vt:lpstr>Calibri</vt:lpstr>
+      <vt:lpstr>Tw Cen MT</vt:lpstr>
       <vt:lpstr>Arial</vt:lpstr>
-      <vt:lpstr>Calibri</vt:lpstr>
-[...38 lines deleted...]
-      <vt:lpstr>Слайд 37</vt:lpstr>
+      <vt:lpstr>Corben</vt:lpstr>
+      <vt:lpstr>Wingdings</vt:lpstr>
+      <vt:lpstr>Nobile</vt:lpstr>
+      <vt:lpstr>Краплинка</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>SPecialiST RePack</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Оздоровчі системи</dc:title>
-  <dc:creator>Виктор</dc:creator>
+  <dc:title>Слайд 1</dc:title>
+  <dc:subject/>
+  <dc:creator>Пользователь</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>