--- v0 (2025-11-03)
+++ v1 (2026-04-16)
@@ -1,1577 +1,2167 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="xml" ContentType="application/xml"/>
-[...6 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
+</Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:body>
-    <w:p w:rsidR="004B0E9F" w:rsidRDefault="004B0E9F" w:rsidP="004B0E9F">
-[...1 lines deleted...]
-        <w:spacing w:after="120" w:line="340" w:lineRule="exact"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="exact" w:line="340" w:before="0" w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>11.  Рекомендована література</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B0E9F" w:rsidRDefault="004B0E9F" w:rsidP="004B0E9F">
-[...2 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="exact" w:line="340" w:before="0" w:after="120"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>Основна:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="false"/>
+        <w:spacing w:before="5" w:after="0"/>
+        <w:ind w:hanging="0" w:left="705"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-19"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="false"/>
+        <w:spacing w:before="5" w:after="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-19"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Міклуш С.І., Геоінформаційні системи в лісовому господарстві: Навчальний посібник. Львів: НЛТУ України, 2016. 128 с.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="false"/>
+        <w:spacing w:before="5" w:after="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-19"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Морозов В.В.. Геоінформаційні системи в агросфері: навчальний посібник. Київ: Аграрна освіта, 2010. 269 с.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="false"/>
+        <w:spacing w:before="5" w:after="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-19"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Світличний О.О., Основи геоінформатики: Навчальний посібник. Суми: ВТД «Університетська книга», 2014.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="false"/>
+        <w:spacing w:before="5" w:after="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-19"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Кошкарів А.В. Основы геоінформатики: Навчальний посібник. Київ: Видавничий центр, 2012. 134 с.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="false"/>
+        <w:spacing w:before="5" w:after="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-19"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Берлянт А.М. Геоінформатика: Словарь основных термінів. Харків: ГІС-Ассоціація. 2011. 98 с.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="false"/>
+        <w:spacing w:before="5" w:after="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-19"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Хромых В.В., Хромых О.В. Цифрові моделі в лісовому господарстві: навч. посібник. Суми: Видавництво «СМЛ», 2013. 178 с.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="false"/>
+        <w:spacing w:before="5" w:after="0"/>
+        <w:ind w:hanging="0" w:left="705"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-19"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="exact" w:line="340" w:before="0" w:after="120"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Основна:</w:t>
-[...4 lines deleted...]
-        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Додаткова:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="false"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Baral H. Applications of GIS in Community Forestry: Linking Geographic Information Technology to Community Participation. VDM Verlag, 2008. 180 p.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="false"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Capolupo A. Remote Sensing in Agriculture: State-of-the-Art. Mdpi AG, 2022. 220 p.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="false"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Forest Resources Resilience and Conflicts / V. P. Sati et al. Elsevier, 2021. 470 p.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="false"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Geographic information systems: Applications in natural resource management / ed. by B. P. 1962-. 2nd ed. Don Mills, Ont : Oxford University Press, 2008. 268 p.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="false"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Geographic Information System Skills for Foresters and Natural Resource Managers. Elsevier, 2022.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="false"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Geographic Information System Skills for Foresters and Natural Resource Managers / P. Bettinger et al. Elsevier, 2023.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="false"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Land Use Cover Datasets and Validation Tools / ed. by D. García-Álvarez et al. Cham : Springer</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="false"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>International Publishing, 2022. URL: https://doi.org/10.1007/978-3-030-90998-7 (date of access: 31.01.2025).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="false"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>LiDAR Principles, Processing and Applications in Forest Ecology / Q. Guo et al. Elsevier Science &amp; Technology Books, 2022.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="false"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Managing Our World: GIS for Natural Resources. ESRI, Incorporated, 2023.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="false"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>QGIS for Ecologists: An Introduction to Mapping for Ecological Surveys. Pelagic Publishing Ltd., 2024.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="false"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Saligoe-Simmel J. Working Beyond Borders: GIS for Geospatial Collaboration. ESRI, Incorporated, 2024.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:suppressAutoHyphens w:val="0"/>
-[...3 lines deleted...]
-        <w:spacing w:before="5"/>
+        <w:suppressAutoHyphens w:val="false"/>
+        <w:spacing w:before="5" w:after="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:spacing w:val="-19"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...74 lines deleted...]
-        <w:pStyle w:val="a5"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Tomkins M., Bohn K. Urban Food Mapping: Making Visible the Edible City. Taylor &amp; Francis Group, 2024.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...87 lines deleted...]
-        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="false"/>
+        <w:spacing w:before="5" w:after="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-19"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>UAVs for Vegetation Monitoring. MDPI, 2021. URL: ttps://doi.org/10.3390/books978-3-0365- 2191-6 (date of access: 31.01.2025).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...39 lines deleted...]
-        <w:ind w:left="705"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="false"/>
+        <w:spacing w:before="5" w:after="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:spacing w:val="-19"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...12 lines deleted...]
-        <w:spacing w:before="5"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Vertzonis M. Fieldwork Handbook: A Practical Guide on the Go. ESRI, Incorporated, 2024.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="false"/>
+        <w:spacing w:before="5" w:after="0"/>
+        <w:ind w:hanging="0" w:left="705"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:spacing w:val="-19"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Світличний О.О., </w:t>
-[...177 lines deleted...]
-        <w:jc w:val="both"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="false"/>
+        <w:spacing w:before="5" w:after="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-19"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="exact" w:line="340" w:before="0" w:after="120"/>
         <w:rPr>
           <w:b/>
-          <w:bCs/>
-[...2 lines deleted...]
-          <w:spacing w:val="-4"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:bCs/>
-[...570 lines deleted...]
-    <w:sectPr w:rsidR="00B52666">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Інформаційні джерела:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="false"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ArcGIS Online – хмарна платформа від ESRI для створення карт, аналізу та роботи з геоданими.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="false"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>QGIS – офіційний сайт відкритого програмного забезпечення для роботи з ГІС.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="false"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>OpenStreetMap – платформа з відкритими геоданими для створення та редагування карт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="false"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Google Earth Engine – сервіс для аналізу супутникових знімків і геоданих від Google.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="false"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Mapbox – онлайн-платформа для створення інтерактивних карт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="false"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ESRI Training – безкоштовні та платні курси по ArcGIS та іншим продуктам ESRI.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="false"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Udemy: GIS Courses – онлайн-курси з основ ГІС, QGIS, ArcGIS та інших технологій.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="false"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Coursera: GIS Specializations – спеціалізації та курси з ГІС від провідних університетів.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="false"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>LearnOSM – ресурс для навчання роботі з OpenStreetMap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="false"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>GIS Stack Exchange – платформа для обговорення питань, пов'язаних з ГІС.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="false"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Reddit: GIS Community – активна спільнота для обговорення інструментів і проектів у сфері ГІС.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="false"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>GeoNet – форум користувачів ESRI для обміну досвідом і вирішення проблем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="false"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>OSGeo – міжнародна спільнота відкритих геопросторових технологій.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="false"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>GIS Lounge – новини, статті, навчальні матеріали та ресурси для ГІС-фахівців.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="false"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>USGS Earth Explorer – доступ до супутникових знімків та даних дистанційного зондування.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="false"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Copernicus Open Access Hub – дані супутників Sentinel від Європейського космічного агентства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="false"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Natural Earth – безкоштовні карти та геодані для глобального використання.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="false"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>NASA EarthData – супутникові знімки та аналітичні дані від NASA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="false"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Global Forest Watch – інтерактивна платформа для моніторингу стану лісів.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="false"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>GIS Geography – статті, огляди інструментів, навчальні матеріали та новини ГІС.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="false"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Geoawesomeness – новини, інновації та тренди у сфері геотехнологій.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="false"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Spatial Source – аналітика та новини про просторові технології.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="false"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Planet GIS Blog – інформація про супутникові дані та їх використання.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="false"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Geospatial World – новини, тренди та аналітика у сфері геопросторових технологій.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr>
+      <w:type w:val="nextPage"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
-[...1 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+      <w:pgMar w:left="1701" w:right="850" w:gutter="0" w:header="0" w:top="1134" w:footer="0" w:bottom="1134"/>
+      <w:pgNumType w:fmt="decimal"/>
+      <w:formProt w:val="false"/>
+      <w:textDirection w:val="lrTb"/>
+      <w:docGrid w:type="default" w:linePitch="360" w:charSpace="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Liberation Serif">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="01"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="01"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:charset w:val="01"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Liberation Sans">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="01"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...4 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="4A5C2F22">
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:abstractNum w:abstractNumId="1">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="705"/>
         </w:tabs>
         <w:ind w:left="705" w:hanging="705"/>
       </w:pPr>
-    </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04190019">
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0419001B">
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
-    </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0419000F">
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04190019">
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0419001B">
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
-    </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0419000F">
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04190019">
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0419001B">
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="0419000F">
+  <w:abstractNum w:abstractNumId="2">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...14 lines deleted...]
-      <w:numFmt w:val="lowerRoman"/>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
-      <w:lvlJc w:val="right"/>
-[...7 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0419000F">
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="3240"/>
-[...6 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="3960"/>
-[...6 lines deleted...]
-      <w:numFmt w:val="lowerRoman"/>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%6."/>
-      <w:lvlJc w:val="right"/>
-[...7 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0419000F">
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="5400"/>
-[...6 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="6120"/>
-[...6 lines deleted...]
-      <w:numFmt w:val="lowerRoman"/>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
-      <w:lvlJc w:val="right"/>
-[...4 lines deleted...]
-        <w:ind w:left="6840" w:hanging="180"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="0"/>
-[...26 lines deleted...]
-    </w:lvlOverride>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="1"/>
-[...26 lines deleted...]
-    </w:lvlOverride>
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:autoHyphenation w:val="true"/>
+  <w:hyphenationZone w:val="0"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
-  <w:rsids>
-[...29 lines deleted...]
-  <w15:docId w15:val="{3DD85E85-F79B-482F-BFA0-BED02D269947}"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="" w:bidi=""/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:suppressAutoHyphens w:val="true"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1725,52 +2315,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -1832,453 +2422,417 @@
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="004B0E9F"/>
+    <w:rsid w:val="004b0e9f"/>
     <w:pPr>
-      <w:suppressAutoHyphens/>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
+      <w:lang w:val="uk-UA" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="a0">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rPr/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="a1">
-[...1 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="character" w:styleId="Style14" w:customStyle="1">
+    <w:name w:val="Основной текст с отступом Знак"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="004b0e9f"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="19"/>
+      <w:szCs w:val="19"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style15">
+    <w:name w:val="Символ нумерації"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style16">
+    <w:name w:val="Заголовок"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Noto Sans CJK SC" w:cs="FreeSans"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="140"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="BodyText"/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:cs="FreeSans"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="FreeSans"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style17">
+    <w:name w:val="Покажчик"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="FreeSans"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent">
+    <w:name w:val="Body Text Indent"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Style14"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:tblPr>
-[...21 lines deleted...]
-    <w:rsid w:val="004B0E9F"/>
+    <w:rsid w:val="004b0e9f"/>
     <w:pPr>
       <w:ind w:firstLine="295"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="19"/>
       <w:szCs w:val="19"/>
       <w:lang w:val="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
-[...4 lines deleted...]
-    <w:rsid w:val="004B0E9F"/>
+  <w:style w:type="paragraph" w:styleId="Default" w:customStyle="1">
+    <w:name w:val="Default"/>
+    <w:qFormat/>
+    <w:rsid w:val="004b0e9f"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
-[...1 lines deleted...]
-    <w:rsid w:val="004B0E9F"/>
+  <w:style w:type="paragraph" w:styleId="Style18" w:customStyle="1">
+    <w:name w:val="Лекции"/>
+    <w:qFormat/>
+    <w:rsid w:val="004b0e9f"/>
     <w:pPr>
-      <w:autoSpaceDE w:val="0"/>
-[...16 lines deleted...]
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="24"/>
-      <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="uk-UA" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="Style19" w:default="1">
+    <w:name w:val="Без маркерів"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="a1">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
+</Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="ffffff"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="44546a"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="e7e6e6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="5b9bd5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="ed7d31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="a5a5a5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="ffc000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4472c4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="70ad47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0563c1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="954f72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204" pitchFamily="0" charset="1"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
-[...28 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="0" charset="1"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
-[...28 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
-                <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
-                <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
-                <a:satMod val="109000"/>
                 <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
-                <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
-            <a:satMod val="170000"/>
           </a:schemeClr>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="93000"/>
-                <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
-                <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
-                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
-[...5 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...11 lines deleted...]
-  <HyperlinksChanged>false</HyperlinksChanged>
+  <Application>LibreOffice/25.2.3.2$Linux_X86_64 LibreOffice_project/520$Build-2</Application>
   <AppVersion></AppVersion>
+  <Pages>3</Pages>
+  <Words>596</Words>
+  <Characters>3699</Characters>
+  <CharactersWithSpaces>4226</CharactersWithSpaces>
+  <Paragraphs>49</Paragraphs>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dc:creator>User</dc:creator>
+  <dc:description/>
+  <dc:language>uk-UA</dc:language>
+  <cp:lastModifiedBy/>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:revision></cp:revision>
+  <dc:subject/>
   <dc:title/>
-  <dc:subject/>
-[...6 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+</file>