--- v0 (2025-11-09)
+++ v1 (2026-04-12)
@@ -149,118 +149,118 @@
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{521415D9-36F7-43E2-AB2F-B90AF26B5E84}">
       <p14:sectionLst xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
         <p14:section name="Раздел без заголовка" id="{B9B9F73C-A7D8-4638-AC8B-28AF0C79527F}">
           <p14:sldIdLst>
             <p14:sldId id="284"/>
             <p14:sldId id="287"/>
             <p14:sldId id="259"/>
             <p14:sldId id="258"/>
             <p14:sldId id="285"/>
             <p14:sldId id="268"/>
             <p14:sldId id="286"/>
           </p14:sldIdLst>
         </p14:section>
       </p14:sectionLst>
     </p:ext>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
-      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns="">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" orient="horz" pos="2160">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" pos="2880">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:showPr showNarration="1">
     <p:present/>
     <p:sldAll/>
     <p:penClr>
       <a:prstClr val="red"/>
     </p:penClr>
     <p:extLst>
       <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
         <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
-      <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns="" val="0"/>
+      <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="15588" autoAdjust="0"/>
     <p:restoredTop sz="94671" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
-      <p:cViewPr>
+      <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="73" d="100"/>
-          <a:sy n="73" d="100"/>
+          <a:sx n="82" d="100"/>
+          <a:sy n="82" d="100"/>
         </p:scale>
-        <p:origin x="-1212" y="-72"/>
+        <p:origin x="1478" y="62"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
@@ -336,51 +336,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3849688" y="0"/>
             <a:ext cx="2946400" cy="496888"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{BB4F08E5-F1DE-4EA8-86C9-D1C1370E3404}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>19.12.2022</a:t>
+              <a:t>10.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Образ слайда 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="917575" y="744538"/>
             <a:ext cx="4962525" cy="3722687"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -917,51 +917,51 @@
             <a:r>
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Образец подзаголовка</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Дата 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{FAF0A029-A4D4-4108-8490-E342172BCC67}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>19.12.2022</a:t>
+              <a:t>10.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Нижний колонтитул 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1087,51 +1087,51 @@
             <a:r>
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Дата 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{FAF0A029-A4D4-4108-8490-E342172BCC67}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>19.12.2022</a:t>
+              <a:t>10.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Нижний колонтитул 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1267,51 +1267,51 @@
             <a:r>
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Дата 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{FAF0A029-A4D4-4108-8490-E342172BCC67}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>19.12.2022</a:t>
+              <a:t>10.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Нижний колонтитул 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1437,51 +1437,51 @@
             <a:r>
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Дата 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{FAF0A029-A4D4-4108-8490-E342172BCC67}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>19.12.2022</a:t>
+              <a:t>10.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Нижний колонтитул 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1683,51 +1683,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Дата 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{FAF0A029-A4D4-4108-8490-E342172BCC67}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>19.12.2022</a:t>
+              <a:t>10.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Нижний колонтитул 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1971,51 +1971,51 @@
             <a:r>
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Дата 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{FAF0A029-A4D4-4108-8490-E342172BCC67}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>19.12.2022</a:t>
+              <a:t>10.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Нижний колонтитул 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2393,51 +2393,51 @@
             <a:r>
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Дата 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{FAF0A029-A4D4-4108-8490-E342172BCC67}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>19.12.2022</a:t>
+              <a:t>10.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Нижний колонтитул 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2511,51 +2511,51 @@
             <a:r>
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Дата 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{FAF0A029-A4D4-4108-8490-E342172BCC67}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>19.12.2022</a:t>
+              <a:t>10.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Нижний колонтитул 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2606,51 +2606,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Дата 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{FAF0A029-A4D4-4108-8490-E342172BCC67}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>19.12.2022</a:t>
+              <a:t>10.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Нижний колонтитул 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2883,51 +2883,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Дата 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{FAF0A029-A4D4-4108-8490-E342172BCC67}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>19.12.2022</a:t>
+              <a:t>10.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Нижний колонтитул 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3136,51 +3136,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Дата 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{FAF0A029-A4D4-4108-8490-E342172BCC67}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>19.12.2022</a:t>
+              <a:t>10.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Нижний колонтитул 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3353,51 +3353,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="6356350"/>
             <a:ext cx="2133600" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{FAF0A029-A4D4-4108-8490-E342172BCC67}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>19.12.2022</a:t>
+              <a:t>10.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Нижний колонтитул 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3124200" y="6356350"/>
             <a:ext cx="2895600" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -3774,284 +3774,232 @@
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="274638"/>
             <a:ext cx="8229600" cy="2578298"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit/>
+            <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="uk-UA" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>«Світ </a:t>
-[...23 lines deleted...]
-              <a:t/>
+              <a:t>«Послуги: права сторін та їх захист»</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="uk-UA" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="uk-UA" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t/>
             </a:r>
             <a:br>
               <a:rPr lang="uk-UA" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
-              <a:t>як </a:t>
-[...3 lines deleted...]
-              <a:t>навчальний курс у ЗНУ</a:t>
+              <a:t>як навчальний курс у ЗНУ</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
             </a:br>
             <a:r>
               <a:rPr lang="uk-UA" sz="2800" b="1" dirty="0" smtClean="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>вибіркова </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="uk-UA" sz="2800" b="1" dirty="0">
+              <a:t>дисципліна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" b="1" dirty="0" smtClean="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>дисципліна</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="ru-RU" sz="2800" b="1" dirty="0">
+              <a:t> вільного вибору студента в межах спеціальності</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2800" b="1" dirty="0">
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Объект 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="3068960"/>
             <a:ext cx="4038600" cy="3057203"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="514350" indent="-514350" algn="just">
               <a:buAutoNum type="arabicParenR"/>
             </a:pPr>
             <a:endParaRPr lang="uk-UA" b="1" dirty="0" smtClean="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Загальні </a:t>
+              <a:t>1) Загальні </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>положення </a:t>
-            </a:r>
+              <a:t>положення про послуги</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>про послуги</a:t>
-[...30 lines deleted...]
-              <a:t>захист прав</a:t>
+              <a:t>2) Загальні положення про захист прав</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0" smtClean="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Объект 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4648200" y="3068960"/>
             <a:ext cx="4038600" cy="3057203"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="uk-UA" dirty="0" smtClean="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>3</a:t>
-[...7 lines deleted...]
-              <a:t>) </a:t>
+              <a:t>3) </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Спеціальна частина </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
               <a:t>(розгляд питань про захист </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" dirty="0"/>
               <a:t>прав </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
               <a:t>у різних сферах надання послуг)</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
@@ -4085,164 +4033,236 @@
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="274638"/>
             <a:ext cx="8229600" cy="2578298"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l"/>
+            <a:pPr algn="just"/>
             <a:r>
               <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Мета</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> вивчення навчальної </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>дисципліни </a:t>
             </a:r>
             <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:t>«Послуги: </a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
-              <a:t>«Світ послуг: права та їх захист» </a:t>
+              <a:t>права </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:t>сторін та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>їх захист» </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
               <a:t>- формування </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
-              <a:t>у студентів інтересу до набуття ґрунтовних спеціальних знань у сфері професійного захист прав учасників сфери обслуговування (послуги у різних сферах правового регулювання) й закріплення практичних навичок щодо складання різних видів правових документів, вміння їх аналізувати з метою ефективного використання їх у своїй подальшій правозастосовчій діяльності.</a:t>
+              <a:t>у студентів інтересу до набуття ґрунтовних спеціальних знань у сфері професійного </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:t>захисту </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>прав учасників сфери обслуговування (послуги у різних сферах правового регулювання) й закріплення практичних навичок щодо складання різних видів правових документів, вміння їх аналізувати з метою ефективного використання їх у своїй подальшій правозастосовчій діяльності.</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
               <a:t/>
             </a:r>
             <a:br>
               <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
             </a:br>
             <a:endParaRPr lang="ru-RU" sz="2000" b="1" dirty="0">
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Объект 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="3068960"/>
             <a:ext cx="8363272" cy="3057203"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="85000" lnSpcReduction="10000"/>
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0">
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>З</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>авданнями</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0">
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0">
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>вивчення дисципліни </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:t>«Послуги: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>права </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:t>сторін та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>їх захист» є засвоєння студентами теоретичного матеріалу, що </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:t>пов’язаний </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>із наданням послуг у сфері цивільно-правових, соціальних, освітніх, інформаційних, медичних, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:t>адміністративних </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:t>інших, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>оволодіння студентами практичними навичками </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:t>складання </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>різних юридичних документів, що опосередковують надання та отримання послуг, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0"/>
+              <a:t>захист прав їх учасників, вміння </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>чітко орієнтуватися в чинному законодавстві, вміння тлумачити нормативні акти. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0" smtClean="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1829268553"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4342,51 +4362,51 @@
             </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" sz="1800" dirty="0" smtClean="0"/>
               <a:t>‒ вивчаємо загальні положення про послуги (що це таке, предмет, сторони, суттєві та інші умови, порядок надання, права та обов’язки учасників);</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
               <a:t>‒ </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="1800" dirty="0" smtClean="0"/>
               <a:t>характеризуємо нормативне регулювання;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" sz="1800" dirty="0" smtClean="0"/>
-              <a:t>‒ перевіряємо знання у тестовій формі, з використанням досвіду проведених єдиних вступних фахових випробувань</a:t>
+              <a:t>‒ перевіряємо знання у тестовій формі, з використанням досвіду проведених єдиних вступних фахових іспитів</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="uk-UA" sz="1800" dirty="0" smtClean="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="uk-UA" sz="3200" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Объект 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
@@ -4424,81 +4444,69 @@
               </a:rPr>
               <a:t>Практика</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="uk-UA" sz="1800" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
               <a:t>‒ аналізуємо судову практику;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
-              <a:t>‒ </a:t>
-[...7 lines deleted...]
-              <a:t>аналізувати зміст конкретних юридичних документів, виявляти недоліки їх змісту та оформлення;</a:t>
+              <a:t>‒ вчимось аналізувати зміст конкретних юридичних документів, виявляти недоліки їх змісту та оформлення;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
               <a:t>‒ вчимось захищати права та інтереси кожного із учасників відносин у сфері послуг;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
-              <a:t>‒ </a:t>
-[...3 lines deleted...]
-              <a:t>вирішуємо практичні життєві ситуації, в яких мають місце надання послуг</a:t>
+              <a:t>‒ вирішуємо практичні життєві ситуації, в яких мають місце надання послуг</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="uk-UA" sz="1800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1128331246"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
@@ -4570,204 +4578,169 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1628800"/>
             <a:ext cx="4038600" cy="4497363"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Позасудовий порядок захисту</a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" b="1" dirty="0" smtClean="0">
-[...3 lines deleted...]
-            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="uk-UA" b="1" dirty="0" smtClean="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
-              <a:t>‒ </a:t>
-[...9 lines deleted...]
-            <a:endParaRPr lang="uk-UA" dirty="0" smtClean="0"/>
+              <a:t>‒ з’ясовуємо порядок;</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" dirty="0"/>
               <a:t>‒ </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
               <a:t>вивчаємо, складаємо, аналізуємо юридичні документи;</a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" dirty="0" smtClean="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
               <a:t>‒ вирішуємо ситуаційні завдання (кейси)</a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" dirty="0" smtClean="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="uk-UA" dirty="0" smtClean="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Объект 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4648200" y="1628800"/>
             <a:ext cx="4038600" cy="4497363"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Судовий порядок захисту</a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" b="1" dirty="0" smtClean="0">
-[...3 lines deleted...]
-            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="uk-UA" b="1" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" dirty="0"/>
               <a:t>‒ </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
               <a:t>з’ясовуємо підсудність;</a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" dirty="0" smtClean="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" dirty="0"/>
-              <a:t>‒ </a:t>
-[...3 lines deleted...]
-              <a:t>вивчаємо, складаємо, аналізуємо </a:t>
+              <a:t>‒ вивчаємо, складаємо, аналізуємо </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
-              <a:t>позови та інші документи</a:t>
-            </a:r>
+              <a:t>позови та інші документи;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
-              <a:t>;</a:t>
-[...13 lines deleted...]
-              <a:t>вивчаємо судову практику</a:t>
+              <a:t>‒ вивчаємо судову практику</a:t>
             </a:r>
             <a:endParaRPr lang="uk-UA" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4058409834"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
@@ -4951,110 +4924,124 @@
           <a:p>
             <a:pPr algn="just">
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" sz="1800" b="1" dirty="0"/>
               <a:t>т</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="1800" b="1" dirty="0" smtClean="0"/>
               <a:t>уристичні послуги</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just">
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" sz="1800" b="1" dirty="0"/>
               <a:t>ю</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="1800" b="1" dirty="0" smtClean="0"/>
-              <a:t>ридичні </a:t>
-[...3 lines deleted...]
-              <a:t>послуги</a:t>
+              <a:t>ридичні послуги</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" dirty="0" smtClean="0"/>
+              <a:t>інші</a:t>
             </a:r>
             <a:endParaRPr lang="uk-UA" sz="1800" dirty="0" smtClean="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="uk-UA" sz="1800" dirty="0" smtClean="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="uk-UA" sz="1800" dirty="0" smtClean="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="uk-UA" sz="3200" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Объект 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4716016" y="1556792"/>
             <a:ext cx="4038600" cy="4968552"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:r>
+              <a:rPr lang="uk-UA" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Судовий </a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="uk-UA" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Позасудовий захист прав у різних сферах людської діяльності, зокрема</a:t>
+              <a:t>захист прав у різних сферах людської діяльності, зокрема</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="uk-UA" sz="1800" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="just">
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
@@ -5108,51 +5095,65 @@
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" sz="1800" b="1" dirty="0"/>
               <a:t>медичні послуги</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just">
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" sz="1800" b="1" dirty="0"/>
               <a:t>туристичні послуги</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just">
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" sz="1800" b="1" dirty="0"/>
-              <a:t>юридичні послуги</a:t>
+              <a:t>юридичні </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" dirty="0" smtClean="0"/>
+              <a:t>послуги</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" dirty="0" smtClean="0"/>
+              <a:t>інші</a:t>
             </a:r>
             <a:endParaRPr lang="uk-UA" sz="1800" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="uk-UA" sz="1800" dirty="0" smtClean="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="uk-UA" sz="1800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="266314307"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -5209,176 +5210,218 @@
                 </a:solidFill>
               </a:rPr>
               <a:t>Можливості навчання</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" sz="3200" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Объект 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="92500" lnSpcReduction="20000"/>
+            <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...6 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="uk-UA" dirty="0" smtClean="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+              <a:t>1) лекційні заняття</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+              <a:t>2) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:t>п</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+              <a:t>рактичні заняття</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+              <a:t>3) консультації</a:t>
+            </a:r>
             <a:endParaRPr lang="uk-UA" dirty="0" smtClean="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
+              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:t>4</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
-              <a:t>1) Лекційні заняття</a:t>
-[...5 lines deleted...]
-            </a:pPr>
+              <a:t>) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:t>п</a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
-              <a:t>2) Практичні заняття</a:t>
-[...5 lines deleted...]
-            </a:pPr>
+              <a:t>роблемні групи (обговорення проблемних питань нормативного регулювання, підготовка наукових доповідей)</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Объект 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:t>5</a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
-              <a:t>3) Консультації</a:t>
-[...5 lines deleted...]
-            </a:pPr>
+              <a:t>) </a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
-              <a:t>4) Проблемні групи (обговорення проблемних питань нормативного регулювання, підготовка наукових доповідей)</a:t>
-[...46 lines deleted...]
-              <a:t>1) Вирішення практичних завдань  у системі </a:t>
+              <a:t>вирішення практичних завдань  у системі </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0" smtClean="0"/>
               <a:t>Moodle</a:t>
             </a:r>
             <a:endParaRPr lang="uk-UA" dirty="0" smtClean="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
+              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:t>6</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
-              <a:t>2)</a:t>
+              <a:t>)</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0" smtClean="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
+              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:t>с</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
-              <a:t>Діалог з викладачем, надання коментарів щодо виконаних студентом завдань з аналізом наявних помилок та рекомендаціями щодо того, на які питання студенту слід звернути увагу</a:t>
-            </a:r>
+              <a:t>амостійна робота з теоретичним матеріалом</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:t>7</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+              <a:t>) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+              <a:t>діалог з викладачем, надання коментарів щодо виконаних студентом завдань з аналізом наявних помилок та рекомендаціями щодо того, на які питання студенту слід звернути </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+              <a:t>увагу</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+              <a:t>8) тестування</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" dirty="0" smtClean="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1271502076"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
@@ -5425,191 +5468,210 @@
             <a:endParaRPr lang="ru-RU" sz="3200" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Объект 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="77500" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
+            <a:pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Лекційні заняття:</a:t>
+              <a:t>Лекційні </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>та практичні заняття</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="uk-UA" dirty="0" smtClean="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
-              <a:t>1) Теорія</a:t>
-[...5 lines deleted...]
-            </a:pPr>
+              <a:t>1) </a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
-              <a:t>2) Відповіді на питання студентів</a:t>
-[...3 lines deleted...]
-            <a:pPr marL="0" indent="0">
+              <a:t>Теорія та аналіз судової та іншої практики</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+              <a:t>2) Відповіді на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+              <a:t>запитання </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+              <a:t>студентів</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
               <a:t>3) Закріплення теоретичного матеріалу</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Объект 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4716016" y="1628800"/>
             <a:ext cx="4038600" cy="4525963"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="77500" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Практичні заняття:</a:t>
+              <a:t>Самостійна робота:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="uk-UA" dirty="0" smtClean="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
-              <a:t>1</a:t>
-            </a:r>
+              <a:t>1) вивчення теоретичних аспектів</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
-              <a:t>) Обговорення теоретичних аспектів</a:t>
+              <a:t>2) перевірка теоретичних знань шляхом тестування</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
-              <a:t>2) Перевірка теоретичних знань</a:t>
+              <a:t>3) вирішення практичних життєвих ситуацій з урахуванням судової практики</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
-              <a:t>3) Вирішення практичних життєвих ситуацій з урахуванням судової практики</a:t>
-[...5 lines deleted...]
-            </a:pPr>
+              <a:t>4) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:t>с</a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
-              <a:t>4) Тестова форма контролю</a:t>
-[...14 lines deleted...]
-            <a:endParaRPr lang="uk-UA" dirty="0" smtClean="0"/>
+              <a:t>кладання та аналіз різних юридичних документів для захисту прав учасників у сфері надання послуг</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1160740388"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -6162,80 +6224,90 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>505</Words>
+  <Words>523</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Экран (4:3)</PresentationFormat>
-  <Paragraphs>81</Paragraphs>
+  <Paragraphs>82</Paragraphs>
   <Slides>7</Slides>
   <Notes>1</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="6" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Использованные шрифты</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4</vt:i4>
+      </vt:variant>
       <vt:variant>
         <vt:lpstr>Тема</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Заголовки слайдов</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="8" baseType="lpstr">
+    <vt:vector size="12" baseType="lpstr">
+      <vt:lpstr>Arial</vt:lpstr>
+      <vt:lpstr>Calibri</vt:lpstr>
+      <vt:lpstr>Times New Roman</vt:lpstr>
+      <vt:lpstr>Wingdings</vt:lpstr>
       <vt:lpstr>Тема Office</vt:lpstr>
-      <vt:lpstr>«Світ послуг: права та їх захист»  як навчальний курс у ЗНУ вибіркова дисципліна</vt:lpstr>
-      <vt:lpstr>Мета вивчення навчальної дисципліни «Світ послуг: права та їх захист» - формування у студентів інтересу до набуття ґрунтовних спеціальних знань у сфері професійного захист прав учасників сфери обслуговування (послуги у різних сферах правового регулювання) й закріплення практичних навичок щодо складання різних видів правових документів, вміння їх аналізувати з метою ефективного використання їх у своїй подальшій правозастосовчій діяльності. </vt:lpstr>
+      <vt:lpstr>«Послуги: права сторін та їх захист»  як навчальний курс у ЗНУ дисципліна вільного вибору студента в межах спеціальності</vt:lpstr>
+      <vt:lpstr>Мета вивчення навчальної дисципліни «Послуги: права сторін та їх захист» - формування у студентів інтересу до набуття ґрунтовних спеціальних знань у сфері професійного захисту прав учасників сфери обслуговування (послуги у різних сферах правового регулювання) й закріплення практичних навичок щодо складання різних видів правових документів, вміння їх аналізувати з метою ефективного використання їх у своїй подальшій правозастосовчій діяльності. </vt:lpstr>
       <vt:lpstr>Загальні положення про послуги</vt:lpstr>
       <vt:lpstr>Загальні положення про захист</vt:lpstr>
       <vt:lpstr>Спеціальна частина</vt:lpstr>
       <vt:lpstr>Можливості навчання</vt:lpstr>
       <vt:lpstr>Навчання</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Спадкування – перехід спадщини від спадкодавця до спадкоємців</dc:title>
   <dc:creator>Инна</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>