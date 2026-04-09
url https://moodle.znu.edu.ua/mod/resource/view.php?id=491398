--- v0 (2026-02-06)
+++ v1 (2026-04-09)
@@ -1,146 +1,145 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="0042187E" w:rsidRPr="00DA45AB" w:rsidRDefault="0042187E" w:rsidP="0042187E">
+    <w:p w14:paraId="4D8D9AEE" w14:textId="77777777" w:rsidR="0042187E" w:rsidRPr="00DA45AB" w:rsidRDefault="0042187E" w:rsidP="0042187E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Заняття № 2</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA45AB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2 год.)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0042187E" w:rsidRPr="00307555" w:rsidRDefault="0042187E" w:rsidP="0042187E">
+    <w:p w14:paraId="4C7D8CA1" w14:textId="77777777" w:rsidR="0042187E" w:rsidRPr="00307555" w:rsidRDefault="0042187E" w:rsidP="0042187E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA45AB">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Тема: </w:t>
       </w:r>
       <w:r w:rsidRPr="00307555">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Морфологія сучасної української мови</w:t>
       </w:r>
       <w:r w:rsidRPr="00307555">
         <w:rPr>
           <w:b/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00307555">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Частини мови </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0042187E" w:rsidRPr="00DA45AB" w:rsidRDefault="0042187E" w:rsidP="0042187E">
+    <w:p w14:paraId="0788D31C" w14:textId="77777777" w:rsidR="0042187E" w:rsidRPr="00DA45AB" w:rsidRDefault="0042187E" w:rsidP="0042187E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0042187E" w:rsidRPr="00DA45AB" w:rsidRDefault="0042187E" w:rsidP="0042187E">
+    <w:p w14:paraId="27178BC0" w14:textId="77777777" w:rsidR="0042187E" w:rsidRPr="00DA45AB" w:rsidRDefault="0042187E" w:rsidP="0042187E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA45AB">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>План</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0042187E" w:rsidRPr="00F061CE" w:rsidRDefault="0042187E" w:rsidP="0042187E">
+    <w:p w14:paraId="4D590F87" w14:textId="77777777" w:rsidR="0042187E" w:rsidRPr="00F061CE" w:rsidRDefault="0042187E" w:rsidP="0042187E">
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F061CE">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Морфологія як </w:t>
       </w:r>
@@ -187,400 +186,391 @@
       <w:r w:rsidRPr="00F061CE">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>сло</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>возміни</w:t>
       </w:r>
       <w:r w:rsidRPr="00F061CE">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0042187E" w:rsidRPr="00995D74" w:rsidRDefault="0042187E" w:rsidP="0042187E">
+    <w:p w14:paraId="6CB59285" w14:textId="77777777" w:rsidR="0042187E" w:rsidRPr="00995D74" w:rsidRDefault="0042187E" w:rsidP="0042187E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00995D74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Поняття про частини мови </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>як основні морфологічні одиниці та критерії їх виділення.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
+    <w:p w14:paraId="0CC2E86A" w14:textId="77777777" w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00995D74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Класифікація частин мови у сучасній лінгвістичній теорії.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0042187E" w:rsidRPr="00995D74" w:rsidRDefault="0042187E" w:rsidP="0042187E">
+    <w:p w14:paraId="2C5AD3CB" w14:textId="77777777" w:rsidR="0042187E" w:rsidRPr="00995D74" w:rsidRDefault="0042187E" w:rsidP="0042187E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5148"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00995D74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Ступені</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00995D74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> й </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00995D74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>р</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>різновиди</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00995D74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>ізновиди</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00995D74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:t>взаємопереходу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00995D74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00995D74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>взаємопереходу</w:t>
+        <w:t>частин</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00995D74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00995D74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>частин</w:t>
+        <w:t>мови</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00995D74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
+    <w:p w14:paraId="337BEFCF" w14:textId="77777777" w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0042187E" w:rsidRPr="00D35A1C" w:rsidRDefault="0042187E" w:rsidP="0042187E">
+    <w:p w14:paraId="34ABA29B" w14:textId="77777777" w:rsidR="0042187E" w:rsidRPr="00D35A1C" w:rsidRDefault="0042187E" w:rsidP="0042187E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D35A1C">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Студент повинен знати: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
+    <w:p w14:paraId="3789D5F2" w14:textId="77777777" w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D35A1C">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:sym w:font="Symbol" w:char="F0B7"/>
       </w:r>
       <w:r w:rsidRPr="00D35A1C">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> визначення термінів: парадигма, словоформа, морфологія, частини мови; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
+    <w:p w14:paraId="3DE18340" w14:textId="77777777" w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D35A1C">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:sym w:font="Symbol" w:char="F0B7"/>
       </w:r>
       <w:r w:rsidRPr="00D35A1C">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> ознаки розподілу слів на частини мови. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0042187E" w:rsidRPr="00D35A1C" w:rsidRDefault="0042187E" w:rsidP="0042187E">
+    <w:p w14:paraId="0F74FC07" w14:textId="77777777" w:rsidR="0042187E" w:rsidRPr="00D35A1C" w:rsidRDefault="0042187E" w:rsidP="0042187E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D35A1C">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Студент повинен уміти:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
+    <w:p w14:paraId="15F560DA" w14:textId="77777777" w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D35A1C">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:sym w:font="Symbol" w:char="F0B7"/>
       </w:r>
       <w:r w:rsidRPr="00D35A1C">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> виявляти ознаки частин мови, аналізувати мовний матеріал</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
-[...9 lines deleted...]
-    <w:p w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
+    <w:p w14:paraId="0191498A" w14:textId="77777777" w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DBEEB68" w14:textId="77777777" w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0042187E" w:rsidRPr="00DA45AB" w:rsidRDefault="0042187E" w:rsidP="0042187E">
+    <w:p w14:paraId="6059B811" w14:textId="77777777" w:rsidR="0042187E" w:rsidRPr="00DA45AB" w:rsidRDefault="0042187E" w:rsidP="0042187E">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA45AB">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Література</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0042187E" w:rsidRPr="00DA45AB" w:rsidRDefault="0042187E" w:rsidP="0042187E">
+    <w:p w14:paraId="6CF74DD2" w14:textId="77777777" w:rsidR="0042187E" w:rsidRPr="00DA45AB" w:rsidRDefault="0042187E" w:rsidP="0042187E">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA45AB">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Основна</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
+    <w:p w14:paraId="667175D6" w14:textId="77777777" w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC3967">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Алексієнко  Л. А., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -683,136 +673,126 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">   м</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BC3967">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>орфологія</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BC3967">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00BC3967">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>п</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>підручник</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BC3967">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / за ред. А. К. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BC3967">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> / за ред. А. К. </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Мойсієнка</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BC3967">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>Мойсієнка</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>. Київ : Знання, 2013. С.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 24</w:t>
+      </w:r>
       <w:r w:rsidRPr="00BC3967">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>. Київ : Знання, 2013. С.</w:t>
+        <w:t>1–2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 24</w:t>
+        <w:t>51</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC3967">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>1–2</w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
+    <w:p w14:paraId="29C27905" w14:textId="77777777" w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC3967">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">2.  </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -831,110 +811,90 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> О. К., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BC3967">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Городенська</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BC3967">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> К. Г., </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> К. Г., Русанівський В. М.  Граматика української мови. Морфол</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>огія. Київ : Либідь, 1993.  С. 5–6, 10</w:t>
+      </w:r>
       <w:r w:rsidRPr="00BC3967">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>Русанівський</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
       <w:r w:rsidRPr="00BC3967">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> В. М.  Граматика української мови. Морфол</w:t>
-[...34 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
+    <w:p w14:paraId="24A98C56" w14:textId="77777777" w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC3967">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Вихованець І. Р., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -973,119 +933,99 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">. граматика укр. мови / за ред. І.Вихованця. Київ : </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BC3967">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Унів</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BC3967">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Вид-во </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>. Вид-во „Пульсари”, 2004.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> С. 7</w:t>
+      </w:r>
       <w:r w:rsidRPr="00BC3967">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>„Пульсари</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>28, 42</w:t>
+      </w:r>
       <w:r w:rsidRPr="00BC3967">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>”, 2004.</w:t>
+        <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> С. 7</w:t>
-[...34 lines deleted...]
-        </w:rPr>
         <w:t>43.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0042187E" w:rsidRPr="00BC3967" w:rsidRDefault="0042187E" w:rsidP="0042187E">
+    <w:p w14:paraId="177978B7" w14:textId="77777777" w:rsidR="0042187E" w:rsidRPr="00BC3967" w:rsidRDefault="0042187E" w:rsidP="0042187E">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC3967">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">4. Горпинич В. О. Морфологія української мови : підручник для студентів вищих навчальних закладів. Київ : ВЦ «Академія», 2004. С. </w:t>
       </w:r>
       <w:r>
@@ -1102,51 +1042,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC3967">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>URL</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC3967">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId6" w:history="1">
+      <w:hyperlink r:id="rId5" w:history="1">
         <w:r w:rsidRPr="00BC3967">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>http</w:t>
         </w:r>
         <w:r w:rsidRPr="00BC3967">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:lang w:val="uk-UA"/>
           </w:rPr>
           <w:t>://</w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00BC3967">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1231,62 +1171,60 @@
           </w:rPr>
           <w:t>/</w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00BC3967">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>Horpynych</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="00BC3967">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:lang w:val="uk-UA"/>
           </w:rPr>
           <w:t>_</w:t>
         </w:r>
-        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00BC3967">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>Volodymyr</w:t>
         </w:r>
-        <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="00BC3967">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:lang w:val="uk-UA"/>
           </w:rPr>
           <w:t>/</w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00BC3967">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>Morfolohiia</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="00BC3967">
           <w:rPr>
             <w:rStyle w:val="a5"/>
@@ -1319,65 +1257,63 @@
           </w:rPr>
           <w:t>_</w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00BC3967">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>movy</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="00BC3967">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:lang w:val="uk-UA"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
-        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00BC3967">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>pdf</w:t>
         </w:r>
-        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
+    <w:p w14:paraId="2A18C42C" w14:textId="77777777" w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
       <w:pPr>
         <w:ind w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC3967">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">5. Граматика сучасної української літературної мови. Морфологія                     / І. Р. Вихованець, К. Г. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BC3967">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Городенська</w:t>
@@ -1480,51 +1416,51 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>68, 115</w:t>
       </w:r>
       <w:r w:rsidRPr="000E10A4">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>118.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0042187E" w:rsidRPr="008642C0" w:rsidRDefault="0042187E" w:rsidP="0042187E">
+    <w:p w14:paraId="132A8E99" w14:textId="77777777" w:rsidR="0042187E" w:rsidRPr="008642C0" w:rsidRDefault="0042187E" w:rsidP="0042187E">
       <w:pPr>
         <w:ind w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008642C0">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Караман</w:t>
@@ -1696,172 +1632,154 @@
         <w:t>С.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>О.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-        <w:t>. К</w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Карамана. К</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>иїв</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008642C0">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008642C0">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Літера</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008642C0">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ЛТД,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2011. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>С</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008642C0">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008642C0">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>URL</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008642C0">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...61 lines deleted...]
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="a5"/>
           </w:rPr>
           <w:t>http://elibrary.kubg.edu.ua/id/eprint/11333/1/%D0%A1%D0%A3%D0%9B%D0%9C_%D0%9A%D0%B0%D1%80%D0%B0%D0%BC%D0%B0%D0%BD.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
+    <w:p w14:paraId="62AD496A" w14:textId="77777777" w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
       <w:pPr>
         <w:ind w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">7. </w:t>
       </w:r>
       <w:r w:rsidRPr="002057D4">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Леонова М. В. </w:t>
@@ -1899,51 +1817,51 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>: Вища школа, 1983. С. 14</w:t>
       </w:r>
       <w:r w:rsidRPr="008642C0">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>19.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
+    <w:p w14:paraId="2CE64C70" w14:textId="77777777" w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
       <w:pPr>
         <w:ind w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">8. </w:t>
       </w:r>
       <w:r w:rsidRPr="00737033">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Плющ М. Я. Граматика української мови</w:t>
@@ -2086,216 +2004,198 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>С. 74</w:t>
       </w:r>
       <w:r w:rsidRPr="008642C0">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>78.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
+    <w:p w14:paraId="1A0F31DE" w14:textId="77777777" w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
       <w:pPr>
         <w:ind w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">9. </w:t>
       </w:r>
       <w:r w:rsidRPr="008642C0">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Сучасна українська літературна мова. Морфологія / за ред. </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Сучасна українська літературна мова. Морфологія / за ред. І. К. Білодіда. Київ : Наук. думка, 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>969. С. 1</w:t>
+      </w:r>
       <w:r w:rsidRPr="008642C0">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>І. К. Білод</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>5–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>18, 23</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC3967">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>29</w:t>
+      </w:r>
       <w:r w:rsidRPr="008642C0">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>іда. Київ : Наук. думка, 1</w:t>
-[...7 lines deleted...]
-        <w:t>969. С. 1</w:t>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53F8C892" w14:textId="77777777" w:rsidR="0042187E" w:rsidRPr="008642C0" w:rsidRDefault="0042187E" w:rsidP="0042187E">
+      <w:pPr>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10. </w:t>
       </w:r>
       <w:r w:rsidRPr="008642C0">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>5–</w:t>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00BC3967">
+        <w:t>Суча</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>сна українська літературна мова : підручник / А. П. Грищенко,            Л. І. Мацько, М. Я. Плющ та ін.. ; за ред.. А. П. Грищенка. Київ : Вища школа, 1993. С. 229</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2A9C">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>29</w:t>
-[...57 lines deleted...]
-        </w:rPr>
         <w:t>240.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
+    <w:p w14:paraId="0A33685A" w14:textId="77777777" w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2163D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Додаткова</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
+    <w:p w14:paraId="7136F9F7" w14:textId="77777777" w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F061CE">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Вихованець І. Частини мови в семантико-граматич</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
@@ -2321,51 +2221,51 @@
       <w:r w:rsidRPr="00F061CE">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>С. 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00F061CE">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">40. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
+    <w:p w14:paraId="65207E8D" w14:textId="77777777" w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F061CE">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Жовтобрюх М. А. Система частин мови в україн</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
@@ -2400,51 +2300,51 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>С. 3</w:t>
       </w:r>
       <w:r w:rsidRPr="00F061CE">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>–12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0042187E" w:rsidRPr="00F061CE" w:rsidRDefault="0042187E" w:rsidP="0042187E">
+    <w:p w14:paraId="2AA3D0F3" w14:textId="77777777" w:rsidR="0042187E" w:rsidRPr="00F061CE" w:rsidRDefault="0042187E" w:rsidP="0042187E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F061CE">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Карпенко Ю. О. Ще раз про критерії виділення </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
@@ -2463,131 +2363,113 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>. 2001. № 3. С. 76</w:t>
       </w:r>
       <w:r w:rsidRPr="00F061CE">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>–80</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
+    <w:p w14:paraId="6993B911" w14:textId="77777777" w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Кучеренко </w:t>
-[...8 lines deleted...]
-        <w:t>І. К. Т</w:t>
+        <w:t>Кучеренко І. К. Т</w:t>
       </w:r>
       <w:r w:rsidRPr="00F061CE">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>еорети</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>еоретичні питання граматики україн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ської мови. Морфологія. Ч.І. Київ</w:t>
+      </w:r>
       <w:r w:rsidRPr="00F061CE">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>чні питання граматики україн</w:t>
-[...7 lines deleted...]
-        <w:t>ської мови. Морфологія. Ч.І. Київ</w:t>
+        <w:t> : Вид-во КДУ, 1961.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> С. 48</w:t>
       </w:r>
       <w:r w:rsidRPr="00F061CE">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t> : Вид-во КДУ, 1961.</w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>–90.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
+    <w:p w14:paraId="632FA341" w14:textId="77777777" w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Кушлик</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
@@ -2672,51 +2554,51 @@
       <w:r w:rsidRPr="00F061CE">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>49.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E12BD1">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0042187E" w:rsidRPr="00290089" w:rsidRDefault="0042187E" w:rsidP="0042187E">
+    <w:p w14:paraId="3596EBE6" w14:textId="77777777" w:rsidR="0042187E" w:rsidRPr="00290089" w:rsidRDefault="0042187E" w:rsidP="0042187E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00290089">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Мукан</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00290089">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -2731,239 +2613,205 @@
         </w:rPr>
         <w:t>Перехідні</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00290089">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00290089">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>явища</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00290089">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> в </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00290089">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>системі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00290089">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00290089">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>в</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>частин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00290089">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00290089">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>системі</w:t>
+        <w:t>мови</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00876419">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00876419">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Українська</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00876419">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00876419">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>мова</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00876419">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> і </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00876419">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>література</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00876419">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00876419">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>школі</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00290089">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00290089">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00290089">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>частин</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>1976.</w:t>
+      </w:r>
       <w:r w:rsidRPr="00290089">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00290089">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>мови</w:t>
-[...127 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> № 11. С. 15–22.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0042187E" w:rsidRPr="00977A2E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
+    <w:p w14:paraId="79E4B6FC" w14:textId="77777777" w:rsidR="0042187E" w:rsidRPr="00977A2E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004411EA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F03F"/>
       </w:r>
       <w:r w:rsidRPr="00605EF6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -2990,2116 +2838,1700 @@
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>ти</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>домашнє завдання</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
-[...4 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="22F3E729" w14:textId="49029EE2" w:rsidR="0042187E" w:rsidRPr="004573D3" w:rsidRDefault="0042187E" w:rsidP="0042187E">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004573D3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Вправа </w:t>
+      </w:r>
+      <w:r w:rsidR="00007C84">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004573D3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. У поданих текстах (автор — Володимир </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004573D3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Верхов</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004573D3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ень</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004573D3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004573D3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>визначте частини мови і граматичні значення словоформ. Яс засоби вказують на граматичні значення? З'ясуйте, у чому полягає різниця між лексичним і граматичним значенням слова.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01F7D069" w14:textId="77777777" w:rsidR="0042187E" w:rsidRPr="004573D3" w:rsidRDefault="0042187E" w:rsidP="0042187E">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004573D3">
+        <w:rPr>
+          <w:spacing w:val="56"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Зразок</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004573D3">
+        <w:rPr>
+          <w:spacing w:val="56"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004573D3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B030EAF" w14:textId="77777777" w:rsidR="0042187E" w:rsidRPr="004573D3" w:rsidRDefault="0042187E" w:rsidP="0042187E">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004573D3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004573D3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>німозвуччі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004573D3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004573D3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>сонцезоро</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004573D3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F570E71" w14:textId="77777777" w:rsidR="0042187E" w:rsidRPr="004573D3" w:rsidRDefault="0042187E" w:rsidP="0042187E">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004573D3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>сльозоросить</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004573D3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004573D3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>кривозем</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004573D3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29D1DEBE" w14:textId="77777777" w:rsidR="0042187E" w:rsidRPr="004573D3" w:rsidRDefault="0042187E" w:rsidP="0042187E">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004573D3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(В) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004573D3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>німозвуччі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004573D3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004573D3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>— іменник, середній рід, однина, місцевий відмінок (засоби вираження граматичних значень — закінчен</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004573D3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ня </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004573D3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>-і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004573D3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, прийменник </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004573D3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в); </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004573D3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>сонцезоро</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004573D3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004573D3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— прислівник; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004573D3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>сльозоросить</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004573D3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004573D3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— дієслово, дійсний спосіб, теперішній час, третя особа однини (засіб — закінчення </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004573D3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004573D3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ить</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004573D3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004573D3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>кривозем</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004573D3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004573D3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>— іменник, чоловічий рід, однина, називний відмінок (засіб — нульове закінчення).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="113213C2" w14:textId="77777777" w:rsidR="00007C84" w:rsidRDefault="00007C84" w:rsidP="0042187E">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5033727D" w14:textId="77777777" w:rsidR="00007C84" w:rsidRDefault="00007C84" w:rsidP="0042187E">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25C65CBC" w14:textId="77777777" w:rsidR="00007C84" w:rsidRDefault="00007C84" w:rsidP="0042187E">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00BA0E1D" w14:textId="60BBF582" w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004573D3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Дітовиння</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004573D3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004573D3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>безпороже</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004573D3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CBC15B8" w14:textId="77777777" w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004573D3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>христарадить</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004573D3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004573D3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>чужемов</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004573D3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="569A33F9" w14:textId="77777777" w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004573D3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дай нам, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004573D3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>днесь</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004573D3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004573D3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Всекріпчебоже</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004573D3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74C8ADB2" w14:textId="77777777" w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004573D3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>розйорданить</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004573D3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004573D3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>столюбов</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004573D3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">! </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51BC887D" w14:textId="77777777" w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004573D3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Ветхозріє</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004573D3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004573D3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>калиновість</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004573D3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48CD02F2" w14:textId="77777777" w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004573D3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>первокиїводуші</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004573D3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BF6C817" w14:textId="77777777" w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004573D3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Літорінно</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004573D3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004573D3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>врем'яповість</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004573D3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="456713D0" w14:textId="77777777" w:rsidR="0042187E" w:rsidRPr="004573D3" w:rsidRDefault="0042187E" w:rsidP="0042187E">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004573D3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>новоплуже</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004573D3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> меж межі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E6FFD56" w14:textId="77777777" w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...220 lines deleted...]
-    <w:p w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
+    </w:p>
+    <w:p w14:paraId="49569FDD" w14:textId="77777777" w:rsidR="0042187E" w:rsidRPr="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042187E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>. Визначте, до якої частини мови належать виділені словоформи. З'ясуйте, у яких випадках відбуваються процеси субстантивації. Які частини мови можуть переходити в іменники? Відшукайте випадки повної субстантивації.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B3FB00A" w14:textId="77777777" w:rsidR="0042187E" w:rsidRPr="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0042187E">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. В проваллі темнім, десь на дні сосна чорніє на граніті... Ніхто з </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042187E">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>живих</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042187E">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> не </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0042187E">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>зна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0042187E">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> її, не </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0042187E">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>зна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0042187E">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> й вона нікого в світі (Олександр Олесь). 2. Тепер скелі росли перед нами, теплі, навіть гарячі, так нате в їх кам'яних жилах текла </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042187E">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>жива</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042187E">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кров (М. Коцюбинський). 3. Життя </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042187E">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>прожите</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042187E">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, вся минувшість хвилиною марною здається (Уляна Кравченко). 4. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042187E">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Старий</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042187E">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> іншими очима, очима прощання почав бачити перед собою </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042187E">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>прожите</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042187E">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> і те, що було наяву (М. Стельмах). 5. Що більший самолюб і фарисей, то більше прагне шани від людей. Він так її приймає обережно і крадькома, як </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042187E">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>чайові</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042187E">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — лакей (Д. Павличко). 6. Не смійся над людьми нині, бо </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042187E">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>завтра</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042187E">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> люди над тобою будуть сміятися (н. тв.). 7. Не відкладай на </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042187E">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>завтра</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042187E">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> те, що можна зробити сьогодні (Б. Франклін). 8. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042187E">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Ох</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042187E">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, як весело на світі, як весело стало! (Т. Шевченко). 9. Чоловік пішов собі додому, а сина повів </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042187E">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Ох</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042187E">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> до себе (н. тв.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75511F6F" w14:textId="77777777" w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="442FE12E" w14:textId="77777777" w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0042187E" w:rsidRPr="004573D3" w:rsidRDefault="0042187E" w:rsidP="0042187E">
-[...799 lines deleted...]
-    <w:p w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
+    <w:p w14:paraId="7BDE854A" w14:textId="77777777" w:rsidR="0042187E" w:rsidRPr="00F6424E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...356 lines deleted...]
-    <w:p w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>3. З художньої літератури або збірок прислів’їв і приказок виписати            5 речень, у яких простежуються явища переходу з однієї частини мови в іншу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22AC5116" w14:textId="77777777" w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
+    <w:p w14:paraId="47AF6D5E" w14:textId="77777777" w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00F061CE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Завдання для самостійної роботи</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
+    <w:p w14:paraId="300387B7" w14:textId="77777777" w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0042187E" w:rsidRPr="00AB7BC7" w:rsidRDefault="0042187E" w:rsidP="0042187E">
+    <w:p w14:paraId="127A45C9" w14:textId="77777777" w:rsidR="0042187E" w:rsidRPr="00AB7BC7" w:rsidRDefault="0042187E" w:rsidP="0042187E">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F061CE">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB7BC7">
         <w:rPr>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>. У поданому тексті виділіть повнозначні і службові частини мови. Поясніть, за якою ознакою вони розрізняються?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
+    <w:p w14:paraId="77D3DC60" w14:textId="77777777" w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F061CE">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">             </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>День такий, що не віриться просто</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
+    <w:p w14:paraId="15BA3D19" w14:textId="77777777" w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
       <w:pPr>
         <w:ind w:left="720" w:firstLine="273"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>В те, що скоро стемніє навкруг.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
+    <w:p w14:paraId="24C6A30D" w14:textId="77777777" w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
       <w:pPr>
         <w:ind w:left="720" w:firstLine="273"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Що життя нас покликало в гості, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
+    <w:p w14:paraId="736A01B0" w14:textId="77777777" w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
       <w:pPr>
         <w:ind w:left="720" w:firstLine="273"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Наче добрий довірливий друг.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
+    <w:p w14:paraId="44CFA038" w14:textId="77777777" w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
       <w:pPr>
         <w:ind w:left="720" w:firstLine="273"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
+    <w:p w14:paraId="6C4251BE" w14:textId="77777777" w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
       <w:pPr>
         <w:ind w:left="720" w:firstLine="273"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>День такий, що жалітися грішно</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
+    <w:p w14:paraId="4746D837" w14:textId="77777777" w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
       <w:pPr>
         <w:ind w:left="720" w:firstLine="273"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>На невдачі, нестачу, біду.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
+    <w:p w14:paraId="03E188EE" w14:textId="77777777" w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
       <w:pPr>
         <w:ind w:left="720" w:firstLine="273"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>То чому ж ми прощаємось спішно?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
+    <w:p w14:paraId="7E4EC8DB" w14:textId="77777777" w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
       <w:pPr>
         <w:ind w:left="720" w:firstLine="273"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Наче дні, що пішли ще прийдуть?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
+    <w:p w14:paraId="2F7C74D1" w14:textId="77777777" w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
       <w:pPr>
         <w:ind w:left="720" w:firstLine="273"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
+    <w:p w14:paraId="549A481F" w14:textId="77777777" w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
       <w:pPr>
         <w:ind w:left="720" w:firstLine="273"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Наче світ не маліє з розлуки?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
+    <w:p w14:paraId="3DCDB111" w14:textId="77777777" w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
       <w:pPr>
         <w:ind w:left="720" w:firstLine="273"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Ніби літо не осені жде?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
+    <w:p w14:paraId="170EB0EB" w14:textId="77777777" w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
       <w:pPr>
         <w:ind w:left="720" w:firstLine="273"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Не журімось: в опущені руки</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
+    <w:p w14:paraId="29A5F5BF" w14:textId="77777777" w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
       <w:pPr>
         <w:ind w:left="720" w:firstLine="273"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Навіть дощ, навіть сніг – не впаде.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
+    <w:p w14:paraId="5ED17A13" w14:textId="77777777" w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
       <w:pPr>
         <w:ind w:left="720" w:firstLine="273"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
+    <w:p w14:paraId="25451501" w14:textId="77777777" w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
       <w:pPr>
         <w:ind w:left="720" w:firstLine="273"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Зустрічаймось! Вітаймося словом!</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
+    <w:p w14:paraId="664382A1" w14:textId="77777777" w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
       <w:pPr>
         <w:ind w:left="720" w:firstLine="273"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
+        <w:t>Погляд – в погляд і в руку – рука.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46F74E54" w14:textId="77777777" w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
+      <w:pPr>
+        <w:ind w:left="720" w:firstLine="273"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Погляд – в погляд і в руку – рука.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
+        <w:t>Ми приходим у світ для любові.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1884BF50" w14:textId="77777777" w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
       <w:pPr>
         <w:ind w:left="720" w:firstLine="273"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ми </w:t>
-[...20 lines deleted...]
-    <w:p w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
+        <w:t>Все, що інше, – неправда гірка (Г. Чубач).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37AC2EE3" w14:textId="77777777" w:rsidR="0042187E" w:rsidRPr="00F061CE" w:rsidRDefault="0042187E" w:rsidP="0042187E">
       <w:pPr>
         <w:ind w:left="720" w:firstLine="273"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...171 lines deleted...]
-    <w:p w:rsidR="0042187E" w:rsidRPr="00AB7BC7" w:rsidRDefault="0042187E" w:rsidP="0042187E">
+    </w:p>
+    <w:p w14:paraId="519CC89D" w14:textId="77777777" w:rsidR="0042187E" w:rsidRPr="00AB7BC7" w:rsidRDefault="0042187E" w:rsidP="0042187E">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="274" w:lineRule="exact"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
+    <w:p w14:paraId="06C9091A" w14:textId="77777777" w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Завдання для виконання в аудиторії</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0042187E" w:rsidRPr="00AB7BC7" w:rsidRDefault="0042187E" w:rsidP="0042187E">
+    <w:p w14:paraId="696EEAA8" w14:textId="77777777" w:rsidR="0042187E" w:rsidRPr="00AB7BC7" w:rsidRDefault="0042187E" w:rsidP="0042187E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB7BC7">
         <w:rPr>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Визнач</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -5116,81 +4548,81 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>, до якої частини мови належать подані слова, ука</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>зати</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB7BC7">
         <w:rPr>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>, за якими ознаками ці слова треба віднести до тієї чи тієї частини мови.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
+    <w:p w14:paraId="5F2D226B" w14:textId="77777777" w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Двічі, двійка, подвійний, другий, подвоїти, зрада, зрадити, зрадник, наш, по-нашому, ох, охати, син, усиновити, неабиякий, холод, холодний, холодно, холодити, змарнілий, вись, розбитий, розпечений, по-вашому, співати, лише, якби.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
+    <w:p w14:paraId="618E5895" w14:textId="77777777" w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0042187E" w:rsidRPr="00AB7BC7" w:rsidRDefault="0042187E" w:rsidP="0042187E">
+    <w:p w14:paraId="2CE933AE" w14:textId="77777777" w:rsidR="0042187E" w:rsidRPr="00AB7BC7" w:rsidRDefault="0042187E" w:rsidP="0042187E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="259" w:lineRule="exact"/>
         <w:ind w:left="0" w:firstLine="349"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB7BC7">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Назв</w:t>
       </w:r>
@@ -5253,51 +4685,51 @@
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>т</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>и</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB7BC7">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> перехідні явища в системі частин мови.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0042187E" w:rsidRPr="00DC5B20" w:rsidRDefault="0042187E" w:rsidP="0042187E">
+    <w:p w14:paraId="0970751A" w14:textId="77777777" w:rsidR="0042187E" w:rsidRPr="00DC5B20" w:rsidRDefault="0042187E" w:rsidP="0042187E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC5B20">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Але </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC5B20">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>«ура»</w:t>
       </w:r>
@@ -5427,76 +4859,58 @@
       <w:r w:rsidRPr="00B66A64">
         <w:rPr>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>майбутнє</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">, впустивши вітер під крило </w:t>
       </w:r>
       <w:r w:rsidRPr="000D4F4C">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">(Г. </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000D4F4C">
+        <w:t>(Г. Чубач)</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>Чубач</w:t>
-[...15 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC5B20">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">8. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DC5B20">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Передо</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DC5B20">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -5508,69 +4922,51 @@
         <w:rPr>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>кругом</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC5B20">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC5B20">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">бори та болота, туман, </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> і пустота (Т. Шевченко). 9. Немає нічого. Нема навіть </w:t>
+        <w:t xml:space="preserve">бори та болота, туман, туман і пустота (Т. Шевченко). 9. Немає нічого. Нема навіть </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC5B20">
         <w:rPr>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>кругом</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC5B20">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC5B20">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -5662,69 +5058,51 @@
         <w:t>Щоб</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC5B20">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> на світанку ти був тут (Г. Тютюнник). 13. Вітер над полем дихав журбою: </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC5B20">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>мертвих</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC5B20">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> чіпати – гірше розбою! (Г. </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">). 14. Як метелик навколо світла, закружляв Кузьма </w:t>
+        <w:t xml:space="preserve"> чіпати – гірше розбою! (Г. Чубач). 14. Як метелик навколо світла, закружляв Кузьма </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC5B20">
         <w:rPr>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>довкола</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC5B20">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC5B20">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -5852,177 +5230,123 @@
         <w:t xml:space="preserve">Все </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC5B20">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">минеться, мине і розтане. Сніжний січень навіє </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC5B20">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">сумне </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC5B20">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">(Г. </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">(Г. Чубач). 18. Повертається ключ журавлиний, посилає привітне </w:t>
+      </w:r>
       <w:r w:rsidRPr="00DC5B20">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="uk-UA"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DC5B20">
         <w:rPr>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-      </w:r>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>курли</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DC5B20">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>“</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>”</w:t>
+      </w:r>
       <w:r w:rsidRPr="00DC5B20">
         <w:rPr>
-          <w:b/>
-[...6 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Г. Чубач). 19. Не підпускайте до душі </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DC5B20">
         <w:rPr>
-          <w:sz w:val="28"/>
-[...3 lines deleted...]
-      </w:r>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>двовірних</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DC5B20">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Г. </w:t>
-[...54 lines deleted...]
-        <w:t>).</w:t>
+        <w:t xml:space="preserve"> (Г. Чубач).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0042187E" w:rsidRPr="00DC5B20" w:rsidRDefault="0042187E" w:rsidP="0042187E">
-[...8 lines deleted...]
-    <w:p w:rsidR="0042187E" w:rsidRPr="00AB7BC7" w:rsidRDefault="0042187E" w:rsidP="0042187E">
+    <w:p w14:paraId="3A492696" w14:textId="77777777" w:rsidR="0042187E" w:rsidRPr="00DC5B20" w:rsidRDefault="0042187E" w:rsidP="0042187E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="235A0E8D" w14:textId="77777777" w:rsidR="0042187E" w:rsidRPr="00AB7BC7" w:rsidRDefault="0042187E" w:rsidP="0042187E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB7BC7">
         <w:rPr>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>У наведених реченнях визнач</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -6075,540 +5399,476 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>т</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>и</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB7BC7">
         <w:rPr>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> їх значення, граматичні ознаки, співвідносність з іншими частинами мови.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
+    <w:p w14:paraId="50ED0AB1" w14:textId="77777777" w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
+        <w:t xml:space="preserve">Мабуть, хтось з дороги збився і </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>блука</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в снігах. 2. І, здавалось, щастя, чарівне, як казка, Має над землею райдужним крилом (О. Олесь). 3. Серед нас знайдуться ще, на жаль, варвари, які злочинно ставляться до землі: мовляв, вона вічна, не зношується і все стерпить (І. Цюпа). 4. Вказала на глечик між снопами, –  напийся, мовляв (О. Гончар). 5. Словом, беріть якнайповнішу торбу і гайда удосвіта (Остап Вишня). 6. Та й, зрештою, його це й небагато обходило (І. Франко). 7. А й невеличка, бач ся, штука – так Лебідь рветься полетіть, Рак упирається, а Щука тягне в волу (Л. Глібов). 8. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Мабуть, хтось з дороги збився і </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> в снігах. 2. І, здавалось, щастя, чарівне, як казка, Має над землею райдужним крилом (О. Олесь). 3. Серед нас знайдуться ще, на жаль, варвари, які злочинно ставляться до землі: мовляв, вона вічна, не зношується і все стерпить (І. Цюпа). 4. Вказала на глечик між снопами, –  напийся, мовляв (О. Гончар). 5. Словом, беріть якнайповнішу торбу і гайда удосвіта (Остап Вишня). 6. Та й, зрештою, його це й небагато обходило (І. Франко). 7. А й невеличка, бач ся, штука – так Лебідь рветься полетіть, Рак упирається, а Щука тягне в волу (Л. Глібов). 8. Та шлях до правди </w:t>
+        <w:t xml:space="preserve">Та шлях до правди </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>торний</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> і крутий, і я, напевно, також пам’ятаю, що білий світ не тільки з доброти, що руки і руйнують, і стріляють (Г. </w:t>
-[...20 lines deleted...]
-    <w:p w:rsidR="0042187E" w:rsidRPr="00B57F2F" w:rsidRDefault="0042187E" w:rsidP="0042187E">
+        <w:t xml:space="preserve"> і крутий, і я, напевно, також пам’ятаю, що білий світ не тільки з доброти, що руки і руйнують, і стріляють (Г. Чубач). 9. Доброго, кажуть, дожидати треба, а лихе – само прийде (Панас Мирний). 10. А я піснями біль тамую. Увечері, бувало, сидимо, задумаюсь, затихну, засумую (В. Симоненко). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30C00F7A" w14:textId="77777777" w:rsidR="0042187E" w:rsidRPr="00B57F2F" w:rsidRDefault="0042187E" w:rsidP="0042187E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0042187E" w:rsidRPr="00BF036A" w:rsidRDefault="0042187E" w:rsidP="0042187E">
+    <w:p w14:paraId="531E99BB" w14:textId="77777777" w:rsidR="0042187E" w:rsidRPr="00BF036A" w:rsidRDefault="0042187E" w:rsidP="0042187E">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA10AD">
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:sym w:font="Webdings" w:char="F073"/>
       </w:r>
       <w:r w:rsidRPr="00BF036A">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Питання для самоконтролю</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
+    <w:p w14:paraId="57FC6FAD" w14:textId="77777777" w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
+    <w:p w14:paraId="0A552A66" w14:textId="77777777" w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Що вивчає морфологія?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
+    <w:p w14:paraId="004849C6" w14:textId="77777777" w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Що є основною морфологічною одиницею?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
+    <w:p w14:paraId="7042E5AD" w14:textId="77777777" w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Що таке частини мови? Які основні категорійні ознаки частин мови?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
+    <w:p w14:paraId="51721941" w14:textId="77777777" w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Які критерії покладені в основу класифікації частин мови?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
+    <w:p w14:paraId="213FC122" w14:textId="77777777" w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Розкрийте суть наявних у сучасній лінгвістичній теорії двох підходів до класифікації частин мови.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
+    <w:p w14:paraId="25E10C1F" w14:textId="77777777" w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Який внесок </w:t>
-[...38 lines deleted...]
-    <w:p w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
+        <w:t>Який внесок В. В. Виноградова та І. К. Кучеренка в розвиток теорії частин мови?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="459AC1C6" w14:textId="77777777" w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Доведіть правомірність поділу частин мови на повнозначні і </w:t>
-[...20 lines deleted...]
-    <w:p w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
+        <w:t>Доведіть правомірність поділу частин мови на повнозначні і неповнозначні. Обґрунтуйте лінгвістичний статус службових частин мови.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D08B1D4" w14:textId="77777777" w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Яке місце в системі частин мови посідають слова категорії стану, модальні слова і вигуки?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
+    <w:p w14:paraId="319AF73F" w14:textId="77777777" w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>З’ясуйте на конкретних прикладах явище переходу слів з однієї частини мови в іншу.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
+    <w:p w14:paraId="210BEE93" w14:textId="77777777" w:rsidR="0042187E" w:rsidRDefault="0042187E" w:rsidP="0042187E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> Яку систему частин мови розглядає шкільна граматика?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00006F9E" w:rsidRPr="0042187E" w:rsidRDefault="00006F9E">
+    <w:p w14:paraId="61CC4A34" w14:textId="77777777" w:rsidR="00006F9E" w:rsidRPr="0042187E" w:rsidRDefault="00006F9E">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00006F9E" w:rsidRPr="0042187E">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Webdings">
     <w:panose1 w:val="05030102010509060703"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="019E3926"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8FDC50D2"/>
     <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
@@ -6653,51 +5913,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12945F05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9D6D860"/>
     <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
@@ -6742,51 +6002,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A4342EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="43382E86"/>
     <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
@@ -6831,51 +6091,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5DD15FC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EAF4416C"/>
     <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6947,51 +6207,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67C6710D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3A7E6DF4"/>
     <w:lvl w:ilvl="0" w:tplc="18C00634">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7063,51 +6323,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EB12412"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E2CC62E"/>
     <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7201,249 +6461,492 @@
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
+  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000932B3"/>
     <w:rsid w:val="00006F9E"/>
+    <w:rsid w:val="00007C84"/>
     <w:rsid w:val="000932B3"/>
     <w:rsid w:val="0042187E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="5513D994"/>
+  <w15:docId w15:val="{6169794D-1598-4919-A9DE-4D0ABA56DE4C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...137 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="0042187E"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -7457,370 +6960,108 @@
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="Body Text Indent"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a4"/>
     <w:rsid w:val="0042187E"/>
     <w:pPr>
       <w:ind w:firstLine="540"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="28"/>
       <w:lang w:val="uk-UA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a4">
-    <w:name w:val="Основной текст с отступом Знак"/>
-[...261 lines deleted...]
-    <w:name w:val="Основной текст с отступом Знак"/>
+    <w:name w:val="Основний текст з відступом Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a3"/>
     <w:rsid w:val="0042187E"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="1">
     <w:name w:val="Абзац списка1"/>
     <w:basedOn w:val="a"/>
     <w:rsid w:val="0042187E"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="720"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="a5">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0042187E"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a6">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="0042187E"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://elibrary.kubg.edu.ua/id/eprint/11333/1/%D0%A1%D0%A3%D0%9B%D0%9C_%D0%9A%D0%B0%D1%80%D0%B0%D0%BC%D0%B0%D0%BD.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://shron1.chtyvo.org.ua/Horpynych_Volodymyr/Morfolohiia_ukrainskoi_movy.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://elibrary.kubg.edu.ua/id/eprint/11333/1/%D0%A1%D0%A3%D0%9B%D0%9C_%D0%9A%D0%B0%D1%80%D0%B0%D0%BC%D0%B0%D0%BD.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://shron1.chtyvo.org.ua/Horpynych_Volodymyr/Morfolohiia_ukrainskoi_movy.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -8066,57 +7307,57 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1565</Words>
-  <Characters>8921</Characters>
+  <Words>6357</Words>
+  <Characters>3625</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>74</Lines>
-  <Paragraphs>20</Paragraphs>
+  <Lines>30</Lines>
+  <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10466</CharactersWithSpaces>
+  <CharactersWithSpaces>9963</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Andrey</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>