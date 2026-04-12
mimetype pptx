--- v0 (2025-11-09)
+++ v1 (2026-04-12)
@@ -6,108 +6,121 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/commentAuthors.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.commentAuthors+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483672" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId2"/>
-    <p:sldId id="294" r:id="rId3"/>
-[...19 lines deleted...]
-    <p:sldId id="311" r:id="rId23"/>
+    <p:sldId id="321" r:id="rId3"/>
+    <p:sldId id="324" r:id="rId4"/>
+    <p:sldId id="325" r:id="rId5"/>
+    <p:sldId id="330" r:id="rId6"/>
+    <p:sldId id="326" r:id="rId7"/>
+    <p:sldId id="327" r:id="rId8"/>
+    <p:sldId id="328" r:id="rId9"/>
+    <p:sldId id="329" r:id="rId10"/>
+    <p:sldId id="340" r:id="rId11"/>
+    <p:sldId id="336" r:id="rId12"/>
+    <p:sldId id="337" r:id="rId13"/>
+    <p:sldId id="341" r:id="rId14"/>
+    <p:sldId id="338" r:id="rId15"/>
+    <p:sldId id="331" r:id="rId16"/>
+    <p:sldId id="332" r:id="rId17"/>
+    <p:sldId id="333" r:id="rId18"/>
+    <p:sldId id="334" r:id="rId19"/>
+    <p:sldId id="335" r:id="rId20"/>
+    <p:sldId id="339" r:id="rId21"/>
+    <p:sldId id="342" r:id="rId22"/>
+    <p:sldId id="343" r:id="rId23"/>
+    <p:sldId id="344" r:id="rId24"/>
+    <p:sldId id="345" r:id="rId25"/>
+    <p:sldId id="346" r:id="rId26"/>
+    <p:sldId id="347" r:id="rId27"/>
+    <p:sldId id="348" r:id="rId28"/>
+    <p:sldId id="311" r:id="rId29"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="6858000" type="screen4x3"/>
   <p:notesSz cx="6797675" cy="9926638"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="ru-RU"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -181,118 +194,130 @@
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" orient="horz" pos="2160">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" pos="2880">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
+<file path=ppt/commentAuthors.xml><?xml version="1.0" encoding="utf-8"?>
+<p:cmAuthorLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cmAuthor id="1" name="Инна" initials="И" lastIdx="1" clrIdx="0">
+    <p:extLst>
+      <p:ext uri="{19B8F6BF-5375-455C-9EA6-DF929625EA0E}">
+        <p15:presenceInfo xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" userId="8c8e5a2a6efff730" providerId="Windows Live"/>
+      </p:ext>
+    </p:extLst>
+  </p:cmAuthor>
+</p:cmAuthorLst>
+</file>
+
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:clrMru>
     <a:srgbClr val="99FF33"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr horzBarState="maximized">
     <p:restoredLeft sz="14995" autoAdjust="0"/>
     <p:restoredTop sz="86329" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="88" d="100"/>
-          <a:sy n="88" d="100"/>
+          <a:sx n="87" d="100"/>
+          <a:sy n="87" d="100"/>
         </p:scale>
-        <p:origin x="1334" y="62"/>
+        <p:origin x="1358" y="58"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
@@ -700,51 +725,51 @@
             <a:r>
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Образец подзаголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3A969A97-6208-4312-B858-BD26152D8292}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>03.10.2023</a:t>
+              <a:t>07.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -966,51 +991,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3A969A97-6208-4312-B858-BD26152D8292}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>03.10.2023</a:t>
+              <a:t>07.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1216,51 +1241,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3A969A97-6208-4312-B858-BD26152D8292}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>03.10.2023</a:t>
+              <a:t>07.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1524,51 +1549,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3A969A97-6208-4312-B858-BD26152D8292}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>03.10.2023</a:t>
+              <a:t>07.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1842,51 +1867,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3A969A97-6208-4312-B858-BD26152D8292}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>03.10.2023</a:t>
+              <a:t>07.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2144,51 +2169,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3A969A97-6208-4312-B858-BD26152D8292}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>03.10.2023</a:t>
+              <a:t>07.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2511,51 +2536,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3A969A97-6208-4312-B858-BD26152D8292}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>03.10.2023</a:t>
+              <a:t>07.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2697,51 +2722,51 @@
             <a:r>
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3A969A97-6208-4312-B858-BD26152D8292}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>03.10.2023</a:t>
+              <a:t>07.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2883,51 +2908,51 @@
             <a:r>
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3A969A97-6208-4312-B858-BD26152D8292}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>03.10.2023</a:t>
+              <a:t>07.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3063,51 +3088,51 @@
             <a:r>
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3A969A97-6208-4312-B858-BD26152D8292}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>03.10.2023</a:t>
+              <a:t>07.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3313,51 +3338,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3A969A97-6208-4312-B858-BD26152D8292}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>03.10.2023</a:t>
+              <a:t>07.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3560,51 +3585,51 @@
             <a:r>
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3A969A97-6208-4312-B858-BD26152D8292}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>03.10.2023</a:t>
+              <a:t>07.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3949,51 +3974,51 @@
             <a:r>
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3A969A97-6208-4312-B858-BD26152D8292}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>03.10.2023</a:t>
+              <a:t>07.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4078,51 +4103,51 @@
             <a:r>
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3A969A97-6208-4312-B858-BD26152D8292}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>03.10.2023</a:t>
+              <a:t>07.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4173,51 +4198,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3A969A97-6208-4312-B858-BD26152D8292}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>03.10.2023</a:t>
+              <a:t>07.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4428,51 +4453,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3A969A97-6208-4312-B858-BD26152D8292}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>03.10.2023</a:t>
+              <a:t>07.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4711,51 +4736,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3A969A97-6208-4312-B858-BD26152D8292}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>03.10.2023</a:t>
+              <a:t>07.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="533400" y="6172200"/>
             <a:ext cx="5811724" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -5126,51 +5151,51 @@
             <a:off x="7430245" y="6172203"/>
             <a:ext cx="1200463" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1000" b="0" i="0">
                 <a:solidFill>
                   <a:schemeClr val="bg2">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{3A969A97-6208-4312-B858-BD26152D8292}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>03.10.2023</a:t>
+              <a:t>07.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="533400" y="6172200"/>
             <a:ext cx="5811724" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -5701,50 +5726,74 @@
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
@@ -5778,61 +5827,61 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="696432" y="764704"/>
             <a:ext cx="7772400" cy="1823516"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="uk-UA" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Світ послуг: </a:t>
+              <a:t>послуги: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" b="1" cap="none" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>права та їх захист</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="ru-RU" cap="none" dirty="0">
+              <a:t>права сторін та їх захист</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" cap="none" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="002060"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Подзаголовок 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="533400" y="2924944"/>
             <a:ext cx="7924800" cy="2832390"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
@@ -5897,532 +5946,563 @@
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Заголовок 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="409904" y="548680"/>
             <a:ext cx="8266552" cy="1152128"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="uk-UA" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="uk-UA" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Чинники, що можуть зумовити складні життєві обставини </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>(продовження):</a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" sz="1600" b="1" dirty="0">
+            <a:endParaRPr lang="uk-UA" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="002060"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Объект 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="409903" y="1700808"/>
             <a:ext cx="8266553" cy="4857989"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit/>
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="4000" dirty="0"/>
-[...28 lines deleted...]
-            </a:r>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
+              <a:t>Л) шкода</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0"/>
+              <a:t>, завдана пожежею, стихійним лихом, катастрофою, воєнними (бойовими) діями, терористичним актом, збройним конфліктом, у тому числі тимчасовою окупацією, сексуальним насильством, пов’язаним із збройною агресією Російської Федерації проти України, примусовим переміщенням або депортацією, вимушеним внутрішнім переміщенням, позбавленням особистої свободи внаслідок збройної агресії проти України</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2383816131"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2875996671"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Заголовок 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="409904" y="548680"/>
             <a:ext cx="8266552" cy="1152128"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="uk-UA" b="1" dirty="0">
+              <a:rPr lang="uk-UA" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Чинники, що можуть зумовити складні життєві обставини </a:t>
-[...7 lines deleted...]
-              <a:t>(продовження):</a:t>
+              <a:t>Значення понять:</a:t>
             </a:r>
             <a:endParaRPr lang="uk-UA" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="002060"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Объект 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="409903" y="1700808"/>
             <a:ext cx="8266553" cy="4857989"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="85000" lnSpcReduction="10000"/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="4000" dirty="0"/>
-              <a:t>ж) поведінкові розлади у дітей через розлучення батьків;</a:t>
+              <a:rPr lang="uk-UA" sz="4000" dirty="0" smtClean="0"/>
+              <a:t>похилий вік?</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="4000" dirty="0" smtClean="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="4000" dirty="0"/>
-[...10 lines deleted...]
-            </a:r>
+              <a:rPr lang="uk-UA" sz="4000" dirty="0" smtClean="0"/>
+              <a:t>малозабезпеченість особи (мало – це скільки)?</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="4000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1713499496"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3682658143"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Заголовок 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="409904" y="548680"/>
             <a:ext cx="8266552" cy="1152128"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="uk-UA" b="1" dirty="0">
+              <a:rPr lang="uk-UA" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Чинники, що можуть зумовити складні життєві обставини </a:t>
-[...7 lines deleted...]
-              <a:t>(продовження):</a:t>
+              <a:t>Похилий вік</a:t>
             </a:r>
             <a:endParaRPr lang="uk-UA" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="002060"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Объект 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="409903" y="1700808"/>
             <a:ext cx="8266553" cy="4857989"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:noAutofit/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" dirty="0"/>
+              <a:t>Відповідно до вікової класифікації Всесвітньої організації охорони здоров'я</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" dirty="0" smtClean="0"/>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="3200" dirty="0" smtClean="0"/>
-              <a:t>ї) насильство за ознакою статі;</a:t>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
+              <a:t>25-44 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0"/>
+              <a:t>років - молодий вік</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
+              <a:t>;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="3200" dirty="0" smtClean="0"/>
-              <a:t>й) домашнє насильство;</a:t>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
+              <a:t>44-60 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0"/>
+              <a:t>років - середній вік</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
+              <a:t>;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="3200" dirty="0" smtClean="0"/>
-              <a:t>к) потрапляння в ситуацію торгівлі людьми;</a:t>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
+              <a:t>60-75 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0"/>
+              <a:t>років - похилий вік</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
+              <a:t>;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="3200" dirty="0" smtClean="0"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="uk-UA" sz="3200" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2400" smtClean="0"/>
+              <a:t>75-90 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0"/>
+              <a:t>років - </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400"/>
+              <a:t>старечий </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" smtClean="0"/>
+              <a:t>вік.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" smtClean="0"/>
+              <a:t>Особи </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0"/>
+              <a:t>які досягли 90 років - довгожителі.</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="207483051"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2112289850"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Заголовок 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="409904" y="548680"/>
             <a:ext cx="8266552" cy="1152128"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="uk-UA" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="uk-UA" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Значення понять:</a:t>
-[...5 lines deleted...]
-            </a:endParaRPr>
+              <a:t>малозабезпечена особа </a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Объект 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="409903" y="1700808"/>
             <a:ext cx="8266553" cy="4857989"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="4000" dirty="0" smtClean="0"/>
-[...21 lines deleted...]
-              <a:t>малозабезпеченість особи (мало – це скільки)?</a:t>
+              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+              <a:t>особа</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" dirty="0" smtClean="0"/>
+              <a:t>СЕРЕДНЬОМІСЯЧНИЙ СУКУПНИЙ ДОХІД </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+              <a:t>якої </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:t>за </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" dirty="0" smtClean="0"/>
+              <a:t>ОДИН КВАРТАЛ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:t>який передує місяцю, що є попереднім до місяця звернення за наданням соціальних послуг, не перевищує </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" dirty="0" smtClean="0"/>
+              <a:t>ДВОХ ПРОЖИТКОВИХ МІНІМУМІВ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:t>для відповідної категорії осіб. Середньомісячний сукупний дохід особи визначається шляхом автоматизованого обміну наявними даними між інформаційно-комунікаційними системами органів влади, підприємств, установ, організацій та обчислюється шляхом ділення середньомісячного сукупного доходу її сім’ї на кількість членів сім’ї, які включаються до її </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+              <a:t>складу.</a:t>
             </a:r>
             <a:endParaRPr lang="uk-UA" sz="4000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3682658143"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3799172570"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -6434,515 +6514,486 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="409904" y="548680"/>
             <a:ext cx="8266552" cy="1152128"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="uk-UA" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>малозабезпечена особа </a:t>
-[...5 lines deleted...]
-            </a:endParaRPr>
+              <a:t>Прожитковий</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>МІНІМУМ</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Объект 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="409903" y="1700808"/>
             <a:ext cx="8266553" cy="4857989"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit/>
+            <a:normAutofit fontScale="47500" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="5100" b="1" dirty="0" smtClean="0"/>
+              <a:t>Закон України від </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="5100" b="1" dirty="0" smtClean="0"/>
+              <a:t>03.12.2025 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="5100" b="1" dirty="0"/>
+              <a:t>№ 4695-IX </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="5100" b="1" dirty="0" smtClean="0"/>
+              <a:t>«Про Державний бюджет України на 2026 рік»</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
-[...32 lines deleted...]
-              <a:t>.</a:t>
+              <a:rPr lang="uk-UA" sz="3300" b="1" dirty="0" smtClean="0"/>
+              <a:t>Стаття 7. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3300" dirty="0" smtClean="0"/>
+              <a:t>Установити з 1 січня 2026 року прожитковий мінімум на одну особу в розрахунку на місяць у розмірі 3209 гривень, а для основних соціальних і демографічних груп населення:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
-[...18 lines deleted...]
-            <a:endParaRPr lang="uk-UA" sz="4000" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="3300" dirty="0" smtClean="0"/>
+              <a:t>дітей віком до 6 років - 2817 гривень;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3300" dirty="0" smtClean="0"/>
+              <a:t>дітей віком від 6 до 18 років - 3512 гривень;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3300" dirty="0" smtClean="0"/>
+              <a:t>працездатних осіб - 3328 гривень;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3300" dirty="0" smtClean="0"/>
+              <a:t>працездатних осіб, який застосовується для визначення базового розміру посадового окладу судді, посадового окладу прокурора окружної прокуратури, посадових окладів працівників інших державних органів, оплата праці яких регулюється спеціальними законами, а також працівників податкових і митних органів, - на рівні, встановленому для відповідного державного органу станом на 31 грудня 2025 року;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3300" dirty="0" smtClean="0"/>
+              <a:t>осіб, які втратили працездатність, - 2595 гривень;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3300" dirty="0" smtClean="0"/>
+              <a:t>осіб, які втратили працездатність, який застосовується для визначення розміру доплати за проживання на територіях радіоактивного забруднення за рішеннями суду, - 1600 гривень.</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="3300" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2112289850"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="469742431"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Заголовок 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="409904" y="548680"/>
             <a:ext cx="8266552" cy="1152128"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="uk-UA" b="1" dirty="0">
+              <a:rPr lang="uk-UA" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Прожитковий</a:t>
-[...11 lines deleted...]
-              <a:t>МІНІМУМ</a:t>
+              <a:t>Система надання соціальних послуг</a:t>
             </a:r>
             <a:endParaRPr lang="uk-UA" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="002060"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Объект 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="409903" y="1700808"/>
             <a:ext cx="8266553" cy="4857989"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" b="1" dirty="0" smtClean="0"/>
-[...4 lines deleted...]
-            <a:pPr marL="0" indent="0">
+              <a:rPr lang="uk-UA" sz="3200" dirty="0"/>
+              <a:t>правова </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" dirty="0" smtClean="0"/>
+              <a:t>основа</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" b="1" dirty="0" smtClean="0"/>
-[...28 lines deleted...]
-            <a:pPr marL="0" indent="0">
+              <a:rPr lang="uk-UA" sz="3200" dirty="0" smtClean="0"/>
+              <a:t>принципи</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0"/>
-[...4 lines deleted...]
-            <a:pPr marL="0" indent="0">
+              <a:rPr lang="uk-UA" sz="3200" dirty="0" smtClean="0"/>
+              <a:t>способи </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" dirty="0"/>
+              <a:t>і </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" dirty="0" smtClean="0"/>
+              <a:t>форми надання </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" dirty="0"/>
+              <a:t>соціальних </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" dirty="0" smtClean="0"/>
+              <a:t>послуг</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0"/>
-[...45 lines deleted...]
-              <a:t>осіб, які втратили працездатність, - 2093 гривні.</a:t>
+              <a:rPr lang="uk-UA" sz="3200" dirty="0" smtClean="0"/>
+              <a:t>сукупність </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" dirty="0"/>
+              <a:t>суб’єктів, що взаємодіють на всіх етапах організації надання соціальних послуг</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="469742431"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2425028113"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Заголовок 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="409904" y="548680"/>
             <a:ext cx="8266552" cy="1152128"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="uk-UA" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="uk-UA" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>2. Система надання соціальних послуг</a:t>
-[...5 lines deleted...]
-            </a:endParaRPr>
+              <a:t>Суб’єкти системи надання соціальних послуг </a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Объект 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="409903" y="1700808"/>
             <a:ext cx="8266553" cy="4857989"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0" algn="ctr">
+            <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="3200" dirty="0"/>
-[...8 lines deleted...]
-            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:t>1) уповноважені органи у сфері надання соціальних послуг;</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="3200" dirty="0" smtClean="0"/>
-[...4 lines deleted...]
-            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:t>2) бюджетна установа, яка організовує та здійснює закупівлю соціальних послуг за рахунок коштів державного бюджету у випадках та порядку, встановлених Кабінетом Міністрів України;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="3200" dirty="0" smtClean="0"/>
-[...20 lines deleted...]
-            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:t>3) отримувачі соціальних послуг;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="3200" dirty="0" smtClean="0"/>
-[...4 lines deleted...]
-              <a:t>суб’єктів, що взаємодіють на всіх етапах організації надання соціальних послуг</a:t>
+              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:t>4) надавачі соціальних послуг;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:t>5) об’єднання працівників системи надання соціальних послуг;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:t>6) об’єднання надавачів соціальних послуг;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:t>7) об’єднання отримувачів соціальних послуг.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2425028113"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3883139325"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -6954,142 +7005,122 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="409904" y="548680"/>
             <a:ext cx="8266552" cy="1152128"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="uk-UA" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Суб’єкти системи надання соціальних послуг </a:t>
+              <a:t>уповноважені органи у сфері надання соціальних послуг</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Объект 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="409903" y="1700808"/>
             <a:ext cx="8266553" cy="4857989"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" dirty="0"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="2800" dirty="0"/>
+              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:t>1) центральний орган виконавчої влади, що забезпечує формування державної політики у сфері соціального захисту населення;</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" dirty="0"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="2800" dirty="0"/>
+              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:t>2) центральний орган виконавчої влади, що реалізує державну політику у сфері державного нагляду (контролю) за дотриманням вимог законодавства під час надання соціальних послуг і соціальної підтримки;</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" dirty="0"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="2800" dirty="0"/>
+              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:t>3) Рада міністрів Автономної Республіки Крим, обласні, Київська та Севастопольська міські державні адміністрації;</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" dirty="0"/>
-[...22 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="2800" dirty="0"/>
+              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:t>4) районні у містах Києві та Севастополі державні адміністрації, виконавчі органи сільських, селищних, міських, районних у містах (у разі їх утворення) рад.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3883139325"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1823094367"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -7101,112 +7132,92 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="409904" y="548680"/>
             <a:ext cx="8266552" cy="1152128"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="uk-UA" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>уповноважені органи у сфері надання соціальних послуг</a:t>
+              <a:t>отримувачі соціальних послуг</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Объект 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="409903" y="1700808"/>
             <a:ext cx="8266553" cy="4857989"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
+            <a:pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" dirty="0"/>
-[...22 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="2800" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="4000" dirty="0"/>
+              <a:t>особи/сім’ї, які належать до вразливих груп населення та/або перебувають у складних життєвих обставинах, яким надаються соціальні послуги</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="4000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1823094367"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2720654732"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -7218,563 +7229,1301 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="409904" y="548680"/>
             <a:ext cx="8266552" cy="1152128"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="uk-UA" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>отримувачі соціальних послуг</a:t>
+              <a:t>вразливі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>групи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>населення</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Объект 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="409903" y="1700808"/>
             <a:ext cx="8266553" cy="4857989"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="4000" dirty="0"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="4000" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="3600" dirty="0"/>
+              <a:t>особи/сім’ї, які мають найвищий ризик потрапляння у складні життєві обставини через вплив несприятливих зовнішніх та/або внутрішніх чинників</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2720654732"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="518020009"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Заголовок 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="409904" y="548680"/>
             <a:ext cx="8266552" cy="1152128"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="uk-UA" b="1" dirty="0">
+              <a:rPr lang="uk-UA" sz="4800" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>План лекційного заняття</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="ru-RU" dirty="0">
+              <a:t>соціальні послуги </a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="4800" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="002060"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Объект 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="409903" y="1700808"/>
             <a:ext cx="8266553" cy="4857989"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="92500" lnSpcReduction="20000"/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0" algn="just">
+            <a:pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="3200" dirty="0" smtClean="0"/>
-[...36 lines deleted...]
-              <a:t>5. Організація та фінансування надання соціальних послуг. Відповідальність за порушення вимог законодавства про соціальні послуги.</a:t>
+              <a:rPr lang="uk-UA" sz="4000" dirty="0" smtClean="0"/>
+              <a:t>дії, спрямовані на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="4000" b="1" dirty="0" smtClean="0"/>
+              <a:t>ПРОФІЛАКТИКУ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="4000" dirty="0" smtClean="0"/>
+              <a:t> складних життєвих обставин, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="4000" b="1" dirty="0" smtClean="0"/>
+              <a:t>ПОДОЛАННЯ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="4000" dirty="0" smtClean="0"/>
+              <a:t> таких обставин або </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="4000" b="1" dirty="0" smtClean="0"/>
+              <a:t>МІНІМІЗАЦІЮ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="4000" dirty="0" smtClean="0"/>
+              <a:t>їх негативних наслідків для осіб/сімей, які в них перебувають</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="8"/>
             <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1487871710"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3597052120"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Заголовок 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="409904" y="548680"/>
             <a:ext cx="8266552" cy="1152128"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
+              <a:rPr lang="uk-UA" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Надавачі </a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="uk-UA" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>вразливі</a:t>
-[...23 lines deleted...]
-              <a:t>населення</a:t>
+              <a:t>соціальних послуг</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Объект 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="409903" y="1700808"/>
             <a:ext cx="8266553" cy="4857989"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="3600" dirty="0"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0" smtClean="0"/>
+              <a:t>юридичні </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0"/>
+              <a:t>та фізичні особи, у тому числі фізичні особи - підприємці, внесені до Реєстру надавачів та отримувачів соціальних послуг</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0" smtClean="0"/>
+              <a:t>Надавачем соціальних послуг може бути фізична особа або юридична особа </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" b="1" dirty="0" smtClean="0"/>
+              <a:t>незалежно від форми власності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="518020009"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4037574086"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Заголовок 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="409904" y="548680"/>
+            <a:off x="415575" y="596198"/>
             <a:ext cx="8266552" cy="1152128"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="uk-UA" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Надавачі </a:t>
-[...8 lines deleted...]
-            </a:r>
+              <a:t>Класифікація та типи соціальних послуг</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="002060"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Объект 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="409903" y="1700808"/>
             <a:ext cx="8266553" cy="4857989"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0" algn="ctr">
+            <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" dirty="0"/>
-[...5 lines deleted...]
-            </a:r>
+              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:t>С</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+              <a:t>оціальні </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:t>послуги поділяються на послуги, спрямовані на:</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="uk-UA" dirty="0"/>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:t>1) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" dirty="0"/>
+              <a:t>соціальну профілактику</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:t> – запобігання виникненню складних життєвих обставин та/або потраплянню особи/сім’ї в такі обставини;</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
-[...2 lines deleted...]
-            <a:r>
               <a:rPr lang="uk-UA" dirty="0"/>
-              <a:t>Вони </a:t>
+              <a:t>2) </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" b="1" dirty="0"/>
-              <a:t>можуть належати </a:t>
-[...4 lines deleted...]
-            </a:r>
+              <a:t>соціальну підтримку</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:t> – сприяння подоланню особою/сім’єю складних життєвих обставин;</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
-[...2 lines deleted...]
-            <a:r>
               <a:rPr lang="uk-UA" dirty="0"/>
-              <a:t>) </a:t>
-[...12 lines deleted...]
-              <a:t>б</a:t>
+              <a:t>3) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" dirty="0"/>
+              <a:t>соціальне обслуговування</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" dirty="0"/>
-              <a:t>) </a:t>
-[...16 lines deleted...]
-              <a:t>) недержавного секторів.</a:t>
+              <a:t> – мінімізацію для особи/сім’ї негативних наслідків складних життєвих обставин, підтримку їх життєдіяльності, соціального статусу та включення у громаду.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4037574086"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1110202360"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="3" name="Заголовок 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="415575" y="596198"/>
+            <a:ext cx="8266552" cy="1152128"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>За типами соціальні послуги поділяються на</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="002060"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Объект 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="409903" y="1700808"/>
+            <a:ext cx="8266553" cy="4857989"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" b="1" dirty="0" smtClean="0"/>
+              <a:t>І. Прості соціальні послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0" smtClean="0"/>
+              <a:t>, що складаються з одного/декількох заходів, які необхідно здійснити для надання таких послуг, та не передбачають постійної та систематичної взаємодії фахівців з отримувачем соціальних послуг. Прості соціальні послуги можуть бути складовою комплексної (складної) послуги.</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2800" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1268245034"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Заголовок 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="415575" y="596198"/>
+            <a:ext cx="8266552" cy="1152128"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>За типами соціальні послуги поділяються на</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="002060"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Объект 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="409903" y="1700808"/>
+            <a:ext cx="8266553" cy="4857989"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" b="1" dirty="0" smtClean="0"/>
+              <a:t>ІІ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" b="1" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" b="1" dirty="0" smtClean="0"/>
+              <a:t>Комплексні </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" b="1" dirty="0"/>
+              <a:t>(складні) соціальні послуги, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0"/>
+              <a:t>що складаються з сукупності заходів, об’єднаних єдиною метою, у межах яких формується індивідуальний набір таких заходів залежно від потреб отримувача соціальної послуги, який передбачає постійну та систематичну взаємодію фахівців з отримувачем соціальних послуг</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2800" dirty="0" smtClean="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2957981078"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Заголовок 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="415575" y="596198"/>
+            <a:ext cx="8266552" cy="1152128"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>За типами соціальні послуги поділяються на</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="002060"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Объект 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="409903" y="1700808"/>
+            <a:ext cx="8266553" cy="4857989"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" b="1" dirty="0" smtClean="0"/>
+              <a:t>ІІІ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" b="1" dirty="0"/>
+              <a:t>. Комплексні спеціалізовані соціальні послуги, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0"/>
+              <a:t>що надаються певній категорії отримувачів соціальних послуг (ВІЛ-інфікованим особам, особам із залежністю від психотропних речовин, іншими видами залежності та проявами залежної (адиктивної) поведінки, особам, які постраждали від торгівлі людьми, біженцям, особам із психічними розладами та іншим)</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2800" dirty="0" smtClean="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2783681240"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Заголовок 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="415575" y="596198"/>
+            <a:ext cx="8266552" cy="1152128"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Залежно від місця надання соціальні послуги поділяються на послуги, що надаються:</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="002060"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Объект 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="409903" y="1700808"/>
+            <a:ext cx="8266553" cy="4857989"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2400" b="1" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
+              <a:t>1) за місцем проживання/перебування отримувача соціальних послуг (вдома);</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
+              <a:t>2) у приміщенні надавача соціальних послуг:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" b="1" dirty="0" smtClean="0"/>
+              <a:t>стаціонарно</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
+              <a:t> ‒ в умовах цілодобового перебування (проживання) отримувача соціальної послуги із забезпеченням харчуванням та умовами для проживання;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" b="1" dirty="0" smtClean="0"/>
+              <a:t>напівстаціонарно</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
+              <a:t> ‒ протягом визначеного часу доби з умовами для нічного або денного перебування;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2800" dirty="0" smtClean="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1441780053"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Заголовок 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="415575" y="596198"/>
+            <a:ext cx="8266552" cy="1152128"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Залежно від місця надання соціальні послуги поділяються на послуги, що надаються:</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="002060"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Объект 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="409903" y="1700808"/>
+            <a:ext cx="8266553" cy="4857989"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
+              <a:t>3) за місцем перебування отримувача соціальних послуг поза межами місця проживання та приміщення надавача соціальних послуг, у тому числі на вулиці та дистанційно (онлайн);</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
+              <a:t>4) за місцем роботи отримувача соціальних послуг, у тому числі під час працевлаштування на новому місці роботи.</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2800" dirty="0" smtClean="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2465434720"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Заголовок 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="415575" y="596198"/>
+            <a:ext cx="8266552" cy="1152128"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Залежно від строку надання соціальні послуги поділяються на послуги, що надаються</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="002060"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Объект 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="409903" y="1700808"/>
+            <a:ext cx="8266553" cy="4857989"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
+              <a:t>1) екстрено (кризово) – невідкладно (протягом доби) у зв’язку з обставинами, що загрожують життю та/або здоров’ю отримувача соціальних послуг;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
+              <a:t>2) постійно – не менше одного разу на місяць протягом більше одного року;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
+              <a:t>3) тимчасово – не менше одного разу на місяць протягом до одного року;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0" smtClean="0"/>
+              <a:t>4) одноразово.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2800" dirty="0" smtClean="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2828176928"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="24" name="Rectangle 51"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="152400" y="152400"/>
             <a:ext cx="9144000" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
@@ -7919,490 +8668,459 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Заголовок 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="409904" y="548680"/>
             <a:ext cx="8266552" cy="1152128"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="uk-UA" b="1" dirty="0">
+              <a:rPr lang="uk-UA" sz="4800" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Нормативне регулювання</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="ru-RU" dirty="0">
+              <a:t>Базові соціальні послуги </a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="4800" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="002060"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Объект 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="409903" y="1700808"/>
             <a:ext cx="8266553" cy="4857989"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit/>
+            <a:normAutofit fontScale="77500" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...29 lines deleted...]
-            <a:pPr lvl="8"/>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="4000" dirty="0"/>
+              <a:t>соціальні послуги, надання яких отримувачам соціальних послуг відповідно до цього Закону забезпечується Київською та Севастопольською міськими державними адміністраціями, районними у містах Києві та Севастополі державними адміністраціями, а також виконавчими органами сільських, селищних, міських, районних у містах (у разі їх утворення) рад</a:t>
+            </a:r>
             <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3942309312"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2798851987"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Заголовок 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="409904" y="548680"/>
             <a:ext cx="8266552" cy="1152128"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="uk-UA" b="1" dirty="0">
+              <a:rPr lang="uk-UA" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Нормативне регулювання</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="ru-RU" dirty="0">
+              <a:t>Основні цілі надання соціальних послуг </a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="002060"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Объект 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="409903" y="1700808"/>
             <a:ext cx="8266553" cy="4857989"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit lnSpcReduction="10000"/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...34 lines deleted...]
-            <a:endParaRPr lang="ru-RU" dirty="0"/>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="4000" dirty="0" smtClean="0"/>
+              <a:t>1) профілактика складних життєвих обставин;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="4000" dirty="0" smtClean="0"/>
+              <a:t>2) подолання складних життєвих обставин;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="4000" dirty="0" smtClean="0"/>
+              <a:t>3) мінімізація негативних наслідків складних життєвих обставин.</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="4000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="193942265"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3614926668"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Заголовок 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="409904" y="548680"/>
             <a:ext cx="8266552" cy="1152128"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="uk-UA" sz="4800" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="uk-UA" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>соціальні послуги </a:t>
-[...5 lines deleted...]
-            </a:endParaRPr>
+              <a:t>складні життєві обставини</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Объект 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="409903" y="1700808"/>
             <a:ext cx="8266553" cy="4857989"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" sz="4000" dirty="0" smtClean="0"/>
-              <a:t>дії, спрямовані на </a:t>
-[...28 lines deleted...]
-            <a:endParaRPr lang="ru-RU" dirty="0"/>
+              <a:t>обставини, що негативно впливають на життя, стан здоров’я та розвиток особи, функціонування сім’ї, які особа/сім’я не може подолати самостійно</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="4000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3597052120"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1232837552"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Заголовок 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="409904" y="548680"/>
             <a:ext cx="8266552" cy="1152128"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="90000"/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="uk-UA" sz="4800" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="uk-UA" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Базові соціальні послуги </a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="uk-UA" sz="4800" b="1" dirty="0">
+              <a:t>Чинники, що можуть зумовити складні життєві обставини:</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="002060"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Объект 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="409903" y="1700808"/>
             <a:ext cx="8266553" cy="4857989"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="77500" lnSpcReduction="20000"/>
+            <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0" algn="ctr">
+            <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" sz="4000" dirty="0"/>
-              <a:t>соціальні послуги, надання яких отримувачам соціальних послуг забезпечується Київською та Севастопольською міськими державними адміністраціями, районними, районними у містах Києві та Севастополі державними адміністраціями, виконавчими органами міських рад міст обласного значення, а також виконавчими органами сільських, селищних, міських рад об’єднаних територіальних громад</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="ru-RU" dirty="0"/>
+              <a:t>а) похилий вік;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="4000" dirty="0"/>
+              <a:t>б) часткова або повна втрата рухової активності, пам’яті;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="4000" dirty="0"/>
+              <a:t>в) невиліковні хвороби, хвороби, що потребують тривалого лікування;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="4000" dirty="0" smtClean="0"/>
+              <a:t>г) психічні та поведінкові розлади, у тому числі пов’язані із вживанням психоактивних речовин, іншими видами залежності та проявами залежної (адиктивної) поведінки</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="4000" dirty="0" smtClean="0"/>
+              <a:t>;</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="4000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2798851987"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3734755481"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -8414,115 +9132,131 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="409904" y="548680"/>
             <a:ext cx="8266552" cy="1152128"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="uk-UA" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Основні цілі надання соціальних послуг </a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="uk-UA" b="1" dirty="0">
+              <a:t>Чинники, що можуть зумовити складні життєві обставини </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>(продовження):</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1600" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="002060"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Объект 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="409903" y="1700808"/>
             <a:ext cx="8266553" cy="4857989"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="4000" dirty="0" smtClean="0"/>
-              <a:t>1) профілактика складних життєвих обставин;</a:t>
+              <a:rPr lang="uk-UA" sz="4000" dirty="0"/>
+              <a:t>ґ) інвалідність;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="4000" dirty="0" smtClean="0"/>
-              <a:t>2) подолання складних життєвих обставин;</a:t>
+              <a:rPr lang="uk-UA" sz="4000" dirty="0"/>
+              <a:t>д) бездомність;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="4000" dirty="0" smtClean="0"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="uk-UA" sz="4000" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="4000" dirty="0"/>
+              <a:t>е) безробіття;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="4000" dirty="0"/>
+              <a:t>є) малозабезпеченість особи;</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3614926668"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2383816131"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -8534,220 +9268,263 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="409904" y="548680"/>
             <a:ext cx="8266552" cy="1152128"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="uk-UA" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>складні життєві обставини</a:t>
-            </a:r>
+              <a:t>Чинники, що можуть зумовити складні життєві обставини </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>(продовження):</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="002060"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Объект 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="409903" y="1700808"/>
             <a:ext cx="8266553" cy="4857989"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit/>
+            <a:normAutofit fontScale="85000" lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0" algn="ctr">
+            <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="4000" dirty="0" smtClean="0"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="uk-UA" sz="4000" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="4000" dirty="0"/>
+              <a:t>ж) поведінкові розлади у дітей через розлучення батьків;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="4000" dirty="0"/>
+              <a:t>з) ухилення батьками або особами, які їх замінюють, від виконання своїх обов’язків із виховання дитини;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="4000" dirty="0"/>
+              <a:t>и) втрата соціальних зв’язків, у тому числі під час перебування в місцях позбавлення волі;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="4000" dirty="0"/>
+              <a:t>і) жорстоке поводження з дитиною;</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1232837552"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1713499496"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Заголовок 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="409904" y="548680"/>
             <a:ext cx="8266552" cy="1152128"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="uk-UA" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="uk-UA" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Чинники, що можуть зумовити складні життєві обставини:</a:t>
+              <a:t>Чинники, що можуть зумовити складні життєві обставини </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>(продовження):</a:t>
             </a:r>
             <a:endParaRPr lang="uk-UA" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="002060"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Объект 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="409903" y="1700808"/>
             <a:ext cx="8266553" cy="4857989"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="92500" lnSpcReduction="20000"/>
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="4000" dirty="0"/>
-              <a:t>а) похилий вік;</a:t>
+              <a:rPr lang="uk-UA" sz="3200" dirty="0" smtClean="0"/>
+              <a:t>ї) насильство за ознакою статі;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="4000" dirty="0"/>
-              <a:t>б) часткова або повна втрата рухової активності, пам’яті;</a:t>
+              <a:rPr lang="uk-UA" sz="3200" dirty="0" smtClean="0"/>
+              <a:t>й) домашнє насильство;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="4000" dirty="0"/>
-[...10 lines deleted...]
-            </a:r>
+              <a:rPr lang="uk-UA" sz="3200" dirty="0" smtClean="0"/>
+              <a:t>к) потрапляння в ситуацію торгівлі </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" dirty="0" smtClean="0"/>
+              <a:t>людьми;</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="3200" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3734755481"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="207483051"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Сектор">
   <a:themeElements>
     <a:clrScheme name="Сектор">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="146194"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="76DBF4"/>
       </a:lt2>
@@ -8991,105 +9768,111 @@
                 <a:lumMod val="90000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="100000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Slice" id="{0507925B-6AC9-4358-8E18-C330545D08F8}" vid="{13FEC7C6-62A9-40C4-99D2-581AACACAA2F}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Slice</Template>
   <TotalTime></TotalTime>
-  <Words>935</Words>
+  <Words>1422</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Экран (4:3)</PresentationFormat>
-  <Paragraphs>97</Paragraphs>
-  <Slides>22</Slides>
+  <Paragraphs>112</Paragraphs>
+  <Slides>28</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Использованные шрифты</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Тема</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Заголовки слайдов</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>22</vt:i4>
+        <vt:i4>28</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="26" baseType="lpstr">
+    <vt:vector size="32" baseType="lpstr">
       <vt:lpstr>Century Gothic</vt:lpstr>
       <vt:lpstr>Wingdings</vt:lpstr>
       <vt:lpstr>Wingdings 3</vt:lpstr>
       <vt:lpstr>Сектор</vt:lpstr>
-      <vt:lpstr>Світ послуг: права та їх захист</vt:lpstr>
-[...2 lines deleted...]
-      <vt:lpstr>Нормативне регулювання</vt:lpstr>
+      <vt:lpstr>послуги: права сторін та їх захист</vt:lpstr>
       <vt:lpstr>соціальні послуги </vt:lpstr>
       <vt:lpstr>Базові соціальні послуги </vt:lpstr>
       <vt:lpstr>Основні цілі надання соціальних послуг </vt:lpstr>
       <vt:lpstr>складні життєві обставини</vt:lpstr>
       <vt:lpstr>Чинники, що можуть зумовити складні життєві обставини:</vt:lpstr>
       <vt:lpstr>Чинники, що можуть зумовити складні життєві обставини (продовження):</vt:lpstr>
       <vt:lpstr>Чинники, що можуть зумовити складні життєві обставини (продовження):</vt:lpstr>
       <vt:lpstr>Чинники, що можуть зумовити складні життєві обставини (продовження):</vt:lpstr>
+      <vt:lpstr>Чинники, що можуть зумовити складні життєві обставини (продовження):</vt:lpstr>
       <vt:lpstr>Значення понять:</vt:lpstr>
+      <vt:lpstr>Похилий вік</vt:lpstr>
       <vt:lpstr>малозабезпечена особа </vt:lpstr>
       <vt:lpstr>Прожитковий МІНІМУМ</vt:lpstr>
-      <vt:lpstr>2. Система надання соціальних послуг</vt:lpstr>
+      <vt:lpstr>Система надання соціальних послуг</vt:lpstr>
       <vt:lpstr>Суб’єкти системи надання соціальних послуг </vt:lpstr>
       <vt:lpstr>уповноважені органи у сфері надання соціальних послуг</vt:lpstr>
       <vt:lpstr>отримувачі соціальних послуг</vt:lpstr>
       <vt:lpstr>вразливі групи населення</vt:lpstr>
       <vt:lpstr>Надавачі соціальних послуг</vt:lpstr>
+      <vt:lpstr>Класифікація та типи соціальних послуг</vt:lpstr>
+      <vt:lpstr>За типами соціальні послуги поділяються на</vt:lpstr>
+      <vt:lpstr>За типами соціальні послуги поділяються на</vt:lpstr>
+      <vt:lpstr>За типами соціальні послуги поділяються на</vt:lpstr>
+      <vt:lpstr>Залежно від місця надання соціальні послуги поділяються на послуги, що надаються:</vt:lpstr>
+      <vt:lpstr>Залежно від місця надання соціальні послуги поділяються на послуги, що надаються:</vt:lpstr>
+      <vt:lpstr>Залежно від строку надання соціальні послуги поділяються на послуги, що надаються</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Презентация PowerPoint</dc:title>
   <dc:creator>Инна</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>