--- v0 (2025-12-10)
+++ v1 (2026-04-05)
@@ -29,135 +29,139 @@
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/media/image12.jpg" ContentType="image/jpg"/>
   <Override PartName="/ppt/media/image13.jpg" ContentType="image/jpg"/>
   <Override PartName="/ppt/media/image14.jpg" ContentType="image/jpg"/>
   <Override PartName="/ppt/media/image15.jpg" ContentType="image/jpg"/>
   <Override PartName="/ppt/media/image22.jpg" ContentType="image/jpg"/>
   <Override PartName="/ppt/media/image23.jpg" ContentType="image/jpg"/>
   <Override PartName="/ppt/media/image26.jpg" ContentType="image/jpg"/>
   <Override PartName="/ppt/media/image30.jpg" ContentType="image/jpg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId44"/>
+    <p:notesMasterId r:id="rId46"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="346" r:id="rId2"/>
     <p:sldId id="347" r:id="rId3"/>
     <p:sldId id="341" r:id="rId4"/>
     <p:sldId id="258" r:id="rId5"/>
     <p:sldId id="345" r:id="rId6"/>
     <p:sldId id="348" r:id="rId7"/>
     <p:sldId id="326" r:id="rId8"/>
     <p:sldId id="327" r:id="rId9"/>
     <p:sldId id="328" r:id="rId10"/>
     <p:sldId id="260" r:id="rId11"/>
     <p:sldId id="262" r:id="rId12"/>
     <p:sldId id="339" r:id="rId13"/>
     <p:sldId id="336" r:id="rId14"/>
     <p:sldId id="337" r:id="rId15"/>
     <p:sldId id="350" r:id="rId16"/>
     <p:sldId id="351" r:id="rId17"/>
     <p:sldId id="335" r:id="rId18"/>
     <p:sldId id="342" r:id="rId19"/>
     <p:sldId id="308" r:id="rId20"/>
     <p:sldId id="263" r:id="rId21"/>
     <p:sldId id="264" r:id="rId22"/>
     <p:sldId id="271" r:id="rId23"/>
     <p:sldId id="305" r:id="rId24"/>
     <p:sldId id="304" r:id="rId25"/>
     <p:sldId id="344" r:id="rId26"/>
     <p:sldId id="272" r:id="rId27"/>
     <p:sldId id="330" r:id="rId28"/>
     <p:sldId id="331" r:id="rId29"/>
     <p:sldId id="332" r:id="rId30"/>
     <p:sldId id="329" r:id="rId31"/>
     <p:sldId id="325" r:id="rId32"/>
     <p:sldId id="273" r:id="rId33"/>
     <p:sldId id="309" r:id="rId34"/>
     <p:sldId id="310" r:id="rId35"/>
     <p:sldId id="312" r:id="rId36"/>
     <p:sldId id="313" r:id="rId37"/>
     <p:sldId id="277" r:id="rId38"/>
     <p:sldId id="314" r:id="rId39"/>
     <p:sldId id="349" r:id="rId40"/>
-    <p:sldId id="338" r:id="rId41"/>
-[...1 lines deleted...]
-    <p:sldId id="298" r:id="rId43"/>
+    <p:sldId id="352" r:id="rId41"/>
+    <p:sldId id="353" r:id="rId42"/>
+    <p:sldId id="338" r:id="rId43"/>
+    <p:sldId id="334" r:id="rId44"/>
+    <p:sldId id="298" r:id="rId45"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="8458200"/>
   <p:notesSz cx="9144000" cy="8458200"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="ru-RU"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -326,95 +330,95 @@
           <a:insideV>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </a:insideV>
         </a:tcBdr>
         <a:fill>
           <a:noFill/>
         </a:fill>
       </a:tcStyle>
     </a:wholeTbl>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr horzBarState="maximized">
     <p:restoredLeft sz="17982" autoAdjust="0"/>
     <p:restoredTop sz="94671" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="69" d="100"/>
-          <a:sy n="69" d="100"/>
+          <a:sx n="87" d="100"/>
+          <a:sy n="87" d="100"/>
         </p:scale>
-        <p:origin x="1752" y="77"/>
+        <p:origin x="2088" y="126"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2880"/>
         <p:guide pos="2160"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="0" y="4068"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/></Relationships>
 </file>
 
 <file path=ppt/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///D:\Users\&#1042;&#1086;&#1074;&#1072;\Downloads\Data_Extract_From_World_Development_Indicators.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="ru-RU"/>
+  <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.1295128324406036"/>
           <c:y val="4.794400057065655E-2"/>
           <c:w val="0.85691634603671463"/>
           <c:h val="0.86673748028311859"/>
         </c:manualLayout>
       </c:layout>
       <c:lineChart>
         <c:grouping val="standard"/>
@@ -1368,51 +1372,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5180013" y="0"/>
             <a:ext cx="3962400" cy="422275"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{5FE374E7-ADC9-4E8C-89ED-A65A70C84BE4}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>02.12.2023</a:t>
+              <a:t>03.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Образ слайда 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2857500" y="635000"/>
             <a:ext cx="3429000" cy="3171825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -1978,51 +1982,51 @@
           <p:cNvPr id="5" name="Holder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="6"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US"/>
-              <a:t>12/2/2023</a:t>
+              <a:t>3/3/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Holder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="7"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
@@ -2155,51 +2159,51 @@
           <p:cNvPr id="5" name="Holder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="6"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US"/>
-              <a:t>12/2/2023</a:t>
+              <a:t>3/3/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Holder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="7"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
@@ -2369,51 +2373,51 @@
           <p:cNvPr id="6" name="Holder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="6"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US"/>
-              <a:t>12/2/2023</a:t>
+              <a:t>3/3/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Holder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="7"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
@@ -2517,51 +2521,51 @@
           <p:cNvPr id="4" name="Holder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="6"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US"/>
-              <a:t>12/2/2023</a:t>
+              <a:t>3/3/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Holder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="7"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
@@ -2673,51 +2677,51 @@
           <p:cNvPr id="3" name="Holder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="6"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US"/>
-              <a:t>12/2/2023</a:t>
+              <a:t>3/3/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Holder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="7"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
@@ -2758,51 +2762,51 @@
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="6377940"/>
             <a:ext cx="2103120" cy="276999"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B4C71EC6-210F-42DE-9C53-41977AD35B3D}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>02.12.2023</a:t>
+              <a:t>03.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3108960" y="6377940"/>
             <a:ext cx="2926080" cy="276999"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -3208,51 +3212,51 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="6377940"/>
             <a:ext cx="2103120" cy="276999"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B4C71EC6-210F-42DE-9C53-41977AD35B3D}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>02.12.2023</a:t>
+              <a:t>03.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3108960" y="6377940"/>
             <a:ext cx="2926080" cy="276999"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -3592,51 +3596,51 @@
             <a:off x="457200" y="6377940"/>
             <a:ext cx="2103120" cy="342900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US"/>
-              <a:t>12/2/2023</a:t>
+              <a:t>3/3/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Holder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="7"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6583680" y="6377940"/>
             <a:ext cx="2103120" cy="342900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -3933,58 +3937,66 @@
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com.ua/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scopus.com/freelookup/form/author.uri?zone=&amp;origin=NO%20ORIGIN%20DEFINED" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://openscience.in.ua/ua-journals?fbclid=IwAR1u2cfCtH5S-jn8IXY1No4hAsfMYIXIUi6uZfXNE0bMx07kov2TD_pZskU" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scimagojr.com/journalrank.php" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ip-science.thomsonreuters.com/mjl/" TargetMode="External"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
@@ -3994,162 +4006,88 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="876300"/>
-            <a:ext cx="7772400" cy="2031325"/>
+            <a:ext cx="7772400" cy="1354217"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
-[...16 lines deleted...]
-              <a:t>діяльності</a:t>
+              <a:rPr lang="uk-UA" b="1" dirty="0"/>
+              <a:t>Академічне письмо</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="ru-RU" b="1" dirty="0"/>
             </a:br>
             <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Подзаголовок 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="3390900"/>
-            <a:ext cx="7696200" cy="3939540"/>
+            <a:ext cx="7696200" cy="1969770"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
-          <a:p>
-[...56 lines deleted...]
-          </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="ru-RU" b="1" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0"/>
               <a:t>Сарабєєв </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" err="1"/>
               <a:t>Володимир</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" err="1"/>
               <a:t>Леонідович</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0"/>
               <a:t> </a:t>
@@ -8568,74 +8506,71 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Заголовок 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="77723" y="482853"/>
-            <a:ext cx="8988552" cy="850647"/>
+            <a:ext cx="8988552" cy="492443"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="uk-UA" sz="3200" b="1" dirty="0"/>
-              <a:t>Зміст та структура </a:t>
-[...12 lines deleted...]
-            </a:r>
+              <a:t>Зміст та структура</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="3200" b="1" dirty="0"/>
+              <a:t> 1 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" b="1" dirty="0"/>
+              <a:t>модулю</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="3200" b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Объект 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1836420"/>
             <a:ext cx="3977640" cy="5494050"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
@@ -9950,306 +9885,278 @@
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr sz="2200" spc="-5" dirty="0">
                 <a:latin typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>продовжити  кар'єру</a:t>
             </a:r>
             <a:endParaRPr sz="2200" dirty="0">
               <a:latin typeface="Georgia"/>
               <a:cs typeface="Georgia"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="object 4"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3571747" y="2082038"/>
-            <a:ext cx="1797685" cy="1620520"/>
+            <a:ext cx="1990853" cy="1620520"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="355600" indent="-342900">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
               <a:tabLst>
                 <a:tab pos="354965" algn="l"/>
                 <a:tab pos="355600" algn="l"/>
               </a:tabLst>
             </a:pPr>
             <a:r>
               <a:rPr sz="2400" dirty="0">
                 <a:latin typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Дізнатися</a:t>
             </a:r>
-            <a:endParaRPr sz="2400">
-[...2 lines deleted...]
-            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="355600">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr sz="2400" dirty="0">
                 <a:latin typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>новинки</a:t>
             </a:r>
-            <a:endParaRPr sz="2400">
-[...2 lines deleted...]
-            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="355600" indent="-342900">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="575"/>
               </a:spcBef>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
               <a:tabLst>
                 <a:tab pos="354965" algn="l"/>
                 <a:tab pos="355600" algn="l"/>
               </a:tabLst>
             </a:pPr>
             <a:r>
               <a:rPr sz="2400" spc="-5" dirty="0">
                 <a:latin typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Бонуси</a:t>
             </a:r>
-            <a:endParaRPr sz="2400">
+            <a:endParaRPr sz="2400" dirty="0">
               <a:latin typeface="Georgia"/>
               <a:cs typeface="Georgia"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="355600" indent="-342900">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="575"/>
               </a:spcBef>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
               <a:tabLst>
                 <a:tab pos="354965" algn="l"/>
                 <a:tab pos="355600" algn="l"/>
               </a:tabLst>
             </a:pPr>
             <a:r>
               <a:rPr sz="2400" dirty="0">
                 <a:latin typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Визнання</a:t>
             </a:r>
-            <a:endParaRPr sz="2400">
-[...2 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="object 5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3571747" y="1517141"/>
             <a:ext cx="4579620" cy="497840"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="12700">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:tabLst>
                 <a:tab pos="2821305" algn="l"/>
               </a:tabLst>
             </a:pPr>
             <a:r>
               <a:rPr sz="3200" dirty="0">
                 <a:latin typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Рецензент	Редактор</a:t>
             </a:r>
-            <a:endParaRPr sz="3200">
-[...2 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="object 6"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6380479" y="2082038"/>
             <a:ext cx="2152650" cy="1986280"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="355600" indent="-342900">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
               <a:tabLst>
                 <a:tab pos="354965" algn="l"/>
                 <a:tab pos="355600" algn="l"/>
               </a:tabLst>
             </a:pPr>
             <a:r>
               <a:rPr sz="2400" dirty="0">
                 <a:latin typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Хобі</a:t>
             </a:r>
-            <a:endParaRPr sz="2400">
-[...2 lines deleted...]
-            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="355600" indent="-342900">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="575"/>
               </a:spcBef>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
               <a:tabLst>
                 <a:tab pos="354965" algn="l"/>
                 <a:tab pos="355600" algn="l"/>
               </a:tabLst>
             </a:pPr>
             <a:r>
               <a:rPr sz="2400" dirty="0">
                 <a:latin typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Бізнес</a:t>
             </a:r>
-            <a:endParaRPr sz="2400">
-[...2 lines deleted...]
-            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="355600" marR="5080" indent="-342900">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="575"/>
               </a:spcBef>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
               <a:tabLst>
                 <a:tab pos="354965" algn="l"/>
                 <a:tab pos="355600" algn="l"/>
               </a:tabLst>
             </a:pPr>
             <a:r>
               <a:rPr sz="2400" spc="-5" dirty="0">
                 <a:latin typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Пре</a:t>
             </a:r>
             <a:r>
               <a:rPr sz="2400" dirty="0">
                 <a:latin typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>зентація  досягнень  установи</a:t>
             </a:r>
-            <a:endParaRPr sz="2400">
-[...2 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="TextBox 6"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="547216" y="6286500"/>
             <a:ext cx="8291983" cy="1569660"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
@@ -12708,51 +12615,51 @@
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill>
             <a:blip r:embed="rId4" cstate="print"/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="object 8"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6848475" y="4181475"/>
+            <a:off x="6684645" y="4122994"/>
             <a:ext cx="2295524" cy="2676521"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill>
             <a:blip r:embed="rId5" cstate="print"/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
@@ -13457,52 +13364,52 @@
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr dirty="0"/>
               <a:t>Визначитися з</a:t>
             </a:r>
             <a:r>
               <a:rPr spc="-70" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr dirty="0"/>
               <a:t>виданням</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="object 4"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="793191" y="1906523"/>
-            <a:ext cx="7969809" cy="1903085"/>
+            <a:off x="587095" y="1257300"/>
+            <a:ext cx="8556905" cy="3716402"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="469900" indent="-457200">
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
               <a:tabLst>
                 <a:tab pos="354965" algn="l"/>
                 <a:tab pos="355600" algn="l"/>
               </a:tabLst>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="2800" dirty="0">
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>SJR: Scientific Journal Rankings -</a:t>
@@ -13516,50 +13423,57 @@
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="2800" dirty="0" err="1">
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>SCImago</a:t>
             </a:r>
             <a:endParaRPr lang="uk-UA" sz="2800" spc="-5" dirty="0">
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="469900" indent="-457200">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
               <a:tabLst>
                 <a:tab pos="354965" algn="l"/>
                 <a:tab pos="355600" algn="l"/>
               </a:tabLst>
             </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" spc="-5" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>MJL: </a:t>
+            </a:r>
             <a:r>
               <a:rPr sz="2800" spc="-5" dirty="0">
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Web </a:t>
             </a:r>
             <a:r>
               <a:rPr sz="2800" dirty="0">
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>of</a:t>
             </a:r>
             <a:r>
               <a:rPr sz="2800" spc="-85" dirty="0">
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr sz="2800" spc="-5" dirty="0">
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
@@ -13612,66 +13526,107 @@
                 <a:tab pos="354965" algn="l"/>
                 <a:tab pos="355600" algn="l"/>
               </a:tabLst>
             </a:pPr>
             <a:r>
               <a:rPr sz="2800" spc="-5" dirty="0">
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Journal Citation</a:t>
             </a:r>
             <a:r>
               <a:rPr sz="2800" spc="-45" dirty="0">
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr sz="2800" spc="-5" dirty="0">
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Report</a:t>
             </a:r>
+            <a:endParaRPr lang="en-US" sz="2800" spc="-5" dirty="0">
+              <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="469900" indent="-457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="720"/>
+              </a:spcBef>
+              <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+              <a:tabLst>
+                <a:tab pos="354965" algn="l"/>
+                <a:tab pos="355600" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Фахові видання України (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>https://mon.gov.ua/static-objects/mon/sites/1/atestatsiya-kadriv-vyshchoi-kvalifikatisii/2020/05/perelik-fakhovikh-vidan.doc</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>)</a:t>
+            </a:r>
             <a:endParaRPr sz="2800" dirty="0">
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="object 5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="793191" y="4500626"/>
+            <a:off x="762000" y="5067300"/>
             <a:ext cx="7222136" cy="2585323"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="12700" marR="363220">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr sz="2800" dirty="0" err="1">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
@@ -20155,71 +20110,75 @@
                   <a:solidFill>
                     <a:schemeClr val="tx1"/>
                   </a:solidFill>
                 </a:ln>
               </a:rPr>
               <a:t>Понад півтори тисячі журналів</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" sz="1400" dirty="0">
               <a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:ln>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="1046" name="TextBox 1045"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="398517" y="7842809"/>
-            <a:ext cx="6604270" cy="461665"/>
+            <a:off x="398516" y="7842809"/>
+            <a:ext cx="8364484" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="uk-UA" sz="2400" dirty="0"/>
-              <a:t>28606 журналів індексуються у </a:t>
+              <a:t>31136 журналів індексуються у </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0"/>
               <a:t>SCOPUS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0"/>
+              <a:t> – станом на 2025 рік</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" sz="2400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="1047" name="TextBox 1046"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1367841" y="3028154"/>
             <a:ext cx="627095" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
@@ -21016,52 +20975,52 @@
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="object 3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="510940" y="280706"/>
-            <a:ext cx="8480660" cy="1923604"/>
+            <a:off x="418830" y="114300"/>
+            <a:ext cx="8480660" cy="1354217"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="12700" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
               <a:tabLst>
                 <a:tab pos="4874895" algn="l"/>
               </a:tabLst>
             </a:pPr>
             <a:r>
               <a:rPr sz="4400" dirty="0" err="1">
                 <a:latin typeface="Georgia"/>
@@ -21124,88 +21083,71 @@
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>популярні</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="4400" spc="-5" dirty="0">
                 <a:latin typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>, </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="4400" spc="-5" dirty="0">
                 <a:latin typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>а деякі ні</a:t>
             </a:r>
             <a:r>
               <a:rPr sz="4400" spc="-5" dirty="0">
                 <a:latin typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>?</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="4400" spc="-5" dirty="0">
-[...15 lines deleted...]
-            </a:pPr>
             <a:endParaRPr lang="uk-UA" sz="3200" dirty="0">
               <a:latin typeface="Georgia"/>
               <a:cs typeface="Georgia"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Текст 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="528394" y="1943100"/>
-            <a:ext cx="8280400" cy="5847755"/>
+            <a:off x="518960" y="1638300"/>
+            <a:ext cx="8280400" cy="6494085"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="534988" indent="-457200">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
               <a:tabLst>
                 <a:tab pos="358775" algn="l"/>
               </a:tabLst>
             </a:pPr>
             <a:r>
               <a:rPr lang="ru-RU" spc="-5" dirty="0"/>
               <a:t>«</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" spc="-5" dirty="0" err="1"/>
@@ -21402,61 +21344,2857 @@
                 <a:tab pos="358775" algn="l"/>
               </a:tabLst>
             </a:pPr>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" err="1"/>
               <a:t>Публікація</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0"/>
               <a:t> у </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" err="1"/>
               <a:t>міжнародному</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0"/>
               <a:t> рейтинговому </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" err="1"/>
               <a:t>журналі</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
+          <a:p>
+            <a:pPr marL="534988" indent="-457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:tabLst>
+                <a:tab pos="358775" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>Авторитетність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> автора</a:t>
+            </a:r>
+          </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{82EE8967-2BE0-9FE7-8F93-C7C17FC2DBA1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="533399" y="254253"/>
+            <a:ext cx="8532875" cy="1107996"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3600" dirty="0"/>
+              <a:t>Вимоги до публікацій, що висвітлюють </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1"/>
+              <a:t>результати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1"/>
+              <a:t>дисертації</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C4284CAF-C6D9-91D5-DE2A-A8CE25DE1B09}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="228600" y="1638300"/>
+            <a:ext cx="8280400" cy="6647974"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>Згідно з пунктом 8–9 ПКМУ №44 (в редакції зі змінами, зокрема Постанова КМ №507 від 03.05.2024) та Наказом МОН №40 щодо оформлення.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="176213" indent="-176213">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>Мінімум</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="176213" indent="-176213">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>Наукові результати дисертації повинні бути висвітлені </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" u="sng" dirty="0"/>
+              <a:t>не менше ніж у трьох </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>наукових публікаціях здобувача.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="176213" indent="-176213">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>Але не три позиції у списку. А </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" u="sng" dirty="0"/>
+              <a:t>три зараховані публікації</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="176213" indent="-176213">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>2.  Що саме зараховується</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t> Фахові видання України (з Переліку МОН)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="452438" indent="-187325">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t> 1 стаття = 1 публікація.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="452438" indent="-187325">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t> Якщо кількість співавторів (разом зі здобувачем) більше двох осіб —така стаття прирівнюється до </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" u="sng" dirty="0"/>
+              <a:t>0,5</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t> публікації. 	Тобто стаття з 4–5 авторами - це не “1”, а “0,5”.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>Статті у </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" err="1"/>
+              <a:t>WoS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t> / Scopus</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="452438" indent="-187325">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>Стаття у періодичному науковому виданні, проіндексованому в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t>Web of Science Core Collection </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>та/або </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t>Scopus, = 1 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>публікація.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="452438" indent="-187325">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>Стаття у виданні </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t>Q1–Q3 (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>за </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" err="1"/>
+              <a:t>SCImago</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>або </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t>JCR) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>прирівнюється </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" u="sng" dirty="0"/>
+              <a:t>до двох наукових </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>публікацій.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="452438" indent="-187325">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>для таких статей правило 0,5 не застосовується.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="265113" indent="-265113">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>Патент</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="628650" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>Не більше одного патенту на винахід, що безпосередньо стосується результатів дисертації, =1 публікація.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t> Одноосібна монографія</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="539750" indent="-274638">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>Рекомендована до друку вченою радою, пройшла рецензування, не видана в державі-агресорі = 1 публікація.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="539750" indent="-274638">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>Одноосібний розділ у колективній монографії за тих самих умов.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1248105318"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{376064EB-42DA-F444-1DDF-38AB5A9B93C9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="611124" y="266700"/>
+            <a:ext cx="7921752" cy="677108"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:t>Що може бути не зараховано</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{47190CED-4FCC-883E-5637-2C7F816F8FA4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="431800" y="1547756"/>
+            <a:ext cx="8280400" cy="5362687"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Закордонні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>видання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>не</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>індексовані</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1800" kern="100" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Якщо</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>це</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>не</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>WoS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, Scopus, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>фахове</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> з </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Переліку</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> МОН,</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1800" kern="100" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Тобто</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>іноземний</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>журнал</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> ≠ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>автоматично</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>зарахована</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>публікація</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1800" kern="100" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Додаткові</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>норми</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>які</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ламають</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>підрахунок публікацій</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1800" kern="100" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Не</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>більше</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>однієї</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>статті</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>одному</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>номері</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Дві</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>статті</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>одному</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>випуску</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>журналу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>?</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1800" kern="100" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Зарахується</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>лише</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>одна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1800" kern="100" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Стаття</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>має</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>бути</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>за</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>темою</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>дисертації</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Рада</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>оцінює</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>чи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>результати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>статті</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>відповідають</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>меті</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>завданням</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> і </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>висновкам</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>дисертації</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1800" kern="100" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Формальна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>наявність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>статті</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> ≠ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>автоматичне</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>зарахування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1800" kern="100" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>DOI </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>обов’язково</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Для</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>статей</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>опублікованих</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>після</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>набрання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>чинності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Порядком</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>наявність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>активного</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> DOI є </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>обов’язковою</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>умовою</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>зарахування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Немає</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> DOI - </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>немає</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>зарахування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1800" kern="100" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Квартиль</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>визначається</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>за</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>роком</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>публікації</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Якщо</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>рейтинг</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>за</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>відповідний</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>рік</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ще</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>не</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>оприлюднений</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>то</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>береться</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>останній</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>опублікований</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>рейтинг</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="050505"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="inherit"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2194863172"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="AutoShape 2" descr="Ð¤Ð¾ÑÐ¾ ÐÐ¾Ð²ÐºÐ¾Ð»Ð°Ð±Ð¾ÑÐ°Ð½ÑÐºÐ°."/>
           <p:cNvSpPr>
             <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
@@ -21584,51 +24322,51 @@
             <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
               <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:effectLst>
                   <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                     <a:schemeClr val="bg2"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a14:hiddenEffects>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2559087835"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -22879,51 +25617,51 @@
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" sz="1700" dirty="0">
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3744562386"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="object 3"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -24565,129 +27303,133 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
-  <Words>1938</Words>
+  <Words>2317</Words>
   <Application>Microsoft Office PowerPoint</Application>
-  <PresentationFormat>Произвольный</PresentationFormat>
-[...1 lines deleted...]
-  <Slides>42</Slides>
+  <PresentationFormat>Custom</PresentationFormat>
+  <Paragraphs>295</Paragraphs>
+  <Slides>44</Slides>
   <Notes>2</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Использованные шрифты</vt:lpstr>
+        <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>7</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Тема</vt:lpstr>
+        <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Заголовки слайдов</vt:lpstr>
+        <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>42</vt:i4>
+        <vt:i4>44</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="48" baseType="lpstr">
+    <vt:vector size="52" baseType="lpstr">
+      <vt:lpstr>Aptos</vt:lpstr>
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Georgia</vt:lpstr>
+      <vt:lpstr>inherit</vt:lpstr>
       <vt:lpstr>Times New Roman</vt:lpstr>
       <vt:lpstr>Wingdings</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
-      <vt:lpstr>Основи дослідницько-інноваційної діяльності </vt:lpstr>
-      <vt:lpstr>Зміст та структура VII-го модулю</vt:lpstr>
+      <vt:lpstr>Академічне письмо </vt:lpstr>
+      <vt:lpstr>Зміст та структура 1 модулю</vt:lpstr>
       <vt:lpstr>Які основні кроки на шляху до публікації?</vt:lpstr>
-      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>Статті з коротшими заголовками отримують більше цитат Intriguing correlation mined from 140,000 papers</vt:lpstr>
-      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>Вірогідність цитування в залежності від дати публікації та наявності/відсуності нативного автора на прикладі німецьких видань</vt:lpstr>
       <vt:lpstr>Вірогідність цитування в залежності від дати публікації та наявності/відсуності нативного автора на прикладі видань Виликобританії</vt:lpstr>
       <vt:lpstr>Моя власна стратегія</vt:lpstr>
       <vt:lpstr>Науковців на млн населення у динаміці з 2008 по 2015 роки</vt:lpstr>
       <vt:lpstr>Конкуренція!</vt:lpstr>
       <vt:lpstr>Наукометрична оцінка журналів,  авторів та організацій</vt:lpstr>
       <vt:lpstr>Journal Citation Report (JCR)</vt:lpstr>
       <vt:lpstr>SJR - SCImago Journal Ranking</vt:lpstr>
       <vt:lpstr>Квартиль (Q) – відображає впливовість видання всередині наукометричної бази даних та показує рівень популярності журналу серед відповідної категорії її індексації.</vt:lpstr>
       <vt:lpstr>Процентиль має числове вираження (від 1 до 99). Він показує рейтинг видання у його предметній області. Наприклад, показник 99 вказує, що видання входить до топ-1% найбільш цитованих журналів предметної області.</vt:lpstr>
-      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>Розрахунок індексу Гірша</vt:lpstr>
       <vt:lpstr>Ресурси які розраховують науковометричні показники</vt:lpstr>
       <vt:lpstr>Ключові персони академічної публікації та їх взаємодія</vt:lpstr>
       <vt:lpstr>Потреби кожного</vt:lpstr>
       <vt:lpstr>«у меня зазвонил телефон»</vt:lpstr>
-      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>Що таке публікація у</vt:lpstr>
       <vt:lpstr>Списки Джеффрі Білла</vt:lpstr>
       <vt:lpstr>Джеффрі Білл склав списки</vt:lpstr>
       <vt:lpstr>Think. Check. Submit  Подумайте. Перевірте. Надішліть</vt:lpstr>
       <vt:lpstr>Визначитися з виданням</vt:lpstr>
       <vt:lpstr>Вибір журналу на пошуковому порталі бази Scopus </vt:lpstr>
       <vt:lpstr>Де перевірити якщо немає  доступу до Web of Science?</vt:lpstr>
-      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>Визначення цілей видання та вимог до автора</vt:lpstr>
       <vt:lpstr>Бізнес модель журналів</vt:lpstr>
       <vt:lpstr>Бізнес моделі журналів</vt:lpstr>
-      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>Рейтинг/відхилення/гроші</vt:lpstr>
       <vt:lpstr>Дещо про ціни</vt:lpstr>
-      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Вимоги до публікацій, що висвітлюють результати дисертації</vt:lpstr>
+      <vt:lpstr>Що може бути не зараховано</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>Літературні джерела та посилання</vt:lpstr>
       <vt:lpstr>Дякую за увагу!</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Стаття очима автора і видавця. Як написати так щоб тебе надрукували</dc:title>
   <dc:creator>U6038836</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">