--- v0 (2026-02-23)
+++ v1 (2026-04-09)
@@ -1,28 +1,29 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="678803E3" w14:textId="57062A5D" w:rsidR="009454A7" w:rsidRDefault="00B070D6" w:rsidP="00A55593">
       <w:pPr>
@@ -94,51 +95,186 @@
         <w:t xml:space="preserve">Основні типи діаграм </w:t>
       </w:r>
       <w:r w:rsidR="009454A7">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>UML</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E27E3F1" w14:textId="77777777" w:rsidR="00D65AE7" w:rsidRDefault="00D65AE7" w:rsidP="00A55593">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="680A0BDB" w14:textId="77777777" w:rsidR="00F45263" w:rsidRPr="00F45263" w:rsidRDefault="00F45263" w:rsidP="00F45263">
+    <w:p w14:paraId="4647BED6" w14:textId="76D51AAA" w:rsidR="00B639E9" w:rsidRPr="00B639E9" w:rsidRDefault="00B639E9" w:rsidP="00F45263">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Зв</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>язок</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> діаграм </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>UML</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>з</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>етапами</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>про</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>є</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ктування</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="680A0BDB" w14:textId="6B6CC17D" w:rsidR="00F45263" w:rsidRPr="00F45263" w:rsidRDefault="00F45263" w:rsidP="00F45263">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F45263">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Діаграма</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
@@ -311,3144 +447,10574 @@
           <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="10E67585" w14:textId="77777777" w:rsidR="00F63D2D" w:rsidRDefault="00F63D2D" w:rsidP="00F63D2D">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7437270F" w14:textId="77777777" w:rsidR="00F63D2D" w:rsidRPr="00FF0F96" w:rsidRDefault="00F63D2D" w:rsidP="00F63D2D">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02E2700D" w14:textId="4870963A" w:rsidR="00F63D2D" w:rsidRPr="00D65AE7" w:rsidRDefault="00F63D2D" w:rsidP="00D65AE7">
+    <w:p w14:paraId="33A75AE1" w14:textId="11FBA5E8" w:rsidR="00B639E9" w:rsidRDefault="00B639E9" w:rsidP="00B639E9">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D65AE7">
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Зв</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>язок</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> діаграм </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>UML</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> з </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>етапами</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> про</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>є</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ктування</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="7E18635C" w14:textId="77777777" w:rsidR="00B639E9" w:rsidRPr="00B639E9" w:rsidRDefault="00B639E9" w:rsidP="00B639E9">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6405818D" w14:textId="77777777" w:rsidR="00B639E9" w:rsidRPr="00B639E9" w:rsidRDefault="00B639E9" w:rsidP="00B639E9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0A0A0A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0A0A0A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Аналіз вимог (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0A0A0A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Requirements</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0A0A0A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0A0A0A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Analysis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0A0A0A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4247F150" w14:textId="08A8B577" w:rsidR="00B639E9" w:rsidRDefault="00B639E9" w:rsidP="00B639E9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0A0A0A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0A0A0A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Діаграма прецедентів (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0A0A0A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Use</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0A0A0A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0A0A0A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Case</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0A0A0A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0A0A0A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Diagram</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0A0A0A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0A0A0A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t> Визначає межі системи, акторів (користувачів) та їхні функції.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D0163E6" w14:textId="77777777" w:rsidR="00B639E9" w:rsidRPr="00B639E9" w:rsidRDefault="00B639E9" w:rsidP="00B639E9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0A0A0A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0A0A0A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Діаграма діяльності (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0A0A0A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Activity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0A0A0A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0A0A0A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Diagram</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0A0A0A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0A0A0A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t> Моделює бізнес-процеси та логіку виконання прецедентів.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19626698" w14:textId="3F4B4F80" w:rsidR="00B639E9" w:rsidRPr="00B639E9" w:rsidRDefault="00B639E9" w:rsidP="00B639E9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0A0A0A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0A0A0A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Проектування системи (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0A0A0A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>System</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0A0A0A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0A0A0A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Design</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0A0A0A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4735A95B" w14:textId="59E181F3" w:rsidR="00B639E9" w:rsidRPr="00B639E9" w:rsidRDefault="00B639E9" w:rsidP="00B639E9">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0A0A0A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0A0A0A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Діаграми класів аналізу (Діаграми стійкості, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>robustness</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>diagram</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B639E9">
+        <w:t xml:space="preserve">дозволяють перейти від вимог до </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B639E9">
+        <w:t>проєктування</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B639E9">
+        <w:t xml:space="preserve"> класів системи</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F06883E" w14:textId="77777777" w:rsidR="00B639E9" w:rsidRPr="00B639E9" w:rsidRDefault="00B639E9" w:rsidP="00B639E9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0A0A0A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0A0A0A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Діаграма класів (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0A0A0A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Class</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0A0A0A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0A0A0A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Diagram</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0A0A0A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0A0A0A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t> Описує статичну структуру системи, типи об'єктів, їхні атрибути, методи та зв'язки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3608CF4A" w14:textId="77777777" w:rsidR="00B639E9" w:rsidRPr="00B639E9" w:rsidRDefault="00B639E9" w:rsidP="00B639E9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0A0A0A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0A0A0A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Проектування поведінки (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0A0A0A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Behavioral</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0A0A0A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0A0A0A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Design</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0A0A0A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B0515DD" w14:textId="209A1836" w:rsidR="00B639E9" w:rsidRDefault="00B639E9" w:rsidP="00B639E9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0A0A0A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0A0A0A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Діаграма послідовності (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0A0A0A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Sequence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0A0A0A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0A0A0A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Diagram</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0A0A0A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0A0A0A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t> Відображає динамічну взаємодію між об'єктами у часі для сценаріїв використання.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="517427D7" w14:textId="77777777" w:rsidR="00F351FF" w:rsidRPr="00B639E9" w:rsidRDefault="00F351FF" w:rsidP="00F351FF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0A0A0A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0A0A0A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Діаграма діяльності (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0A0A0A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Activity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0A0A0A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0A0A0A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Diagram</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0A0A0A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0A0A0A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t> Моделює бізнес-процеси та логіку виконання прецедентів.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D2479CD" w14:textId="77777777" w:rsidR="00B639E9" w:rsidRPr="00B639E9" w:rsidRDefault="00B639E9" w:rsidP="00B639E9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0A0A0A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0A0A0A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Діаграма станів (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0A0A0A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>State</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0A0A0A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0A0A0A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Machine</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0A0A0A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0A0A0A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Diagram</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0A0A0A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0A0A0A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t> Описує життєвий цикл об'єкта та зміну його станів під впливом подій.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B61A85B" w14:textId="77777777" w:rsidR="00B639E9" w:rsidRPr="00B639E9" w:rsidRDefault="00B639E9" w:rsidP="00B639E9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0A0A0A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0A0A0A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Фізичне проектування (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0A0A0A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Implementation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0A0A0A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0A0A0A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Deployment</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0A0A0A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C8480B4" w14:textId="77777777" w:rsidR="00B639E9" w:rsidRPr="00B639E9" w:rsidRDefault="00B639E9" w:rsidP="00B639E9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0A0A0A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0A0A0A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Діаграма компонентів (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0A0A0A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Component</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0A0A0A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0A0A0A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Diagram</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0A0A0A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0A0A0A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t> Показує організацію та залежності між програмними компонентами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="124A4479" w14:textId="77777777" w:rsidR="00B639E9" w:rsidRPr="00B639E9" w:rsidRDefault="00B639E9" w:rsidP="00B639E9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0A0A0A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Діаграма розгортання (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0A0A0A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Deployment</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0A0A0A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0A0A0A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Diagram</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0A0A0A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0A0A0A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t> Відображає фізичне розміщення компонентів на апаратному забезпеченні (вузлах). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7577F8BC" w14:textId="77777777" w:rsidR="00B639E9" w:rsidRPr="00B639E9" w:rsidRDefault="00B639E9" w:rsidP="00B639E9">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0A0A0A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0A0A0A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Ці діаграми забезпечують перехід від концептуальної моделі до реалізації, дозволяючи уточнити деталі системи та обмін повідомленнями між об'єктами. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="573C8228" w14:textId="2D553AF1" w:rsidR="00B639E9" w:rsidRPr="00B639E9" w:rsidRDefault="00B639E9" w:rsidP="00B639E9">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02E2700D" w14:textId="006D4A07" w:rsidR="00F63D2D" w:rsidRPr="00D65AE7" w:rsidRDefault="00F63D2D" w:rsidP="00D65AE7">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>Діаграма</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D65AE7">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Діаграма</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D65AE7">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D65AE7">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:t>використання</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="43F1511A" w14:textId="77777777" w:rsidR="00F63D2D" w:rsidRPr="00FF0F96" w:rsidRDefault="00F63D2D" w:rsidP="00F63D2D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1BC13D00" w14:textId="77777777" w:rsidR="00F63D2D" w:rsidRPr="00FF0F96" w:rsidRDefault="00F63D2D" w:rsidP="00F63D2D">
+    <w:p w14:paraId="1BC13D00" w14:textId="77777777" w:rsidR="00F63D2D" w:rsidRPr="003F31C8" w:rsidRDefault="00F63D2D" w:rsidP="003F31C8">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Діаграма</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>використання</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>діаграма</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>прецедентів</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>use</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>case</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>diagram</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">) ‒ </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>це</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>найзагальніше</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>представлення</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>функціонального</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>призначення</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>системи</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F4DD85A" w14:textId="77777777" w:rsidR="00F63D2D" w:rsidRPr="00FF0F96" w:rsidRDefault="00F63D2D" w:rsidP="00F63D2D">
+    <w:p w14:paraId="5F4DD85A" w14:textId="77777777" w:rsidR="00F63D2D" w:rsidRPr="003F31C8" w:rsidRDefault="00F63D2D" w:rsidP="003F31C8">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Діаграма</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>використання</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> покликана </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>відповісти</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> на головне </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>питання</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>моделювання</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>що</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> робить система у </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>зовнішньому</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>світі</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4871ED1B" w14:textId="77777777" w:rsidR="00F63D2D" w:rsidRPr="00FF0F96" w:rsidRDefault="00F63D2D" w:rsidP="00F63D2D">
+    <w:p w14:paraId="4871ED1B" w14:textId="441FE331" w:rsidR="00F63D2D" w:rsidRPr="003F31C8" w:rsidRDefault="00F63D2D" w:rsidP="003F31C8">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...9 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">На </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>діаграмі</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>використання</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> (рис. 1) </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>застосовуються</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> два типи </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>основних</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>сутностей</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>варіанти</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>використання</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> і </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>дійові</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> особи (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>актори</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>користувачі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>пристрої</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF0F96">
-[...107 lines deleted...]
-        <w:rPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>між</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>якими</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>встановлюються</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>такі</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>основні</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> типи </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>відношень</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55A1FAAD" w14:textId="77777777" w:rsidR="00F63D2D" w:rsidRPr="00FF0F96" w:rsidRDefault="00F63D2D" w:rsidP="00F63D2D">
+    <w:p w14:paraId="55A1FAAD" w14:textId="747544CB" w:rsidR="00F63D2D" w:rsidRPr="003F31C8" w:rsidRDefault="00F63D2D" w:rsidP="003F31C8">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Асоціація</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>між</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>дійовою</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> особою і </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>варіантом</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>використання</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FF0F96">
-[...25 lines deleted...]
-    <w:p w14:paraId="421A9ED5" w14:textId="77777777" w:rsidR="00F63D2D" w:rsidRPr="00FF0F96" w:rsidRDefault="00F63D2D" w:rsidP="00F63D2D">
+      <w:r w:rsidR="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="421A9ED5" w14:textId="4D978AEB" w:rsidR="00F63D2D" w:rsidRPr="003F31C8" w:rsidRDefault="00F63D2D" w:rsidP="003F31C8">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Узагальнення</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>між</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>дійовими</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FF0F96">
-[...17 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>особами</w:t>
+      </w:r>
+      <w:r w:rsidR="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="124C1F02" w14:textId="77777777" w:rsidR="00F63D2D" w:rsidRPr="00FF0F96" w:rsidRDefault="00F63D2D" w:rsidP="00F63D2D">
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="124C1F02" w14:textId="6D4B298E" w:rsidR="00F63D2D" w:rsidRPr="003F31C8" w:rsidRDefault="00F63D2D" w:rsidP="003F31C8">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Узагальнення</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>між</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>варіантами</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>використання</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF0F96">
-[...17 lines deleted...]
-    <w:p w14:paraId="0D4E4A19" w14:textId="77777777" w:rsidR="00F63D2D" w:rsidRPr="00FF0F96" w:rsidRDefault="00F63D2D" w:rsidP="00F63D2D">
+      <w:r w:rsidR="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="0D4E4A19" w14:textId="76142B61" w:rsidR="00F63D2D" w:rsidRPr="003F31C8" w:rsidRDefault="00F63D2D" w:rsidP="003F31C8">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Залежності</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>різних</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>типів</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>між</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>варіантами</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>використання</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FF0F96">
-[...17 lines deleted...]
-    <w:p w14:paraId="0F7D67AB" w14:textId="77777777" w:rsidR="00F63D2D" w:rsidRPr="00FF0F96" w:rsidRDefault="00F63D2D" w:rsidP="00F63D2D">
+      <w:r w:rsidR="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F7D67AB" w14:textId="77777777" w:rsidR="00F63D2D" w:rsidRPr="003F31C8" w:rsidRDefault="00F63D2D" w:rsidP="003F31C8">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="58FEC2A4" w14:textId="77777777" w:rsidR="00F63D2D" w:rsidRPr="00FF0F96" w:rsidRDefault="00F63D2D" w:rsidP="00F63D2D">
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58FEC2A4" w14:textId="1AAA19D6" w:rsidR="00F63D2D" w:rsidRPr="003F31C8" w:rsidRDefault="00F63D2D" w:rsidP="003F31C8">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">На </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>діаграмі</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>використання</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>, як і на будь-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>якій</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>іншій</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>можуть</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> бути </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>присутніми</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>коментарі</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FF0F96">
-[...9 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Більше</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> того, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>це</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>настійно</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>рекомендується</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>робити</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> для </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>поліпшення</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>читаності</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>діаграм</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="407DFE45" w14:textId="77777777" w:rsidR="00F63D2D" w:rsidRPr="00FF0F96" w:rsidRDefault="00F63D2D" w:rsidP="00F63D2D">
-[...17 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="407DFE45" w14:textId="77777777" w:rsidR="00F63D2D" w:rsidRPr="003F31C8" w:rsidRDefault="00F63D2D" w:rsidP="003F31C8">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C907E19" w14:textId="4A93E811" w:rsidR="00F63D2D" w:rsidRPr="003F31C8" w:rsidRDefault="00B639E9" w:rsidP="003F31C8">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0AF5EB87" wp14:editId="17595012">
-[...2 lines deleted...]
-            <wp:docPr id="11" name="Рисунок 11"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="273AB9DB" wp14:editId="7D04E869">
+            <wp:extent cx="5940425" cy="4008120"/>
+            <wp:effectExtent l="0" t="0" r="3175" b="0"/>
+            <wp:docPr id="1" name="Рисунок 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 1"/>
-[...2 lines deleted...]
-                    </pic:cNvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId5">
-[...6 lines deleted...]
-                    <a:srcRect/>
+                    <a:blip r:embed="rId5"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4936741" cy="3500598"/>
+                      <a:ext cx="5940425" cy="4008120"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
-[...2 lines deleted...]
-                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E42678B" w14:textId="77777777" w:rsidR="00F63D2D" w:rsidRPr="00FF0F96" w:rsidRDefault="00F63D2D" w:rsidP="00F63D2D">
-      <w:pPr>
+    <w:p w14:paraId="0E42678B" w14:textId="2DBEC9BC" w:rsidR="00F63D2D" w:rsidRPr="003F31C8" w:rsidRDefault="00F63D2D" w:rsidP="003F31C8">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...14 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Рис. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B639E9" w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Нотація</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>діаграм</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FF0F96">
-        <w:rPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>використання</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="248AE689" w14:textId="77777777" w:rsidR="00F63D2D" w:rsidRPr="00FF0F96" w:rsidRDefault="00F63D2D" w:rsidP="00F63D2D">
-      <w:pPr>
+    <w:p w14:paraId="0B4DEB85" w14:textId="475105F6" w:rsidR="00B639E9" w:rsidRPr="003F31C8" w:rsidRDefault="00B639E9" w:rsidP="003F31C8">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...12 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D94ECEE" w14:textId="77777777" w:rsidR="00B639E9" w:rsidRPr="00B639E9" w:rsidRDefault="00B639E9" w:rsidP="003F31C8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:color w:val="FF0000"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Зв’язки (відношення).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t> Усі актори мають бути пов’язані з прецедентом. Проте не усі прецеденти повинні бути пов’язані з акторами. Частіше всього для зображення зв’язку використовується суцільна лінія.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45522B52" w14:textId="77777777" w:rsidR="00B639E9" w:rsidRPr="00B639E9" w:rsidRDefault="00B639E9" w:rsidP="003F31C8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">У діаграмі варіантів використання існує 4 типи </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>зв’язків</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C54BFDA" w14:textId="77777777" w:rsidR="00B639E9" w:rsidRPr="00B639E9" w:rsidRDefault="00B639E9" w:rsidP="003F31C8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:color w:val="FF0000"/>
-[...231 lines deleted...]
-        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>1. Асоціація (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Association</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t> Звичайний зв’язок актора та прецеденту. Позначається суцільною лінією без напису (стереотипу). Незалежно від типу зв’язку, будь-який актор повинен бути пов’язаний принаймні з одним (можна з декількома) варіантом використання. Кілька акторів можуть бути пов’язані з одним варіантом використання.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A5E9480" w14:textId="6373CAE8" w:rsidR="00B639E9" w:rsidRPr="003F31C8" w:rsidRDefault="00B639E9" w:rsidP="003F31C8">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
-        </w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="58617497" wp14:editId="2DC2AB95">
-[...2 lines deleted...]
-            <wp:docPr id="12" name="Рисунок 12"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="69DDF084" wp14:editId="04559CFA">
+            <wp:extent cx="3678554" cy="1443980"/>
+            <wp:effectExtent l="0" t="0" r="0" b="4445"/>
+            <wp:docPr id="2" name="Рисунок 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 2"/>
-[...2 lines deleted...]
-                    </pic:cNvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId6">
-[...6 lines deleted...]
-                    <a:srcRect/>
+                    <a:blip r:embed="rId6"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5167029" cy="2597330"/>
+                      <a:ext cx="3690938" cy="1448841"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
-[...2 lines deleted...]
-                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D3ED970" w14:textId="77777777" w:rsidR="00F63D2D" w:rsidRPr="00FF0F96" w:rsidRDefault="00F63D2D" w:rsidP="00F63D2D">
-[...52 lines deleted...]
-    <w:p w14:paraId="40B6169E" w14:textId="77777777" w:rsidR="00F63D2D" w:rsidRPr="00FF0F96" w:rsidRDefault="00F63D2D" w:rsidP="00F63D2D">
+    <w:p w14:paraId="6C3C06F0" w14:textId="662FD97A" w:rsidR="00B639E9" w:rsidRPr="003F31C8" w:rsidRDefault="00B639E9" w:rsidP="003F31C8">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="248E750E" w14:textId="77777777" w:rsidR="00F63D2D" w:rsidRPr="00FF0F96" w:rsidRDefault="00F63D2D" w:rsidP="00F63D2D">
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12371F3C" w14:textId="77777777" w:rsidR="00B639E9" w:rsidRPr="00B639E9" w:rsidRDefault="00B639E9" w:rsidP="003F31C8">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...44 lines deleted...]
-    <w:p w14:paraId="082D62C5" w14:textId="77777777" w:rsidR="00F63D2D" w:rsidRPr="00FF0F96" w:rsidRDefault="00F63D2D" w:rsidP="00F63D2D">
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>2. Розширення (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Extend</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Показує додаткову функціональність або можливий не обов’язковий варіант поведінки системи. Базовий прецедент має сенс сам по собі, не залежить від </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>розширюючого</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> і може існувати без нього. Відношення розширення позначається пунктирною лінією зі звичайним вказівником, що вказує на базовий прецедент та стереотипом (написом) &lt;&lt;</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>extend</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&gt;&gt;. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Розширюючий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> прецедент активується лише за виконання умови.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67B5F672" w14:textId="0343C9C1" w:rsidR="00B639E9" w:rsidRDefault="00B639E9" w:rsidP="003F31C8">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...12 lines deleted...]
-    <w:p w14:paraId="5032DA62" w14:textId="77777777" w:rsidR="00F63D2D" w:rsidRPr="00FF0F96" w:rsidRDefault="00F63D2D" w:rsidP="00F63D2D">
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Наприклад: прецедент «хибний пароль» можливий лише при введенні невірного паролю. Відповідає </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>extensions</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B639E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в текстовому варіанті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A9FB586" w14:textId="77777777" w:rsidR="003F31C8" w:rsidRPr="00B639E9" w:rsidRDefault="003F31C8" w:rsidP="003F31C8">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...66 lines deleted...]
-        <w:rPr>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54B70563" w14:textId="44C8932D" w:rsidR="00B639E9" w:rsidRPr="003F31C8" w:rsidRDefault="00B639E9" w:rsidP="003F31C8">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="203D4E18" wp14:editId="6AE9B5D3">
-[...2 lines deleted...]
-            <wp:docPr id="13" name="Рисунок 13"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="66DB9D87" wp14:editId="5FB1DE73">
+            <wp:extent cx="4069080" cy="1667656"/>
+            <wp:effectExtent l="0" t="0" r="7620" b="8890"/>
+            <wp:docPr id="3" name="Рисунок 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4874807" cy="2194966"/>
+                      <a:ext cx="4075024" cy="1670092"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36B4E8CC" w14:textId="77777777" w:rsidR="00F63D2D" w:rsidRDefault="00F63D2D" w:rsidP="00F63D2D">
-[...61 lines deleted...]
-    <w:p w14:paraId="52EB2375" w14:textId="77777777" w:rsidR="008B771B" w:rsidRPr="00FF0F96" w:rsidRDefault="008B771B" w:rsidP="008B771B">
+    <w:p w14:paraId="248AE689" w14:textId="45AFB88B" w:rsidR="00F63D2D" w:rsidRPr="003F31C8" w:rsidRDefault="00F63D2D" w:rsidP="003F31C8">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...60 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47549941" w14:textId="08384163" w:rsidR="003F31C8" w:rsidRDefault="003F31C8" w:rsidP="003F31C8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...13 lines deleted...]
-      <w:pPr>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Точки розширення (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>extension</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>points</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>). При використанні відношення розширення базовий варіант надає точки розширення (те саме, що </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>extensions</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в текстовому описі) для </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>розширюючого</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> прецеденту. За бажанням вони можуть бути описані в окремому розділі базового прецеденту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="713116C7" w14:textId="77777777" w:rsidR="003F31C8" w:rsidRPr="003F31C8" w:rsidRDefault="003F31C8" w:rsidP="003F31C8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...13 lines deleted...]
-      <w:pPr>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10055959" w14:textId="77777777" w:rsidR="003F31C8" w:rsidRDefault="003F31C8" w:rsidP="003F31C8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...321 lines deleted...]
-        <w:rPr>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:noProof/>
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="22F147F4" wp14:editId="1D622F7D">
-[...2 lines deleted...]
-            <wp:docPr id="14" name="Рисунок 14"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="70068F79" wp14:editId="683E1E75">
+            <wp:extent cx="5010785" cy="1643302"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="9" name="Рисунок 9"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 4"/>
+                    <pic:cNvPr id="0" name="Picture 5"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8">
+                    <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4493700" cy="2758700"/>
+                      <a:ext cx="5021321" cy="1646757"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Рис.7 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48B5F9AD" w14:textId="77777777" w:rsidR="003F31C8" w:rsidRDefault="003F31C8" w:rsidP="003F31C8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="138832AD" w14:textId="79BC5280" w:rsidR="003F31C8" w:rsidRPr="003F31C8" w:rsidRDefault="003F31C8" w:rsidP="003F31C8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Приклад зв’язку розширення з точками розширення</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B0CC513" w14:textId="77777777" w:rsidR="003F31C8" w:rsidRPr="003F31C8" w:rsidRDefault="003F31C8" w:rsidP="003F31C8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Якщо існує умова розширення (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>condition</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>, те саме, що </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>preconditions</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в текстовому варіанті) її можна описати в коментарі. Коментар з’єднується з пунктирною лінією з умовою розширення.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63F16CE0" w14:textId="3EB58452" w:rsidR="003F31C8" w:rsidRPr="003F31C8" w:rsidRDefault="003F31C8" w:rsidP="003F31C8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
-      </w:pPr>
-[...205 lines deleted...]
-        <w:rPr>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:noProof/>
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
-        </w:rPr>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5AC48BB3" wp14:editId="41304232">
-[...2 lines deleted...]
-            <wp:docPr id="15" name="Рисунок 15"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="46BB19BB" wp14:editId="5C485181">
+            <wp:extent cx="3407410" cy="1900805"/>
+            <wp:effectExtent l="0" t="0" r="2540" b="4445"/>
+            <wp:docPr id="8" name="Рисунок 8"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 5"/>
+                    <pic:cNvPr id="0" name="Picture 6"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4513654" cy="1993732"/>
+                      <a:ext cx="3416753" cy="1906017"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
+    <w:p w14:paraId="06800E96" w14:textId="77777777" w:rsidR="003F31C8" w:rsidRDefault="003F31C8" w:rsidP="003F31C8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FEABAB2" w14:textId="5D6BAAB0" w:rsidR="003F31C8" w:rsidRPr="003F31C8" w:rsidRDefault="003F31C8" w:rsidP="003F31C8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>3. Включення (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Include</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Показує, що поведінка одного прецеденту включається як складовий компонент у послідовність поведінки іншого прецеденту. Ілюструє, що саме використовує базовий варіант для виконання операції. На відміну від зв’язку розширення, дочірній варіант у зв’язку </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>include</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> має бути обов’язковим для базового. Відношення включення використовується для уникнення дублювання однакових прецедентів та додає функціональність, не вказану в базовому. Відношення позначається пунктирною лінією зі стрілкою та стереотипом &lt;&lt;</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>include</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>&gt;&gt;, що вказує на включений варіант.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B091907" w14:textId="77777777" w:rsidR="003F31C8" w:rsidRPr="003F31C8" w:rsidRDefault="003F31C8" w:rsidP="003F31C8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Включення добре ілюструє сценарій відновлення працездатності комп’ютера (припустимо, що інших варіантів немає):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1711FDA2" w14:textId="77777777" w:rsidR="003F31C8" w:rsidRPr="003F31C8" w:rsidRDefault="003F31C8" w:rsidP="003F31C8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>ремонт або заміна апаратних компонентів;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="283BEC65" w14:textId="77777777" w:rsidR="003F31C8" w:rsidRPr="003F31C8" w:rsidRDefault="003F31C8" w:rsidP="003F31C8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>виявлення та видалення вірусу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DE8AF8B" w14:textId="77777777" w:rsidR="003F31C8" w:rsidRPr="003F31C8" w:rsidRDefault="003F31C8" w:rsidP="003F31C8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>перевстановлення</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> системи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02A31A9A" w14:textId="7EA7DBCA" w:rsidR="003F31C8" w:rsidRPr="003F31C8" w:rsidRDefault="003F31C8" w:rsidP="003F31C8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="260"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="464034C7" w14:textId="4FC71CE8" w:rsidR="003F31C8" w:rsidRPr="003F31C8" w:rsidRDefault="003F31C8" w:rsidP="003F31C8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5AB5AA65" wp14:editId="29ADA62F">
+            <wp:extent cx="4046220" cy="3581400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="6" name="Рисунок 6"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 8"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4046220" cy="3581400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D3491D1" w14:textId="77777777" w:rsidR="003F31C8" w:rsidRDefault="003F31C8" w:rsidP="003F31C8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28357DEE" w14:textId="58D92385" w:rsidR="003F31C8" w:rsidRPr="003F31C8" w:rsidRDefault="003F31C8" w:rsidP="003F31C8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>4.Генералізація (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Generalization</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t> Генералізація (успадкування, узагальнення) це </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>батьківсько</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>-дочірні відношення. Генералізація позначається суцільною лінією з трикутним не зафарбованим вказівником, що вказує на прецедент-предок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="272CD074" w14:textId="77777777" w:rsidR="003F31C8" w:rsidRPr="003F31C8" w:rsidRDefault="003F31C8" w:rsidP="003F31C8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Властивості відносин узагальнення:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D45C66E" w14:textId="77777777" w:rsidR="003F31C8" w:rsidRPr="003F31C8" w:rsidRDefault="003F31C8" w:rsidP="003F31C8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>дочірні прецеденти мають всі властивості предків;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78DA776C" w14:textId="77777777" w:rsidR="003F31C8" w:rsidRPr="003F31C8" w:rsidRDefault="003F31C8" w:rsidP="003F31C8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">для одного </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>предка</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> може існувати декілька дочірніх прецедентів;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70246809" w14:textId="77777777" w:rsidR="003F31C8" w:rsidRPr="003F31C8" w:rsidRDefault="003F31C8" w:rsidP="003F31C8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>може бути кілька батьків (множинне успадкування).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FB82093" w14:textId="77777777" w:rsidR="003F31C8" w:rsidRPr="003F31C8" w:rsidRDefault="003F31C8" w:rsidP="003F31C8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Узагальнення актора. В узагальнені актора один актор може успадкувати роль іншого. Нащадок успадковує всі варіанти використання </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>предка</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>, проте може мати і власні унікальні варіанти.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15C67242" w14:textId="24ACE2EC" w:rsidR="003F31C8" w:rsidRPr="003F31C8" w:rsidRDefault="003F31C8" w:rsidP="003F31C8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0656C9C6" wp14:editId="26FE36C4">
+            <wp:extent cx="3215640" cy="2846530"/>
+            <wp:effectExtent l="0" t="0" r="3810" b="0"/>
+            <wp:docPr id="5" name="Рисунок 5"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 9"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3218741" cy="2849275"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F41EA0D" w14:textId="77777777" w:rsidR="003F31C8" w:rsidRDefault="003F31C8" w:rsidP="003F31C8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="791A130F" w14:textId="04CAB301" w:rsidR="003F31C8" w:rsidRPr="003F31C8" w:rsidRDefault="003F31C8" w:rsidP="003F31C8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Узагальнення варіанту використання. Схоже на узагальнення актора. В цьому випадку поведінка </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>предка</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> успадковується нащадком.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="785A126B" w14:textId="4EBCF9DF" w:rsidR="003F31C8" w:rsidRDefault="003F31C8" w:rsidP="003F31C8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Використовується, коли існує спільна поведінка між двома варіантами використання. Наприклад, варіанти «Оплата банківською карткою» та «Оплата через </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Google</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Pay</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>» можна узагальнити до «Оплата рахунку»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42CAB14F" w14:textId="77777777" w:rsidR="003F31C8" w:rsidRPr="003F31C8" w:rsidRDefault="003F31C8" w:rsidP="003F31C8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32818955" w14:textId="178A4E21" w:rsidR="003F31C8" w:rsidRPr="003F31C8" w:rsidRDefault="003F31C8" w:rsidP="003F31C8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4A8765AE" wp14:editId="2E97ED00">
+            <wp:extent cx="5940425" cy="1084580"/>
+            <wp:effectExtent l="0" t="0" r="3175" b="1270"/>
+            <wp:docPr id="4" name="Рисунок 4"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 10"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId12">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5940425" cy="1084580"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A7774EC" w14:textId="77777777" w:rsidR="003F31C8" w:rsidRDefault="003F31C8" w:rsidP="003F31C8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42814381" w14:textId="77777777" w:rsidR="003F31C8" w:rsidRDefault="003F31C8" w:rsidP="003F31C8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E7E6276" w14:textId="7501009B" w:rsidR="003F31C8" w:rsidRPr="003F31C8" w:rsidRDefault="003F31C8" w:rsidP="003F31C8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Рекомендації зі створення діаграми варіантів використання</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="419427E0" w14:textId="77777777" w:rsidR="003F31C8" w:rsidRPr="003F31C8" w:rsidRDefault="003F31C8" w:rsidP="003F31C8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Зручним способом моделювання є використання сервісу </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="003F31C8">
+          <w:rPr>
+            <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:color w:val="1876AC"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+            <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+            <w:lang w:eastAsia="uk-UA"/>
+          </w:rPr>
+          <w:t>Draw.io</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Також можливо створювати діаграму з телефону, через додаток </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Lucidchart</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>. Після створення діаграми в мобільному додатку її можна виділити (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>ctrl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t> +A) та вставити (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>ctrl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t> +C) в </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Draw</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>io</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t> через комп’ютер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BCAA280" w14:textId="77777777" w:rsidR="003F31C8" w:rsidRPr="003F31C8" w:rsidRDefault="003F31C8" w:rsidP="003F31C8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Якщо можливо, розміщуйте прецеденти в логічному послідовному порядку (наприклад, зверху донизу).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57C8F871" w14:textId="77777777" w:rsidR="003F31C8" w:rsidRPr="003F31C8" w:rsidRDefault="003F31C8" w:rsidP="003F31C8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>За бажання, використовуйте кольори для розфарбування елементів діаграми.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53EFEF46" w14:textId="77777777" w:rsidR="003F31C8" w:rsidRPr="003F31C8" w:rsidRDefault="003F31C8" w:rsidP="003F31C8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Лінії відношень не обов’язково мають бути прямими. Вони можуть утворювати гострі, або закруглені кути та повороти. Див. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:anchor="section_4" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="003F31C8">
+          <w:rPr>
+            <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:color w:val="1876AC"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+            <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+            <w:lang w:eastAsia="uk-UA"/>
+          </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="003F31C8">
+          <w:rPr>
+            <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:color w:val="1876AC"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+            <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+            <w:lang w:eastAsia="uk-UA"/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36BB43AC" w14:textId="77777777" w:rsidR="003F31C8" w:rsidRPr="003F31C8" w:rsidRDefault="003F31C8" w:rsidP="003F31C8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Починайте моделювання з узагальненого варіанту і лише після цього </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>додавайте</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> нові деталі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="491FDEE6" w14:textId="77777777" w:rsidR="003F31C8" w:rsidRPr="003F31C8" w:rsidRDefault="003F31C8" w:rsidP="003F31C8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Поширені помилки</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66B6E6FB" w14:textId="77777777" w:rsidR="003F31C8" w:rsidRPr="003F31C8" w:rsidRDefault="003F31C8" w:rsidP="003F31C8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Кожен актор очікує, що система поводитиметься строго певним, передбачуваним чином. Якщо очікується один результат, а отримується інший, таке моделювання є неправильним.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11C82BB0" w14:textId="77777777" w:rsidR="003F31C8" w:rsidRPr="003F31C8" w:rsidRDefault="003F31C8" w:rsidP="003F31C8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Діаграма використання має розроблятись з точки зору користувача, а не програміста. У сценаріях повинні використовуватися назви елементів управління видимі користувачеві. Небажано зображати деталі реалізації, незрозумілі замовнику;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01479360" w14:textId="77777777" w:rsidR="003F31C8" w:rsidRPr="003F31C8" w:rsidRDefault="003F31C8" w:rsidP="00F63D2D">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6028BBEA" w14:textId="22E56B83" w:rsidR="00B639E9" w:rsidRPr="003F31C8" w:rsidRDefault="00B639E9" w:rsidP="003F31C8">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Діаграма класів аналізу </w:t>
+      </w:r>
+      <w:r w:rsidR="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(Стійкості)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F133042" w14:textId="77777777" w:rsidR="003F31C8" w:rsidRDefault="003F31C8" w:rsidP="003F31C8">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="608DA4D8" w14:textId="565A3E41" w:rsidR="003F31C8" w:rsidRDefault="003F31C8" w:rsidP="003F31C8">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Прецеденти не можуть бути безпосередньо трансформовані у відповідні програмні об’єкти (класи). Для цього має бути використано певний проміжний рівень опису прецедентів, який дозволяє врахувати деякі особливості наступної програмної реалізації, наприклад, необхідність інтерфейсу користувача або наявність деяких функцій обробки бізнес-логіки. Одним з таких засобів подальшої деталізації моделі прецедентів є діаграма стійкості (ці діаграми належать до процесу проектування ПЗ за стандартом ICONIX [3]).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="752B2381" w14:textId="77777777" w:rsidR="003F31C8" w:rsidRDefault="003F31C8" w:rsidP="003F31C8">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Діаграма стійкості розробляється на базі шаблону (або </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>патерну</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pattern</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) проектування MVC (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Model-View-Controller</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) [4]. Тобто в системі, що розробляється, мають бути наявні три типи програмних об’єктів: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37FC3018" w14:textId="77777777" w:rsidR="003F31C8" w:rsidRDefault="003F31C8" w:rsidP="003F31C8">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0B7"/>
+      </w:r>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Model</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – це об’єкти, які моделюють дані предметної області; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5581F93B" w14:textId="77777777" w:rsidR="003F31C8" w:rsidRDefault="003F31C8" w:rsidP="003F31C8">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0B7"/>
+      </w:r>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>View</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – це об’єкти, які реалізують відображення даних із моделі; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CF45101" w14:textId="77777777" w:rsidR="003F31C8" w:rsidRDefault="003F31C8" w:rsidP="003F31C8">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0B7"/>
+      </w:r>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Controller</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – це об’єкти, які обробляють дані моделі для подальшого їх відображення. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="358FE6FC" w14:textId="13D454A1" w:rsidR="003F31C8" w:rsidRDefault="003F31C8" w:rsidP="003F31C8">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Основна ідея шаблону MVC полягає у відокремленні даних від їх відображення. Таким чином, якщо у процесі розробки виникне потреба у зміненні моделі даних, це ніяк не впливає на відображення (не треба буде нічого змінювати у компонентах </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>View</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>). У діаграмі стійкості є свої окремі позначки для відображення елементів моделі MVC:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53BF5FFB" w14:textId="6FD20290" w:rsidR="003F31C8" w:rsidRDefault="003F31C8" w:rsidP="003F31C8">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66B93B1B" w14:textId="70C8B215" w:rsidR="003F31C8" w:rsidRDefault="003F31C8" w:rsidP="00E20B63">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5E64BA40" wp14:editId="2BBAB487">
+            <wp:extent cx="5940425" cy="1311910"/>
+            <wp:effectExtent l="0" t="0" r="3175" b="2540"/>
+            <wp:docPr id="10" name="Рисунок 10"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId16"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5940425" cy="1311910"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08EC1189" w14:textId="77777777" w:rsidR="00E20B63" w:rsidRDefault="00E20B63" w:rsidP="003F31C8">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="638984D5" w14:textId="54DEF865" w:rsidR="003F31C8" w:rsidRDefault="003F31C8" w:rsidP="003F31C8">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">На рис. 2 побудовано діаграму стійкості для прецеденту реєстрації нового користувача системи, де граничним об’єктом </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Registration</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>form</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> є певна діалогова форма (HTML-сторінка), яка з’являється у вікні браузера на комп’ютері-клієнті системи. Об’єктом-контролером </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Add</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>new</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> може бути, наприклад, програмний </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>скріпт</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на мові PHP, який виконується на </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Web</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-сервері </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Apache</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> і який за допомогою функцій обробки SQL-запитів працює з об’єктом даних </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Account</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – це, у свою чергу, може бути таблиця БД, що знаходиться під керуванням СКБД </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MySQL</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ю</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="71CAD76D" w14:textId="0DB75408" w:rsidR="003F31C8" w:rsidRDefault="003F31C8" w:rsidP="003F31C8">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D1F6BE1" w14:textId="54DB36C1" w:rsidR="003F31C8" w:rsidRDefault="003F31C8" w:rsidP="003F31C8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="67BB016E" wp14:editId="1DA81931">
+            <wp:extent cx="5940425" cy="1198245"/>
+            <wp:effectExtent l="0" t="0" r="3175" b="1905"/>
+            <wp:docPr id="18" name="Рисунок 18"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId17"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5940425" cy="1198245"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78D06EAA" w14:textId="1399DE94" w:rsidR="003F31C8" w:rsidRDefault="003F31C8" w:rsidP="00E20B63">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Рис. 2. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Діаграма стійкості для прецеденту реєстрації нового користувача</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10FC8C31" w14:textId="439ADEA9" w:rsidR="003F31C8" w:rsidRDefault="003F31C8" w:rsidP="003F31C8">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="275CCF57" w14:textId="4C680D38" w:rsidR="003F31C8" w:rsidRDefault="003F31C8" w:rsidP="003F31C8">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Декілька прецедентів можуть бути пов’язані на одній діаграмі стійкості. Так, об’єкт даних </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Account</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> використовується для прецеденту входу до системи. Можливим варіантом програмної реалізації є розширення прецеденту реєстрації, додавши до нього контролер </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Find</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> для пошуку вже існуючого реєстраційного запису, тобто за його допомогою при реєстрації система буде перевіряти, чи вже існує реєстраційний запис, який хоче додати користувач.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ED003C5" w14:textId="77777777" w:rsidR="003F31C8" w:rsidRDefault="003F31C8" w:rsidP="003F31C8">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="695EFF96" w14:textId="65DF8F23" w:rsidR="003F31C8" w:rsidRPr="003F31C8" w:rsidRDefault="003F31C8" w:rsidP="003F31C8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4C832CE6" wp14:editId="5F4D3ED4">
+            <wp:extent cx="5940425" cy="2360295"/>
+            <wp:effectExtent l="0" t="0" r="3175" b="1905"/>
+            <wp:docPr id="19" name="Рисунок 19"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId18"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5940425" cy="2360295"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A005FA2" w14:textId="0C5937AE" w:rsidR="003F31C8" w:rsidRDefault="003F31C8" w:rsidP="003F31C8">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Для відображення цих візуальних елементів у VP необхідно вибрати відповідні стереотипи для об’єктів: для </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>View</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – це </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>boundary</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, для </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Controller</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – це </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>control</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, для </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Model</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – це </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>entity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F31C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55B9C369" w14:textId="77777777" w:rsidR="003F31C8" w:rsidRPr="003F31C8" w:rsidRDefault="003F31C8" w:rsidP="003F31C8">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FBAE198" w14:textId="5A21DD04" w:rsidR="00F63D2D" w:rsidRPr="00FF0F96" w:rsidRDefault="00F63D2D" w:rsidP="00D65AE7">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF0F96">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Діаграма класів </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F6D7D87" w14:textId="77777777" w:rsidR="00F63D2D" w:rsidRPr="00FF0F96" w:rsidRDefault="00F63D2D" w:rsidP="00F63D2D">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38FECBE7" w14:textId="75528047" w:rsidR="0062667B" w:rsidRDefault="00F63D2D" w:rsidP="0062667B">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF0F96">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Діаграма класів (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FF0F96">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>class</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FF0F96">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FF0F96">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>diagram</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FF0F96">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) ‒ основний спосіб опису структури системи. Це не дивно, оскільки UML в першу чергу об’єктно-орієнтована мова, і класи є основним (якщо не єдиним) «будівельним матеріалом». </w:t>
+      </w:r>
+      <w:r w:rsidR="0062667B" w:rsidRPr="0062667B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Клас (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0062667B" w:rsidRPr="0062667B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>class</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0062667B" w:rsidRPr="0062667B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) у мові UML потрібний для позначення сукупності об’єктів, які мають однакову структуру, поведінку та зв’язки з об’єктами з інших класів. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79102B2F" w14:textId="7C55B2F7" w:rsidR="00B05D6A" w:rsidRDefault="00B05D6A" w:rsidP="0062667B">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EBFA889" w14:textId="18BD4DDE" w:rsidR="00B05D6A" w:rsidRDefault="00B05D6A" w:rsidP="0062667B">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Кожний клас моделює важливу для даної предметної області сутність.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3160EE47" w14:textId="1D181C31" w:rsidR="00B05D6A" w:rsidRDefault="00B05D6A" w:rsidP="00B05D6A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="56737763" wp14:editId="2B2A9EBA">
+            <wp:extent cx="2785034" cy="1354560"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="7" name="Рисунок 7" descr="Назва компонента"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 1" descr="Назва компонента"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId19" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2792694" cy="1358285"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C547DED" w14:textId="77777777" w:rsidR="00B05D6A" w:rsidRDefault="00B05D6A" w:rsidP="00B05D6A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Графічно клас зображується у вигляді прямокутника, який додатково може бути розділений горизонтальними лініями на розділи або секції. У цих розділах можуть зазначатися ім’я класу, атрибути (змінні) та операції (методи). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67BC699F" w14:textId="77777777" w:rsidR="00B05D6A" w:rsidRDefault="00B05D6A" w:rsidP="00B05D6A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Атрибути класу або властивості записуються у другій зверху секції прямокутника класу. Квантор видимості може приймати одне із трьох можливих значень і відображається за допомогою відповідних спеціальних символів: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23E99362" w14:textId="77777777" w:rsidR="00B05D6A" w:rsidRDefault="00B05D6A" w:rsidP="00B05D6A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> «+» позначає атрибут з областю видимості типу загальнодоступний (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>public</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">). Атрибут з цією областю видимості доступний з будь якого іншого класу пакету, в якому визначена діаграма; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14FF02AB" w14:textId="77777777" w:rsidR="00B05D6A" w:rsidRDefault="00B05D6A" w:rsidP="00B05D6A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> «#» - атрибут із зоною видимості типу захищений (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>protected</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">). Недоступний для всіх класів, за винятком підкласів даного класу;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CFCAA59" w14:textId="77777777" w:rsidR="00B05D6A" w:rsidRDefault="00B05D6A" w:rsidP="00B05D6A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>«-» - атрибут із зоною видимості типу закритий «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>private</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">». Недоступний для всіх класів без винятків; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A43A858" w14:textId="48EECBF7" w:rsidR="00B05D6A" w:rsidRDefault="00B05D6A" w:rsidP="0062667B">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Методи класу – записуються в третій зверху секції прямокутника. Кожному методу класу відповідає окремий рядок, який складається з квантору видимості операції, імені операції, виразу значення, що типу повертаються операцією і, можливо, рядок властивість операції</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C13AAA9" w14:textId="6986C665" w:rsidR="00B05D6A" w:rsidRDefault="00B05D6A" w:rsidP="0062667B">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="727608F3" w14:textId="247AD598" w:rsidR="00B05D6A" w:rsidRDefault="00B05D6A" w:rsidP="00B05D6A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B05D6A">
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="60CEBD1C" wp14:editId="4C069F6C">
+            <wp:extent cx="5940425" cy="4570730"/>
+            <wp:effectExtent l="0" t="0" r="3175" b="1270"/>
+            <wp:docPr id="11" name="Рисунок 11"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId20"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5940425" cy="4570730"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1760E477" w14:textId="7B295E34" w:rsidR="00681CD6" w:rsidRDefault="00681CD6" w:rsidP="00B05D6A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D0FDAD6" w14:textId="35947702" w:rsidR="00681CD6" w:rsidRDefault="00681CD6" w:rsidP="00B05D6A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F829468" w14:textId="1508CB7F" w:rsidR="00B05D6A" w:rsidRDefault="00B05D6A" w:rsidP="00B05D6A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13382AC8" w14:textId="187FCEF0" w:rsidR="00B05D6A" w:rsidRDefault="00B05D6A" w:rsidP="00B05D6A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Крім внутрішньої будови або структури класів на відповідній діаграмі</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>вказуються відносини між класами. При цьому сукупність типів таких</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>відносин фіксована в мові UML і зумовлена семантикою цих типів відносин.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CCDEC7B" w14:textId="77777777" w:rsidR="00B05D6A" w:rsidRDefault="00B05D6A" w:rsidP="00B05D6A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Базовими відносинами в мові UML є:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32F622DF" w14:textId="77777777" w:rsidR="00B05D6A" w:rsidRDefault="00B05D6A" w:rsidP="00B05D6A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>- залежності;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27A485FA" w14:textId="77777777" w:rsidR="00B05D6A" w:rsidRDefault="00B05D6A" w:rsidP="00B05D6A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>- асоціації;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DB48DCD" w14:textId="77777777" w:rsidR="00B05D6A" w:rsidRDefault="00B05D6A" w:rsidP="00B05D6A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>- узагальнення.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="594F460A" w14:textId="39702D8E" w:rsidR="00B05D6A" w:rsidRDefault="00B05D6A" w:rsidP="00B05D6A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B05D6A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Відношення залежності графічно зображуються пунктирною лінією</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>між відповідними елементами зі стрілкою, направленою від класу-клієнту</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>залежності до незалежного класу або класу-джерела.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F9CC874" w14:textId="010F434E" w:rsidR="00B05D6A" w:rsidRDefault="00B05D6A" w:rsidP="00B05D6A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Для відносин залежності зумовлені ключові слова, які позначають деякі</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>спеціальні його види:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1250D9A2" w14:textId="2799F5D5" w:rsidR="00B05D6A" w:rsidRDefault="00B05D6A" w:rsidP="00B05D6A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>- «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>access</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>» - для позначення доступності відкритих атрибутів і</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>операцій класу-джерела для класів-клієнтів;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C22E8E5" w14:textId="2B003389" w:rsidR="00B05D6A" w:rsidRDefault="00B05D6A" w:rsidP="00B05D6A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>- «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>bind</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>» - клас-клієнт може використовувати деякий шаблон для своєї</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>подальшої параметризації;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="426AB2D3" w14:textId="5FC7425C" w:rsidR="00B05D6A" w:rsidRDefault="00B05D6A" w:rsidP="00B05D6A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>- «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>derive</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>» - атрибути класу-клієнту можуть бути обчислені по</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>атрибутах класу-джерела;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BC54747" w14:textId="45B0690B" w:rsidR="00B05D6A" w:rsidRDefault="00B05D6A" w:rsidP="00B05D6A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>- «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>import</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>» - відкриті атрибути і операції класу-джерела стають</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>частиною класу-клієнту, так, ніби вони були оголошені</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>безпосередньо в ньому;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53A08674" w14:textId="65C3608D" w:rsidR="00B05D6A" w:rsidRDefault="00B05D6A" w:rsidP="00B05D6A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>- «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>refine</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>» - вказує, що клас-клієнт служить уточненням клас-джерела</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>в силу причин історичного характеру, коли з’являється додаткова</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>інформація в ході роботи над проектом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62F94B1D" w14:textId="77777777" w:rsidR="00B05D6A" w:rsidRDefault="00B05D6A" w:rsidP="00B05D6A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6203E682" w14:textId="65C72B4B" w:rsidR="00B05D6A" w:rsidRDefault="00B05D6A" w:rsidP="00B05D6A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B05D6A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Відношення асоціації</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> відповідає наявності деяких відносин між</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">класами. Дане відношення позначається </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B05D6A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>суцільно</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B05D6A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ю л</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B05D6A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>інією з додатковими</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B05D6A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B05D6A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>спеціальними символами</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, які характеризують окремі властивості конкретної</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>асоціації. В якості додаткових спеціальних символів можуть</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>використовувати ім’я, асоціації, а також імена і кратність класів-ролей</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>асоціації.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13C9A895" w14:textId="77777777" w:rsidR="00B05D6A" w:rsidRDefault="00B05D6A" w:rsidP="00B05D6A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EFFD855" w14:textId="075D61BA" w:rsidR="00B05D6A" w:rsidRDefault="00B05D6A" w:rsidP="00B05D6A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00681CD6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Відношення узагальнення</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> є звичайним таксономічним відношенням</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>між більш загальним елементом (предком) і більш конкретним або</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>спеціальним елементом (нащадком). Дане відношення може</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>використовуватися для представлення взаємозв’язків між пакетами, класами,</w:t>
+      </w:r>
+      <w:r w:rsidR="00681CD6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>варіантами використання та іншими елементами мови UML.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D73839B" w14:textId="2BFC3155" w:rsidR="00B05D6A" w:rsidRDefault="00B05D6A" w:rsidP="00B05D6A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">На діаграмах відношення узагальнення позначається </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00681CD6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>суцільною лінією</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00681CD6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00681CD6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>з трикутною стрілкою</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> на одному із кінців. Стрілка вказує на загальний</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>клас (клас-предок або супер-клас), а її відсутність – на спеціальний клас</w:t>
+      </w:r>
+      <w:r w:rsidR="00681CD6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(клас-нащадок або підклас).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="710ADDE0" w14:textId="1BA65880" w:rsidR="00B05D6A" w:rsidRDefault="00B05D6A" w:rsidP="0062667B">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="579DF8FF" w14:textId="7F51B76C" w:rsidR="00681CD6" w:rsidRDefault="00681CD6" w:rsidP="0062667B">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Приклад діаграми класів з методами</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="403B92BF" w14:textId="35F8DF24" w:rsidR="00681CD6" w:rsidRDefault="00681CD6" w:rsidP="00681CD6">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00681CD6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="57C0173E" wp14:editId="27EB25D3">
+            <wp:extent cx="5940425" cy="2952115"/>
+            <wp:effectExtent l="0" t="0" r="3175" b="635"/>
+            <wp:docPr id="13" name="Рисунок 13"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 3"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId21">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5940425" cy="2952115"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7980D02B" w14:textId="77777777" w:rsidR="00681CD6" w:rsidRDefault="00681CD6" w:rsidP="0062667B">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61CE4190" w14:textId="77777777" w:rsidR="00F63D2D" w:rsidRPr="00FF0F96" w:rsidRDefault="00F63D2D" w:rsidP="00D65AE7">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF0F96">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Діаграма діяльності</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40B6169E" w14:textId="77777777" w:rsidR="00F63D2D" w:rsidRPr="00FF0F96" w:rsidRDefault="00F63D2D" w:rsidP="00F63D2D">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="248E750E" w14:textId="77777777" w:rsidR="00F63D2D" w:rsidRPr="00FF0F96" w:rsidRDefault="00F63D2D" w:rsidP="00F63D2D">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF0F96">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Діаграма діяльності (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FF0F96">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>activity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FF0F96">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FF0F96">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>diagram</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FF0F96">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) ‒ спосіб опису поведінки на основі вказівки потоків управління і потоків даних.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="082D62C5" w14:textId="77777777" w:rsidR="00F63D2D" w:rsidRPr="00FF0F96" w:rsidRDefault="00F63D2D" w:rsidP="00F63D2D">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF0F96">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Діаграма діяльності ‒ це спосіб опису поведінки, який візуально нагадує стару добру блок-схему алгоритму. Проте за рахунок модернізованих позначень, погоджених з об’єктно-орієнтованим підходом, діаграма діяльності UML є потужним засобом для опису поведінки системи.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9339" w:type="dxa"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2220"/>
+        <w:gridCol w:w="2143"/>
+        <w:gridCol w:w="4976"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="000A005C" w:rsidRPr="000A005C" w14:paraId="616F402C" w14:textId="77777777" w:rsidTr="000A005C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4E99103F" w14:textId="07E5A0FE" w:rsidR="000A005C" w:rsidRPr="000A005C" w:rsidRDefault="000A005C" w:rsidP="000A005C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Символ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="61111302" w14:textId="77777777" w:rsidR="000A005C" w:rsidRPr="000A005C" w:rsidRDefault="000A005C" w:rsidP="000A005C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A005C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ім’я</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="67131090" w14:textId="77777777" w:rsidR="000A005C" w:rsidRPr="000A005C" w:rsidRDefault="000A005C" w:rsidP="000A005C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A005C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Використання</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000A005C" w:rsidRPr="000A005C" w14:paraId="217E7481" w14:textId="77777777" w:rsidTr="000A005C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="03FDCC5A" w14:textId="77777777" w:rsidR="000A005C" w:rsidRPr="000A005C" w:rsidRDefault="000A005C" w:rsidP="000A005C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A005C">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>⬤</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A954F8B" w14:textId="77777777" w:rsidR="000A005C" w:rsidRPr="000A005C" w:rsidRDefault="000A005C" w:rsidP="000A005C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A005C">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Початковий вузол</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0D195FD7" w14:textId="77777777" w:rsidR="000A005C" w:rsidRPr="000A005C" w:rsidRDefault="000A005C" w:rsidP="000A005C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A005C">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Відправна точка, або початковий стан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000A005C" w:rsidRPr="000A005C" w14:paraId="77CCFF91" w14:textId="77777777" w:rsidTr="000A005C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0B483196" w14:textId="1E8009CA" w:rsidR="000A005C" w:rsidRPr="000A005C" w:rsidRDefault="000A005C" w:rsidP="000A005C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A005C">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5B2016BF" wp14:editId="1A308E8E">
+                  <wp:extent cx="1211268" cy="483183"/>
+                  <wp:effectExtent l="0" t="0" r="8255" b="0"/>
+                  <wp:docPr id="37" name="Рисунок 37"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 28"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId22" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1221937" cy="487439"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6BA30E39" w14:textId="77777777" w:rsidR="000A005C" w:rsidRPr="000A005C" w:rsidRDefault="000A005C" w:rsidP="000A005C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A005C">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Дія</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="69658C87" w14:textId="77777777" w:rsidR="000A005C" w:rsidRPr="000A005C" w:rsidRDefault="000A005C" w:rsidP="000A005C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A005C">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Представлення діяльності, завдання для виконання</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000A005C" w:rsidRPr="000A005C" w14:paraId="10819D50" w14:textId="77777777" w:rsidTr="000A005C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0E75466E" w14:textId="154D166A" w:rsidR="000A005C" w:rsidRPr="000A005C" w:rsidRDefault="000A005C" w:rsidP="000A005C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A005C">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7915750D" wp14:editId="371B60EF">
+                  <wp:extent cx="1162618" cy="169450"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="2540"/>
+                  <wp:docPr id="36" name="Рисунок 36"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 29"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId23" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1212906" cy="176779"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="441B9B0A" w14:textId="77777777" w:rsidR="000A005C" w:rsidRPr="000A005C" w:rsidRDefault="000A005C" w:rsidP="000A005C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A005C">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Потік керування</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7217A77F" w14:textId="77777777" w:rsidR="000A005C" w:rsidRPr="000A005C" w:rsidRDefault="000A005C" w:rsidP="000A005C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A005C">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Спрямований потік, контрольний потік діяльності</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000A005C" w:rsidRPr="000A005C" w14:paraId="6E54B371" w14:textId="77777777" w:rsidTr="000A005C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="577CC85F" w14:textId="131E3BFC" w:rsidR="000A005C" w:rsidRPr="000A005C" w:rsidRDefault="000A005C" w:rsidP="000A005C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A005C">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4738617E" wp14:editId="72A4936D">
+                  <wp:extent cx="407940" cy="415290"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+                  <wp:docPr id="35" name="Рисунок 35"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 30"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId24">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="410501" cy="417897"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="691FDB32" w14:textId="77777777" w:rsidR="000A005C" w:rsidRPr="000A005C" w:rsidRDefault="000A005C" w:rsidP="000A005C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A005C">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Кінцевий вузол активності</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="06290295" w14:textId="77777777" w:rsidR="000A005C" w:rsidRPr="000A005C" w:rsidRDefault="000A005C" w:rsidP="000A005C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A005C">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Кінцевий стан, завершення усіх потоків процесу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000A005C" w:rsidRPr="000A005C" w14:paraId="5FD32464" w14:textId="77777777" w:rsidTr="000A005C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4274E16C" w14:textId="1DEC4C35" w:rsidR="000A005C" w:rsidRPr="000A005C" w:rsidRDefault="000A005C" w:rsidP="000A005C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A005C">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5900FCA8" wp14:editId="311B83EA">
+                  <wp:extent cx="374650" cy="334728"/>
+                  <wp:effectExtent l="0" t="0" r="6350" b="8255"/>
+                  <wp:docPr id="34" name="Рисунок 34"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 31"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId25" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="376670" cy="336532"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="18F8D151" w14:textId="77777777" w:rsidR="000A005C" w:rsidRPr="000A005C" w:rsidRDefault="000A005C" w:rsidP="000A005C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A005C">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Кінцевий вузол потоку</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1C82C52E" w14:textId="77777777" w:rsidR="000A005C" w:rsidRPr="000A005C" w:rsidRDefault="000A005C" w:rsidP="000A005C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A005C">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Кінець одного потоку</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000A005C" w:rsidRPr="000A005C" w14:paraId="67156744" w14:textId="77777777" w:rsidTr="000A005C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4227F063" w14:textId="1A5CFAED" w:rsidR="000A005C" w:rsidRPr="000A005C" w:rsidRDefault="000A005C" w:rsidP="000A005C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A005C">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="15E9A9BA" wp14:editId="600A281F">
+                  <wp:extent cx="471814" cy="450039"/>
+                  <wp:effectExtent l="0" t="0" r="4445" b="7620"/>
+                  <wp:docPr id="33" name="Рисунок 33"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 32"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId26">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="474598" cy="452695"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="113DDA90" w14:textId="77777777" w:rsidR="000A005C" w:rsidRPr="000A005C" w:rsidRDefault="000A005C" w:rsidP="000A005C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A005C">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вузол прийняття рішення</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0CF67C90" w14:textId="77777777" w:rsidR="000A005C" w:rsidRPr="000A005C" w:rsidRDefault="000A005C" w:rsidP="000A005C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A005C">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Розгалуження з умовою та кількома варіантами дій. Має один вхід декілька виходів</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000A005C" w:rsidRPr="000A005C" w14:paraId="670EB88C" w14:textId="77777777" w:rsidTr="000A005C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3B279C6E" w14:textId="3FD51AC7" w:rsidR="000A005C" w:rsidRPr="000A005C" w:rsidRDefault="000A005C" w:rsidP="000A005C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A005C">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4020FF3D" wp14:editId="0DC8E259">
+                  <wp:extent cx="463345" cy="441960"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="32" name="Рисунок 32"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 33"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId26">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="465476" cy="443993"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="79A9040B" w14:textId="77777777" w:rsidR="000A005C" w:rsidRPr="000A005C" w:rsidRDefault="000A005C" w:rsidP="000A005C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A005C">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вузол злиття</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="640D2343" w14:textId="77777777" w:rsidR="000A005C" w:rsidRPr="000A005C" w:rsidRDefault="000A005C" w:rsidP="000A005C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A005C">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Об’єднання потоків створених вузлом прийняття рішень. Має кілька входів і один вихід</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000A005C" w:rsidRPr="000A005C" w14:paraId="16BA49E7" w14:textId="77777777" w:rsidTr="000A005C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3ACAD2B0" w14:textId="302971AF" w:rsidR="000A005C" w:rsidRPr="000A005C" w:rsidRDefault="000A005C" w:rsidP="000A005C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A005C">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4CECA99E" wp14:editId="6D17484C">
+                  <wp:extent cx="997134" cy="563088"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="8890"/>
+                  <wp:docPr id="31" name="Рисунок 31"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 34"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId27" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm flipV="1">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1009436" cy="570035"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="12017F22" w14:textId="77777777" w:rsidR="000A005C" w:rsidRPr="000A005C" w:rsidRDefault="000A005C" w:rsidP="000A005C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A005C">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вилка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5E7702FB" w14:textId="77777777" w:rsidR="000A005C" w:rsidRPr="000A005C" w:rsidRDefault="000A005C" w:rsidP="000A005C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A005C">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Розподілення потоку на кілька паралельних без прийняття рішення</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000A005C" w:rsidRPr="000A005C" w14:paraId="64670D1A" w14:textId="77777777" w:rsidTr="000A005C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="03B1D9EB" w14:textId="4BDF1501" w:rsidR="000A005C" w:rsidRPr="000A005C" w:rsidRDefault="000A005C" w:rsidP="000A005C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A005C">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2E33DFCD" wp14:editId="222E872E">
+                  <wp:extent cx="723486" cy="411698"/>
+                  <wp:effectExtent l="0" t="0" r="635" b="7620"/>
+                  <wp:docPr id="30" name="Рисунок 30"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 35"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId28" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="732304" cy="416716"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5901CC49" w14:textId="77777777" w:rsidR="000A005C" w:rsidRPr="000A005C" w:rsidRDefault="000A005C" w:rsidP="000A005C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A005C">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Злиття</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3506E409" w14:textId="77777777" w:rsidR="000A005C" w:rsidRPr="000A005C" w:rsidRDefault="000A005C" w:rsidP="000A005C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A005C">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Об’єднання декількох паралельних потоків</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000A005C" w:rsidRPr="000A005C" w14:paraId="3010AE14" w14:textId="77777777" w:rsidTr="000A005C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="606E847F" w14:textId="31FDC85F" w:rsidR="000A005C" w:rsidRPr="000A005C" w:rsidRDefault="000A005C" w:rsidP="000A005C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A005C">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="171D874E" wp14:editId="0A32F0E8">
+                  <wp:extent cx="1004570" cy="464573"/>
+                  <wp:effectExtent l="0" t="0" r="5080" b="0"/>
+                  <wp:docPr id="29" name="Рисунок 29"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 36"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId29" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1031494" cy="477024"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0ADDE51D" w14:textId="77777777" w:rsidR="000A005C" w:rsidRPr="000A005C" w:rsidRDefault="000A005C" w:rsidP="000A005C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A005C">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Надсилання сигналу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7DAB4F5D" w14:textId="77777777" w:rsidR="000A005C" w:rsidRPr="000A005C" w:rsidRDefault="000A005C" w:rsidP="000A005C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A005C">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вказує на те що сигнал надсилається на приймальну діяльність</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000A005C" w:rsidRPr="000A005C" w14:paraId="7DE5FD0F" w14:textId="77777777" w:rsidTr="000A005C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0AF30285" w14:textId="3DCC22BE" w:rsidR="000A005C" w:rsidRPr="000A005C" w:rsidRDefault="000A005C" w:rsidP="000A005C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A005C">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="62DC67EB" wp14:editId="00663E78">
+                  <wp:extent cx="1096645" cy="450771"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="6985"/>
+                  <wp:docPr id="28" name="Рисунок 28"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 37"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId30" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1134281" cy="466241"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="27B46636" w14:textId="77777777" w:rsidR="000A005C" w:rsidRPr="000A005C" w:rsidRDefault="000A005C" w:rsidP="000A005C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A005C">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Отримання сигналу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4EC1DA71" w14:textId="77777777" w:rsidR="000A005C" w:rsidRPr="000A005C" w:rsidRDefault="000A005C" w:rsidP="000A005C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A005C">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вказує на отримання сигналу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000A005C" w:rsidRPr="000A005C" w14:paraId="4E098E4D" w14:textId="77777777" w:rsidTr="000A005C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7B2A2ABF" w14:textId="4137CD05" w:rsidR="000A005C" w:rsidRPr="000A005C" w:rsidRDefault="000A005C" w:rsidP="000A005C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A005C">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3C8B7F22" wp14:editId="176D2A6F">
+                  <wp:extent cx="853440" cy="689113"/>
+                  <wp:effectExtent l="0" t="0" r="3810" b="0"/>
+                  <wp:docPr id="27" name="Рисунок 27"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 38"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId31">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="854879" cy="690275"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1BB6DCCC" w14:textId="77777777" w:rsidR="000A005C" w:rsidRPr="000A005C" w:rsidRDefault="000A005C" w:rsidP="000A005C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A005C">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Коментар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="514137E1" w14:textId="77777777" w:rsidR="000A005C" w:rsidRPr="000A005C" w:rsidRDefault="000A005C" w:rsidP="000A005C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A005C">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Дозволяє робити коментарі до діаграми. З’єднується пунктирною лінією</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5553A6AF" w14:textId="50287D13" w:rsidR="00FF0F96" w:rsidRDefault="000A005C" w:rsidP="00F63D2D">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A005C">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="431A3FEE" wp14:editId="4665F302">
+            <wp:extent cx="4957445" cy="5639458"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="38" name="Рисунок 38"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 50"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId32" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4959113" cy="5641356"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C532A94" w14:textId="618FBC9B" w:rsidR="000A005C" w:rsidRPr="00F351FF" w:rsidRDefault="000A005C" w:rsidP="00F351FF">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F351FF">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Доріжки (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F351FF">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>swimlanes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F351FF">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>) — це спосіб групування дій, які виконуються одним актором, або декількома акторами в одному потоці. Не </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F351FF">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>додавайте</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F351FF">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> більш як 5 доріжок одночасно. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F88D8C1" w14:textId="04E2C8CA" w:rsidR="000A005C" w:rsidRDefault="00F351FF" w:rsidP="00F351FF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2C339799" wp14:editId="0C49C3A2">
+            <wp:extent cx="5861050" cy="5263955"/>
+            <wp:effectExtent l="0" t="0" r="6350" b="0"/>
+            <wp:docPr id="40" name="Рисунок 40"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 4"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId33" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5872378" cy="5274129"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B3DA3EF" w14:textId="77777777" w:rsidR="00F351FF" w:rsidRPr="00F351FF" w:rsidRDefault="00F351FF" w:rsidP="00F351FF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="052E79D8" w14:textId="53B58D56" w:rsidR="008B771B" w:rsidRDefault="008B771B" w:rsidP="00D65AE7">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF0F96">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Діаграма послідовності</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63050705" w14:textId="77777777" w:rsidR="00FF0F96" w:rsidRPr="00FF0F96" w:rsidRDefault="00FF0F96" w:rsidP="00FF0F96">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52EB2375" w14:textId="77777777" w:rsidR="008B771B" w:rsidRPr="00FF0F96" w:rsidRDefault="008B771B" w:rsidP="008B771B">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF0F96">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Діаграма послідовності (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FF0F96">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sequence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FF0F96">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FF0F96">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>diagram</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FF0F96">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) ‒ це спосіб опису поведінки  системи на основі вказівки послідовності </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FF0F96">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>передаваних</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FF0F96">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> повідомлень.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21BC14C6" w14:textId="77777777" w:rsidR="008B771B" w:rsidRPr="00FF0F96" w:rsidRDefault="008B771B" w:rsidP="008B771B">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF0F96">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Фактично, діаграма послідовності ‒ це запис протоколу конкретного  сеансу роботи системи (чи фрагмента такого протоколу). У об’єктно-орієнтованому програмуванні найістотнішою під час виконання є пересилка повідомлень між взаємодіючими об’єктами. Саме послідовність посилок повідомлень відображається на цій діаграмі, звідси і назва.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4775BE88" w14:textId="77777777" w:rsidR="008B771B" w:rsidRPr="00FF0F96" w:rsidRDefault="008B771B" w:rsidP="008B771B">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF0F96">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">На діаграмі послідовності (рис. 4) застосовують один основний тип  сутностей </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B1B2FA4" w14:textId="23135773" w:rsidR="008B771B" w:rsidRPr="00FF0F96" w:rsidRDefault="008B771B" w:rsidP="008B771B">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF0F96">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">‒ екземпляри взаємодіючих класифікаторів  (в основному класів, компонентів і дійових осіб), і один тип відношень </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CFF5DF4" w14:textId="235E9451" w:rsidR="008B771B" w:rsidRPr="00FF0F96" w:rsidRDefault="008B771B" w:rsidP="008B771B">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF0F96">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">‒ зв’язки  , по яких відбувається обмін повідомленнями  . </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BC41608" w14:textId="77777777" w:rsidR="008B771B" w:rsidRPr="00FF0F96" w:rsidRDefault="008B771B" w:rsidP="008B771B">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF0F96">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Передбачені декілька способів посилки  повідомлень, які в графічній нотації розрізняються видом стрілки, що  відповідає відношенню.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C8E1A2F" w14:textId="77777777" w:rsidR="008B771B" w:rsidRPr="00FF0F96" w:rsidRDefault="008B771B" w:rsidP="008B771B">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF0F96">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Важливим аспектом діаграми послідовності є явне відображення плину  часу. На відміну від інших типів діаграм, окрім хіба що діаграм синхронізації, на діаграмі послідовності має значення не лише наявність графічних </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FF0F96">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>зв’язків</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FF0F96">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> між елементами, але і взаємне розташування елементів на діаграмі. А саме, вважається, що є (невидима) вісь часу, за умовчанням спрямована зверху вниз, і те повідомлення, яке відправлене пізніше, намальоване нижче.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="428F386B" w14:textId="77777777" w:rsidR="008B771B" w:rsidRPr="00FF0F96" w:rsidRDefault="008B771B" w:rsidP="008B771B">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF0F96">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Вісь часу може бути спрямована горизонтально, в цьому випадку вважається, що час тече зліва направо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B6B3BA4" w14:textId="1C5E45D6" w:rsidR="00F63D2D" w:rsidRDefault="00681CD6" w:rsidP="00FF0F96">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00681CD6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="67A9DA1D" wp14:editId="35E73062">
+            <wp:extent cx="3926850" cy="2404382"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="14" name="Рисунок 14"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId34"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3938586" cy="2411568"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BDC028E" w14:textId="77777777" w:rsidR="00FF0F96" w:rsidRDefault="00FF0F96" w:rsidP="00FF0F96">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Рис. 4. Нотація Діаграми послідовностей</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="225AE4B8" w14:textId="36D7723A" w:rsidR="00FF0F96" w:rsidRDefault="00FF0F96" w:rsidP="00FF0F96">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0245FD88" w14:textId="3F49AF46" w:rsidR="000A005C" w:rsidRDefault="000A005C" w:rsidP="00FF0F96">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Можна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>використовувати</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>наступн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>і позначки над лініями життя (відповідають діаграмам стійкості)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08D5E4BA" w14:textId="10B47450" w:rsidR="000A005C" w:rsidRDefault="000A005C" w:rsidP="00FF0F96">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75DED223" w14:textId="20E8B977" w:rsidR="000A005C" w:rsidRDefault="000A005C" w:rsidP="00FF0F96">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="768A3FA1" wp14:editId="1AFE17EE">
+            <wp:extent cx="5592445" cy="1114609"/>
+            <wp:effectExtent l="0" t="0" r="8255" b="9525"/>
+            <wp:docPr id="21" name="Рисунок 21"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 2"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId35">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5617175" cy="1119538"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B1FBFF5" w14:textId="5A8B3F89" w:rsidR="000A005C" w:rsidRDefault="000A005C" w:rsidP="00FF0F96">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E74EA51" w14:textId="77777777" w:rsidR="00681CD6" w:rsidRDefault="000A005C" w:rsidP="00681CD6">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000A005C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Об’єкт (учасник)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A005C">
+        <w:t> — позначення лінії життя та екземпляр класу у горизонтального прямокутника.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="694D8CB9" w14:textId="77777777" w:rsidR="00681CD6" w:rsidRDefault="000A005C" w:rsidP="00681CD6">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000A005C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Актор</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A005C">
+        <w:t> — використовується, коли конкретна діаграма послідовності належить варіанту використання.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1824B19D" w14:textId="77777777" w:rsidR="00681CD6" w:rsidRDefault="000A005C" w:rsidP="00681CD6">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000A005C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Сутність (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000A005C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>entity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000A005C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A005C">
+        <w:t> — представляє системні дані. Наприклад, у програмі обслуговування клієнтів суб’єкт — клієнт керує даними (сутність), пов’язаними з клієнтом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E85E62E" w14:textId="77777777" w:rsidR="00681CD6" w:rsidRDefault="000A005C" w:rsidP="00681CD6">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000A005C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Межа/кордон (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000A005C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>boundary</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000A005C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A005C">
+        <w:t> — вказує на межу системи/ граничний елемент у системі; наприклад, екрани інтерфейсу користувача, шлюзи баз даних або меню, з якими взаємодіють користувачі</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F64F323" w14:textId="7535DDAB" w:rsidR="000A005C" w:rsidRPr="00681CD6" w:rsidRDefault="000A005C" w:rsidP="00681CD6">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A005C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Управління (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000A005C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>control</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000A005C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A005C">
+        <w:t> вказує на керівну сутність або менеджера. Він організовує та планує взаємодії між кордонами та сутностями та служить посередником між ними.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ED05117" w14:textId="743DE398" w:rsidR="000A005C" w:rsidRPr="000A005C" w:rsidRDefault="000A005C" w:rsidP="000A005C">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00681CD6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Смуга активації (фокус управління)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A005C">
+        <w:t> — тонкий прямокутник на лінії життя, протягом якого елемент виконує операцію. Довжина прямокутника вказує на тривалість перебування об’єктів в активному режимі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18C3D538" w14:textId="779DBD82" w:rsidR="000A005C" w:rsidRPr="000A005C" w:rsidRDefault="000A005C" w:rsidP="000A005C">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00681CD6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Повідомлення (виклики</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A005C">
+        <w:t>) з’являються в послідовному порядку на лінії життя. Повідомлення зображується за допомогою стрілок. Початок стрілки завжди торкається лінії життя відправника та лінії життя об’єкта, що приймає повідомлення. Підпис може знаходитись над або всередині стрілки повідомлення. Для зручності перед повідомленням можна проставляти нумерацію дій. Повідомлення можна розділити на такі категорії:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="086A721D" w14:textId="4258E06A" w:rsidR="000A005C" w:rsidRDefault="00681CD6" w:rsidP="000A005C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00681CD6">
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="21CFB8C5" wp14:editId="5C18E6BE">
+            <wp:extent cx="4543629" cy="2988351"/>
+            <wp:effectExtent l="0" t="0" r="9525" b="2540"/>
+            <wp:docPr id="39" name="Рисунок 39"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 5"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId36">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4554168" cy="2995283"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66A610BB" w14:textId="2EBC8EDF" w:rsidR="00681CD6" w:rsidRDefault="00681CD6" w:rsidP="00681CD6">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00681CD6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Вони особливо корисні для документування складних бізнес-процесів та визначення вимог до програмних систем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12C1D755" w14:textId="316E94F2" w:rsidR="00681CD6" w:rsidRDefault="00681CD6" w:rsidP="00681CD6">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A54E32C" w14:textId="689E53CD" w:rsidR="00681CD6" w:rsidRPr="00681CD6" w:rsidRDefault="00681CD6" w:rsidP="00681CD6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00681CD6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="20FA651E" wp14:editId="32A91B84">
+            <wp:extent cx="5940425" cy="4662170"/>
+            <wp:effectExtent l="0" t="0" r="3175" b="5080"/>
+            <wp:docPr id="45" name="Рисунок 45" descr="No alt text provided for this image"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 7" descr="No alt text provided for this image"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId37">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5940425" cy="4662170"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B1158C4" w14:textId="77777777" w:rsidR="000A005C" w:rsidRPr="000A005C" w:rsidRDefault="000A005C" w:rsidP="00FF0F96">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1405263C" w14:textId="6F05FC45" w:rsidR="00FF0F96" w:rsidRPr="00FF0F96" w:rsidRDefault="00FF0F96" w:rsidP="00D65AE7">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF0F96">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Діаграма комунікації</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="249898E6" w14:textId="77777777" w:rsidR="00FF0F96" w:rsidRDefault="00FF0F96" w:rsidP="00FF0F96">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D2E85E0" w14:textId="77777777" w:rsidR="00FF0F96" w:rsidRPr="00FF0F96" w:rsidRDefault="00FF0F96" w:rsidP="00FF0F96">
+      <w:pPr>
+        <w:ind w:firstLine="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF0F96">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Діаграма комунікації (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FF0F96">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>communication</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FF0F96">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FF0F96">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>diagram</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FF0F96">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) ‒ спосіб опису поведінки, семантично еквівалентний діаграмі послідовності.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CD29F71" w14:textId="77777777" w:rsidR="00FF0F96" w:rsidRPr="00FF0F96" w:rsidRDefault="00FF0F96" w:rsidP="00FF0F96">
+      <w:pPr>
+        <w:ind w:firstLine="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF0F96">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Фактично, цей такий же опис послідовності обміну повідомленнями взаємодіючих екземплярів класифікаторів, тільки виражений іншими графічними засобами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="473B8D50" w14:textId="77777777" w:rsidR="00FF0F96" w:rsidRPr="00FF0F96" w:rsidRDefault="00FF0F96" w:rsidP="00FF0F96">
+      <w:pPr>
+        <w:ind w:firstLine="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF0F96">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Таким чином, на діаграмі комунікації (рис. 5.) також як і на діаграмі послідовності застосовують один основний тип сутностей ‒ екземпляри взаємодіючих класифікаторів </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF0F96">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF0F96">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> і один тип відношень ‒ зв’язку </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF0F96">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF0F96">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> . Проте тут акцент робиться не на часі, а на структурі </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FF0F96">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>зв’язків</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FF0F96">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> між конкретними екземплярами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A9190B" w14:textId="77777777" w:rsidR="00FF0F96" w:rsidRPr="00FF0F96" w:rsidRDefault="00FF0F96" w:rsidP="00FF0F96">
+      <w:pPr>
+        <w:ind w:firstLine="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF0F96">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Для позначення самих взаємодіючих об’єктів застосовується стандартна нотація ‒ прямокутник з ім’ям екземпляра класифікатора. Взаємне положення елементів на діаграмі комунікації (кооперації) не має значення ‒ важливі тільки зв’язки (найчастіше екземпляри асоціацій), уздовж яких передаються повідомлення </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF0F96">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF0F96">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> . Для відображення впорядкованості повідомлень в часі застосовується ієрархічна десяткова нумерація.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C3292D0" w14:textId="1E989FBD" w:rsidR="00FF0F96" w:rsidRDefault="00681CD6" w:rsidP="00FF0F96">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="540386BB" wp14:editId="2C6E6B33">
+            <wp:extent cx="5940189" cy="2885335"/>
+            <wp:effectExtent l="0" t="0" r="3810" b="0"/>
+            <wp:docPr id="47" name="Рисунок 47" descr="Диаграмма коммуникаций UML — Планёрка — креативность для бизнеса"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 9" descr="Диаграмма коммуникаций UML — Планёрка — креативность для бизнеса"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill rotWithShape="1">
+                    <a:blip r:embed="rId38">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect b="8279"/>
+                    <a:stretch/>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5948779" cy="2889507"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                    <a:extLst>
+                      <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                        <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="7B370AE7" w14:textId="77777777" w:rsidR="00FF0F96" w:rsidRDefault="00FF0F96" w:rsidP="00FF0F96">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Рис. 5. Нотація діаграм комунікацій</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09AA3BDA" w14:textId="77777777" w:rsidR="00FF0F96" w:rsidRDefault="00FF0F96" w:rsidP="00FF0F96">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="62C6DE74" w14:textId="77777777" w:rsidR="00647C00" w:rsidRPr="00647C00" w:rsidRDefault="00647C00" w:rsidP="00D65AE7">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:ind w:hanging="720"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
@@ -3512,51 +11078,50 @@
         </w:rPr>
         <w:t>diagram</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00647C00">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>) ‒ показує взаємозв’язки між модулями (логічними або фізичними), з яких складається модельована система.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C47CD63" w14:textId="77777777" w:rsidR="00647C00" w:rsidRPr="00647C00" w:rsidRDefault="00647C00" w:rsidP="00647C00">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00647C00">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Основний тип сутностей на</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> діаграмі компонентів (рис. 6</w:t>
       </w:r>
       <w:r w:rsidRPr="00647C00">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">) ‒ це самі компоненти </w:t>
       </w:r>
       <w:r w:rsidRPr="00647C00">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00647C00">
@@ -3655,69 +11220,70 @@
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="553EEDBE" w14:textId="77777777" w:rsidR="00647C00" w:rsidRDefault="00647C00" w:rsidP="00647C00">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="73684EC7" wp14:editId="03A3279A">
             <wp:extent cx="3316639" cy="3117850"/>
             <wp:effectExtent l="0" t="0" r="0" b="6350"/>
             <wp:docPr id="16" name="Рисунок 16"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 6"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10">
+                    <a:blip r:embed="rId39">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3322792" cy="3123634"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -4106,51 +11672,51 @@
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2532E370" wp14:editId="2C4C04C6">
             <wp:extent cx="4483100" cy="4083050"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="17" name="Рисунок 17"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 7"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11">
+                    <a:blip r:embed="rId40">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4483100" cy="4083050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -4185,89 +11751,394 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00647C00" w:rsidRPr="00647C00">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="00D46B16"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E346B9E2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0B8E69CA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="547216E4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12976ED1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="16984430"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4372,51 +12243,457 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="15965441"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3626B694"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1BA71591"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4614C460"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1D8E14C4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2B3E4A3C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="223F0F71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDEEB1B8"/>
     <w:lvl w:ilvl="0" w:tplc="1000000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="1000001B" w:tentative="1">
@@ -4461,51 +12738,200 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="10000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="22BA79FF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="10944DCE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="327A4031"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BBD2F1E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4610,51 +13036,200 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C467B90"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="18D03F70"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="47665362"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="06E85F08"/>
     <w:lvl w:ilvl="0" w:tplc="F9303C4E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
@@ -4699,51 +13274,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49B60155"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8DB26C3E"/>
     <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
@@ -4788,51 +13363,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CA23470"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BCD6E7FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4937,51 +13512,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4DF03FFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EA9865A6"/>
     <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
@@ -5026,51 +13601,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E6E1D45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="12AA669C"/>
     <w:lvl w:ilvl="0" w:tplc="284C43EC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1789" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -5116,51 +13691,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5389" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6109" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6829" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4EE15C6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9920E370"/>
     <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
@@ -5205,51 +13780,200 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4F6D57AF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="399EF630"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="509C3D54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C87257A8"/>
     <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
@@ -5294,51 +14018,200 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52A5457C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C16CD74E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53AB04EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4D123518"/>
     <w:lvl w:ilvl="0" w:tplc="72F2375C">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="1000001B" w:tentative="1">
@@ -5383,140 +14256,281 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="10000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="543009CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="EDE2A49E"/>
-    <w:lvl w:ilvl="0" w:tplc="0419000F">
+    <w:tmpl w:val="D0D86B88"/>
+    <w:lvl w:ilvl="0" w:tplc="AA48FA76">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F59314B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="03400838"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
-[...1 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...2 lines deleted...]
-      <w:numFmt w:val="lowerRoman"/>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
-      <w:lvlJc w:val="right"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...2 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...2 lines deleted...]
-      <w:numFmt w:val="lowerRoman"/>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%6."/>
-      <w:lvlJc w:val="right"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...2 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...2 lines deleted...]
-      <w:numFmt w:val="lowerRoman"/>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
-      <w:lvlJc w:val="right"/>
-[...2 lines deleted...]
-      </w:pPr>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="63C710FA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FC087198"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -5585,51 +14599,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A0506E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3682728A"/>
     <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
@@ -5674,51 +14688,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76FB3E01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FD7AE2DE"/>
     <w:lvl w:ilvl="0" w:tplc="2E863762">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="1000001B" w:tentative="1">
@@ -5763,51 +14777,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="10000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77264418"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1A9AEA22"/>
     <w:lvl w:ilvl="0" w:tplc="04190001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5876,51 +14890,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77927732"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="085E7FD8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6025,51 +15039,191 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B4C54D3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3094EA30"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B827889"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EDDCCA74"/>
     <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
@@ -6115,161 +15269,221 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="12">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="4"/>
+    <w:lvlOverride w:ilvl="0"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="4"/>
+    <w:lvlOverride w:ilvl="0"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="4"/>
+    <w:lvlOverride w:ilvl="0"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="4"/>
+    <w:lvlOverride w:ilvl="0"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="32">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="3">
-[...20 lines deleted...]
-  <w:num w:numId="10">
+  <w:num w:numId="33">
     <w:abstractNumId w:val="7"/>
-  </w:num>
-[...22 lines deleted...]
-    <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="161"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
+  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D67834"/>
     <w:rsid w:val="0001700D"/>
+    <w:rsid w:val="000A005C"/>
     <w:rsid w:val="001D7616"/>
+    <w:rsid w:val="002F4301"/>
     <w:rsid w:val="002F45B2"/>
     <w:rsid w:val="00305837"/>
     <w:rsid w:val="00322013"/>
+    <w:rsid w:val="003F31C8"/>
     <w:rsid w:val="00422ACC"/>
     <w:rsid w:val="00454CDD"/>
     <w:rsid w:val="004C4306"/>
     <w:rsid w:val="004E0927"/>
     <w:rsid w:val="005F54BF"/>
     <w:rsid w:val="0060313D"/>
+    <w:rsid w:val="0062667B"/>
     <w:rsid w:val="00647C00"/>
+    <w:rsid w:val="00681CD6"/>
     <w:rsid w:val="006D1D42"/>
     <w:rsid w:val="007E06E2"/>
     <w:rsid w:val="00805CDB"/>
     <w:rsid w:val="00811710"/>
     <w:rsid w:val="00825616"/>
     <w:rsid w:val="0087310B"/>
     <w:rsid w:val="00883771"/>
     <w:rsid w:val="008B771B"/>
     <w:rsid w:val="008F7253"/>
     <w:rsid w:val="009454A7"/>
     <w:rsid w:val="009D1389"/>
     <w:rsid w:val="00A21399"/>
     <w:rsid w:val="00A55593"/>
+    <w:rsid w:val="00B05D6A"/>
     <w:rsid w:val="00B070D6"/>
     <w:rsid w:val="00B46009"/>
     <w:rsid w:val="00B500BF"/>
+    <w:rsid w:val="00B639E9"/>
     <w:rsid w:val="00B97B19"/>
     <w:rsid w:val="00BC6344"/>
     <w:rsid w:val="00C54206"/>
     <w:rsid w:val="00C57BCA"/>
     <w:rsid w:val="00C93FE4"/>
+    <w:rsid w:val="00CA127D"/>
     <w:rsid w:val="00CC3234"/>
     <w:rsid w:val="00D65AE7"/>
     <w:rsid w:val="00D67834"/>
     <w:rsid w:val="00DA5B80"/>
     <w:rsid w:val="00E16857"/>
+    <w:rsid w:val="00E20B63"/>
     <w:rsid w:val="00E8365A"/>
+    <w:rsid w:val="00F351FF"/>
     <w:rsid w:val="00F45263"/>
     <w:rsid w:val="00F63D2D"/>
     <w:rsid w:val="00FF0F96"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -6758,51 +15972,50 @@
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="40"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0060313D"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="List Paragraph"/>
@@ -6880,56 +16093,112 @@
     <w:semiHidden/>
     <w:rsid w:val="0060313D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:val="uk-UA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="40">
     <w:name w:val="Заголовок 4 Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="0060313D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:lang w:val="uk-UA"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="t286pc">
+    <w:name w:val="t286pc"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="00B639E9"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="vkekvd">
+    <w:name w:val="vkekvd"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="00B639E9"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ifmvxd">
+    <w:name w:val="ifmvxd"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="00B639E9"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ijm6od">
+    <w:name w:val="ijm6od"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="00B639E9"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="a6">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="003F31C8"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="a7">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003F31C8"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
+    <w:div w:id="176312853">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="229463563">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="684289938">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
@@ -7077,84 +16346,175 @@
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                       <w:divsChild>
                         <w:div w:id="1633631271">
                           <w:marLeft w:val="0"/>
                           <w:marRight w:val="0"/>
                           <w:marTop w:val="0"/>
                           <w:marBottom w:val="0"/>
                           <w:divBdr>
                             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                           </w:divBdr>
                         </w:div>
                       </w:divsChild>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
+    <w:div w:id="438070577">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="491872762">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1548644404">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="797995160">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="946809789">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1090615416">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1447656445">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1712924666">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1983997020">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://draw.io/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image32.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image27.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image33.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/BdAcxboG5No" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image29.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lucidchart.com/pages/uml-use-case-diagram/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image28.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image31.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -7378,76 +16738,76 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>6251</Characters>
+  <Pages>17</Pages>
+  <Words>12859</Words>
+  <Characters>7330</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>52</Lines>
-  <Paragraphs>14</Paragraphs>
+  <Lines>61</Lines>
+  <Paragraphs>40</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7333</CharactersWithSpaces>
+  <CharactersWithSpaces>20149</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Учетная запись Майкрософт</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>0bb1e23b4ba066b073fbf081ba320e8f26cba5f69b49adf5415ca37b78bb3232</vt:lpwstr>
   </property>