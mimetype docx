--- v0 (2026-02-23)
+++ v1 (2026-04-09)
@@ -12,2055 +12,13761 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="725A2D32" w14:textId="5B50EC0A" w:rsidR="00646592" w:rsidRPr="00424E60" w:rsidRDefault="00646592" w:rsidP="00646592">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00424E60">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">Лекція </w:t>
-[...11 lines deleted...]
-      </w:r>
+        <w:t>Лекція</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00424E60">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00506041" w:rsidRPr="00424E60">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005156BE" w:rsidRPr="00C02821">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>Т</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006B5055" w:rsidRPr="00424E60">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00424E60">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>ехнологі</w:t>
-      </w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00506041" w:rsidRPr="00424E60">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>я</w:t>
+        <w:t>Т</w:t>
       </w:r>
       <w:r w:rsidR="006B5055" w:rsidRPr="00424E60">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> розробки програмного забезпечення</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00424E60">
+        <w:t>ехнологі</w:t>
+      </w:r>
+      <w:r w:rsidR="00506041" w:rsidRPr="00424E60">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:t>я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006B5055" w:rsidRPr="00424E60">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006B5055" w:rsidRPr="00424E60">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-      </w:pPr>
-[...10 lines deleted...]
-        <w:rPr>
+        <w:t>розробки</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006B5055" w:rsidRPr="00424E60">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>.1. Основні поняття</w:t>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="004742FC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006B5055" w:rsidRPr="00424E60">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="ru-RU"/>
-[...84 lines deleted...]
-        <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t>програмного</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006B5055" w:rsidRPr="00424E60">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-      </w:pPr>
-[...10 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006B5055" w:rsidRPr="00424E60">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">.2 Розвиток технологій програмування. </w:t>
-[...23 lines deleted...]
-      <w:r w:rsidRPr="004742FC">
+        <w:t>забезпечення</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00424E60">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="7786D9B1" w14:textId="77777777" w:rsidR="00A60FA5" w:rsidRPr="004742FC" w:rsidRDefault="00A60FA5" w:rsidP="004742FC">
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FAB31FA" w14:textId="77777777" w:rsidR="00506041" w:rsidRDefault="00506041" w:rsidP="00506041">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EE7677D" w14:textId="1A249D05" w:rsidR="00506041" w:rsidRDefault="005156BE" w:rsidP="00506041">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00726D3E">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00506041">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.1. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00506041">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Основні</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00506041">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00506041">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>поняття</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="61448430" w14:textId="4F1F7EA9" w:rsidR="00506041" w:rsidRPr="004B7F97" w:rsidRDefault="00506041" w:rsidP="00506041">
       <w:pPr>
         <w:ind w:firstLine="709"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="627D8766" w14:textId="77777777" w:rsidR="00A60FA5" w:rsidRPr="004742FC" w:rsidRDefault="00A60FA5" w:rsidP="004742FC">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Технології</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>програмування</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>це</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>сукупність</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>методів</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>інструментів</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>що</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>використовуються</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>під</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> час </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>розробки</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>програмного</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>забезпечення</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Вони </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>включають</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> як </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>технічні</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>аспекти</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>мови</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>програмування</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, фреймворки і </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>бібліотеки</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), так і </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>методологічні</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>моделі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>життєвого</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> циклу </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>розробки</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>архітектурні</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>шаблони</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>тощо</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>. буд.).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09DDD73C" w14:textId="77777777" w:rsidR="00506041" w:rsidRPr="004B7F97" w:rsidRDefault="00506041" w:rsidP="00506041">
       <w:pPr>
         <w:ind w:firstLine="709"/>
-      </w:pPr>
-[...13 lines deleted...]
-    <w:p w14:paraId="5B711E94" w14:textId="6F9F3EE7" w:rsidR="00A60FA5" w:rsidRPr="004742FC" w:rsidRDefault="00A60FA5" w:rsidP="004742FC">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Усі технології, які використовують програмісти, підпорядковуються основній меті: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30E3558A" w14:textId="77777777" w:rsidR="00506041" w:rsidRPr="004B7F97" w:rsidRDefault="00506041" w:rsidP="00506041">
       <w:pPr>
         <w:ind w:firstLine="709"/>
-      </w:pPr>
-[...5 lines deleted...]
-      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• створити якісний продукт; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1352AE03" w14:textId="77777777" w:rsidR="00506041" w:rsidRPr="004B7F97" w:rsidRDefault="00506041" w:rsidP="00506041">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• вкластися в бюджет; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C246A61" w14:textId="77777777" w:rsidR="00506041" w:rsidRPr="004B7F97" w:rsidRDefault="00506041" w:rsidP="00506041">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• дотриматися строків. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67C72867" w14:textId="77777777" w:rsidR="00506041" w:rsidRPr="004B7F97" w:rsidRDefault="00506041" w:rsidP="00506041">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Як будь-яка інша технологія, технологія програмування являє собою набір технологічних інструкцій, що включають: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0846C708" w14:textId="77777777" w:rsidR="00506041" w:rsidRPr="004B7F97" w:rsidRDefault="00506041" w:rsidP="00506041">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>▪ зазначення послідовності виконання технологічних операцій;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B784F5D" w14:textId="77777777" w:rsidR="00506041" w:rsidRPr="004B7F97" w:rsidRDefault="00506041" w:rsidP="00506041">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ▪ перерахунок умов, при яких виконується та чи інша операція; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="064AF09D" w14:textId="118988B1" w:rsidR="00506041" w:rsidRPr="004B7F97" w:rsidRDefault="00506041" w:rsidP="00506041">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">▪ опис самих операцій, де для кожної операції визначені початкові дані, результати, а також інструкції, нормативи, стандарти, критерії та методи оцінки і </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>т.п</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="538CC54B" w14:textId="77777777" w:rsidR="00A60FA5" w:rsidRDefault="00A60FA5" w:rsidP="00506041">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F420DD1" w14:textId="51A96D33" w:rsidR="00B60A2E" w:rsidRDefault="005156BE" w:rsidP="00726D3E">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00726D3E">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00506041" w:rsidRPr="00506041">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00726D3E">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Архітектурні</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00726D3E">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00726D3E">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>стилі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="1187EA90" w14:textId="77777777" w:rsidR="00726D3E" w:rsidRPr="00726D3E" w:rsidRDefault="00726D3E" w:rsidP="00726D3E">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00726D3E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>1. Монолітна архітектура</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="263E46A5" w14:textId="77777777" w:rsidR="00726D3E" w:rsidRPr="00726D3E" w:rsidRDefault="00726D3E" w:rsidP="00726D3E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00726D3E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Суть:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00726D3E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> уся система реалізована як єдиний блок (один застосунок, одна база даних).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E28E17D" w14:textId="77777777" w:rsidR="00726D3E" w:rsidRPr="00726D3E" w:rsidRDefault="00726D3E" w:rsidP="00726D3E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00726D3E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Переваги:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="415F3F11" w14:textId="77777777" w:rsidR="00726D3E" w:rsidRPr="00726D3E" w:rsidRDefault="00726D3E" w:rsidP="00726D3E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00726D3E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Простота розробки та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00726D3E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>деплойменту</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="7E035407" w14:textId="77777777" w:rsidR="00726D3E" w:rsidRPr="00726D3E" w:rsidRDefault="00726D3E" w:rsidP="00726D3E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00726D3E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Менше накладних витрат на комунікацію між компонентами</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60BB7D1D" w14:textId="77777777" w:rsidR="00726D3E" w:rsidRPr="00726D3E" w:rsidRDefault="00726D3E" w:rsidP="00726D3E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00726D3E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Недоліки:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13BBA305" w14:textId="77777777" w:rsidR="00726D3E" w:rsidRPr="00726D3E" w:rsidRDefault="00726D3E" w:rsidP="00726D3E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00726D3E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Складність масштабування окремих частин</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2069B65C" w14:textId="77777777" w:rsidR="00726D3E" w:rsidRPr="00726D3E" w:rsidRDefault="00726D3E" w:rsidP="00726D3E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00726D3E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Важко підтримувати великі системи</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12859C19" w14:textId="77777777" w:rsidR="00726D3E" w:rsidRPr="00726D3E" w:rsidRDefault="00726D3E" w:rsidP="00726D3E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00726D3E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Зміни в одному модулі можуть вплинути на всю систему</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AC23929" w14:textId="77777777" w:rsidR="00726D3E" w:rsidRPr="00726D3E" w:rsidRDefault="00726D3E" w:rsidP="00726D3E">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00726D3E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>2. Клієнт-серверна архітектура</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="781797B5" w14:textId="77777777" w:rsidR="00726D3E" w:rsidRPr="00726D3E" w:rsidRDefault="00726D3E" w:rsidP="00726D3E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00726D3E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Суть:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00726D3E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> система поділена на клієнтську частину (інтерфейс) і серверну частину (логіка та дані).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C23F556" w14:textId="77777777" w:rsidR="00726D3E" w:rsidRPr="00726D3E" w:rsidRDefault="00726D3E" w:rsidP="00726D3E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00726D3E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Переваги:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A87C460" w14:textId="77777777" w:rsidR="00726D3E" w:rsidRPr="00726D3E" w:rsidRDefault="00726D3E" w:rsidP="00726D3E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00726D3E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Чітке розділення </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00726D3E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>відповідальностей</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="55857270" w14:textId="77777777" w:rsidR="00726D3E" w:rsidRPr="00726D3E" w:rsidRDefault="00726D3E" w:rsidP="00726D3E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00726D3E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Можливість централізованого управління даними</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B840B2D" w14:textId="77777777" w:rsidR="00726D3E" w:rsidRPr="00726D3E" w:rsidRDefault="00726D3E" w:rsidP="00726D3E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00726D3E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Підтримка багатьох клієнтів</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13ADAB0C" w14:textId="77777777" w:rsidR="00726D3E" w:rsidRPr="00726D3E" w:rsidRDefault="00726D3E" w:rsidP="00726D3E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00726D3E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Недоліки:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08879BD7" w14:textId="77777777" w:rsidR="00726D3E" w:rsidRPr="00726D3E" w:rsidRDefault="00726D3E" w:rsidP="00726D3E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00726D3E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Залежність від сервера (точка відмови)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55724E96" w14:textId="77777777" w:rsidR="00726D3E" w:rsidRPr="00726D3E" w:rsidRDefault="00726D3E" w:rsidP="00726D3E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00726D3E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Можливі проблеми з продуктивністю при великій кількості клієнтів</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D3DB546" w14:textId="77777777" w:rsidR="00726D3E" w:rsidRPr="00726D3E" w:rsidRDefault="00726D3E" w:rsidP="00726D3E">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00726D3E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00726D3E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Мікросервісна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00726D3E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> архітектура</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="635FFDAB" w14:textId="77777777" w:rsidR="00726D3E" w:rsidRPr="00726D3E" w:rsidRDefault="00726D3E" w:rsidP="00726D3E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00726D3E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Суть:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00726D3E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> система складається з набору незалежних сервісів, кожен виконує свою функцію та взаємодіє через API.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74936EA5" w14:textId="77777777" w:rsidR="00726D3E" w:rsidRPr="00726D3E" w:rsidRDefault="00726D3E" w:rsidP="00726D3E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00726D3E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Переваги:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5708B4DD" w14:textId="77777777" w:rsidR="00726D3E" w:rsidRPr="00726D3E" w:rsidRDefault="00726D3E" w:rsidP="00726D3E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00726D3E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Масштабування окремих сервісів</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="040F651F" w14:textId="77777777" w:rsidR="00726D3E" w:rsidRPr="00726D3E" w:rsidRDefault="00726D3E" w:rsidP="00726D3E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00726D3E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Гнучкість у виборі технологій для різних модулів</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DA6F9C7" w14:textId="77777777" w:rsidR="00726D3E" w:rsidRPr="00726D3E" w:rsidRDefault="00726D3E" w:rsidP="00726D3E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00726D3E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Легше оновлювати та розгортати окремі частини</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69C924E0" w14:textId="77777777" w:rsidR="00726D3E" w:rsidRPr="00726D3E" w:rsidRDefault="00726D3E" w:rsidP="00726D3E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00726D3E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Недоліки:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6498A08E" w14:textId="77777777" w:rsidR="00726D3E" w:rsidRPr="00726D3E" w:rsidRDefault="00726D3E" w:rsidP="00726D3E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00726D3E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Складність управління великою кількістю сервісів</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E54591A" w14:textId="77777777" w:rsidR="00726D3E" w:rsidRPr="00726D3E" w:rsidRDefault="00726D3E" w:rsidP="00726D3E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00726D3E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Потреба в </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00726D3E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>DevOps</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00726D3E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> практиках (CI/CD, контейнеризація)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14EB1B68" w14:textId="77777777" w:rsidR="00726D3E" w:rsidRPr="00726D3E" w:rsidRDefault="00726D3E" w:rsidP="00726D3E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00726D3E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Витрати на комунікацію між сервісами</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A8719E8" w14:textId="77777777" w:rsidR="00726D3E" w:rsidRPr="00726D3E" w:rsidRDefault="00726D3E" w:rsidP="00726D3E">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00726D3E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00726D3E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Подієво</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00726D3E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>-орієнтована архітектура</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BF9AACE" w14:textId="77777777" w:rsidR="00726D3E" w:rsidRPr="00726D3E" w:rsidRDefault="00726D3E" w:rsidP="00726D3E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00726D3E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Суть:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00726D3E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> компоненти взаємодіють через події (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00726D3E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>publish</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00726D3E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00726D3E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>subscribe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00726D3E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>), система реагує на зміни стану.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="441A6C4A" w14:textId="77777777" w:rsidR="00726D3E" w:rsidRPr="00726D3E" w:rsidRDefault="00726D3E" w:rsidP="00726D3E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00726D3E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Переваги:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44B9295A" w14:textId="77777777" w:rsidR="00726D3E" w:rsidRPr="00726D3E" w:rsidRDefault="00726D3E" w:rsidP="00726D3E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00726D3E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Висока гнучкість і асинхронність</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E742CB4" w14:textId="77777777" w:rsidR="00726D3E" w:rsidRPr="00726D3E" w:rsidRDefault="00726D3E" w:rsidP="00726D3E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00726D3E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Добре підходить для розподілених систем та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00726D3E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>IoT</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="19E3A20D" w14:textId="77777777" w:rsidR="00726D3E" w:rsidRPr="00726D3E" w:rsidRDefault="00726D3E" w:rsidP="00726D3E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00726D3E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Легко інтегрувати нові модулі без зміни існуючих</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CCC8A17" w14:textId="77777777" w:rsidR="00726D3E" w:rsidRPr="00726D3E" w:rsidRDefault="00726D3E" w:rsidP="00726D3E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00726D3E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Недоліки:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DDA6520" w14:textId="77777777" w:rsidR="00726D3E" w:rsidRPr="00726D3E" w:rsidRDefault="00726D3E" w:rsidP="00726D3E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00726D3E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Складність відстеження потоків подій</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E66757D" w14:textId="77777777" w:rsidR="00726D3E" w:rsidRPr="00726D3E" w:rsidRDefault="00726D3E" w:rsidP="00726D3E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00726D3E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Можливі проблеми з узгодженістю даних</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BB5EF5C" w14:textId="77777777" w:rsidR="00726D3E" w:rsidRPr="00726D3E" w:rsidRDefault="00726D3E" w:rsidP="00726D3E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00726D3E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Потреба у спеціальних брокерах повідомлень (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00726D3E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Kafka</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00726D3E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00726D3E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>RabbitMQ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00726D3E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1546DECE" w14:textId="46E6A883" w:rsidR="00726D3E" w:rsidRPr="00726D3E" w:rsidRDefault="00726D3E" w:rsidP="00726D3E">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00726D3E">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Практичне застосування:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ADE3863" w14:textId="77777777" w:rsidR="00726D3E" w:rsidRPr="00726D3E" w:rsidRDefault="00726D3E" w:rsidP="00726D3E">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00726D3E">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Моноліт:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00726D3E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> невеликий застосунок (наприклад, калькулятор).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A26069C" w14:textId="77777777" w:rsidR="00726D3E" w:rsidRPr="00726D3E" w:rsidRDefault="00726D3E" w:rsidP="00726D3E">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00726D3E">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Клієнт-сервер:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00726D3E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> чат або система бронювання.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FD83D94" w14:textId="77777777" w:rsidR="00726D3E" w:rsidRPr="00726D3E" w:rsidRDefault="00726D3E" w:rsidP="00726D3E">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00726D3E">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Мікросервіси</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00726D3E">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00726D3E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> модулі автентифікації, каталог товарів, оплати.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65BF255D" w14:textId="7F2AD734" w:rsidR="00726D3E" w:rsidRDefault="00726D3E" w:rsidP="00726D3E">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00726D3E">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Подієво</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00726D3E">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>-орієнтована:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00726D3E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> система сповіщень або </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00726D3E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>IoT</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00726D3E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>-платформа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="298EF06F" w14:textId="77777777" w:rsidR="00726D3E" w:rsidRPr="00726D3E" w:rsidRDefault="00726D3E" w:rsidP="00C02821">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37678B60" w14:textId="11D1276E" w:rsidR="00726D3E" w:rsidRPr="00726D3E" w:rsidRDefault="00726D3E" w:rsidP="00726D3E">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="ru-RU" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00726D3E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="ru-RU" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.3. Принципи SOLID та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00726D3E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="ru-RU" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>шаблони</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00726D3E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="ru-RU" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00726D3E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="ru-RU" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>проєктування</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="1DAF589B" w14:textId="0CC6E281" w:rsidR="00726D3E" w:rsidRPr="00726D3E" w:rsidRDefault="00726D3E" w:rsidP="00726D3E">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00726D3E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Принципи SOLID</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AE6EF4C" w14:textId="77777777" w:rsidR="00726D3E" w:rsidRPr="00726D3E" w:rsidRDefault="00726D3E" w:rsidP="00726D3E">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00726D3E">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>SOLID</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00726D3E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — це акронім із п’яти принципів об’єктно-орієнтованого </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00726D3E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>проєктування</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00726D3E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, які сприяють гнучкості, масштабованості та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00726D3E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>підтримуваності</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00726D3E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> коду:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="15" w:type="dxa"/>
+          <w:left w:w="15" w:type="dxa"/>
+          <w:bottom w:w="15" w:type="dxa"/>
+          <w:right w:w="15" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="2505"/>
+        <w:gridCol w:w="5281"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00726D3E" w14:paraId="7AFB088C" w14:textId="77777777" w:rsidTr="00726D3E">
+        <w:trPr>
+          <w:tblHeader/>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="38773145" w14:textId="77777777" w:rsidR="00726D3E" w:rsidRDefault="00726D3E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Принцип</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4FA9E4E1" w14:textId="77777777" w:rsidR="00726D3E" w:rsidRDefault="00726D3E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Суть</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="43BE6A26" w14:textId="77777777" w:rsidR="00726D3E" w:rsidRDefault="00726D3E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Приклад</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00726D3E" w14:paraId="22BB7419" w14:textId="77777777" w:rsidTr="00726D3E">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0B83CD69" w14:textId="77777777" w:rsidR="00726D3E" w:rsidRDefault="00726D3E">
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="a6"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> — </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Single</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Responsibility</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5A6BF402" w14:textId="77777777" w:rsidR="00726D3E" w:rsidRDefault="00726D3E">
+            <w:r>
+              <w:t>Клас має одну відповідальність</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7A7CD9C6" w14:textId="77777777" w:rsidR="00726D3E" w:rsidRDefault="00726D3E">
+            <w:r>
+              <w:t xml:space="preserve">Клас </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="HTML"/>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>InvoicePrinter</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> лише друкує рахунки, не зберігає їх</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00726D3E" w14:paraId="53975774" w14:textId="77777777" w:rsidTr="00726D3E">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0C619D9B" w14:textId="77777777" w:rsidR="00726D3E" w:rsidRDefault="00726D3E">
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="a6"/>
+              </w:rPr>
+              <w:t>O</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> — </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Open</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Closed</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="17E7F178" w14:textId="77777777" w:rsidR="00726D3E" w:rsidRDefault="00726D3E">
+            <w:r>
+              <w:t>Клас відкритий для розширення, закритий для модифікації</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="382737E0" w14:textId="77777777" w:rsidR="00726D3E" w:rsidRDefault="00726D3E">
+            <w:r>
+              <w:t>Додати новий тип знижки через спадкування, не змінюючи базовий клас</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00726D3E" w14:paraId="39A926E9" w14:textId="77777777" w:rsidTr="00726D3E">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7002D720" w14:textId="77777777" w:rsidR="00726D3E" w:rsidRDefault="00726D3E">
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="a6"/>
+              </w:rPr>
+              <w:t>L</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> — </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Liskov</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Substitution</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3803EC99" w14:textId="77777777" w:rsidR="00726D3E" w:rsidRDefault="00726D3E">
+            <w:r>
+              <w:t>Підкласи повинні замінювати базовий клас без порушення логіки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="09987ABC" w14:textId="77777777" w:rsidR="00726D3E" w:rsidRDefault="00726D3E">
+            <w:r>
+              <w:t xml:space="preserve">Клас </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="HTML"/>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Bird</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> має метод </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="HTML"/>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>fly</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="HTML"/>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>()</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">, але </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="HTML"/>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Penguin</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> не повинен його успадковувати</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00726D3E" w14:paraId="31229ED8" w14:textId="77777777" w:rsidTr="00726D3E">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="29467D5B" w14:textId="77777777" w:rsidR="00726D3E" w:rsidRDefault="00726D3E">
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="a6"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> — </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Interface</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Segregation</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1043D531" w14:textId="77777777" w:rsidR="00726D3E" w:rsidRDefault="00726D3E">
+            <w:r>
+              <w:t>Краще багато вузьких інтерфейсів, ніж один широкий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="15567712" w14:textId="77777777" w:rsidR="00726D3E" w:rsidRDefault="00726D3E">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="HTML"/>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>IPrintable</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="HTML"/>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>IScannable</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> замість </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="HTML"/>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>IMultifunctionDevice</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00726D3E" w14:paraId="6EA9F943" w14:textId="77777777" w:rsidTr="00726D3E">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="18348BE1" w14:textId="77777777" w:rsidR="00726D3E" w:rsidRDefault="00726D3E">
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="a6"/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> — </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Dependency</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Inversion</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="32E6EE30" w14:textId="77777777" w:rsidR="00726D3E" w:rsidRDefault="00726D3E">
+            <w:r>
+              <w:t>Залежність від абстракцій, а не конкретних реалізацій</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="604C6ACC" w14:textId="43F263ED" w:rsidR="00726D3E" w:rsidRDefault="00726D3E">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="HTML"/>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>CheckoutService</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> не знає, який саме спосіб оплати використовується — він працює з інтерфейсом </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="HTML"/>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>IPayment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>. Це дозволяє легко додавати нові методи оплати без зміни коду сервісу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="20C44957" w14:textId="09CC616D" w:rsidR="00726D3E" w:rsidRPr="00B60A2E" w:rsidRDefault="00726D3E" w:rsidP="00726D3E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6134A15E" w14:textId="77777777" w:rsidR="00726D3E" w:rsidRPr="00C02821" w:rsidRDefault="00726D3E" w:rsidP="00726D3E">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C02821">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаблони </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C02821">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>проєктування</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="082D99B5" w14:textId="77777777" w:rsidR="00C02821" w:rsidRPr="00C02821" w:rsidRDefault="00726D3E" w:rsidP="00C02821">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C02821">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаблони — це перевірені рішення типових проблем у розробці. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0786746B" w14:textId="77777777" w:rsidR="00C02821" w:rsidRDefault="00C02821" w:rsidP="00C02821">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="023815C0" w14:textId="66CAA770" w:rsidR="00C02821" w:rsidRPr="00C02821" w:rsidRDefault="00C02821" w:rsidP="00C02821">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C02821">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Навіщо потрібні шаблони?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CA70B51" w14:textId="27A02295" w:rsidR="00C02821" w:rsidRPr="00C02821" w:rsidRDefault="00C02821" w:rsidP="00C02821">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C02821">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C02821">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Повторне</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C02821">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C02821">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>використання</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C02821">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C02821">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>перевірених</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C02821">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C02821">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>рішень</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F69EE7A" w14:textId="455B6E6B" w:rsidR="00C02821" w:rsidRPr="00C02821" w:rsidRDefault="00C02821" w:rsidP="00C02821">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C02821">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C02821">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Покращення</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C02821">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C02821">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>структури</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C02821">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C02821">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>коду</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DEEBD2C" w14:textId="5FA7D2DD" w:rsidR="00C02821" w:rsidRPr="00C02821" w:rsidRDefault="00C02821" w:rsidP="00C02821">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C02821">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C02821">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Спрощення</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C02821">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C02821">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>підтримки</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C02821">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C02821">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>та</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C02821">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C02821">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>масштабування</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ADC2EC1" w14:textId="445159E0" w:rsidR="00C02821" w:rsidRPr="00C02821" w:rsidRDefault="00C02821" w:rsidP="00C02821">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C02821">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C02821">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Спільна</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C02821">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C02821">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>«мова»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C02821">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C02821">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>розробників</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BFA7FEC" w14:textId="77777777" w:rsidR="00C02821" w:rsidRPr="00C02821" w:rsidRDefault="00C02821" w:rsidP="00C02821">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C02821">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Наприклад, замість довгого пояснення можна сказати:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="687EE2AB" w14:textId="77777777" w:rsidR="00C02821" w:rsidRDefault="00C02821" w:rsidP="00C02821">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="640A6A75" w14:textId="3D89BF5B" w:rsidR="00C02821" w:rsidRPr="00C02821" w:rsidRDefault="00C02821" w:rsidP="00C02821">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C02821">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Тут краще застосувати </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C02821">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Singleton</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C02821">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C02821">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>і команда одразу розуміє ідею.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5029C787" w14:textId="77777777" w:rsidR="00C02821" w:rsidRDefault="00C02821" w:rsidP="00C02821">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DD9CB10" w14:textId="1C9D0DDE" w:rsidR="00C02821" w:rsidRPr="00C02821" w:rsidRDefault="00C02821" w:rsidP="00C02821">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C02821">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>У класичній класифікації виділяють 3 групи:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="15" w:type="dxa"/>
+          <w:left w:w="15" w:type="dxa"/>
+          <w:bottom w:w="15" w:type="dxa"/>
+          <w:right w:w="15" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3648"/>
+        <w:gridCol w:w="3772"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C02821" w:rsidRPr="00C02821" w14:paraId="75A7A92A" w14:textId="77777777" w:rsidTr="00C02821">
+        <w:trPr>
+          <w:tblHeader/>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="57502923" w14:textId="77777777" w:rsidR="00C02821" w:rsidRPr="00C02821" w:rsidRDefault="00C02821" w:rsidP="00C02821">
+            <w:pPr>
+              <w:ind w:firstLine="709"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C02821">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Тип</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="39470C17" w14:textId="77777777" w:rsidR="00C02821" w:rsidRPr="00C02821" w:rsidRDefault="00C02821" w:rsidP="00C02821">
+            <w:pPr>
+              <w:ind w:firstLine="709"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C02821">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Призначення</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C02821" w:rsidRPr="00C02821" w14:paraId="41F38715" w14:textId="77777777" w:rsidTr="00C02821">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3C11B628" w14:textId="3D4BD6A7" w:rsidR="00C02821" w:rsidRPr="00C02821" w:rsidRDefault="00C02821" w:rsidP="00C02821">
+            <w:pPr>
+              <w:ind w:firstLine="709"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C02821">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C02821">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Породжувальні</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C02821">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C02821">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Creational</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C02821">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0E85E6CA" w14:textId="77777777" w:rsidR="00C02821" w:rsidRPr="00C02821" w:rsidRDefault="00C02821" w:rsidP="00C02821">
+            <w:pPr>
+              <w:ind w:firstLine="709"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C02821">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Створення об’єктів</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C02821" w:rsidRPr="00C02821" w14:paraId="6283AE81" w14:textId="77777777" w:rsidTr="00C02821">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="36921735" w14:textId="21769A9D" w:rsidR="00C02821" w:rsidRPr="00C02821" w:rsidRDefault="00C02821" w:rsidP="00C02821">
+            <w:pPr>
+              <w:ind w:firstLine="709"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C02821">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Структурні (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C02821">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Structural</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C02821">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1D911948" w14:textId="77777777" w:rsidR="00C02821" w:rsidRPr="00C02821" w:rsidRDefault="00C02821" w:rsidP="00C02821">
+            <w:pPr>
+              <w:ind w:firstLine="709"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C02821">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Організація класів та об’єктів</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C02821" w:rsidRPr="00C02821" w14:paraId="4BB83445" w14:textId="77777777" w:rsidTr="00C02821">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="70CA7269" w14:textId="5E16399F" w:rsidR="00C02821" w:rsidRPr="00C02821" w:rsidRDefault="00C02821" w:rsidP="00C02821">
+            <w:pPr>
+              <w:ind w:firstLine="709"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C02821">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Поведінкові (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C02821">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Behavioral</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C02821">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="21942766" w14:textId="77777777" w:rsidR="00C02821" w:rsidRPr="00C02821" w:rsidRDefault="00C02821" w:rsidP="00C02821">
+            <w:pPr>
+              <w:ind w:firstLine="709"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C02821">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Взаємодія між об’єктами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="70FDC41F" w14:textId="77777777" w:rsidR="00C02821" w:rsidRDefault="00C02821" w:rsidP="00C02821">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16A89145" w14:textId="77777777" w:rsidR="00C02821" w:rsidRDefault="00C02821" w:rsidP="00C02821">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E8AB151" w14:textId="77777777" w:rsidR="00C02821" w:rsidRDefault="00C02821" w:rsidP="00C02821">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48AF5457" w14:textId="77777777" w:rsidR="00C02821" w:rsidRDefault="00C02821" w:rsidP="00C02821">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CF5A38F" w14:textId="09435AB6" w:rsidR="00C02821" w:rsidRPr="00C02821" w:rsidRDefault="00C02821" w:rsidP="00C02821">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C02821">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Породжувальні</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C02821">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шаблони</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0377E29D" w14:textId="77777777" w:rsidR="00C02821" w:rsidRDefault="00C02821" w:rsidP="00C02821">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06908922" w14:textId="7DF036EB" w:rsidR="00C02821" w:rsidRPr="00C02821" w:rsidRDefault="00C02821" w:rsidP="00C02821">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C02821">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Singleton</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C02821">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Одинак)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33249D24" w14:textId="77777777" w:rsidR="00C02821" w:rsidRDefault="00C02821" w:rsidP="00C02821">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71E98B34" w14:textId="293D63A6" w:rsidR="00C02821" w:rsidRPr="00C02821" w:rsidRDefault="00C02821" w:rsidP="00C02821">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C02821">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Проблема:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="278E5064" w14:textId="77777777" w:rsidR="00C02821" w:rsidRPr="00C02821" w:rsidRDefault="00C02821" w:rsidP="00C02821">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C02821">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Потрібно, щоб у програмі існував </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C02821">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>лише один екземпляр класу</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C02821">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AF028FD" w14:textId="319120C5" w:rsidR="00C02821" w:rsidRPr="00C02821" w:rsidRDefault="00DF4A7C" w:rsidP="00DF4A7C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF4A7C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="68E61570" wp14:editId="5DD164CB">
-[...1 lines deleted...]
-            <wp:effectExtent l="0" t="0" r="3810" b="0"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="27A2F884" wp14:editId="1A881BF5">
+            <wp:extent cx="2899410" cy="2170553"/>
+            <wp:effectExtent l="0" t="0" r="0" b="1270"/>
             <wp:docPr id="1" name="Рисунок 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1996613" cy="1432684"/>
+                      <a:ext cx="2902939" cy="2173195"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44D5E453" w14:textId="7038E1E5" w:rsidR="00A60FA5" w:rsidRPr="004742FC" w:rsidRDefault="00A60FA5" w:rsidP="004742FC">
-      <w:pPr>
+    <w:p w14:paraId="18E61746" w14:textId="77777777" w:rsidR="00DF4A7C" w:rsidRPr="00DF4A7C" w:rsidRDefault="00DF4A7C" w:rsidP="00DF4A7C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF4A7C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Клас </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DF4A7C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Singleton</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="4E179618" w14:textId="77777777" w:rsidR="00DF4A7C" w:rsidRPr="00DF4A7C" w:rsidRDefault="00DF4A7C" w:rsidP="00DF4A7C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF4A7C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DF4A7C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>instance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DF4A7C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DF4A7C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Singleton</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DF4A7C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — статичне поле, що зберігає єдиний екземпляр</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79E6035D" w14:textId="77777777" w:rsidR="00DF4A7C" w:rsidRPr="00DF4A7C" w:rsidRDefault="00DF4A7C" w:rsidP="00DF4A7C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF4A7C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">+ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DF4A7C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>getInstance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DF4A7C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>() — публічний метод доступу до об’єкта</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="081BEF2A" w14:textId="77777777" w:rsidR="00DF4A7C" w:rsidRPr="00DF4A7C" w:rsidRDefault="00DF4A7C" w:rsidP="00DF4A7C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF4A7C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Блок </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DF4A7C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Clients</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DF4A7C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — клієнти, які звертаються до </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DF4A7C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Singleton</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="32B2D2C9" w14:textId="77777777" w:rsidR="00DF4A7C" w:rsidRPr="00DF4A7C" w:rsidRDefault="00DF4A7C" w:rsidP="00DF4A7C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF4A7C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Що це означає:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="114D2929" w14:textId="77777777" w:rsidR="00DF4A7C" w:rsidRPr="00DF4A7C" w:rsidRDefault="00DF4A7C" w:rsidP="00DF4A7C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF4A7C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Об’єкт створюється лише один раз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5830CFF4" w14:textId="77777777" w:rsidR="00DF4A7C" w:rsidRPr="00DF4A7C" w:rsidRDefault="00DF4A7C" w:rsidP="00DF4A7C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF4A7C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Усі клієнти отримують посилання на той самий екземпляр.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63A6971C" w14:textId="77777777" w:rsidR="00DF4A7C" w:rsidRPr="00DF4A7C" w:rsidRDefault="00DF4A7C" w:rsidP="00DF4A7C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF4A7C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Конструктор зазвичай прихований або контрольований.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08FFF45A" w14:textId="77777777" w:rsidR="00DF4A7C" w:rsidRPr="00DF4A7C" w:rsidRDefault="00DF4A7C" w:rsidP="00DF4A7C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF4A7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>📌</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF4A7C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ідея: контроль створення об’єкта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56C577A6" w14:textId="0B64121E" w:rsidR="00BB7CF3" w:rsidRPr="00C02821" w:rsidRDefault="00BB7CF3" w:rsidP="00C02821">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54825DFC" w14:textId="77777777" w:rsidR="00C02821" w:rsidRPr="00C02821" w:rsidRDefault="00C02821" w:rsidP="00C02821">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C02821">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Factory</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C02821">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C02821">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Method</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C02821">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Фабричний метод)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="285C81BD" w14:textId="77777777" w:rsidR="00C02821" w:rsidRPr="00C02821" w:rsidRDefault="00C02821" w:rsidP="00C02821">
+      <w:pPr>
+        <w:pStyle w:val="3"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C02821">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Проблема:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FE9E66E" w14:textId="77777777" w:rsidR="00C02821" w:rsidRPr="00C02821" w:rsidRDefault="00C02821" w:rsidP="00C02821">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C02821">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Необхідно створювати об'єкти, але тип об’єкта може змінюватися.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B3A01B2" w14:textId="77777777" w:rsidR="00C02821" w:rsidRPr="00C02821" w:rsidRDefault="00C02821" w:rsidP="00C02821">
+      <w:pPr>
+        <w:pStyle w:val="3"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C02821">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Приклад:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B5FEDB2" w14:textId="3DA54E8E" w:rsidR="00C02821" w:rsidRDefault="00C02821" w:rsidP="00C02821">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C02821">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Створення різних типів транспорту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D30F32F" w14:textId="469E33D5" w:rsidR="00C02821" w:rsidRDefault="00C02821" w:rsidP="00C02821">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E3749BF" w14:textId="564A97C1" w:rsidR="00DF4A7C" w:rsidRDefault="00DF4A7C" w:rsidP="00DF4A7C">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:lang w:val="uk-UA"/>
-[...86 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF4A7C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="75CD53D8" wp14:editId="611672F0">
-[...2 lines deleted...]
-            <wp:docPr id="7" name="Рисунок 7"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="06ACB483" wp14:editId="33750F6C">
+            <wp:extent cx="2847974" cy="2005717"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="2" name="Рисунок 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1790855" cy="1592718"/>
+                      <a:ext cx="2850259" cy="2007326"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17C6F421" w14:textId="225838A7" w:rsidR="00A60FA5" w:rsidRPr="004742FC" w:rsidRDefault="00A60FA5" w:rsidP="004742FC">
-      <w:pPr>
+    <w:p w14:paraId="27F9054C" w14:textId="1DAD3507" w:rsidR="00DF4A7C" w:rsidRPr="00DF4A7C" w:rsidRDefault="00DF4A7C" w:rsidP="00DF4A7C">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF4A7C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Базовий клас оголошує фабричний метод.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="174CFBDE" w14:textId="18D81E2B" w:rsidR="00DF4A7C" w:rsidRPr="00DF4A7C" w:rsidRDefault="00DF4A7C" w:rsidP="00DF4A7C">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF4A7C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Підкласи </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DF4A7C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>перевизначають</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DF4A7C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> його.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F674385" w14:textId="360A1C2E" w:rsidR="00DF4A7C" w:rsidRPr="00DF4A7C" w:rsidRDefault="00DF4A7C" w:rsidP="00DF4A7C">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF4A7C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Кожен підклас створює свій тип продукту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41391673" w14:textId="461F2201" w:rsidR="00DF4A7C" w:rsidRPr="00DF4A7C" w:rsidRDefault="00DF4A7C" w:rsidP="00C02821">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="709"/>
-        <w:jc w:val="center"/>
-[...15 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33684D3E" w14:textId="77777777" w:rsidR="00DF4A7C" w:rsidRDefault="00DF4A7C" w:rsidP="00C02821">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="709"/>
-        <w:jc w:val="both"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="004742FC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09C379AD" w14:textId="322FD148" w:rsidR="00C02821" w:rsidRPr="00C02821" w:rsidRDefault="00C02821" w:rsidP="00C02821">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C02821">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>змінює величину інтервалу. Якщо при виході з підпрограми не передбачити відновлення початкового інтервалу, то в глобальній області виявиться невірне значення інтервалу. Щоб скоротити кількість таких помилок, було запропоновано в підпрограмі розміщувати локальні дані (рис. 2.</w:t>
-[...15 lines deleted...]
-        </w:tabs>
+        <w:t>Структурні шаблони</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17980E6F" w14:textId="77777777" w:rsidR="00C02821" w:rsidRDefault="00C02821" w:rsidP="00C02821">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
-          <w:lang w:val="uk-UA"/>
-[...11 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58A379F2" w14:textId="0C6B9DF9" w:rsidR="00C02821" w:rsidRPr="00C02821" w:rsidRDefault="00C02821" w:rsidP="00C02821">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C02821">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Adapter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C02821">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Адаптер)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="128A1DFF" w14:textId="77777777" w:rsidR="00C02821" w:rsidRPr="00C02821" w:rsidRDefault="00C02821" w:rsidP="00C02821">
+      <w:pPr>
+        <w:pStyle w:val="3"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C02821">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Проблема:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57AD7463" w14:textId="77777777" w:rsidR="00C02821" w:rsidRPr="00C02821" w:rsidRDefault="00C02821" w:rsidP="00C02821">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C02821">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Два класи мають несумісні інтерфейси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3456CF02" w14:textId="77777777" w:rsidR="00C02821" w:rsidRPr="00C02821" w:rsidRDefault="00C02821" w:rsidP="00C02821">
+      <w:pPr>
+        <w:pStyle w:val="3"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C02821">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Приклад:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01505FCA" w14:textId="06F0FDEB" w:rsidR="00C02821" w:rsidRPr="00C02821" w:rsidRDefault="00C02821" w:rsidP="00C02821">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C02821">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Є старий клас з методом </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C02821">
+        <w:rPr>
+          <w:rStyle w:val="HTML"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>specific_request</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C02821">
+        <w:rPr>
+          <w:rStyle w:val="HTML"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>()</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C02821">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, а нова система очікує </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C02821">
+        <w:rPr>
+          <w:rStyle w:val="HTML"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>request</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C02821">
+        <w:rPr>
+          <w:rStyle w:val="HTML"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>()</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C02821">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.Адаптер дозволяє працювати зі старим кодом без його зміни.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C946D58" w14:textId="5BEFB700" w:rsidR="00C02821" w:rsidRDefault="00DF4A7C" w:rsidP="00C02821">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF4A7C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="14D19C03" wp14:editId="73604FA9">
-[...2 lines deleted...]
-            <wp:docPr id="8" name="Рисунок 8"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="164C6207" wp14:editId="0B597705">
+            <wp:extent cx="3839111" cy="2667372"/>
+            <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+            <wp:docPr id="3" name="Рисунок 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2525566" cy="1863649"/>
+                      <a:ext cx="3839111" cy="2667372"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45D5210F" w14:textId="2C3E6506" w:rsidR="00A60FA5" w:rsidRPr="004742FC" w:rsidRDefault="00A60FA5" w:rsidP="004742FC">
-[...3 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="6FA0D0C4" w14:textId="77777777" w:rsidR="00DF4A7C" w:rsidRPr="00DF4A7C" w:rsidRDefault="00DF4A7C" w:rsidP="00DF4A7C">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DF4A7C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Client</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DF4A7C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> викликає </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DF4A7C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>request</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DF4A7C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>()</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0775D81B" w14:textId="77777777" w:rsidR="00DF4A7C" w:rsidRPr="00DF4A7C" w:rsidRDefault="00DF4A7C" w:rsidP="00DF4A7C">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DF4A7C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Adapter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DF4A7C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> приймає виклик</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EF042AC" w14:textId="77777777" w:rsidR="00DF4A7C" w:rsidRPr="00DF4A7C" w:rsidRDefault="00DF4A7C" w:rsidP="00DF4A7C">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DF4A7C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Adapter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DF4A7C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> перенаправляє його до </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DF4A7C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>specificRequest</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DF4A7C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">() класу </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DF4A7C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Adaptee</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="723AA988" w14:textId="77777777" w:rsidR="00DF4A7C" w:rsidRPr="00DF4A7C" w:rsidRDefault="00DF4A7C" w:rsidP="00DF4A7C">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF4A7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
+        </w:rPr>
+        <w:t>📌</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF4A7C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DF4A7C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Adapter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DF4A7C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> виступає «перекладачем» між інтерфейсами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="129BDA34" w14:textId="77777777" w:rsidR="00C02821" w:rsidRDefault="00C02821" w:rsidP="00C02821">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="709"/>
-      </w:pPr>
-[...14 lines deleted...]
-        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6649DA24" w14:textId="4ACBA07E" w:rsidR="00C02821" w:rsidRPr="00C02821" w:rsidRDefault="00C02821" w:rsidP="00C02821">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="709"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="uk-UA"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C02821">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...23 lines deleted...]
-        </w:tabs>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+        </w:rPr>
+        <w:t>Поведінкові шаблони</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19AA7081" w14:textId="77777777" w:rsidR="00C02821" w:rsidRDefault="00C02821" w:rsidP="00C02821">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="709"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="790E9F82" w14:textId="00D8D686" w:rsidR="00C02821" w:rsidRPr="00C02821" w:rsidRDefault="00C02821" w:rsidP="00C02821">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="709"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C02821">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Observer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C02821">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Спостерігач)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="410A2FBE" w14:textId="77777777" w:rsidR="00C02821" w:rsidRPr="00C02821" w:rsidRDefault="00C02821" w:rsidP="00C02821">
+      <w:pPr>
+        <w:pStyle w:val="3"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="709"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C02821">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Проблема:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ED66D0E" w14:textId="77777777" w:rsidR="00C02821" w:rsidRPr="00C02821" w:rsidRDefault="00C02821" w:rsidP="00C02821">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="709"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C02821">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Потрібно автоматично повідомляти об'єкти про зміни стану.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="441DEB61" w14:textId="77777777" w:rsidR="00C02821" w:rsidRDefault="00C02821" w:rsidP="00C02821">
+      <w:pPr>
+        <w:pStyle w:val="3"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="709"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4322948B" w14:textId="3AAAC395" w:rsidR="00C02821" w:rsidRPr="00C02821" w:rsidRDefault="00C02821" w:rsidP="00C02821">
+      <w:pPr>
+        <w:pStyle w:val="3"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="709"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C02821">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Приклад:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20A965E6" w14:textId="51106FAD" w:rsidR="00C02821" w:rsidRPr="00C02821" w:rsidRDefault="00C02821" w:rsidP="00C02821">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="709"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C02821">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Підписка на новини.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C02821">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C02821">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Всі підписники отримують повідомлення автоматично.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D29D9FE" w14:textId="0701B6B1" w:rsidR="00C02821" w:rsidRDefault="00DF4A7C" w:rsidP="00DF4A7C">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="709"/>
-        <w:jc w:val="both"/>
-[...406 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF4A7C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5D7E90A0" wp14:editId="5B7F28FC">
-[...2 lines deleted...]
-            <wp:docPr id="10" name="Рисунок 10"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="67CA664F" wp14:editId="1E0BB256">
+            <wp:extent cx="3657600" cy="2468880"/>
+            <wp:effectExtent l="0" t="0" r="0" b="7620"/>
+            <wp:docPr id="4" name="Рисунок 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3939881" cy="1958510"/>
+                      <a:ext cx="3659127" cy="2469911"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EEBDB7C" w14:textId="700B3707" w:rsidR="004742FC" w:rsidRPr="004742FC" w:rsidRDefault="004742FC" w:rsidP="004742FC">
-[...3 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="31F2EF65" w14:textId="77777777" w:rsidR="00DF4A7C" w:rsidRPr="00DF4A7C" w:rsidRDefault="00DF4A7C" w:rsidP="00DF4A7C">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="709"/>
-        <w:jc w:val="center"/>
-[...19 lines deleted...]
-        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF4A7C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Є зв’язок «один до багатьох» між </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DF4A7C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Subject</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DF4A7C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> і </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DF4A7C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Observer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DF4A7C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FD6CD5B" w14:textId="77777777" w:rsidR="00DF4A7C" w:rsidRPr="00DF4A7C" w:rsidRDefault="00DF4A7C" w:rsidP="00DF4A7C">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF4A7C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Логіка:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E9109D3" w14:textId="77777777" w:rsidR="00DF4A7C" w:rsidRPr="00DF4A7C" w:rsidRDefault="00DF4A7C" w:rsidP="00DF4A7C">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DF4A7C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Observer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DF4A7C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> підписується через </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DF4A7C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>attach</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DF4A7C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>()</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D32E7D4" w14:textId="77777777" w:rsidR="00DF4A7C" w:rsidRPr="00DF4A7C" w:rsidRDefault="00DF4A7C" w:rsidP="00DF4A7C">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF4A7C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">При зміні стану </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DF4A7C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Subject</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DF4A7C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> викликає </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DF4A7C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>notify</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DF4A7C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>()</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44F47360" w14:textId="77777777" w:rsidR="00DF4A7C" w:rsidRPr="00DF4A7C" w:rsidRDefault="00DF4A7C" w:rsidP="00DF4A7C">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF4A7C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Усі </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DF4A7C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Observer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DF4A7C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> отримують виклик </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DF4A7C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>update</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DF4A7C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>()</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="462346A4" w14:textId="77777777" w:rsidR="00DF4A7C" w:rsidRDefault="00DF4A7C" w:rsidP="00C02821">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="088D5E1B" w14:textId="14744558" w:rsidR="00C02821" w:rsidRPr="00DF4A7C" w:rsidRDefault="00C02821" w:rsidP="00C02821">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DF4A7C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Т.ч</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DF4A7C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>. ш</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF4A7C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">аблони </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DF4A7C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>проєктування</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DF4A7C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="220EC8A9" w14:textId="77777777" w:rsidR="00C02821" w:rsidRPr="00C02821" w:rsidRDefault="00C02821" w:rsidP="00C02821">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C02821">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>допомагають будувати гнучкі системи</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00DCBC5F" w14:textId="77777777" w:rsidR="00C02821" w:rsidRPr="00C02821" w:rsidRDefault="00C02821" w:rsidP="00C02821">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C02821">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>зменшують зв’язність між компонентами</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AD3731E" w14:textId="77777777" w:rsidR="00C02821" w:rsidRPr="00C02821" w:rsidRDefault="00C02821" w:rsidP="00C02821">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C02821">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>підвищують повторне використання коду</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2234D612" w14:textId="3E9E9E58" w:rsidR="00C02821" w:rsidRPr="00C02821" w:rsidRDefault="00C02821" w:rsidP="00C02821">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C02821">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>покращують архітектуру програм</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1917D2A1" w14:textId="3B81008E" w:rsidR="00C02821" w:rsidRDefault="00C02821" w:rsidP="00C02821">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...8 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BE6F81F" w14:textId="5CFFA456" w:rsidR="00CF4B9D" w:rsidRPr="00CF4B9D" w:rsidRDefault="00CF4B9D" w:rsidP="00CF4B9D">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF4B9D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:lang w:val="ru-RU"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="59C0482E" w14:textId="1C6659DF" w:rsidR="00B60A2E" w:rsidRPr="00B60A2E" w:rsidRDefault="00B60A2E" w:rsidP="00B60A2E">
+          <w:lang w:val="ru-RU" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>4.4. Сучасні тенденції в технологіях розробки ПЗ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="707E8C44" w14:textId="76C99693" w:rsidR="00CF4B9D" w:rsidRPr="00CF4B9D" w:rsidRDefault="00CF4B9D" w:rsidP="00CF4B9D">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF4B9D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Сучасна розробка програмного забезпечення виходить за межі просто написання коду. Вона охоплює автоматизацію процесів, хмарну інфраструктуру, використання штучного інтелекту та нові підходи до створення застосунків без глибокого програмування.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41D808B6" w14:textId="77777777" w:rsidR="00CF4B9D" w:rsidRPr="00CF4B9D" w:rsidRDefault="00CF4B9D" w:rsidP="00CF4B9D">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF4B9D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Розглянемо чотири ключові тенденції.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1610FA4A" w14:textId="37A7210E" w:rsidR="00CF4B9D" w:rsidRPr="00CF4B9D" w:rsidRDefault="00CF4B9D" w:rsidP="004B7F97">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CF4B9D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>DevOps</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="245E9E15" w14:textId="1B0EBEBA" w:rsidR="00CF4B9D" w:rsidRPr="00CF4B9D" w:rsidRDefault="00CF4B9D" w:rsidP="00CF4B9D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...88 lines deleted...]
-    <w:p w14:paraId="409DEE7E" w14:textId="77777777" w:rsidR="00B60A2E" w:rsidRPr="00B60A2E" w:rsidRDefault="00B60A2E" w:rsidP="00B60A2E">
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CE3641E" w14:textId="77777777" w:rsidR="00CF4B9D" w:rsidRPr="00CF4B9D" w:rsidRDefault="00CF4B9D" w:rsidP="00CF4B9D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="05D33331" w14:textId="77777777" w:rsidR="00B60A2E" w:rsidRPr="00B60A2E" w:rsidRDefault="00B60A2E" w:rsidP="00B60A2E">
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CF4B9D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DevOps</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CF4B9D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — це підхід до розробки, який поєднує </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CF4B9D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Development</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CF4B9D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (розробку)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF4B9D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> і </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CF4B9D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Operations</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CF4B9D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (експлуатацію)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF4B9D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> з метою автоматизації та пришвидшення доставки програмного продукту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A84C099" w14:textId="77777777" w:rsidR="00CF4B9D" w:rsidRPr="00CF4B9D" w:rsidRDefault="00CF4B9D" w:rsidP="00CF4B9D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="125F82FF" w14:textId="77777777" w:rsidR="00B60A2E" w:rsidRPr="00B60A2E" w:rsidRDefault="00B60A2E" w:rsidP="00B60A2E">
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF4B9D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Основна ідея:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71DD5E0F" w14:textId="77777777" w:rsidR="00CF4B9D" w:rsidRPr="00CF4B9D" w:rsidRDefault="00CF4B9D" w:rsidP="00CF4B9D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...23 lines deleted...]
-    <w:p w14:paraId="753119D8" w14:textId="77777777" w:rsidR="00B60A2E" w:rsidRPr="00B60A2E" w:rsidRDefault="00B60A2E" w:rsidP="00B60A2E">
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF4B9D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Розробники та системні адміністратори працюють як єдина команда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="546E534B" w14:textId="65B062FE" w:rsidR="00CF4B9D" w:rsidRPr="00CF4B9D" w:rsidRDefault="00CF4B9D" w:rsidP="00CF4B9D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="77B96FEC" w14:textId="77777777" w:rsidR="00B60A2E" w:rsidRPr="00B60A2E" w:rsidRDefault="00B60A2E" w:rsidP="00B60A2E">
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="277E492D" w14:textId="3B408863" w:rsidR="00CF4B9D" w:rsidRPr="00CF4B9D" w:rsidRDefault="00CF4B9D" w:rsidP="00CF4B9D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="2007A5B3" w14:textId="77777777" w:rsidR="00B60A2E" w:rsidRPr="00B60A2E" w:rsidRDefault="00B60A2E" w:rsidP="00B60A2E">
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF4B9D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Основні принципи </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CF4B9D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DevOps</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="32CA1086" w14:textId="77777777" w:rsidR="00CF4B9D" w:rsidRPr="00CF4B9D" w:rsidRDefault="00CF4B9D" w:rsidP="00CF4B9D">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF4B9D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>CI (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CF4B9D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Continuous</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CF4B9D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CF4B9D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Integration</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CF4B9D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) — безперервна інтеграція</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CE8C1F8" w14:textId="77777777" w:rsidR="00CF4B9D" w:rsidRPr="00CF4B9D" w:rsidRDefault="00CF4B9D" w:rsidP="00CF4B9D">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF4B9D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>CD (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CF4B9D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Continuous</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CF4B9D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CF4B9D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Delivery</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CF4B9D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CF4B9D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Deployment</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CF4B9D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) — безперервна доставка</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866000A" w14:textId="77777777" w:rsidR="00CF4B9D" w:rsidRPr="00CF4B9D" w:rsidRDefault="00CF4B9D" w:rsidP="00CF4B9D">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF4B9D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Автоматизація тестування</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C1C5B45" w14:textId="77777777" w:rsidR="00CF4B9D" w:rsidRPr="00CF4B9D" w:rsidRDefault="00CF4B9D" w:rsidP="00CF4B9D">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF4B9D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Інфраструктура як код (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CF4B9D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Infrastructure</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CF4B9D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CF4B9D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CF4B9D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CF4B9D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Code</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CF4B9D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46E64586" w14:textId="77777777" w:rsidR="00CF4B9D" w:rsidRPr="00CF4B9D" w:rsidRDefault="00CF4B9D" w:rsidP="00CF4B9D">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF4B9D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Моніторинг та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CF4B9D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>логування</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="0B060F42" w14:textId="3AD28A1B" w:rsidR="00CF4B9D" w:rsidRPr="00CF4B9D" w:rsidRDefault="00CF4B9D" w:rsidP="00CF4B9D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="606C8C55" w14:textId="77777777" w:rsidR="00B60A2E" w:rsidRPr="00B60A2E" w:rsidRDefault="00B60A2E" w:rsidP="00B60A2E">
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="028407D5" w14:textId="6E5274F3" w:rsidR="00CF4B9D" w:rsidRPr="00CF4B9D" w:rsidRDefault="00CF4B9D" w:rsidP="00CF4B9D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF4B9D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...11 lines deleted...]
-    <w:p w14:paraId="3F507D95" w14:textId="77777777" w:rsidR="00B60A2E" w:rsidRPr="00B60A2E" w:rsidRDefault="00B60A2E" w:rsidP="00B60A2E">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Приклад </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CF4B9D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DevOps</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CF4B9D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-процесу</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E2D3A57" w14:textId="77777777" w:rsidR="00CF4B9D" w:rsidRPr="00CF4B9D" w:rsidRDefault="00CF4B9D" w:rsidP="00CF4B9D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF4B9D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Розробник робить </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CF4B9D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>commit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CF4B9D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> у </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CF4B9D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Git</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CF4B9D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4823EBC8" w14:textId="77777777" w:rsidR="00CF4B9D" w:rsidRPr="00CF4B9D" w:rsidRDefault="00CF4B9D" w:rsidP="00CF4B9D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF4B9D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CI-сервер (наприклад, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CF4B9D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>GitHub</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CF4B9D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CF4B9D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Actions</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CF4B9D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) автоматично:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25192FC6" w14:textId="77777777" w:rsidR="00CF4B9D" w:rsidRPr="00CF4B9D" w:rsidRDefault="00CF4B9D" w:rsidP="00CF4B9D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF4B9D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>запускає тести,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="524A89C8" w14:textId="77777777" w:rsidR="00CF4B9D" w:rsidRPr="00CF4B9D" w:rsidRDefault="00CF4B9D" w:rsidP="00CF4B9D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF4B9D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">збирає </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CF4B9D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>проєкт</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CF4B9D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15A42F22" w14:textId="77777777" w:rsidR="004B7F97" w:rsidRDefault="00CF4B9D" w:rsidP="00071A27">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF4B9D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">створює </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CF4B9D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Docker</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CF4B9D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-образ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FD0ED49" w14:textId="1C7D8000" w:rsidR="00CF4B9D" w:rsidRPr="004B7F97" w:rsidRDefault="00CF4B9D" w:rsidP="004B7F97">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF4B9D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Docker</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>-образ (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Docker</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>image</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — це шаблон (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>immutable</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> файл), який містить:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C36406C" w14:textId="4115E3CC" w:rsidR="00CF4B9D" w:rsidRPr="004B7F97" w:rsidRDefault="00CF4B9D" w:rsidP="00CF4B9D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>застосунок,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18522EC7" w14:textId="77777777" w:rsidR="00CF4B9D" w:rsidRPr="004B7F97" w:rsidRDefault="00CF4B9D" w:rsidP="00CF4B9D">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>його залежності,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23D93CF8" w14:textId="77777777" w:rsidR="00CF4B9D" w:rsidRPr="004B7F97" w:rsidRDefault="00CF4B9D" w:rsidP="00CF4B9D">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>системні бібліотеки,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6004C42B" w14:textId="77777777" w:rsidR="00CF4B9D" w:rsidRPr="004B7F97" w:rsidRDefault="00CF4B9D" w:rsidP="00CF4B9D">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>конфігурацію,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31E689CD" w14:textId="77777777" w:rsidR="00CF4B9D" w:rsidRPr="004B7F97" w:rsidRDefault="00CF4B9D" w:rsidP="00CF4B9D">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>інструкції запуску.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="744151B0" w14:textId="1A845842" w:rsidR="00CF4B9D" w:rsidRPr="004B7F97" w:rsidRDefault="00CF4B9D" w:rsidP="00CF4B9D">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Таким чином </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>можна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>зібрати цей пакет у стандартизований контейнерний формат</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> який можна запускати будь-де.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3228366B" w14:textId="12FDEF7D" w:rsidR="00CF4B9D" w:rsidRPr="00CF4B9D" w:rsidRDefault="00CF4B9D" w:rsidP="00CF4B9D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF4B9D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>CD-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CF4B9D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>пайплайн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CF4B9D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> автоматично розгортає застосунок у хмарі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D8CD23C" w14:textId="77777777" w:rsidR="00CF4B9D" w:rsidRPr="004B7F97" w:rsidRDefault="00CF4B9D" w:rsidP="00CF4B9D">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>CD (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Continuous</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Delivery</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Continuous</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Deployment</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — це автоматичний процес доставки та запуску нової версії програми.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Commit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> → Тести → Збірка → Публікація → Розгортання → Користувач бачить оновлення</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E6A2D52" w14:textId="77777777" w:rsidR="00CF4B9D" w:rsidRPr="00CF4B9D" w:rsidRDefault="00CF4B9D" w:rsidP="00CF4B9D">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF4B9D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>І жодної ручної роботи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32D94DCD" w14:textId="4A59A7B6" w:rsidR="00CF4B9D" w:rsidRPr="00CF4B9D" w:rsidRDefault="00CF4B9D" w:rsidP="00CF4B9D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BBC76E5" w14:textId="77777777" w:rsidR="00CF4B9D" w:rsidRPr="00CF4B9D" w:rsidRDefault="00CF4B9D" w:rsidP="00CF4B9D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF4B9D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Моніторинг (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CF4B9D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Prometheus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CF4B9D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CF4B9D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Grafana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CF4B9D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) відстежує стан системи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="182A08BC" w14:textId="3A0913DD" w:rsidR="00CF4B9D" w:rsidRPr="00CF4B9D" w:rsidRDefault="00CF4B9D" w:rsidP="00CF4B9D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="0DEE9BC4" w14:textId="77777777" w:rsidR="00B60A2E" w:rsidRPr="00B60A2E" w:rsidRDefault="00B60A2E" w:rsidP="00B60A2E">
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F9DCA19" w14:textId="6C5D826A" w:rsidR="00CF4B9D" w:rsidRPr="00CF4B9D" w:rsidRDefault="00CF4B9D" w:rsidP="00CF4B9D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="15DA717E" w14:textId="77777777" w:rsidR="00B60A2E" w:rsidRPr="00B60A2E" w:rsidRDefault="00B60A2E" w:rsidP="00B60A2E">
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF4B9D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Приклад із практики</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="035EE499" w14:textId="77777777" w:rsidR="00CF4B9D" w:rsidRPr="00CF4B9D" w:rsidRDefault="00CF4B9D" w:rsidP="00CF4B9D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="7840A698" w14:textId="77777777" w:rsidR="00B60A2E" w:rsidRPr="00B60A2E" w:rsidRDefault="00B60A2E" w:rsidP="00B60A2E">
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF4B9D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Інтернет-магазин:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A7467F1" w14:textId="77777777" w:rsidR="00CF4B9D" w:rsidRPr="00CF4B9D" w:rsidRDefault="00CF4B9D" w:rsidP="00CF4B9D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF4B9D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Раніше релізи були раз на 3 місяці.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EC488C2" w14:textId="77777777" w:rsidR="00CF4B9D" w:rsidRPr="00CF4B9D" w:rsidRDefault="00CF4B9D" w:rsidP="00CF4B9D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF4B9D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Після впровадження </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CF4B9D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DevOps</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CF4B9D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — релізи щодня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24BF25CA" w14:textId="77777777" w:rsidR="00CF4B9D" w:rsidRPr="00CF4B9D" w:rsidRDefault="00CF4B9D" w:rsidP="00CF4B9D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF4B9D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Помилки швидко виправляються завдяки автоматичним тестам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EFF1057" w14:textId="025824FB" w:rsidR="00CF4B9D" w:rsidRDefault="00CF4B9D" w:rsidP="00C02821">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="6343FB6B" w14:textId="77777777" w:rsidR="00B60A2E" w:rsidRPr="00B60A2E" w:rsidRDefault="00B60A2E" w:rsidP="00B60A2E">
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E60F4DF" w14:textId="77777777" w:rsidR="004B7F97" w:rsidRPr="004B7F97" w:rsidRDefault="004B7F97" w:rsidP="004B7F97">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Хмарні технології</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7865B262" w14:textId="77777777" w:rsidR="004B7F97" w:rsidRDefault="004B7F97" w:rsidP="004B7F97">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="42112EC8" w14:textId="77777777" w:rsidR="00B60A2E" w:rsidRPr="00B60A2E" w:rsidRDefault="00B60A2E" w:rsidP="00B60A2E">
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="729FCD24" w14:textId="582757F2" w:rsidR="004B7F97" w:rsidRPr="004B7F97" w:rsidRDefault="004B7F97" w:rsidP="004B7F97">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="283C929D" w14:textId="77777777" w:rsidR="00B60A2E" w:rsidRPr="00B60A2E" w:rsidRDefault="00B60A2E" w:rsidP="00B60A2E">
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Хмарні технології — це модель надання обчислювальних ресурсів через інтернет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="778DD908" w14:textId="77777777" w:rsidR="004B7F97" w:rsidRPr="004B7F97" w:rsidRDefault="004B7F97" w:rsidP="004B7F97">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="36D1505A" w14:textId="77777777" w:rsidR="00B60A2E" w:rsidRPr="00B60A2E" w:rsidRDefault="00B60A2E" w:rsidP="00B60A2E">
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Відомі провайдери:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17CC0AF5" w14:textId="77777777" w:rsidR="004B7F97" w:rsidRPr="004B7F97" w:rsidRDefault="004B7F97" w:rsidP="004B7F97">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Amazon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Web</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Services</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="09CD2702" w14:textId="77777777" w:rsidR="004B7F97" w:rsidRPr="004B7F97" w:rsidRDefault="004B7F97" w:rsidP="004B7F97">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Microsoft </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Azure</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="1E5E2E94" w14:textId="77777777" w:rsidR="004B7F97" w:rsidRPr="004B7F97" w:rsidRDefault="004B7F97" w:rsidP="004B7F97">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Google</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Cloud</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Platform</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="1E2D95BF" w14:textId="707940C6" w:rsidR="004B7F97" w:rsidRPr="004B7F97" w:rsidRDefault="004B7F97" w:rsidP="004B7F97">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="170452D5" w14:textId="77777777" w:rsidR="00B60A2E" w:rsidRPr="00B60A2E" w:rsidRDefault="00B60A2E" w:rsidP="00B60A2E">
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55D679C8" w14:textId="4743727F" w:rsidR="004B7F97" w:rsidRPr="004B7F97" w:rsidRDefault="004B7F97" w:rsidP="004B7F97">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="1BEA6975" w14:textId="77777777" w:rsidR="00B60A2E" w:rsidRPr="00B60A2E" w:rsidRDefault="00B60A2E" w:rsidP="00B60A2E">
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI Emoji"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>М</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>оделі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сервісів</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="15" w:type="dxa"/>
+          <w:left w:w="15" w:type="dxa"/>
+          <w:bottom w:w="15" w:type="dxa"/>
+          <w:right w:w="15" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1629"/>
+        <w:gridCol w:w="4359"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="004B7F97" w:rsidRPr="004B7F97" w14:paraId="6D95E6EF" w14:textId="77777777" w:rsidTr="004B7F97">
+        <w:trPr>
+          <w:tblHeader/>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="200ACCBE" w14:textId="77777777" w:rsidR="004B7F97" w:rsidRPr="004B7F97" w:rsidRDefault="004B7F97" w:rsidP="004B7F97">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="709"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B7F97">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Модель</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="595D5BC1" w14:textId="77777777" w:rsidR="004B7F97" w:rsidRPr="004B7F97" w:rsidRDefault="004B7F97" w:rsidP="004B7F97">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="709"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B7F97">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Опис</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B7F97" w:rsidRPr="004B7F97" w14:paraId="1525F4C6" w14:textId="77777777" w:rsidTr="004B7F97">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2AC94747" w14:textId="77777777" w:rsidR="004B7F97" w:rsidRPr="004B7F97" w:rsidRDefault="004B7F97" w:rsidP="004B7F97">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="709"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004B7F97">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>IaaS</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="06C02A5D" w14:textId="77777777" w:rsidR="004B7F97" w:rsidRPr="004B7F97" w:rsidRDefault="004B7F97" w:rsidP="004B7F97">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="709"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B7F97">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Інфраструктура як сервіс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B7F97" w:rsidRPr="004B7F97" w14:paraId="1FF4E7E2" w14:textId="77777777" w:rsidTr="004B7F97">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6C2C123D" w14:textId="77777777" w:rsidR="004B7F97" w:rsidRPr="004B7F97" w:rsidRDefault="004B7F97" w:rsidP="004B7F97">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="709"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004B7F97">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>PaaS</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="71C4A4D8" w14:textId="77777777" w:rsidR="004B7F97" w:rsidRPr="004B7F97" w:rsidRDefault="004B7F97" w:rsidP="004B7F97">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="709"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B7F97">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Платформа як сервіс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B7F97" w:rsidRPr="004B7F97" w14:paraId="7AA9A5A6" w14:textId="77777777" w:rsidTr="004B7F97">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="117094DB" w14:textId="77777777" w:rsidR="004B7F97" w:rsidRPr="004B7F97" w:rsidRDefault="004B7F97" w:rsidP="004B7F97">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="709"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004B7F97">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>SaaS</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="270B618A" w14:textId="77777777" w:rsidR="004B7F97" w:rsidRPr="004B7F97" w:rsidRDefault="004B7F97" w:rsidP="004B7F97">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="709"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B7F97">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Програмне забезпечення як сервіс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5944CC30" w14:textId="76B6F0C6" w:rsidR="004B7F97" w:rsidRPr="004B7F97" w:rsidRDefault="004B7F97" w:rsidP="004B7F97">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...31 lines deleted...]
-    <w:p w14:paraId="0ADC6A33" w14:textId="77777777" w:rsidR="00B60A2E" w:rsidRPr="00B60A2E" w:rsidRDefault="00B60A2E" w:rsidP="00B60A2E">
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F5A2315" w14:textId="7D7F70AC" w:rsidR="004B7F97" w:rsidRPr="004B7F97" w:rsidRDefault="004B7F97" w:rsidP="004B7F97">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...23 lines deleted...]
-    <w:p w14:paraId="44E2DEF3" w14:textId="77777777" w:rsidR="00B60A2E" w:rsidRPr="00B60A2E" w:rsidRDefault="00B60A2E" w:rsidP="00B60A2E">
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Приклад використання</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000A7B6" w14:textId="77777777" w:rsidR="004B7F97" w:rsidRPr="004B7F97" w:rsidRDefault="004B7F97" w:rsidP="004B7F97">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="4E8FE180" w14:textId="77777777" w:rsidR="00B60A2E" w:rsidRPr="00B60A2E" w:rsidRDefault="00B60A2E" w:rsidP="00B60A2E">
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Стартап запускає веб-застосунок:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6629D4A0" w14:textId="77777777" w:rsidR="004B7F97" w:rsidRDefault="004B7F97" w:rsidP="004B7F97">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="00CAC172" w14:textId="77777777" w:rsidR="00B60A2E" w:rsidRPr="00B60A2E" w:rsidRDefault="00B60A2E" w:rsidP="00B60A2E">
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="342EA4BE" w14:textId="1D1267EE" w:rsidR="004B7F97" w:rsidRPr="004B7F97" w:rsidRDefault="004B7F97" w:rsidP="004B7F97">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="7D6BF300" w14:textId="77777777" w:rsidR="00B60A2E" w:rsidRPr="00B60A2E" w:rsidRDefault="00B60A2E" w:rsidP="00B60A2E">
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Без хмари:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C72ECA1" w14:textId="77777777" w:rsidR="004B7F97" w:rsidRPr="004B7F97" w:rsidRDefault="004B7F97" w:rsidP="004B7F97">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Купівля серверів</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FECE1C9" w14:textId="77777777" w:rsidR="004B7F97" w:rsidRPr="004B7F97" w:rsidRDefault="004B7F97" w:rsidP="004B7F97">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Налаштування мережі</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D9EBB41" w14:textId="77777777" w:rsidR="004B7F97" w:rsidRPr="004B7F97" w:rsidRDefault="004B7F97" w:rsidP="004B7F97">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ручне масштабування</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33F50841" w14:textId="77777777" w:rsidR="004B7F97" w:rsidRDefault="004B7F97" w:rsidP="004B7F97">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="315636DF" w14:textId="77777777" w:rsidR="00B60A2E" w:rsidRPr="00B60A2E" w:rsidRDefault="00B60A2E" w:rsidP="00B60A2E">
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D828148" w14:textId="6DCEDCAF" w:rsidR="004B7F97" w:rsidRPr="004B7F97" w:rsidRDefault="004B7F97" w:rsidP="004B7F97">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="5383CF5E" w14:textId="77777777" w:rsidR="00B60A2E" w:rsidRPr="00B60A2E" w:rsidRDefault="00B60A2E" w:rsidP="00B60A2E">
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>З хмарою:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42A68ABC" w14:textId="77777777" w:rsidR="004B7F97" w:rsidRPr="004B7F97" w:rsidRDefault="004B7F97" w:rsidP="004B7F97">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Розгортання за 10 хвилин</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A253793" w14:textId="77777777" w:rsidR="004B7F97" w:rsidRPr="004B7F97" w:rsidRDefault="004B7F97" w:rsidP="004B7F97">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Автоматичне масштабування</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50D1BDBF" w14:textId="77777777" w:rsidR="004B7F97" w:rsidRPr="004B7F97" w:rsidRDefault="004B7F97" w:rsidP="004B7F97">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Оплата лише за використані ресурси</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19691CD5" w14:textId="5A4A87FE" w:rsidR="004B7F97" w:rsidRPr="004B7F97" w:rsidRDefault="004B7F97" w:rsidP="004B7F97">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="02B7387F" w14:textId="77777777" w:rsidR="00B60A2E" w:rsidRPr="00B60A2E" w:rsidRDefault="00B60A2E" w:rsidP="00B60A2E">
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7083E60D" w14:textId="41CC100E" w:rsidR="004B7F97" w:rsidRPr="004B7F97" w:rsidRDefault="004B7F97" w:rsidP="004B7F97">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="49FF1077" w14:textId="77777777" w:rsidR="00B60A2E" w:rsidRPr="00B60A2E" w:rsidRDefault="00B60A2E" w:rsidP="00B60A2E">
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Переваги хмари</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F1D764A" w14:textId="77777777" w:rsidR="004B7F97" w:rsidRPr="004B7F97" w:rsidRDefault="004B7F97" w:rsidP="004B7F97">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Масштабованість</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="784FA835" w14:textId="77777777" w:rsidR="004B7F97" w:rsidRPr="004B7F97" w:rsidRDefault="004B7F97" w:rsidP="004B7F97">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Висока доступність</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22F4E35B" w14:textId="77777777" w:rsidR="004B7F97" w:rsidRPr="004B7F97" w:rsidRDefault="004B7F97" w:rsidP="004B7F97">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Глобальне розгортання</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27C2D554" w14:textId="77777777" w:rsidR="004B7F97" w:rsidRPr="004B7F97" w:rsidRDefault="004B7F97" w:rsidP="004B7F97">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Зменшення капітальних витрат</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A8F6111" w14:textId="6A95589E" w:rsidR="004B7F97" w:rsidRDefault="004B7F97" w:rsidP="00C02821">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="59278524" w14:textId="77777777" w:rsidR="00B60A2E" w:rsidRPr="00B60A2E" w:rsidRDefault="00B60A2E" w:rsidP="00B60A2E">
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E759C62" w14:textId="00FD4687" w:rsidR="004B7F97" w:rsidRDefault="004B7F97" w:rsidP="00C02821">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="5C2B93BD" w14:textId="77777777" w:rsidR="00B60A2E" w:rsidRPr="00B60A2E" w:rsidRDefault="00B60A2E" w:rsidP="00B60A2E">
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0825E545" w14:textId="0C0EC539" w:rsidR="004B7F97" w:rsidRPr="004B7F97" w:rsidRDefault="004B7F97" w:rsidP="004B7F97">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>AI-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>assisted</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>development</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="1B8E557C" w14:textId="77777777" w:rsidR="004B7F97" w:rsidRPr="004B7F97" w:rsidRDefault="004B7F97" w:rsidP="004B7F97">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="0ECF9573" w14:textId="77777777" w:rsidR="00B60A2E" w:rsidRPr="00B60A2E" w:rsidRDefault="00B60A2E" w:rsidP="00B60A2E">
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>AI-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>assisted</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>development</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — це використання штучного інтелекту для допомоги розробникам у створенні коду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E724339" w14:textId="77777777" w:rsidR="004B7F97" w:rsidRPr="004B7F97" w:rsidRDefault="004B7F97" w:rsidP="004B7F97">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="4CA523CF" w14:textId="77777777" w:rsidR="00B60A2E" w:rsidRPr="00B60A2E" w:rsidRDefault="00B60A2E" w:rsidP="00B60A2E">
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Приклади інструментів:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4089BEFE" w14:textId="77777777" w:rsidR="004B7F97" w:rsidRPr="004B7F97" w:rsidRDefault="004B7F97" w:rsidP="004B7F97">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>GitHub</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Copilot</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="7F70F594" w14:textId="77777777" w:rsidR="004B7F97" w:rsidRPr="004B7F97" w:rsidRDefault="004B7F97" w:rsidP="004B7F97">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>OpenAI</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ChatGPT</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="2B8A30C5" w14:textId="77777777" w:rsidR="004B7F97" w:rsidRPr="004B7F97" w:rsidRDefault="004B7F97" w:rsidP="004B7F97">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>JetBrains</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> AI </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Assistant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="6F7DAEBC" w14:textId="7F3184F9" w:rsidR="004B7F97" w:rsidRPr="004B7F97" w:rsidRDefault="004B7F97" w:rsidP="004B7F97">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="765B9D87" w14:textId="77777777" w:rsidR="00B60A2E" w:rsidRPr="00B60A2E" w:rsidRDefault="00B60A2E" w:rsidP="00B60A2E">
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43A552D7" w14:textId="29C752E6" w:rsidR="004B7F97" w:rsidRPr="004B7F97" w:rsidRDefault="004B7F97" w:rsidP="004B7F97">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Як це працює?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3867D55A" w14:textId="77777777" w:rsidR="004B7F97" w:rsidRPr="004B7F97" w:rsidRDefault="004B7F97" w:rsidP="004B7F97">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="1F420DD1" w14:textId="6928A8C9" w:rsidR="00B60A2E" w:rsidRPr="00B60A2E" w:rsidRDefault="00B60A2E" w:rsidP="00B60A2E">
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>AI аналізує:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0270AFF8" w14:textId="77777777" w:rsidR="004B7F97" w:rsidRPr="004B7F97" w:rsidRDefault="004B7F97" w:rsidP="004B7F97">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>контекст коду,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="381B8181" w14:textId="77777777" w:rsidR="004B7F97" w:rsidRPr="004B7F97" w:rsidRDefault="004B7F97" w:rsidP="004B7F97">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>коментарі,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1244057D" w14:textId="77777777" w:rsidR="004B7F97" w:rsidRPr="004B7F97" w:rsidRDefault="004B7F97" w:rsidP="004B7F97">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">структуру </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>проєкту</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56934BCC" w14:textId="77777777" w:rsidR="004B7F97" w:rsidRPr="004B7F97" w:rsidRDefault="004B7F97" w:rsidP="004B7F97">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>патерни</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> програмування.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BCFC492" w14:textId="77777777" w:rsidR="004B7F97" w:rsidRPr="004B7F97" w:rsidRDefault="004B7F97" w:rsidP="004B7F97">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>І пропонує:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CB511B9" w14:textId="77777777" w:rsidR="004B7F97" w:rsidRPr="004B7F97" w:rsidRDefault="004B7F97" w:rsidP="004B7F97">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>автодоповнення,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6975A345" w14:textId="77777777" w:rsidR="004B7F97" w:rsidRPr="004B7F97" w:rsidRDefault="004B7F97" w:rsidP="004B7F97">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>генерацію функцій,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61058FB1" w14:textId="77777777" w:rsidR="004B7F97" w:rsidRPr="004B7F97" w:rsidRDefault="004B7F97" w:rsidP="004B7F97">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>створення тестів,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D665C48" w14:textId="77777777" w:rsidR="004B7F97" w:rsidRPr="004B7F97" w:rsidRDefault="004B7F97" w:rsidP="004B7F97">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>рефакторинг</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56C577A6" w14:textId="1FAA0CF8" w:rsidR="00BB7CF3" w:rsidRPr="005156BE" w:rsidRDefault="00BB7CF3" w:rsidP="00B60A2E">
+    <w:p w14:paraId="4AEF0DF9" w14:textId="2DB0DB53" w:rsidR="004B7F97" w:rsidRPr="004B7F97" w:rsidRDefault="004B7F97" w:rsidP="004B7F97">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="uk-UA"/>
-[...3 lines deleted...]
-    <w:sectPr w:rsidR="00BB7CF3" w:rsidRPr="005156BE">
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FF7DECD" w14:textId="063CEE11" w:rsidR="004B7F97" w:rsidRPr="004B7F97" w:rsidRDefault="004B7F97" w:rsidP="004B7F97">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Приклад</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="732B340A" w14:textId="77777777" w:rsidR="004B7F97" w:rsidRPr="004B7F97" w:rsidRDefault="004B7F97" w:rsidP="004B7F97">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Розробник пише:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B784E1B" w14:textId="77777777" w:rsidR="004B7F97" w:rsidRPr="004B7F97" w:rsidRDefault="004B7F97" w:rsidP="004B7F97">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"># </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>function</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>calculate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>average</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="31593FFF" w14:textId="77777777" w:rsidR="004B7F97" w:rsidRPr="004B7F97" w:rsidRDefault="004B7F97" w:rsidP="004B7F97">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>AI генерує:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="463B5B97" w14:textId="77777777" w:rsidR="004B7F97" w:rsidRDefault="004B7F97" w:rsidP="004B7F97">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>def</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>calculate_average</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>numbers</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47F8D97A" w14:textId="63B8DE77" w:rsidR="004B7F97" w:rsidRPr="004B7F97" w:rsidRDefault="004B7F97" w:rsidP="004B7F97">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>return</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>numbers</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) / </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>len</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>numbers</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30BBEDDF" w14:textId="14949E7F" w:rsidR="004B7F97" w:rsidRPr="004B7F97" w:rsidRDefault="004B7F97" w:rsidP="004B7F97">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34A1419B" w14:textId="6E3579F5" w:rsidR="004B7F97" w:rsidRPr="004B7F97" w:rsidRDefault="004B7F97" w:rsidP="004B7F97">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Переваги</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="295E96A0" w14:textId="77777777" w:rsidR="004B7F97" w:rsidRPr="004B7F97" w:rsidRDefault="004B7F97" w:rsidP="004B7F97">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Прискорення розробки</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CC53E42" w14:textId="77777777" w:rsidR="004B7F97" w:rsidRPr="004B7F97" w:rsidRDefault="004B7F97" w:rsidP="004B7F97">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Зменшення рутинної роботи</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25F2446B" w14:textId="77777777" w:rsidR="004B7F97" w:rsidRPr="004B7F97" w:rsidRDefault="004B7F97" w:rsidP="004B7F97">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Підвищення продуктивності</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A377990" w14:textId="71E8317E" w:rsidR="004B7F97" w:rsidRPr="004B7F97" w:rsidRDefault="004B7F97" w:rsidP="004B7F97">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ризики</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D3F6819" w14:textId="77777777" w:rsidR="004B7F97" w:rsidRPr="004B7F97" w:rsidRDefault="004B7F97" w:rsidP="004B7F97">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Генерація некоректного коду</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2489584E" w14:textId="77777777" w:rsidR="004B7F97" w:rsidRPr="004B7F97" w:rsidRDefault="004B7F97" w:rsidP="004B7F97">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Питання безпеки</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="440D7E47" w14:textId="77777777" w:rsidR="004B7F97" w:rsidRPr="004B7F97" w:rsidRDefault="004B7F97" w:rsidP="004B7F97">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Залежність від інструменту</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F876451" w14:textId="73BFAB87" w:rsidR="004B7F97" w:rsidRDefault="004B7F97" w:rsidP="00C02821">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24ADB3D4" w14:textId="77777777" w:rsidR="004B7F97" w:rsidRPr="004B7F97" w:rsidRDefault="004B7F97" w:rsidP="004B7F97">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Low-code</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>No-code</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="01752F21" w14:textId="77777777" w:rsidR="004B7F97" w:rsidRDefault="004B7F97" w:rsidP="004B7F97">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2ADF139A" w14:textId="3F06C30A" w:rsidR="004B7F97" w:rsidRPr="004B7F97" w:rsidRDefault="004B7F97" w:rsidP="004B7F97">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Платформи, що дозволяють створювати застосунки з мінімальним або без написання коду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AFFC666" w14:textId="77777777" w:rsidR="004B7F97" w:rsidRPr="004B7F97" w:rsidRDefault="004B7F97" w:rsidP="004B7F97">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Приклади:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="516B0D85" w14:textId="77777777" w:rsidR="004B7F97" w:rsidRPr="004B7F97" w:rsidRDefault="004B7F97" w:rsidP="004B7F97">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>OutSystems</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="12F298B0" w14:textId="77777777" w:rsidR="004B7F97" w:rsidRPr="004B7F97" w:rsidRDefault="004B7F97" w:rsidP="004B7F97">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bubble</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="7FD84497" w14:textId="77777777" w:rsidR="004B7F97" w:rsidRPr="004B7F97" w:rsidRDefault="004B7F97" w:rsidP="004B7F97">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Microsoft </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Power</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Apps</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="09636121" w14:textId="45F47ED9" w:rsidR="004B7F97" w:rsidRPr="004B7F97" w:rsidRDefault="004B7F97" w:rsidP="004B7F97">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Принцип роботи</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4491E217" w14:textId="77777777" w:rsidR="004B7F97" w:rsidRPr="004B7F97" w:rsidRDefault="004B7F97" w:rsidP="004B7F97">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Drag-and-drop</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> інтерфейс</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B9B618D" w14:textId="77777777" w:rsidR="004B7F97" w:rsidRPr="004B7F97" w:rsidRDefault="004B7F97" w:rsidP="004B7F97">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Готові компоненти</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02FA25DC" w14:textId="77777777" w:rsidR="004B7F97" w:rsidRPr="004B7F97" w:rsidRDefault="004B7F97" w:rsidP="004B7F97">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Візуальне налаштування логіки</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="518B0EE9" w14:textId="478DA577" w:rsidR="004B7F97" w:rsidRPr="004B7F97" w:rsidRDefault="004B7F97" w:rsidP="004B7F97">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EC7DE02" w14:textId="258BA7F4" w:rsidR="004B7F97" w:rsidRPr="004B7F97" w:rsidRDefault="004B7F97" w:rsidP="004B7F97">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Приклад</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="349CC9A5" w14:textId="77777777" w:rsidR="004B7F97" w:rsidRPr="004B7F97" w:rsidRDefault="004B7F97" w:rsidP="004B7F97">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Менеджер створює:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DF08D63" w14:textId="77777777" w:rsidR="004B7F97" w:rsidRPr="004B7F97" w:rsidRDefault="004B7F97" w:rsidP="004B7F97">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>CRM-систему</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="106D15FD" w14:textId="77777777" w:rsidR="004B7F97" w:rsidRPr="004B7F97" w:rsidRDefault="004B7F97" w:rsidP="004B7F97">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>форму реєстрації клієнтів</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43F14AAD" w14:textId="77777777" w:rsidR="004B7F97" w:rsidRPr="004B7F97" w:rsidRDefault="004B7F97" w:rsidP="004B7F97">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>внутрішній портал</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ACA986E" w14:textId="77777777" w:rsidR="004B7F97" w:rsidRPr="004B7F97" w:rsidRDefault="004B7F97" w:rsidP="004B7F97">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Без залучення повноцінної команди розробників.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="694675AC" w14:textId="1A3D9519" w:rsidR="004B7F97" w:rsidRPr="004B7F97" w:rsidRDefault="004B7F97" w:rsidP="004B7F97">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F1D2CC9" w14:textId="7E2D7375" w:rsidR="004B7F97" w:rsidRPr="004B7F97" w:rsidRDefault="004B7F97" w:rsidP="004B7F97">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Переваги</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D4C0B0A" w14:textId="77777777" w:rsidR="004B7F97" w:rsidRPr="004B7F97" w:rsidRDefault="004B7F97" w:rsidP="004B7F97">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Швидкість розробки</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59504750" w14:textId="77777777" w:rsidR="004B7F97" w:rsidRPr="004B7F97" w:rsidRDefault="004B7F97" w:rsidP="004B7F97">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Менші витрати</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77CCA93E" w14:textId="77777777" w:rsidR="004B7F97" w:rsidRPr="004B7F97" w:rsidRDefault="004B7F97" w:rsidP="004B7F97">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Доступність для бізнес-користувачів</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01859FEC" w14:textId="6A33A26E" w:rsidR="004B7F97" w:rsidRPr="004B7F97" w:rsidRDefault="004B7F97" w:rsidP="004B7F97">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Обмеження</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E54BF87" w14:textId="77777777" w:rsidR="004B7F97" w:rsidRPr="004B7F97" w:rsidRDefault="004B7F97" w:rsidP="004B7F97">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Менша гнучкість</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="144490FD" w14:textId="77777777" w:rsidR="004B7F97" w:rsidRPr="004B7F97" w:rsidRDefault="004B7F97" w:rsidP="004B7F97">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Складність масштабування</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="257AEAFD" w14:textId="223AE598" w:rsidR="004B7F97" w:rsidRPr="004B7F97" w:rsidRDefault="004B7F97" w:rsidP="004B7F97">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vendor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B7F97">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lock-in</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ситуація, коли компанія або користувач </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+        </w:rPr>
+        <w:t>ставить себе в залежність від конкретного постачальника (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+        </w:rPr>
+        <w:t>vendor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> технологій або сервісів, і переходити на інший сервіс стає </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+        </w:rPr>
+        <w:t>складно або дорого</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B244485" w14:textId="77777777" w:rsidR="004B7F97" w:rsidRPr="00CF4B9D" w:rsidRDefault="004B7F97" w:rsidP="00C02821">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="004B7F97" w:rsidRPr="00CF4B9D">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI Emoji">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="02000000" w:usb2="08000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="027C0876"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6FEAE16A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="035A3512"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="75BC3880"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0A9E0C83"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6A14233A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="13055D03"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="32BE348A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="146B7539"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D2BCEDC0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1CCB579A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="03A078FE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D1673A7"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5E9E3684"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D9E3254"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="19DC8578"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="339B6BE3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7C6EFAB4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35BC33F0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="568C98BE"/>
+    <w:lvl w:ilvl="0" w:tplc="04220001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04220003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04220005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04220001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04220003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04220005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04220001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04220003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04220005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37921586"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FACAD3A4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="381C3658"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F384D0D8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="397B7159"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="55F61202"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39D01DC1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4BA2FA70"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A725FC1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4FE8E7A8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3BCF43CB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0F2EDA1A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F3D5150"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4EE2CB62"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="443E2E7C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F182A962"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47BB17C4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="CF3CE030"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49895D26"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A746D510"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C2439C9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="11C89AA4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50AD338C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6B40F1DA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56AD7B07"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FD507628"/>
+    <w:lvl w:ilvl="0" w:tplc="04220001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1429" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04220003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2149" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04220005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2869" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04220001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3589" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04220003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4309" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04220005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5029" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04220001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5749" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04220003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6469" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04220005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7189" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58AF7DB8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BAE43668"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6016045A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5AAE5012"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6194255E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="87FA162A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65291864"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BAA6FF72"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67730547"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3508E66C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -2129,130 +13835,1216 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="69164BC8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F1D2A14C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73123C57"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="511C0E64"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="74A40282"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BD3418C6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75965EC6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="298EB4A8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="799B12A0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="73422E88"/>
+    <w:lvl w:ilvl="0" w:tplc="04220001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1429" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04220003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2149" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04220005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2869" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04220001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3589" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04220003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4309" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04220005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5029" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04220001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5749" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04220003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6469" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04220005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7189" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C5B09DF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BE52CBE6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E0016C8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="634CBF8A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="4">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="17"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
+  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00646592"/>
     <w:rsid w:val="0004332B"/>
     <w:rsid w:val="00172D22"/>
     <w:rsid w:val="002F29AF"/>
     <w:rsid w:val="003A0E94"/>
     <w:rsid w:val="00424E60"/>
     <w:rsid w:val="004742FC"/>
+    <w:rsid w:val="004B7F97"/>
     <w:rsid w:val="00506041"/>
     <w:rsid w:val="005156BE"/>
     <w:rsid w:val="00550840"/>
     <w:rsid w:val="00646592"/>
     <w:rsid w:val="006B5055"/>
+    <w:rsid w:val="00726D3E"/>
     <w:rsid w:val="007976C9"/>
     <w:rsid w:val="00943E42"/>
     <w:rsid w:val="00A60FA5"/>
     <w:rsid w:val="00A86CD0"/>
+    <w:rsid w:val="00AB7BC4"/>
     <w:rsid w:val="00B60A2E"/>
     <w:rsid w:val="00BB7CF3"/>
+    <w:rsid w:val="00C02821"/>
+    <w:rsid w:val="00CF4B9D"/>
+    <w:rsid w:val="00D205BF"/>
     <w:rsid w:val="00D978E7"/>
+    <w:rsid w:val="00DF4A7C"/>
     <w:rsid w:val="00F30654"/>
     <w:rsid w:val="00FC7B13"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang/>
+  <w:themeFontLang w:val="uk-UA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="6BD99C5F"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{848D1812-ADD1-487A-B0A4-B30C54792816}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2600,106 +15392,385 @@
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="004742FC"/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="10"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C02821"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="0"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="20"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00726D3E"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+      <w:lang w:eastAsia="uk-UA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="30"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00726D3E"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="27"/>
+      <w:szCs w:val="27"/>
+      <w:lang w:eastAsia="uk-UA"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00646592"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="a4">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B60A2E"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="20">
+    <w:name w:val="Заголовок 2 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00726D3E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+      <w:lang w:eastAsia="uk-UA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="30">
+    <w:name w:val="Заголовок 3 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00726D3E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="27"/>
+      <w:szCs w:val="27"/>
+      <w:lang w:eastAsia="uk-UA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a5">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00726D3E"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="uk-UA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="a6">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00726D3E"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="HTML">
+    <w:name w:val="HTML Code"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00726D3E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="10">
+    <w:name w:val="Заголовок 1 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00C02821"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="211620396">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="355622661">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="398598975">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="469976995">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1376152070">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="250044865">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="525599670">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="579022372">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="996766797">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="720"/>
+          <w:marRight w:val="720"/>
+          <w:marTop w:val="100"/>
+          <w:marBottom w:val="100"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="755446549">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="816190777">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="896823265">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
@@ -2707,84 +15778,671 @@
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1848128056">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
+    <w:div w:id="1040788921">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1081101340">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="2113937766">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="551692134">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="313409785">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="193688581">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="1432505753">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="1164513917">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="703293152">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                  <w:divsChild>
+                                    <w:div w:id="1252348841">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                      <w:divsChild>
+                                        <w:div w:id="633097170">
+                                          <w:marLeft w:val="0"/>
+                                          <w:marRight w:val="0"/>
+                                          <w:marTop w:val="0"/>
+                                          <w:marBottom w:val="0"/>
+                                          <w:divBdr>
+                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                          </w:divBdr>
+                                          <w:divsChild>
+                                            <w:div w:id="696278544">
+                                              <w:marLeft w:val="0"/>
+                                              <w:marRight w:val="0"/>
+                                              <w:marTop w:val="0"/>
+                                              <w:marBottom w:val="0"/>
+                                              <w:divBdr>
+                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                              </w:divBdr>
+                                              <w:divsChild>
+                                                <w:div w:id="436950974">
+                                                  <w:marLeft w:val="0"/>
+                                                  <w:marRight w:val="0"/>
+                                                  <w:marTop w:val="0"/>
+                                                  <w:marBottom w:val="0"/>
+                                                  <w:divBdr>
+                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                  </w:divBdr>
+                                                  <w:divsChild>
+                                                    <w:div w:id="1800955835">
+                                                      <w:marLeft w:val="0"/>
+                                                      <w:marRight w:val="0"/>
+                                                      <w:marTop w:val="0"/>
+                                                      <w:marBottom w:val="0"/>
+                                                      <w:divBdr>
+                                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                      </w:divBdr>
+                                                    </w:div>
+                                                  </w:divsChild>
+                                                </w:div>
+                                              </w:divsChild>
+                                            </w:div>
+                                          </w:divsChild>
+                                        </w:div>
+                                      </w:divsChild>
+                                    </w:div>
+                                  </w:divsChild>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1339960615">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="909273071">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="735274813">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1899777427">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="937640240">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="1776097680">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="1396584971">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                  <w:divsChild>
+                                    <w:div w:id="2129544506">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                      <w:divsChild>
+                                        <w:div w:id="1047756141">
+                                          <w:marLeft w:val="0"/>
+                                          <w:marRight w:val="0"/>
+                                          <w:marTop w:val="0"/>
+                                          <w:marBottom w:val="0"/>
+                                          <w:divBdr>
+                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                          </w:divBdr>
+                                          <w:divsChild>
+                                            <w:div w:id="710885188">
+                                              <w:marLeft w:val="0"/>
+                                              <w:marRight w:val="0"/>
+                                              <w:marTop w:val="0"/>
+                                              <w:marBottom w:val="0"/>
+                                              <w:divBdr>
+                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                              </w:divBdr>
+                                              <w:divsChild>
+                                                <w:div w:id="454324713">
+                                                  <w:marLeft w:val="0"/>
+                                                  <w:marRight w:val="0"/>
+                                                  <w:marTop w:val="0"/>
+                                                  <w:marBottom w:val="0"/>
+                                                  <w:divBdr>
+                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                  </w:divBdr>
+                                                  <w:divsChild>
+                                                    <w:div w:id="1292128716">
+                                                      <w:marLeft w:val="0"/>
+                                                      <w:marRight w:val="0"/>
+                                                      <w:marTop w:val="0"/>
+                                                      <w:marBottom w:val="0"/>
+                                                      <w:divBdr>
+                                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                      </w:divBdr>
+                                                    </w:div>
+                                                  </w:divsChild>
+                                                </w:div>
+                                              </w:divsChild>
+                                            </w:div>
+                                          </w:divsChild>
+                                        </w:div>
+                                      </w:divsChild>
+                                    </w:div>
+                                  </w:divsChild>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1174228434">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1186745331">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1630237759">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="720"/>
+          <w:marRight w:val="720"/>
+          <w:marTop w:val="100"/>
+          <w:marBottom w:val="100"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1204250117">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1234586097">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1268343516">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="230501488">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="1261837548">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1302686217">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1332173107">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1149443012">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1855263991">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1437367644">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1495728258">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1546872398">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1742941098">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1753039958">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1843933439">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1970738714">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ru.wikipedia.org/wiki/%D0%90%D0%BD%D0%B3%D0%BB%D0%B8%D0%B9%D1%81%D0%BA%D0%B8%D0%B9_%D1%8F%D0%B7%D1%8B%D0%BA" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3042,70 +16700,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>15878</Characters>
+  <Pages>9</Pages>
+  <Words>6240</Words>
+  <Characters>3558</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>132</Lines>
-  <Paragraphs>37</Paragraphs>
+  <Lines>29</Lines>
+  <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>18626</CharactersWithSpaces>
+  <CharactersWithSpaces>9779</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Admin</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>