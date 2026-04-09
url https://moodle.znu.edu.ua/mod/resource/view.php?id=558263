--- v0 (2026-02-23)
+++ v1 (2026-04-09)
@@ -8,1090 +8,1985 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="0CF92C1F" w14:textId="552EFFDF" w:rsidR="00052FF0" w:rsidRPr="003A03E7" w:rsidRDefault="00052FF0" w:rsidP="003A03E7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00052FF0">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:lang w:val="uk-UA"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00052FF0">
+        </w:rPr>
+        <w:t xml:space="preserve">Лекція 6.  </w:t>
+      </w:r>
+      <w:r w:rsidR="003A03E7">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-      </w:r>
+        <w:t xml:space="preserve">Структурне моделювання в </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="003A03E7">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:lang w:val="uk-UA"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        </w:rPr>
+        <w:t>проєктах</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="003A03E7">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:lang w:val="uk-UA"/>
-[...9 lines deleted...]
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> розробки ПЗ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E99D1D3" w14:textId="35400993" w:rsidR="00052FF0" w:rsidRPr="00052FF0" w:rsidRDefault="00052FF0" w:rsidP="00052FF0">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00052FF0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Основні відомості</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="238523B5" w14:textId="226D4244" w:rsidR="00052FF0" w:rsidRPr="00052FF0" w:rsidRDefault="00052FF0" w:rsidP="00052FF0">
+    <w:p w14:paraId="298C6A65" w14:textId="77777777" w:rsidR="00E956DC" w:rsidRPr="00E956DC" w:rsidRDefault="00E956DC" w:rsidP="00E956DC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E956DC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Структурний підхід до </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E956DC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>проєктування</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E956DC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> програмних систем — це методологія, що фокусується на розкладанні складної системи на менші, більш керовані та взаємопов'язані компоненти (модулі) з чітко визначеними інтерфейсами. Його основна ідея полягає в тому, щоб </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E956DC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>проєктувати</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E956DC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> систему "зверху вниз", починаючи з загального уявлення і поступово деталізуючи його до окремих функцій та модулів.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="238523B5" w14:textId="4F166779" w:rsidR="00052FF0" w:rsidRDefault="00052FF0" w:rsidP="00052FF0">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00052FF0">
-        <w:rPr>
-[...53 lines deleted...]
-    <w:p w14:paraId="5390BDF1" w14:textId="21CBB8CF" w:rsidR="00052FF0" w:rsidRPr="00052FF0" w:rsidRDefault="00052FF0" w:rsidP="00052FF0">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52BFDB7E" w14:textId="18CE1A38" w:rsidR="004B12B3" w:rsidRDefault="004B12B3" w:rsidP="00052FF0">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="uk-UA"/>
-[...33 lines deleted...]
-    <w:p w14:paraId="74BC26EA" w14:textId="633CEBAC" w:rsidR="00052FF0" w:rsidRDefault="00052FF0" w:rsidP="00052FF0">
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B12B3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Структурний підхід орієнтований на функції та алгоритми, тоді як об’єктно-орієнтований — на моделювання реальних сутностей через об’єкти та їх взаємодію. Перший підхід ефективний для алгоритмічних задач, другий — для масштабованих систем із високими вимогами до повторного використання та супроводу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35D09117" w14:textId="2452BF4A" w:rsidR="004B12B3" w:rsidRPr="004B12B3" w:rsidRDefault="004B12B3" w:rsidP="00052FF0">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B12B3">
+        <w:t>На наступному рисунку описана функціональна модель системи</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15759211" w14:textId="2EC95CAD" w:rsidR="00052FF0" w:rsidRDefault="00052FF0" w:rsidP="00E956DC">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r w:rsidRPr="00052FF0">
         <w:rPr>
-          <w:lang w:val="uk-UA"/>
-[...136 lines deleted...]
-        <w:rPr>
           <w:noProof/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6EEA0E40" wp14:editId="24319D92">
             <wp:extent cx="4610500" cy="3132091"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Рисунок 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4610500" cy="3132091"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="409224CD" w14:textId="21B0B079" w:rsidR="00052FF0" w:rsidRPr="00052FF0" w:rsidRDefault="00052FF0" w:rsidP="00052FF0">
+    <w:p w14:paraId="409224CD" w14:textId="7DF517DC" w:rsidR="00052FF0" w:rsidRDefault="00052FF0" w:rsidP="00052FF0">
       <w:pPr>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:t>Рис. 1</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3329FF40" w14:textId="126ECC7B" w:rsidR="00052FF0" w:rsidRDefault="00052FF0" w:rsidP="00052FF0">
-[...14 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+    <w:p w14:paraId="7ABF01BF" w14:textId="77777777" w:rsidR="00E956DC" w:rsidRPr="00E956DC" w:rsidRDefault="00E956DC" w:rsidP="00E956DC">
+      <w:pPr>
+        <w:pStyle w:val="3"/>
+        <w:ind w:firstLine="426"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E956DC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>2. Ключові Принципи Структурного Підходу</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CB2F7A6" w14:textId="77777777" w:rsidR="00E956DC" w:rsidRPr="00E956DC" w:rsidRDefault="00E956DC" w:rsidP="00E956DC">
+      <w:pPr>
+        <w:pStyle w:val="py-1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E956DC">
+        <w:rPr>
+          <w:rStyle w:val="font-semibold"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Декомпозиція (Розкладання):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E956DC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Розділення великої проблеми на менші, простіші для розуміння та реалізації </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E956DC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>підпроблеми</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E956DC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>. Це дозволяє зосередитися на одній частині системи в один момент часу, зменшуючи когнітивне навантаження.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48D34723" w14:textId="77777777" w:rsidR="00E956DC" w:rsidRPr="00E956DC" w:rsidRDefault="00E956DC" w:rsidP="00E956DC">
+      <w:pPr>
+        <w:pStyle w:val="py-1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E956DC">
+        <w:rPr>
+          <w:rStyle w:val="font-semibold"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Модульність:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E956DC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Організація системи у вигляді незалежних модулів. Кожен модуль повинен виконувати одну чітко визначену функцію або набір пов'язаних функцій.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C5CED84" w14:textId="77777777" w:rsidR="00E956DC" w:rsidRPr="00E956DC" w:rsidRDefault="00E956DC" w:rsidP="00E956DC">
+      <w:pPr>
+        <w:pStyle w:val="py-1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E956DC">
+        <w:rPr>
+          <w:rStyle w:val="font-semibold"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Інкапсуляція (Приховування інформації):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E956DC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Модуль повинен приховувати свої внутрішні деталі реалізації, надаючи зовнішньому світу лише чітко визначений інтерфейс. Це дозволяє змінювати внутрішню логіку модуля без впливу на інші частини системи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4410DF0F" w14:textId="77777777" w:rsidR="00E956DC" w:rsidRPr="00E956DC" w:rsidRDefault="00E956DC" w:rsidP="00E956DC">
+      <w:pPr>
+        <w:pStyle w:val="py-1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E956DC">
+        <w:rPr>
+          <w:rStyle w:val="font-semibold"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Слабке зв'язування (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E956DC">
+        <w:rPr>
+          <w:rStyle w:val="font-semibold"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Low</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E956DC">
+        <w:rPr>
+          <w:rStyle w:val="font-semibold"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00052FF0">
-[...7 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E956DC">
+        <w:rPr>
+          <w:rStyle w:val="font-semibold"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Coupling</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E956DC">
+        <w:rPr>
+          <w:rStyle w:val="font-semibold"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E956DC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Модулі повинні бути максимально незалежними один від одного. Зміни в одному модулі мають мінімально впливати на інші. Це полегшує тестування, підтримку та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E956DC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>перевикористання</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E956DC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> коду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="564A10E6" w14:textId="77777777" w:rsidR="00E956DC" w:rsidRPr="00E956DC" w:rsidRDefault="00E956DC" w:rsidP="00E956DC">
+      <w:pPr>
+        <w:pStyle w:val="py-1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E956DC">
+        <w:rPr>
+          <w:rStyle w:val="font-semibold"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Висока згуртованість (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E956DC">
+        <w:rPr>
+          <w:rStyle w:val="font-semibold"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>High</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E956DC">
+        <w:rPr>
+          <w:rStyle w:val="font-semibold"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00052FF0">
-[...3 lines deleted...]
-        <w:t>міжпрограмних</w:t>
+      <w:r w:rsidRPr="00E956DC">
+        <w:rPr>
+          <w:rStyle w:val="font-semibold"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Cohesion</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00052FF0">
-[...7 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+      <w:r w:rsidRPr="00E956DC">
+        <w:rPr>
+          <w:rStyle w:val="font-semibold"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E956DC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Елементи всередині модуля повинні бути тісно пов'язані між собою та виконувати спільну функцію. Модуль з високою згуртованістю легше зрозуміти, тестувати та підтримувати.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EA149E9" w14:textId="77777777" w:rsidR="00E956DC" w:rsidRDefault="00E956DC" w:rsidP="00052FF0">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D16D626" w14:textId="55A06A25" w:rsidR="004B12B3" w:rsidRPr="00E956DC" w:rsidRDefault="00E956DC" w:rsidP="00E956DC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E956DC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Еволюція</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E956DC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00052FF0">
-[...7 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E956DC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>стандартів</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E956DC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> структурного </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E956DC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>моделювання</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="6360781D" w14:textId="77777777" w:rsidR="00E956DC" w:rsidRPr="00E956DC" w:rsidRDefault="00E956DC" w:rsidP="00E956DC">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E956DC">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>SADT (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E956DC">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Structured</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E956DC">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00052FF0">
-[...3 lines deleted...]
-        <w:t>тестуванні, тому що для їх усунення можуть знадобитися серйозні зміни вже від лагоджених текстів.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E956DC">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Analysis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E956DC">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E956DC">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E956DC">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E956DC">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Design</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E956DC">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E956DC">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Technique</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E956DC">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>) та IDEF (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E956DC">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Integrated</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E956DC">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E956DC">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>DEFinition</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E956DC">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>) — це методології структурного аналізу та моделювання, які застосовуються для опису бізнес-процесів, інформаційних систем і складних організаційних структур. Вони забезпечують формалізоване представлення функцій, потоків даних та взаємозв’язків у системі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06ECDD69" w14:textId="77777777" w:rsidR="00E956DC" w:rsidRPr="00E956DC" w:rsidRDefault="00E956DC" w:rsidP="00E956DC">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E956DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>🔹</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E956DC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Методологія SADT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47F6B5B3" w14:textId="77777777" w:rsidR="00E956DC" w:rsidRPr="00E956DC" w:rsidRDefault="00E956DC" w:rsidP="00E956DC">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E956DC">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Походження:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E956DC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> розроблена Дугласом Т. Россом у 1969–1973 рр. для аерокосмічних </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E956DC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>проєктів</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E956DC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EA5627A" w14:textId="77777777" w:rsidR="00E956DC" w:rsidRPr="00E956DC" w:rsidRDefault="00E956DC" w:rsidP="00E956DC">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E956DC">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Призначення:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E956DC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> створення </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E956DC">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>функціональної моделі системи</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E956DC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, яка описує, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E956DC">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>що робить система</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E956DC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E956DC">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>як вона взаємодіє з оточенням</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E956DC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09BFC2FB" w14:textId="77777777" w:rsidR="00E956DC" w:rsidRPr="00E956DC" w:rsidRDefault="00E956DC" w:rsidP="00E956DC">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E956DC">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Основні елементи:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CA7D6CD" w14:textId="77777777" w:rsidR="00E956DC" w:rsidRPr="00E956DC" w:rsidRDefault="00E956DC" w:rsidP="00E956DC">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E956DC">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Функціональні блоки</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E956DC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (прямокутники) — відображають процеси чи функції.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DE8321D" w14:textId="77777777" w:rsidR="00E956DC" w:rsidRPr="00E956DC" w:rsidRDefault="00E956DC" w:rsidP="00E956DC">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E956DC">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Стрілки</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E956DC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — показують входи, виходи, управління та механізми (ресурси).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FD772D9" w14:textId="77777777" w:rsidR="00E956DC" w:rsidRPr="00E956DC" w:rsidRDefault="00E956DC" w:rsidP="00E956DC">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E956DC">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Особливість:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E956DC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> використовується </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E956DC">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>декомпозиція</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E956DC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — складні функції розбиваються на простіші, утворюючи ієрархію діаграм.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="075DF9D4" w14:textId="77777777" w:rsidR="00E956DC" w:rsidRPr="00E956DC" w:rsidRDefault="00E956DC" w:rsidP="00E956DC">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E956DC">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Застосування:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E956DC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> аналіз бізнес-процесів, опис інформаційних систем, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E956DC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>проєктування</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E956DC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> складних технічних систем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B45EB65" w14:textId="77777777" w:rsidR="00E956DC" w:rsidRPr="00E956DC" w:rsidRDefault="00E956DC" w:rsidP="00E956DC">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E956DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>🔹</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E956DC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Методологія IDEF</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04645012" w14:textId="77777777" w:rsidR="00E956DC" w:rsidRPr="00E956DC" w:rsidRDefault="00E956DC" w:rsidP="00E956DC">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E956DC">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Походження:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E956DC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> розроблена у США в рамках військових програм (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E956DC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Air</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E956DC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E956DC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Force</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E956DC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ICAM) у 1970–1980-х рр. як розвиток SADT.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="176075DE" w14:textId="77777777" w:rsidR="00E956DC" w:rsidRPr="00E956DC" w:rsidRDefault="00E956DC" w:rsidP="00E956DC">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E956DC">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Призначення:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E956DC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> стандартизоване моделювання різних аспектів системи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A968962" w14:textId="77777777" w:rsidR="00E956DC" w:rsidRPr="00E956DC" w:rsidRDefault="00E956DC" w:rsidP="00E956DC">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E956DC">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Основні варіанти IDEF:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C21563C" w14:textId="77777777" w:rsidR="00E956DC" w:rsidRPr="00E956DC" w:rsidRDefault="00E956DC" w:rsidP="00E956DC">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E956DC">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>IDEF0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E956DC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — функціональне моделювання (прямий спадкоємець SADT).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15F60947" w14:textId="77777777" w:rsidR="00E956DC" w:rsidRPr="00E956DC" w:rsidRDefault="00E956DC" w:rsidP="00E956DC">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E956DC">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>IDEF1X</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E956DC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — моделювання даних (реляційні моделі, ER-діаграми).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ACE953A" w14:textId="77777777" w:rsidR="00E956DC" w:rsidRPr="00E956DC" w:rsidRDefault="00E956DC" w:rsidP="00E956DC">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E956DC">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>IDEF3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E956DC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — моделювання процесів і сценаріїв виконання.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="023FA0E6" w14:textId="77777777" w:rsidR="00E956DC" w:rsidRPr="00E956DC" w:rsidRDefault="00E956DC" w:rsidP="00E956DC">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E956DC">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Особливість:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E956DC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кожна нотація має чіткі правила побудови діаграм, що забезпечує </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E956DC">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>уніфікованість та стандартизацію</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E956DC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E0C4E53" w14:textId="77777777" w:rsidR="00E956DC" w:rsidRDefault="00E956DC" w:rsidP="00E956DC">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E956DC">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Застосування:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E956DC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> корпоративні інформаційні системи, бізнес-аналіз, управління підприємствами</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BC10F87" w14:textId="2B3BC059" w:rsidR="004B12B3" w:rsidRPr="00E956DC" w:rsidRDefault="00E956DC" w:rsidP="00E956DC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="700"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E956DC">
+        <w:t xml:space="preserve">У практиці бізнес-аналізу та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E956DC">
+        <w:t>проєктування</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E956DC">
+        <w:t xml:space="preserve"> інформаційних систем сьогодні частіше застосовують </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E956DC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>IDEF0, IDEF1X, IDEF3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E956DC">
+        <w:t>, але вони залишаються тісно пов’язаними з ідеями SADT.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="356B455A" w14:textId="72424018" w:rsidR="00052FF0" w:rsidRPr="00052FF0" w:rsidRDefault="00052FF0" w:rsidP="00052FF0">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00052FF0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">Функціональні діаграми </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63B7337B" w14:textId="02092993" w:rsidR="00F924E5" w:rsidRDefault="00F924E5" w:rsidP="00F924E5">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2448"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> IDEF0</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> IDEF0 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>д</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>і</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>аграми</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="063EECF9" w14:textId="47404FBF" w:rsidR="00F924E5" w:rsidRDefault="00F924E5" w:rsidP="00F924E5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2448"/>
         </w:tabs>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">IDEF0 — методологія функціонального моделювання (англ. function modeling) і графічна нотація, призначена для формалізації та опису бізнес-процесів. Відмінною особливістю IDEF0 є її </w:t>
-[...1 lines deleted...]
-      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">акцент на соподчиненность об'єктів. В IDEF0 розглядаються логічні відносини між роботами, а не їх часова послідовність </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3715C687" w14:textId="77777777" w:rsidR="00F924E5" w:rsidRDefault="00F924E5" w:rsidP="00F924E5">
+        <w:t xml:space="preserve">IDEF0 — методологія функціонального моделювання (англ. function modeling) і графічна нотація, призначена для формалізації та опису бізнес-процесів. Відмінною особливістю IDEF0 є її акцент на соподчиненность об'єктів. В IDEF0 розглядаються логічні відносини між роботами, а не їх часова послідовність </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FC5451C" w14:textId="77777777" w:rsidR="00F924E5" w:rsidRDefault="00F924E5" w:rsidP="00F924E5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2448"/>
         </w:tabs>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Стандарт IDEF0 був розроблений в 1981 році в департаменті ВВС США для автоматизації промислових підприємств. У процесі розробки програмного забезпечення розробники столкнулися з необхідністю розробки нових методів аналізу бізнес-процесів. У результаті з'явилася методологія функціонального моделювання IDEF0, в якій для аналізу застосовуються спеціальні нотації IDEF0.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6FC5451C" w14:textId="77777777" w:rsidR="00F924E5" w:rsidRDefault="00F924E5" w:rsidP="00F924E5">
+        <w:t>Функціональна модель IDEF0 являє собою набір блоків, кожен з яких являє собою «чорний ящик» з входами і виходами, управлінням і механізмами, які деталізуються (декомпозіруються) до необхідного рівня. Найбільш важлива функція розташована у верхньому лівому куті. А з'єднуються функції між собою за допомогою стрілок і описаних функціональних блоків. При цьому кожен вид стрілки або активності має власне значення. Дана модель дозволяє описати всі основні види процесів, як адміністративні, так і організаційні. Стрілки можуть бути:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C0B291B" w14:textId="68C14425" w:rsidR="00F924E5" w:rsidRDefault="00F924E5" w:rsidP="00F924E5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2448"/>
         </w:tabs>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="5C0B291B" w14:textId="68C14425" w:rsidR="00F924E5" w:rsidRDefault="00F924E5" w:rsidP="00F924E5">
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Вход</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ами</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> – ввідні, які ставлять певну задачу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3334E420" w14:textId="2D150E3E" w:rsidR="00F924E5" w:rsidRDefault="00F924E5" w:rsidP="00F924E5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2448"/>
         </w:tabs>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Вход</w:t>
-[...13 lines deleted...]
-    <w:p w14:paraId="3334E420" w14:textId="2D150E3E" w:rsidR="00F924E5" w:rsidRDefault="00F924E5" w:rsidP="00F924E5">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Результатами</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – виводять результат діяльності.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F206802" w14:textId="4FA4C474" w:rsidR="00F924E5" w:rsidRDefault="00F924E5" w:rsidP="00F924E5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2448"/>
         </w:tabs>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-    <w:p w14:paraId="0F206802" w14:textId="4FA4C474" w:rsidR="00F924E5" w:rsidRDefault="00F924E5" w:rsidP="00F924E5">
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Контрол</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ьними</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>сверху</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> вниз) – механізми управління (положення, інструкції та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>пр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6942DA08" w14:textId="78B7C1B1" w:rsidR="00F924E5" w:rsidRDefault="00F924E5" w:rsidP="00F924E5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2448"/>
         </w:tabs>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Контрол</w:t>
+        <w:t>Механізм</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>ьними</w:t>
+        <w:t>ами</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> (сверху вниз) – механізми управління (положення, інструкції та пр).</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6942DA08" w14:textId="78B7C1B1" w:rsidR="00F924E5" w:rsidRDefault="00F924E5" w:rsidP="00F924E5">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>снизу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> вгорі) – що використовується для того, щоб створити необхідну роботу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44B365C8" w14:textId="14D38600" w:rsidR="00F924E5" w:rsidRDefault="00F924E5" w:rsidP="00F924E5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2448"/>
         </w:tabs>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...14 lines deleted...]
-    <w:p w14:paraId="44B365C8" w14:textId="14D38600" w:rsidR="00F924E5" w:rsidRDefault="00F924E5" w:rsidP="00F924E5">
+      <w:r w:rsidRPr="00F924E5">
+        <w:t>Вх</w:t>
+      </w:r>
+      <w:r>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F924E5">
+        <w:t>дн</w:t>
+      </w:r>
+      <w:r>
+        <w:t>і та вихідні стрілки точніше було б назвати ввідними та вивідними, так як по-англійськи вони називаються Input та Output відповідно. Але особливості перекладу і приватні назви виглядають вже так, як склалося. І все ж для правильного розуміння термінів важливо пам'ятати їх значення в даному випадку. Це підтверджується ще й тим, що дана нотація створена перш за все для розробки ПО, і терміни переводяться правильно в цій точці зору.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14B254E1" w14:textId="7E189F6E" w:rsidR="00F924E5" w:rsidRDefault="00F924E5" w:rsidP="00F924E5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2448"/>
         </w:tabs>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00F924E5">
-[...21 lines deleted...]
-    <w:p w14:paraId="14B254E1" w14:textId="7E189F6E" w:rsidR="00F924E5" w:rsidRDefault="00F924E5" w:rsidP="00F924E5">
+      <w:r>
+        <w:t>Стрілки підписуються за допомогою іменників (опит, план, правила), а блоки – за допомогою дієслів, т.е. в них описуються дії, які виробляються (создать товар, заключить договор, произвести отгрузку). IDEF0 – це дуже простий і одночасно наглядний мову опису бізнес-процесів. За допомогою цього стандарту можлива передача інформації між розробниками, консультантами та користувачами. Стандарт дуже ретельно розроблявся, він зручний для проектування, універсальний.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="719FB0E0" w14:textId="77777777" w:rsidR="00F924E5" w:rsidRDefault="00F924E5" w:rsidP="00F924E5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2448"/>
         </w:tabs>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Стрілки підписуються за допомогою </w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="719FB0E0" w14:textId="77777777" w:rsidR="00F924E5" w:rsidRDefault="00F924E5" w:rsidP="00F924E5">
+        <w:t>Для роботи з ним існує безліч інструментів, наприклад, VISIO, BPWIN, ERWIN, Business studio та ін. Крім того, використання для створення бізнес-моделей IDEF0 — це не тільки зручно, це ще і правильно. Цей інструмент був розроблений для бізнес-аналітики, він пройшов глибоку і детальну відладку і шлифовку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="228C7E84" w14:textId="19982614" w:rsidR="00052FF0" w:rsidRDefault="00F924E5" w:rsidP="00F924E5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2448"/>
         </w:tabs>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Для роботи з ним існує безліч інструментів, наприклад, VISIO, BPWIN, ERWIN, Business studio та ін. Крім того, використання для створення бізнес-моделей IDEF0 — це не тільки зручно, це ще і правильно. Цей інструмент був розроблений для бізнес-аналітики, він пройшов глибоку і детальну відладку і шлифовку.</w:t>
-[...13 lines deleted...]
-      <w:r>
         <w:t>А тому за допомогою IDEF0 створити функціональну модель без помилок набагато більше, ніж без застосування цього стандарту. Як відомо, забивати гвозди краще всього молотком. Звичайно, ви можете для цього застосувати й інші інструменти, але молоток — найбільш функціональний і з його допомогою ще всього забити гвоздь акуратно і точно. Так і з застосуванням IDEF0 — цей інструмент був створений для функціонального моделювання, і з його допомогою ви набагато швидше і точніше зможете отримати потрібний результат.</w:t>
       </w:r>
       <w:r w:rsidR="00052FF0">
-        <w:rPr>
-[...2 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00052FF0" w:rsidRPr="00052FF0">
         <w:rPr>
           <w:noProof/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1EB2810C" wp14:editId="5B8FEFA6">
             <wp:extent cx="5940425" cy="1477645"/>
             <wp:effectExtent l="0" t="0" r="3175" b="8255"/>
             <wp:docPr id="2" name="Рисунок 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5940425" cy="1477645"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09BE1BE0" w14:textId="348C8F3F" w:rsidR="0082697D" w:rsidRDefault="00F924E5" w:rsidP="00F924E5">
+    <w:p w14:paraId="0C6CC75D" w14:textId="77777777" w:rsidR="00025110" w:rsidRDefault="00E956DC" w:rsidP="00F924E5">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Візьмемо для прикладу класичний процес: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>«Обробка замовлення в інтернет-магазині»</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09BE1BE0" w14:textId="1ADF87E3" w:rsidR="0082697D" w:rsidRDefault="00F924E5" w:rsidP="00F924E5">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00F924E5">
         <w:rPr>
-          <w:lang w:val="uk-UA"/>
+          <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="186AA82B" wp14:editId="4EC22E5F">
             <wp:extent cx="3452159" cy="1668925"/>
             <wp:effectExtent l="0" t="0" r="0" b="7620"/>
             <wp:docPr id="9" name="Рисунок 9"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3452159" cy="1668925"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F602920" w14:textId="46A6516A" w:rsidR="00F924E5" w:rsidRDefault="00F924E5" w:rsidP="00F924E5">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:t>Рис. 2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="647596A4" w14:textId="77777777" w:rsidR="0082697D" w:rsidRDefault="0082697D" w:rsidP="0082697D">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Одна з найважливіших особливостей методології SADT – поступове введення все більших рівнів деталізації у міру створення діаграм, що відображають модель.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27CDE329" w14:textId="77777777" w:rsidR="0082697D" w:rsidRDefault="0082697D" w:rsidP="0082697D">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Потім блок, в якому система представлена в якості єдиного модуля, деталізується на іншій діаграмі за допомогою декількох блоків, сполучених інтерфейсними дугами. Ці блоки представляють основні підфункції початкової функції. Ця декомпозиція виявляє повний набір підфункцій, кожна з яких представлена як блок, межі якого визначені інтерфейсними дугами. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D838730" w14:textId="77777777" w:rsidR="0082697D" w:rsidRDefault="0082697D" w:rsidP="0082697D">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Кожна з  цих підфункцій може бути декомпонована так само для детальнішого представлення. У усіх випадках кожна підфункція може містити тільки ті елементи, які входять в початкову функцію. Крім того, модель не може опустити які-небудь елементи, тобто, як вже відзначалося, батьківський блок і його інтерфейси забезпечують контекст. До нього не можна нічого додати, і з нього не може бути нічого видалено. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E8B60C3" w14:textId="0BA80B33" w:rsidR="0082697D" w:rsidRDefault="0082697D" w:rsidP="0082697D">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Джерело або одержувач цих дуг може бути виявлене тільки на батьківській діаграмі. Не приєднувані кінці повинні відповідати дугам на початковій діаграмі. Усі граничні дуги мають бути продовжені на батьківській діаграмі, щоб вона була повною і несуперечливою. Кожен компонент моделі може бути декомпонований на іншій діаграмі, тобто кожна діаграма ілюструє «внутрішню будову» блоку на батьківській діаграмі</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48C26B89" w14:textId="0A79C78F" w:rsidR="0082697D" w:rsidRDefault="0082697D" w:rsidP="0082697D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="960"/>
         </w:tabs>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0082697D">
         <w:rPr>
           <w:noProof/>
-          <w:lang w:val="uk-UA"/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="017C30EF" wp14:editId="2DA59963">
             <wp:extent cx="3299329" cy="3052978"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="3" name="Рисунок 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3305021" cy="3058245"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CE972A4" w14:textId="366C2E5A" w:rsidR="00F924E5" w:rsidRDefault="00F924E5" w:rsidP="0082697D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="960"/>
         </w:tabs>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F924E5">
         <w:rPr>
-          <w:lang w:val="uk-UA"/>
-        </w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6F3AF65A" wp14:editId="4409DBB9">
             <wp:extent cx="3558848" cy="1943268"/>
             <wp:effectExtent l="0" t="0" r="3810" b="0"/>
             <wp:docPr id="10" name="Рисунок 10"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3558848" cy="1943268"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BCEC155" w14:textId="758E2898" w:rsidR="0082697D" w:rsidRDefault="0082697D" w:rsidP="0082697D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="960"/>
         </w:tabs>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:t>Рис. 3.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14E2A872" w14:textId="48DC7B76" w:rsidR="00F924E5" w:rsidRPr="00444313" w:rsidRDefault="00F924E5" w:rsidP="00F924E5">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00444313">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Діаграма потоків даних (DFD діаграма) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D793C0D" w14:textId="77777777" w:rsidR="00444313" w:rsidRPr="00F924E5" w:rsidRDefault="00444313" w:rsidP="00444313">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="709"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4AF68AC3" w14:textId="77777777" w:rsidR="00F924E5" w:rsidRDefault="00F924E5" w:rsidP="00444313">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="0" w:firstLine="709"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">ступним аспектом функціональної моделі є відображення потоків даних за допомогою діаграм DFD (Data Flow Diagramming). </w:t>
+        <w:t xml:space="preserve">Наступним аспектом функціональної моделі є відображення потоків даних за допомогою діаграм DFD (Data Flow Diagramming). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F1F56E9" w14:textId="77777777" w:rsidR="00F924E5" w:rsidRDefault="00F924E5" w:rsidP="00444313">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="0" w:firstLine="709"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ці діаграми у функціональній моделі можуть доповнювати те, що вже показано в IDEF0 діаграмах. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39409F0E" w14:textId="77777777" w:rsidR="00F924E5" w:rsidRDefault="00F924E5" w:rsidP="00444313">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="0" w:firstLine="709"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вони описують потоки даних між окремими роботами системи. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70512649" w14:textId="77777777" w:rsidR="00F924E5" w:rsidRDefault="00F924E5" w:rsidP="00444313">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="0" w:firstLine="709"/>
       </w:pPr>
@@ -1101,55 +1996,51 @@
     </w:p>
     <w:p w14:paraId="729318B6" w14:textId="77777777" w:rsidR="00F924E5" w:rsidRDefault="00F924E5" w:rsidP="00444313">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="0" w:firstLine="709"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Інформаційні потоки – це інформація про замовлення, дані про стан ринку, про наявність сировини, запасних частин, запаси на складах, виконані роботи, вузькі місця у виробництві, виготовлена продукція, інформація про вартість, команди керування та ін. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="773B1C7E" w14:textId="77777777" w:rsidR="00444313" w:rsidRDefault="00F924E5" w:rsidP="00444313">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="0" w:firstLine="709"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Діаграми DFD – це другий з трьох типів діаграм функціональної моделі, що дозволяє побудувати програмний пакет BPwin. Ці діаграми відносяться до функціональних моделей, оскільки основними елементами в них є роботи, а дані виступають як інтерфейси, які зв’язують роботи між собою. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="561403A3" w14:textId="77777777" w:rsidR="00444313" w:rsidRDefault="00F924E5" w:rsidP="00444313">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="0" w:firstLine="709"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">На відміну від IDEF0 діаграм у них більша увага приділяється потокам даних. Залишаючись функціональними моделями, вони дозволяють більш детально відобразити інформаційну сторону системи, а саме потоки даних у системі, їх декомпозицію і послідовність передачі і збереження </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">даних. Як правило, ці діаграми включають у функціональну модель як доповнення до IDEF0 діаграм на більш низькому рівні декомпозиції. Таке доповнення робить більш зрозумілим функції системи, розширює їх, деталізує в інформаційному аспекті. </w:t>
+        <w:t xml:space="preserve">На відміну від IDEF0 діаграм у них більша увага приділяється потокам даних. Залишаючись функціональними моделями, вони дозволяють більш детально відобразити інформаційну сторону системи, а саме потоки даних у системі, їх декомпозицію і послідовність передачі і збереження даних. Як правило, ці діаграми включають у функціональну модель як доповнення до IDEF0 діаграм на більш низькому рівні декомпозиції. Таке доповнення робить більш зрозумілим функції системи, розширює їх, деталізує в інформаційному аспекті. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="186D3822" w14:textId="77777777" w:rsidR="00444313" w:rsidRDefault="00F924E5" w:rsidP="00444313">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="0" w:firstLine="709"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Основні елементи діаграми потоків даних DFD такі: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D822651" w14:textId="77777777" w:rsidR="00444313" w:rsidRDefault="00F924E5" w:rsidP="00444313">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="0" w:firstLine="709"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">- роботи (функції обробки інформації); </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53306A4C" w14:textId="77777777" w:rsidR="00444313" w:rsidRDefault="00F924E5" w:rsidP="00444313">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="0" w:firstLine="709"/>
       </w:pPr>
@@ -1162,641 +2053,543 @@
         <w:pStyle w:val="a3"/>
         <w:ind w:left="0" w:firstLine="709"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">- сховища даних; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24065A9E" w14:textId="77777777" w:rsidR="00444313" w:rsidRDefault="00F924E5" w:rsidP="00444313">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="0" w:firstLine="709"/>
       </w:pPr>
       <w:r>
         <w:t>- зовнішні сутності.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69B84E4B" w14:textId="64059A08" w:rsidR="00F924E5" w:rsidRDefault="00F924E5" w:rsidP="00444313">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="0" w:firstLine="709"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> Роботи в DFD - діаграмах зображають функції перетворення даних в системі, в тому числі матеріальних об’єктів та інформації. За своєю суттю вони співпадають з роботами на IDEF0 - діаграмах. Вони зображаються прямокутниками із заокругленими краями (рис. </w:t>
       </w:r>
       <w:r w:rsidR="00444313">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">). Як і роботи в IDEF0 - діаграмах вони мають входи й виходи, але не підтримують керування і механізмів. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45F3166C" w14:textId="62E6F21E" w:rsidR="00444313" w:rsidRDefault="00444313" w:rsidP="00444313">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00444313">
         <w:rPr>
-          <w:lang w:val="uk-UA"/>
-        </w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="36E0CAA9" wp14:editId="38738E10">
             <wp:extent cx="2052319" cy="1076710"/>
             <wp:effectExtent l="0" t="0" r="5715" b="9525"/>
             <wp:docPr id="11" name="Рисунок 11"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2061094" cy="1081314"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="50E34236" w14:textId="24888010" w:rsidR="00444313" w:rsidRDefault="00444313" w:rsidP="00444313">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:t>Рис. 4</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23A5A91A" w14:textId="25550245" w:rsidR="00444313" w:rsidRDefault="00444313" w:rsidP="00444313">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="69B4055C" w14:textId="77777777" w:rsidR="00444313" w:rsidRDefault="00444313" w:rsidP="00444313">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00444313">
         <w:t>Дуги (потоки даних) описують рух даних з однієї частини системи в іншу, від одного блоку робіт до другого і зображуються лініями. Оскільки кожна сторона блоку роботи в DFD - діаграмах не має чіткого призначення, то дуги входу й виходу можуть бути приєднаними до будь-якої грані прямокутника роботи. Більш того, в діаграмі DFD можна використовувати дуги зі стрілками на обох кінцях, які служать для опису діалогу типу „запитання – відповідь” чи „команда – виконання”.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A9A0D86" w14:textId="77777777" w:rsidR="00444313" w:rsidRDefault="00444313" w:rsidP="00444313">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00444313">
         <w:t xml:space="preserve"> Дуги можуть з’єднувати як роботи між собою, таі і роботи і сховища даних, роботи й зовнішні сутності, зовнішні сутності між собою і т.п. Дуги можуть зливатися чи розгалужуватися, що дозволяє ввести декомпозицію потоків даних.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1313A5E8" w14:textId="77777777" w:rsidR="00444313" w:rsidRDefault="00444313" w:rsidP="00444313">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00444313">
         <w:t xml:space="preserve"> Кожне нове відгалуження може мати своє найменування і опис об’єктів, якому відповідає дана частина дуги. За правилами синтаксису дуги вхідних та вихідних величин в DFD - діаграмах можуть приєднуватись до будь-якої грані прямокутника роботи, але рекомендується, в міру можливості, притримуватись встановлених раніше правил, а саме, дуги вхідних величин зображати зліва (зверху), а вихідних величин - справа. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20382AA8" w14:textId="77777777" w:rsidR="00444313" w:rsidRDefault="00444313" w:rsidP="00444313">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4944D0E8" w14:textId="2703943A" w:rsidR="00444313" w:rsidRDefault="00444313" w:rsidP="00444313">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00444313">
         <w:t xml:space="preserve">Сховища даних служать для опису даних, що тимчасово не використовуються, знаходяться в незмінному, нерухомому стані, зберігаються деякий час. Вони зображуються розімкнутим прямокутником з відділеною правою частиною, як це показано на рис. </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00444313">
         <w:t>. Сховища даних використовують там, де дані (об’єкти, інформація) знаходяться у стані очікування обробки, зберігаються, накопичуються для подальшої обробки. Позначають сховища даних літерою D з порядковим номером. Порядковий номер - це унікальний номер даного сховища. На одній діаграмі одне і те ж сховище може бути зображене декілька разів у різних місцях діаграми. Це роблять з метою спрощення  читання діаграм, зменшення кількості ліній, які зображують дуги на діаграмі.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F5A3775" w14:textId="32DC99ED" w:rsidR="00444313" w:rsidRDefault="00444313" w:rsidP="00444313">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00444313">
         <w:rPr>
-          <w:lang w:val="uk-UA"/>
+          <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="281A1384" wp14:editId="06C64C21">
             <wp:extent cx="2065867" cy="814034"/>
             <wp:effectExtent l="0" t="0" r="0" b="5715"/>
             <wp:docPr id="12" name="Рисунок 12"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2070840" cy="815993"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="5409E3A7" w14:textId="441DCE75" w:rsidR="00444313" w:rsidRDefault="00444313" w:rsidP="00444313">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:t>Рис. 5</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="468645C1" w14:textId="282EE27E" w:rsidR="00444313" w:rsidRDefault="00444313" w:rsidP="00444313">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="29B3CC66" w14:textId="3F920413" w:rsidR="00444313" w:rsidRDefault="00444313" w:rsidP="00444313">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="0" w:firstLine="709"/>
-        <w:rPr>
-[...11 lines deleted...]
-        <w:t>6</w:t>
+      </w:pPr>
+      <w:r>
+        <w:t>Зовнішні сутності зображують об’єкти, що є джерелами вхідних і вихідних величин системи. Їх зображують прямокутником з тінню, що підкреслює знаходження об’єкта ніби поза площиною діаграми. Зовнішні сутності в діаграмі з’єднують дугами аналогічно як і інші об’єкти (роботи та сховища), вони можуть також з’єднуватись дугами між собою. Позначають зовнішні сутності літерою Е (External Reference). Зображення зовнішньої сутності показано на рис. 6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FB315E2" w14:textId="44E372B8" w:rsidR="00444313" w:rsidRDefault="00444313" w:rsidP="00444313">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00444313">
         <w:rPr>
-          <w:lang w:val="uk-UA"/>
+          <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="00C10548" wp14:editId="07F45EBF">
             <wp:extent cx="1707028" cy="815411"/>
             <wp:effectExtent l="0" t="0" r="7620" b="3810"/>
             <wp:docPr id="13" name="Рисунок 13"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1707028" cy="815411"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="64B4DE10" w14:textId="3414FD38" w:rsidR="00444313" w:rsidRDefault="00444313" w:rsidP="00444313">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:t>Рис. 6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24432AC8" w14:textId="374E66B4" w:rsidR="00444313" w:rsidRPr="00444313" w:rsidRDefault="00444313" w:rsidP="00444313">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Приклад </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">DFD </w:t>
+        <w:t>DFD</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA5423">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>д</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>і</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>аграми</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36C0DE87" w14:textId="04C7E8FB" w:rsidR="00444313" w:rsidRDefault="00444313" w:rsidP="00444313">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00444313">
         <w:rPr>
-          <w:lang w:val="uk-UA"/>
-        </w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="036865B6" wp14:editId="77F35B0E">
             <wp:extent cx="5940425" cy="3180715"/>
             <wp:effectExtent l="0" t="0" r="3175" b="635"/>
             <wp:docPr id="15" name="Рисунок 15"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5940425" cy="3180715"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="0441AAF2" w14:textId="37A88CDF" w:rsidR="00444313" w:rsidRDefault="00444313" w:rsidP="00444313">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:t>Рис.7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58312ABD" w14:textId="77777777" w:rsidR="00444313" w:rsidRDefault="00444313" w:rsidP="00444313">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B7B7CE9" w14:textId="41A8C13F" w:rsidR="00444313" w:rsidRDefault="00444313" w:rsidP="00444313">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Діаграму можна читати таким чином. Реєстрація вхідних документів і листів громадян в установі здійснюється згідно з чітко встановленою схемою в три етапи: документ реєструють і присвоюють йому номер, потім документ переводять в електронну форму і після цього заповняють для кожного документа реєстраційну карту. Цим етапам роботи з вхідними документами відповідають такі блоки робіт на діаграмі потоків даних: “Присвоєння документу вхідного номера”, “Переведення документа з паперових носіїв в електронну форму”, “Занесення інформації в реєстраційну картку документа”. Установа працює із зовнішніми сутностям, а саме: “Зовнішніми організаціями”, “Громадянами” й “Системним технологом”. Системний технолог, як видно з діаграми, регулює нумерацію документів і встановлює правила їх нумерації. На діаграмі блоки розміщені в порядку проходження документом процесу реєстрації.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="020A74D8" w14:textId="6631259C" w:rsidR="00444313" w:rsidRDefault="00444313" w:rsidP="00444313">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="067CB2C9" w14:textId="0D7AFB0E" w:rsidR="00444313" w:rsidRDefault="00444313" w:rsidP="00444313">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00444313">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="uk-UA"/>
-[...8 lines deleted...]
-        <w:t>Діаграми опису послідовності процесів IDEF3 (Work Flow Diagramming)</w:t>
+        </w:rPr>
+        <w:t>2.3 Діаграми опису послідовності процесів IDEF3 (Work Flow Diagramming)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41FE05AD" w14:textId="7F15752D" w:rsidR="00444313" w:rsidRDefault="00444313" w:rsidP="00444313">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00444313">
-        <w:t xml:space="preserve">Діаграми опису послідовності процесів IDEF3 – це третій інформаційний розріз функціональної моделі. Вони описують логіку роботи системи і взаємодію потоків у ній. На цій діаграмі система деталізується в більшій мірі, описується більш повно. У діаграму включають елементи логіки. Це дозволяє моделювати послідовність виконання робіт у системі і описувати логічні зв’язки між окремими процесами, функціями. Модель дозволяє виконати аналіз, як </w:t>
-[...3 lines deleted...]
-        <w:t>функціонує система, в якому стані знаходяться об’єкти в системі. За своєю суттю модель системи створена за такою діаграмою, наближається до діючої моделі.</w:t>
+        <w:t>Діаграми опису послідовності процесів IDEF3 – це третій інформаційний розріз функціональної моделі. Вони описують логіку роботи системи і взаємодію потоків у ній. На цій діаграмі система деталізується в більшій мірі, описується більш повно. У діаграму включають елементи логіки. Це дозволяє моделювати послідовність виконання робіт у системі і описувати логічні зв’язки між окремими процесами, функціями. Модель дозволяє виконати аналіз, як функціонує система, в якому стані знаходяться об’єкти в системі. За своєю суттю модель системи створена за такою діаграмою, наближається до діючої моделі.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="753D2CBD" w14:textId="6FD48AB2" w:rsidR="00444313" w:rsidRDefault="00444313" w:rsidP="00444313">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Роботи на діаграмі IDEF3 мають такий же сенс, як і на попередніх діаграмах - IDEF0 і DFD. Вони зображуються прямокутником з відділеним низом прямокутника, розділеним на дві частини, як це показано на рис. </w:t>
-[...8 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Роботи на діаграмі IDEF3 мають такий же сенс, як і на попередніх діаграмах - IDEF0 і DFD. Вони зображуються прямокутником з відділеним низом прямокутника, розділеним на дві частини, як це показано на рис. 8.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47D9C354" w14:textId="432B299F" w:rsidR="00444313" w:rsidRDefault="00444313" w:rsidP="00444313">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2873"/>
         </w:tabs>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00444313">
         <w:rPr>
-          <w:lang w:val="uk-UA"/>
+          <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="291E1F6C" wp14:editId="3635A5EC">
             <wp:extent cx="1543473" cy="925614"/>
             <wp:effectExtent l="0" t="0" r="0" b="8255"/>
             <wp:docPr id="16" name="Рисунок 16"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId14"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1552015" cy="930736"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="69E89F43" w14:textId="31F15637" w:rsidR="00444313" w:rsidRDefault="00444313" w:rsidP="00444313">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2873"/>
         </w:tabs>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:t>Рис.8</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12855C1E" w14:textId="478BEDB7" w:rsidR="00444313" w:rsidRPr="004A3448" w:rsidRDefault="00444313" w:rsidP="00444313">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Дуги, які </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>пов</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00444313">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>язують</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
@@ -1849,50 +2642,51 @@
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t>завжди виконується за допомогою перехресть. Перехрестя відображають логічні операції (умови), що визначають подальше виконання робіт. Перехрестя можуть бути декількох типів. Їх розділяють на синхронні й асинхронні. Синхронні перехрестя вимагають одночасного виконання робіт, асинхронні – виконання, але не обов’язково одночасного. Позначаються вони прямокутниками з відділеними боковими сторонами, як це показано на рис</w:t>
       </w:r>
       <w:r w:rsidR="004A3448">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="313FA174" w14:textId="41423AF8" w:rsidR="004A3448" w:rsidRDefault="004A3448" w:rsidP="004A3448">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3033"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A3448">
         <w:rPr>
+          <w:noProof/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0F0C005D" wp14:editId="566D1362">
             <wp:extent cx="2524125" cy="682903"/>
             <wp:effectExtent l="0" t="0" r="0" b="3175"/>
             <wp:docPr id="17" name="Рисунок 17"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId15"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
@@ -1916,76 +2710,79 @@
           <w:tab w:val="left" w:pos="3033"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Рис. 9 </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">J1 – асинхронне “ </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>або ”</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> J3 – синхронне “ і ”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34774AB4" w14:textId="0037E394" w:rsidR="004A3448" w:rsidRDefault="004A3448" w:rsidP="004A3448">
-[...12 lines deleted...]
-        <w:t>я:</w:t>
+    <w:p w14:paraId="34774AB4" w14:textId="0037E394" w:rsidR="004A3448" w:rsidRPr="004B12B3" w:rsidRDefault="004A3448" w:rsidP="004A3448">
+      <w:r>
+        <w:t xml:space="preserve">Об’єкти звертання – це об’єкти, що несуть додаткову інформацію виконання робіт або містять дані, які неможливо зв’язати з роботою, дугою чи перехрестям. Пакет програм BPwin передбачає такі типи об’єктів </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>звертан</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B12B3">
+        <w:t>я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B12B3">
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B22480E" w14:textId="123B0FBA" w:rsidR="004A3448" w:rsidRDefault="004A3448" w:rsidP="004A3448">
       <w:r>
         <w:t>- GO TO – об’єкт циклічного переходу; - UOB – об’єкти, які вказують на багаторазове використання роботи, але без циклів. Наприклад, „Контроль якості” може використовуватись у процесі виготовлення виробу декілька разів; - NOTE – для документування важливої інформації, що відноситься до будь-яких блоків на діаграмі. Може використовуватись як альтернатива надпису текстів; - ELAB – для детального опису. Об’єкти звертання зображують прямокутником з відділеною нижньою частиною. Зв’язки з іншими елементами діаграм для об’єктів звертання виконують ненаправленими дугами.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7ED70585" w14:textId="68E61D86" w:rsidR="004A3448" w:rsidRDefault="004A3448" w:rsidP="004A3448">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="004A3448">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="10447E22" wp14:editId="42D7B922">
             <wp:extent cx="1234298" cy="783166"/>
             <wp:effectExtent l="0" t="0" r="4445" b="0"/>
             <wp:docPr id="18" name="Рисунок 18"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId16"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1237676" cy="785310"/>
@@ -2024,53 +2821,53 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D21432E" w14:textId="20605369" w:rsidR="004A3448" w:rsidRDefault="004A3448" w:rsidP="004A3448">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">На рис. 11 наведений приклад </w:t>
       </w:r>
       <w:r>
         <w:t>діаграми послідовності процесів під час прийоми вантажу на підприємстві.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A6CB558" w14:textId="3D1705B1" w:rsidR="004A3448" w:rsidRDefault="004A3448" w:rsidP="004A3448">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A3448">
         <w:rPr>
-          <w:lang w:val="ru-RU"/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:noProof/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="35CA8B92" wp14:editId="66E6BE14">
             <wp:extent cx="5940425" cy="2649855"/>
             <wp:effectExtent l="0" t="0" r="3175" b="0"/>
             <wp:docPr id="19" name="Рисунок 19"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId17"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5940425" cy="2649855"/>
@@ -2157,51 +2954,50 @@
       <w:r w:rsidRPr="00BE6668">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BE6668">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>функц</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BE6668">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>і</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BE6668">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>онального</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BE6668">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BE6668">
@@ -2337,50 +3133,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>діаграма</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="2B665922" w14:textId="00DE31FD" w:rsidR="00BE6668" w:rsidRDefault="00BE6668" w:rsidP="00BE6668">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="533"/>
         </w:tabs>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE6668">
         <w:rPr>
+          <w:noProof/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2558562D" wp14:editId="58EE8DD0">
             <wp:extent cx="4644008" cy="3276600"/>
             <wp:effectExtent l="0" t="0" r="4445" b="0"/>
             <wp:docPr id="20" name="Рисунок 20"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId18"/>
                     <a:srcRect b="7763"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
@@ -2399,98 +3196,99 @@
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="67307061" w14:textId="3D5BAAC7" w:rsidR="00BE6668" w:rsidRDefault="00BE6668" w:rsidP="00BE6668">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="533"/>
         </w:tabs>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
+        <w:t>Деталізація</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>першого</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>рівня</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="12C85CC3" w14:textId="00B371F5" w:rsidR="00BE6668" w:rsidRDefault="00BE6668" w:rsidP="00BE6668">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="533"/>
+        </w:tabs>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE6668">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Деталізація</w:t>
-[...45 lines deleted...]
-        </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1CEDFB01" wp14:editId="108BCBDC">
             <wp:extent cx="5940425" cy="3028950"/>
             <wp:effectExtent l="0" t="0" r="3175" b="0"/>
             <wp:docPr id="21" name="Рисунок 21"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId19"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5940425" cy="3028950"/>
@@ -2509,72 +3307,70 @@
     <w:p w14:paraId="7F27796D" w14:textId="7B0B46A3" w:rsidR="00BE6668" w:rsidRDefault="00BE6668" w:rsidP="00BE6668">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Приклад </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">DFD </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>д</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>і</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>аграми</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="7AA1DA24" w14:textId="1BF4B59D" w:rsidR="00BE6668" w:rsidRDefault="00BE6668" w:rsidP="00BE6668">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE6668">
         <w:rPr>
+          <w:noProof/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5683503D" wp14:editId="7E9465D4">
             <wp:extent cx="5892800" cy="3688117"/>
             <wp:effectExtent l="0" t="0" r="0" b="7620"/>
             <wp:docPr id="22" name="Рисунок 22"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId20"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
@@ -2599,154 +3395,1282 @@
         </w:tabs>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Приклад </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">IDEF3 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>д</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>і</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>аграми</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="32AC3586" w14:textId="048BFE53" w:rsidR="00BE6668" w:rsidRPr="00BE6668" w:rsidRDefault="00BE6668" w:rsidP="00BE6668">
+    <w:p w14:paraId="32AC3586" w14:textId="4E7324A1" w:rsidR="00BE6668" w:rsidRDefault="00BE6668" w:rsidP="00BE6668">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="460"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE6668">
         <w:rPr>
+          <w:noProof/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="09A86656" wp14:editId="3E4D4DE7">
             <wp:extent cx="5940425" cy="2306955"/>
             <wp:effectExtent l="0" t="0" r="3175" b="0"/>
             <wp:docPr id="23" name="Рисунок 23"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId21"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5940425" cy="2306955"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00BE6668" w:rsidRPr="00BE6668">
+    <w:p w14:paraId="00C6F110" w14:textId="77777777" w:rsidR="006E2299" w:rsidRDefault="006E2299" w:rsidP="006E2299">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006E2299">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Завдання</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006E2299">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> для </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006E2299">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>реалізації</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006E2299">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="767338AF" w14:textId="30DC6630" w:rsidR="006E2299" w:rsidRDefault="006E2299" w:rsidP="006E2299">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E2299">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Облік книг у бібліотеці</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E85839F" w14:textId="6B1A992D" w:rsidR="006E2299" w:rsidRPr="006E2299" w:rsidRDefault="006E2299" w:rsidP="006E2299">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E2299">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1. Контекстна діаграма IDEF0 (Рівень A0)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03172908" w14:textId="77777777" w:rsidR="006E2299" w:rsidRPr="006E2299" w:rsidRDefault="006E2299" w:rsidP="006E2299">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E2299">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Це верхній рівень опису, який визначає межі системи. В центрі — єдина функція, а стрілки показують взаємодію з оточенням за методологією </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E2299">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ICOM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E2299">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A8DC936" w14:textId="77777777" w:rsidR="006E2299" w:rsidRPr="006E2299" w:rsidRDefault="006E2299" w:rsidP="006E2299">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E2299">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Входи (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006E2299">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Inputs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006E2299">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E2299">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заявка на придбання, Запит на видачу, Повернення книги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C6CE407" w14:textId="77777777" w:rsidR="006E2299" w:rsidRPr="006E2299" w:rsidRDefault="006E2299" w:rsidP="006E2299">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E2299">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Управління (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006E2299">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Controls</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006E2299">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E2299">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Бібліотечні правила, Закон про авторське право, Графік роботи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1874AEFF" w14:textId="77777777" w:rsidR="006E2299" w:rsidRPr="006E2299" w:rsidRDefault="006E2299" w:rsidP="006E2299">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E2299">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Механізми (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006E2299">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Mechanisms</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006E2299">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E2299">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Бібліотекар, База даних, Клієнт (читач).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F6A26EE" w14:textId="77777777" w:rsidR="006E2299" w:rsidRPr="006E2299" w:rsidRDefault="006E2299" w:rsidP="006E2299">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E2299">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Виходи (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006E2299">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Outputs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006E2299">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E2299">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Звіт про боржників, Список книг, Інформація для читача, Замовлення постачальнику.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36645E70" w14:textId="77777777" w:rsidR="006E2299" w:rsidRPr="006E2299" w:rsidRDefault="006E2299" w:rsidP="006E2299">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E2299">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:pict w14:anchorId="3CAE00E7">
+          <v:rect id="_x0000_i1025" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4387D0B2" w14:textId="77777777" w:rsidR="006E2299" w:rsidRPr="006E2299" w:rsidRDefault="006E2299" w:rsidP="006E2299">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E2299">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2. Деталізована IDEF0 (Декомпозиція рівня A1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C5E069E" w14:textId="77777777" w:rsidR="006E2299" w:rsidRPr="006E2299" w:rsidRDefault="006E2299" w:rsidP="006E2299">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E2299">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Тут ми розкриваємо внутрішню логіку, розділяючи систему на три ключові функціональні блоки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E30BFF4" w14:textId="77777777" w:rsidR="006E2299" w:rsidRPr="006E2299" w:rsidRDefault="006E2299" w:rsidP="006E2299">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E2299">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A1: Керування фондом.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E2299">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Опрацьовує поповнення бібліотеки. Бібліотекар на основі правил формування фонду створює замовлення постачальникам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F40C457" w14:textId="77777777" w:rsidR="006E2299" w:rsidRPr="006E2299" w:rsidRDefault="006E2299" w:rsidP="006E2299">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E2299">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A2: Обслуговування читачів.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E2299">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Основний операційний блок. Тут відбувається фізична взаємодія з книгами та реєстрація подій у БД.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32B90922" w14:textId="77777777" w:rsidR="006E2299" w:rsidRPr="006E2299" w:rsidRDefault="006E2299" w:rsidP="006E2299">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E2299">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A3: Формування звітності.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E2299">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Аналітичний блок. Адміністратор використовує дані з БД для створення списків наявних книг та виявлення боржників.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FA03AC9" w14:textId="77777777" w:rsidR="006E2299" w:rsidRPr="006E2299" w:rsidRDefault="006E2299" w:rsidP="006E2299">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E2299">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:pict w14:anchorId="7A6562A0">
+          <v:rect id="_x0000_i1026" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40FC1E44" w14:textId="77777777" w:rsidR="006E2299" w:rsidRPr="006E2299" w:rsidRDefault="006E2299" w:rsidP="006E2299">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E2299">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3. Діаграма потоків даних (DFD) для процесу A2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2321EA40" w14:textId="77777777" w:rsidR="006E2299" w:rsidRPr="006E2299" w:rsidRDefault="006E2299" w:rsidP="006E2299">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E2299">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ця діаграма фокусується на тому, як інформація трансформується та де вона зберігається (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006E2299">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Data</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006E2299">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006E2299">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Stores</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006E2299">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Ми деталізуємо процес </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E2299">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>«Обслуговування читачів»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E2299">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67246107" w14:textId="77777777" w:rsidR="006E2299" w:rsidRPr="006E2299" w:rsidRDefault="006E2299" w:rsidP="006E2299">
+      <w:pPr>
+        <w:pStyle w:val="3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E2299">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Потоки даних у системі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79AB4A31" w14:textId="77777777" w:rsidR="006E2299" w:rsidRPr="006E2299" w:rsidRDefault="006E2299" w:rsidP="006E2299">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E2299">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Процес 2.1 (Перевірити наявність):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E2299">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Отримує запит від </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E2299">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Читача</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E2299">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, звертається до накопичувача </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E2299">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>D1 (Каталог книг)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E2299">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> і повертає статус книги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B4A3549" w14:textId="77777777" w:rsidR="006E2299" w:rsidRPr="006E2299" w:rsidRDefault="006E2299" w:rsidP="006E2299">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E2299">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Процес 2.2 (Зареєструвати видачу):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E2299">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Якщо статус "вільна", процес ідентифікує читача через </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E2299">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>D2 (Картотека читачів)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E2299">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, створює запис у </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E2299">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>D3 (Журнал видач)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E2299">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та змінює статус у </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E2299">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>D1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E2299">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28EAF22F" w14:textId="77777777" w:rsidR="006E2299" w:rsidRPr="006E2299" w:rsidRDefault="006E2299" w:rsidP="006E2299">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E2299">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Процес 2.3 (Зареєструвати повернення):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E2299">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Приймає дані про повернення, закриває запис у </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E2299">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>D3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E2299">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та повертає книзі статус "вільна" у </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E2299">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>D1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E2299">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32510856" w14:textId="5859C58C" w:rsidR="006E2299" w:rsidRPr="006E2299" w:rsidRDefault="006E2299" w:rsidP="00BE6668">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="460"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="006E2299" w:rsidRPr="006E2299">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI Emoji">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="02000000" w:usb2="08000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="05FA6F32"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0C28DB82"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B0A6394"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="EE108B08"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D80525F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FBCC4AD0"/>
     <w:lvl w:ilvl="0" w:tplc="1000000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="1000001B" w:tentative="1">
@@ -2791,51 +4715,760 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="10000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A422751"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="ED323FD0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42AB620A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="CB18DB16"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48AD4B16"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BADC385A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A543AB4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7DAC96EE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50CE45EF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5A04E6FC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="720613D3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4600FF20"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2912,123 +5545,303 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79130F28"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="40A45F4E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="7">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="180"/>
+  <w:zoom w:percent="177"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
+  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001D4DEA"/>
+    <w:rsid w:val="00025110"/>
     <w:rsid w:val="00052FF0"/>
     <w:rsid w:val="001D4DEA"/>
+    <w:rsid w:val="002945D7"/>
     <w:rsid w:val="003A03E7"/>
     <w:rsid w:val="00444313"/>
     <w:rsid w:val="004A3448"/>
+    <w:rsid w:val="004B12B3"/>
+    <w:rsid w:val="006E2299"/>
     <w:rsid w:val="0082697D"/>
     <w:rsid w:val="00852D49"/>
     <w:rsid w:val="00BE6668"/>
+    <w:rsid w:val="00DA5423"/>
+    <w:rsid w:val="00E956DC"/>
     <w:rsid w:val="00F924E5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang/>
+  <w:themeFontLang w:val="uk-UA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1D7F6F84"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{8857D48E-AC7F-4B62-834E-FA96225BD6CB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3375,92 +6188,317 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="20"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="004B12B3"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+      <w:lang w:eastAsia="uk-UA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="30"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E956DC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00052FF0"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="20">
+    <w:name w:val="Заголовок 2 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="004B12B3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+      <w:lang w:eastAsia="uk-UA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a4">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004B12B3"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="uk-UA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="a5">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="004B12B3"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="a6">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="004B12B3"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="30">
+    <w:name w:val="Заголовок 3 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E956DC"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="py-1">
+    <w:name w:val="py-1"/>
+    <w:basedOn w:val="a"/>
+    <w:rsid w:val="00E956DC"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="uk-UA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="font-semibold">
+    <w:name w:val="font-semibold"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="00E956DC"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:divs>
+    <w:div w:id="30888136">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="39980603">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="424157952">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="647826463">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1234003450">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="2018190267">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="720"/>
+          <w:marRight w:val="720"/>
+          <w:marTop w:val="100"/>
+          <w:marBottom w:val="100"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1699508071">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -3725,70 +6763,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>10</Pages>
-[...1 lines deleted...]
-  <Characters>12592</Characters>
+  <Pages>12</Pages>
+  <Words>11708</Words>
+  <Characters>6675</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>104</Lines>
-  <Paragraphs>29</Paragraphs>
+  <Lines>55</Lines>
+  <Paragraphs>36</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14772</CharactersWithSpaces>
+  <CharactersWithSpaces>18347</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Admin</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>