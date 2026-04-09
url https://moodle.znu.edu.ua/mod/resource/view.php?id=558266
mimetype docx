--- v0 (2026-02-23)
+++ v1 (2026-04-09)
@@ -1,117 +1,101 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="0CF92C1F" w14:textId="67147B21" w:rsidR="00052FF0" w:rsidRDefault="00052FF0" w:rsidP="005E0101">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00052FF0">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Лекція </w:t>
       </w:r>
       <w:r w:rsidR="001567BB">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00052FF0">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="007E3F0A">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Розробка ПЗ як </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="007E3F0A">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>проєкт</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-    </w:p>
-[...9 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="2B27233F" w14:textId="351FD7A7" w:rsidR="007E3F0A" w:rsidRPr="007E3F0A" w:rsidRDefault="007E3F0A" w:rsidP="007E3F0A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007E3F0A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -180,4227 +164,15346 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007E3F0A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>проєкту</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="177FEE3F" w14:textId="77777777" w:rsidR="007E3F0A" w:rsidRPr="00FC7B13" w:rsidRDefault="007E3F0A" w:rsidP="007E3F0A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Програмна</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC7B13">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> система розробляється як деякий проект. Багато  особливостей управління проектами і фази розробки проекту (фази життєвого циклу) є загальними, не залежними не лише від предметної області, але і від характеру проекту (неважливо, інженерний це проект або економічний). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21E3AFDE" w14:textId="77777777" w:rsidR="007E3F0A" w:rsidRPr="00FC7B13" w:rsidRDefault="007E3F0A" w:rsidP="007E3F0A">
+    <w:p w14:paraId="21E3AFDE" w14:textId="5DFD8609" w:rsidR="007E3F0A" w:rsidRDefault="007E3F0A" w:rsidP="007E3F0A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC7B13">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Проект</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC7B13">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> – ця обмежена за часом цілеспрямована зміна окремої системи із спочатку чітко визначеним цілями, досягнення яких визначає завершення проекту, а також зі встановленими вимогами до термінів, результатів, ризику, рамок витрачання засобів і ресурсів.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36DEAE57" w14:textId="77777777" w:rsidR="007E3F0A" w:rsidRPr="00FC7B13" w:rsidRDefault="007E3F0A" w:rsidP="007E3F0A">
+    <w:p w14:paraId="73BD4657" w14:textId="5885CAD4" w:rsidR="00845454" w:rsidRDefault="00845454" w:rsidP="00845454">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Трикутник обмежень </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>проєкту</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Scope</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> — </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Time</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> — </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Cost</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">» (Зміст — Час — Вартість). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FC305CD" w14:textId="65D3D3DD" w:rsidR="00845454" w:rsidRDefault="00845454" w:rsidP="00845454">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7CBD694B" wp14:editId="11C9B82B">
+            <wp:extent cx="1800225" cy="2490872"/>
+            <wp:effectExtent l="0" t="0" r="0" b="5080"/>
+            <wp:docPr id="1" name="Рисунок 1" descr="Project Management Triangle showing Scope, Time, and Cost, создано искусственным интеллектом"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 1" descr="Project Management Triangle showing Scope, Time, and Cost, создано искусственным интеллектом"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId5" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1803834" cy="2495866"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75BCED3C" w14:textId="77777777" w:rsidR="00845454" w:rsidRPr="00845454" w:rsidRDefault="00845454" w:rsidP="00845454">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Трикутник обмежень у </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>проєктному</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> менеджменті</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BE61DBE" w14:textId="77777777" w:rsidR="00845454" w:rsidRPr="00845454" w:rsidRDefault="00845454" w:rsidP="00845454">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Трикутник обмежень (Project </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Management</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Triangle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — це базова модель, яка показує взаємозв’язок між трьома ключовими параметрами будь</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t xml:space="preserve">якого </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>проєкту</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="760FE11B" w14:textId="77777777" w:rsidR="00845454" w:rsidRPr="00845454" w:rsidRDefault="00845454" w:rsidP="00845454">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Час (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Time</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — терміни виконання, дедлайни, графік.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A3BB5FA" w14:textId="77777777" w:rsidR="00845454" w:rsidRPr="00845454" w:rsidRDefault="00845454" w:rsidP="00845454">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Вартість (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Cost</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — бюджет, ресурси, фінансові витрати.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FC12AB0" w14:textId="77777777" w:rsidR="00845454" w:rsidRPr="00845454" w:rsidRDefault="00845454" w:rsidP="00845454">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Якість / Обсяг робіт (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Scope</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Quality</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — функціонал, вимоги, кінцевий результат.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="486A570C" w14:textId="77777777" w:rsidR="00845454" w:rsidRPr="00845454" w:rsidRDefault="00845454" w:rsidP="00845454">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ці три фактори утворюють </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>замкнений трикутник</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>: зміна одного завжди впливає на інші.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="329A3FB3" w14:textId="77777777" w:rsidR="00845454" w:rsidRPr="00845454" w:rsidRDefault="00845454" w:rsidP="00845454">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Якщо скоротити час → або зросте вартість (потрібно більше людей), або зменшиться якість (менше функціоналу).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="628A95C9" w14:textId="77777777" w:rsidR="00845454" w:rsidRPr="00845454" w:rsidRDefault="00845454" w:rsidP="00845454">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Якщо зменшити бюджет → доведеться або продовжити терміни, або урізати обсяг робіт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CD4D1C0" w14:textId="77777777" w:rsidR="00845454" w:rsidRDefault="00845454" w:rsidP="00845454">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Якщо розширити функціонал → потрібні додаткові ресурси чи час.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3533158B" w14:textId="393E0F11" w:rsidR="00845454" w:rsidRPr="00845454" w:rsidRDefault="00845454" w:rsidP="00845454">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Приклад у програмному </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>проєкті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="03CE3AF5" w14:textId="77777777" w:rsidR="00845454" w:rsidRPr="00845454" w:rsidRDefault="00845454" w:rsidP="00845454">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Уявімо, що команда створює мобільний застосунок:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19B88B18" w14:textId="77777777" w:rsidR="00845454" w:rsidRPr="00845454" w:rsidRDefault="00845454" w:rsidP="00845454">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Замовник хоче </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>швидкий реліз</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (час ↓).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57BCD323" w14:textId="77777777" w:rsidR="00845454" w:rsidRPr="00845454" w:rsidRDefault="00845454" w:rsidP="00845454">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Це означає, що треба або збільшити бюджет (найняти більше розробників), або зменшити обсяг функціоналу (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>scope</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ↓).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01FCC122" w14:textId="77777777" w:rsidR="00845454" w:rsidRPr="00845454" w:rsidRDefault="00845454" w:rsidP="00845454">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Якщо ж замовник наполягає на </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>повному функціоналі</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> і швидкому релізі, то бюджет неминуче зросте.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="620BFF14" w14:textId="77777777" w:rsidR="00845454" w:rsidRPr="00FC7B13" w:rsidRDefault="00845454" w:rsidP="007E3F0A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="uk-UA"/>
-[...23 lines deleted...]
-    <w:p w14:paraId="17D31F84" w14:textId="77777777" w:rsidR="007E3F0A" w:rsidRPr="00FC7B13" w:rsidRDefault="007E3F0A" w:rsidP="007E3F0A">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36DEAE57" w14:textId="77777777" w:rsidR="007E3F0A" w:rsidRPr="00FC7B13" w:rsidRDefault="007E3F0A" w:rsidP="007E3F0A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC7B13">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="196CD19D" w14:textId="77777777" w:rsidR="007E3F0A" w:rsidRPr="00FC7B13" w:rsidRDefault="007E3F0A" w:rsidP="007E3F0A">
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Мета</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC7B13">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> будь-якого програмного проекту полягає у виробництві певного програмного продукту. Поняття «продукт» задає не лише текст на мові програмування і двійковий код, що відкомпілювався, але і туди включаються документація, звіти по проміжних підсумках, результати перевірок, оцінки якості і т. д. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17D31F84" w14:textId="77777777" w:rsidR="007E3F0A" w:rsidRPr="00FC7B13" w:rsidRDefault="007E3F0A" w:rsidP="007E3F0A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC7B13">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Ці елементи зазвичай називають артефактами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="196CD19D" w14:textId="77777777" w:rsidR="007E3F0A" w:rsidRPr="00FC7B13" w:rsidRDefault="007E3F0A" w:rsidP="007E3F0A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC7B13">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Розглядаючи планування проектів і управління ними, необхідно чітко усвідомлювати, що йдеться про управління деяким динамічним об’єктом. Тому система управління проектом має бути досить гнучкою, щоб допускати можливість модифікації без глобальних змін в робочій програмі. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EB23286" w14:textId="77777777" w:rsidR="007E3F0A" w:rsidRPr="00FC7B13" w:rsidRDefault="007E3F0A" w:rsidP="007E3F0A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="15492B41" w14:textId="4C697C0C" w:rsidR="007E3F0A" w:rsidRPr="007E3F0A" w:rsidRDefault="007E3F0A" w:rsidP="007E3F0A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E3F0A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Підбір команди і організаційні питання</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39E5AB48" w14:textId="77777777" w:rsidR="00FF582B" w:rsidRDefault="00FF582B" w:rsidP="007E3F0A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="330D17BC" w14:textId="32C13A48" w:rsidR="007E3F0A" w:rsidRPr="00FC7B13" w:rsidRDefault="007E3F0A" w:rsidP="007E3F0A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC7B13">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">При розробці великих проектів керівникам цих проектів доводилося шукати відповіді на безліч питань, що розпочинаються із слова «чому». </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="185446D7" w14:textId="77777777" w:rsidR="007E3F0A" w:rsidRPr="00FC7B13" w:rsidRDefault="007E3F0A" w:rsidP="007E3F0A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC7B13">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Чому надвисокого IQ недостатньо для того, щоб ефективно керувати програмістами? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="742E5AC7" w14:textId="77777777" w:rsidR="007E3F0A" w:rsidRPr="00FC7B13" w:rsidRDefault="007E3F0A" w:rsidP="007E3F0A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC7B13">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Чому тільки менше 20% проектів розробки ПЗ завершуються в строк і укладаються до бюджету, а майже третина проектів анулюється до їх завершення? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="315D78BC" w14:textId="77777777" w:rsidR="007E3F0A" w:rsidRPr="00FC7B13" w:rsidRDefault="007E3F0A" w:rsidP="007E3F0A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC7B13">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Виявилось, що використання кращих мов і технологій програмування, найдосконаліших інструментів розробки і систем якості не гарантують успішність програмного проекту. «Саме людські якості забезпечують успіх тому або іншому проекту, саме вони є чинником першорядної ваги, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FC7B13">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>грунтуючись</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FC7B13">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> на якому потрібно будувати прогнози про проект»</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69ED8243" w14:textId="77777777" w:rsidR="007E3F0A" w:rsidRPr="00FC7B13" w:rsidRDefault="007E3F0A" w:rsidP="007E3F0A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="57AB267F" w14:textId="77777777" w:rsidR="007E3F0A" w:rsidRPr="00FC7B13" w:rsidRDefault="007E3F0A" w:rsidP="00FF582B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC7B13">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Таким чином, головний, насправді, елемент в розробці будь-якого проекту – це зовсім не новітні комп’ютери, або новітні технології, або новітня версія С++. Головне – це люди, талановиті люди. На них усе тримається. Тобто, усе вирішують таланти. Проста мобілізація засобів і зусиль вже не може забезпечити прогрес. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BF0AE07" w14:textId="77777777" w:rsidR="007E3F0A" w:rsidRPr="00FC7B13" w:rsidRDefault="007E3F0A" w:rsidP="00FF582B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC7B13">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Ідею багатства тепер зв’язують не з грошима, а з людьми, не з фінансовим капіталом, а з «людським». </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B511EDB" w14:textId="77777777" w:rsidR="007E3F0A" w:rsidRPr="00FC7B13" w:rsidRDefault="007E3F0A" w:rsidP="00FF582B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC7B13">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Ринок праці перетворюється на ринок незалежних фахівців і його учасникам все більше відомо про можливі варіанти вибору. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32198902" w14:textId="77777777" w:rsidR="007E3F0A" w:rsidRPr="00FC7B13" w:rsidRDefault="007E3F0A" w:rsidP="00FF582B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC7B13">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Працівники інтелектуальної праці починають самостійно визначати собі ціну. Як нам вже відомо, суть усіх гнучких технологій: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FC7B13">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Scrum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FC7B13">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FC7B13">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>xProgramming</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FC7B13">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> і інших, – полягає саме в тому, що вони декларують своєю вищою цінністю командну роботу, орієнтованість на людей і їх взаємодію, а не на процеси і засоби. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6ECE84CF" w14:textId="77777777" w:rsidR="00FF582B" w:rsidRDefault="00FF582B" w:rsidP="00FF582B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF582B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">На управління персоналом в процесі реалізації проекту істотно впливають особливості проектної діяльності, а саме: висока активність зовнішнього середовища проекту, включення процесу реалізації проекту в рамки етапів його життєвого циклу. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30BFC9C4" w14:textId="77777777" w:rsidR="00FF582B" w:rsidRDefault="00FF582B" w:rsidP="00FF582B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF582B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Сучасна практика виконання проектів передбачає об’єднання виконавців проекту в проекті команди. Саме команда проекту є найбільш гнучким елементом внутрішнього середовища проектно-орієнтованої організації. Згідно PMBOK (Project Management Body of Knowledge) управління персоналом проекту включає в себе процеси організації команди проекту та управління нею. </w:t>
+        <w:t xml:space="preserve">Сучасна практика виконання проектів передбачає об’єднання виконавців проекту в проекті команди. Саме команда проекту є найбільш гнучким елементом внутрішнього середовища проектно-орієнтованої організації. Згідно PMBOK (Project Management Body of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF582B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Knowledge) управління персоналом проекту включає в себе процеси організації команди проекту та управління нею. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2150C971" w14:textId="77777777" w:rsidR="00FF582B" w:rsidRDefault="00FF582B" w:rsidP="00FF582B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF582B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">За формою команда проекту відображає існуючу організаційну структуру управління проектом, розділення функцій, обов'язків і відповідальності за рішення, що приймаються в процесі його реалізації. На верхньому рівні структури знаходиться менеджер проекту, а на нижніх — виконавці, відділи і фахівці, що відповідають за окремі функціональні сфери. За змістом команда проекту є групою фахівців високої кваліфікації, що володіють знаннями і навичками, необхідними для ефективного досягнення цілей проекту. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AB35DE5" w14:textId="73B27C20" w:rsidR="00FF582B" w:rsidRDefault="00FF582B" w:rsidP="00FF582B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF582B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Виділяють наступні типи управлінських команд – традиційна і неформальні команди, формальна команда і проектна команда </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="402CF472" w14:textId="77777777" w:rsidR="00FF582B" w:rsidRDefault="00FF582B" w:rsidP="00FF582B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF582B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Традиційна команда – це стабільний колектив людей, які знаходяться в безпосередньому підпорядкуванні керівника, який вирішує тактичні та стратегічні завдання структурного підрозділу. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03AC8FA3" w14:textId="77777777" w:rsidR="00FF582B" w:rsidRDefault="00FF582B" w:rsidP="00FF582B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF582B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Неформальна команда складається із співробітників різних підрозділів, які знаходяться на різних рівнях ієрархії, які об’єдналися добровільно, і дозволяє вирішувати тактичні та стратегічні задачі, які стоять перед лідером. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B18213C" w14:textId="0E0F1558" w:rsidR="007E3F0A" w:rsidRPr="00FF582B" w:rsidRDefault="00FF582B" w:rsidP="00FF582B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF582B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Проекта команда складається із співробітників різних структурних підрозділів і підприємств (партнерів і замовників), які об’єднані в рамках проекту. Команда існує, поки не реалізований проект. При досягненні цілей проекту його команда розформується. Таким чином, команда проекту – це тимчасова, формально регламентована група спеціалістів, які створена для існування замислу проекту і підпорядкована керівнику проекту.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="157F5CB8" w14:textId="77777777" w:rsidR="00FF582B" w:rsidRDefault="00FF582B" w:rsidP="00FF582B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="uk-UA"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="57BFB6E3" w14:textId="0B9FB27A" w:rsidR="007E3F0A" w:rsidRDefault="007E3F0A" w:rsidP="00FF582B">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DC97E22" w14:textId="17255766" w:rsidR="00F40E08" w:rsidRDefault="007E3F0A" w:rsidP="00F40E08">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF582B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Командні ролі</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF582B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="088EB11D" w14:textId="77777777" w:rsidR="00FF582B" w:rsidRPr="00FF582B" w:rsidRDefault="00FF582B" w:rsidP="00FF582B">
+    <w:p w14:paraId="0E969DFA" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="uk-UA"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="70D8163A" w14:textId="77777777" w:rsidR="007E3F0A" w:rsidRPr="00FC7B13" w:rsidRDefault="007E3F0A" w:rsidP="007E3F0A">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="15" w:type="dxa"/>
+          <w:left w:w="15" w:type="dxa"/>
+          <w:bottom w:w="15" w:type="dxa"/>
+          <w:right w:w="15" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2244"/>
+        <w:gridCol w:w="3537"/>
+        <w:gridCol w:w="3564"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F40E08" w:rsidRPr="00F40E08" w14:paraId="734382A3" w14:textId="77777777" w:rsidTr="00F40E08">
+        <w:trPr>
+          <w:tblHeader/>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="75F8BA6F" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Роль</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="62153D97" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Завдання</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="63E8C111" w14:textId="2D0A7644" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Приклад дій у </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>проєкті</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (додаток для замовлення їжі)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F40E08" w:rsidRPr="00F40E08" w14:paraId="73CDF5E1" w14:textId="77777777" w:rsidTr="00F40E08">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7FF7A2C5" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Project </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Manager</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (PM)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5A2C4DA3" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Координує команду, планує ресурси, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>комунікує</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> із замовником</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="70AB399B" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Визначає дедлайни, організовує </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>спринти</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>, проводить зустрічі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F40E08" w:rsidRPr="00F40E08" w14:paraId="226079E8" w14:textId="77777777" w:rsidTr="00F40E08">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3F5E9B45" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Business</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Analyst</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (BA)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2B777A83" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Збирає вимоги, формує специфікації</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="21A3C244" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Інтерв’ює ресторани та користувачів, описує функціонал «кошика»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F40E08" w:rsidRPr="00F40E08" w14:paraId="381CFAC8" w14:textId="77777777" w:rsidTr="00F40E08">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6A316C88" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UI/UX </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Designer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="051D808A" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Створює інтерфейс та досвід користувача</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="57D8ED85" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Малює прототипи екранів замовлення та оплати</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F40E08" w:rsidRPr="00F40E08" w14:paraId="625EF08C" w14:textId="77777777" w:rsidTr="00F40E08">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4ACDA0F9" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Backend</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Developer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4DA553E3" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Реалізує серверну логіку</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5A9006BA" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Пише API для обробки замовлень і платежів</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F40E08" w:rsidRPr="00F40E08" w14:paraId="4133FD4F" w14:textId="77777777" w:rsidTr="00F40E08">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6F3F2909" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Frontend</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Mobile</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Developer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="651639F9" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Створює клієнтський застосунок</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="20BB0177" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Реалізує екран вибору страв у мобільному додатку</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F40E08" w:rsidRPr="00F40E08" w14:paraId="6E27C2B4" w14:textId="77777777" w:rsidTr="00F40E08">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="028999B1" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">QA </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Engineer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>тестувальник</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="73D9D48B" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Перевіряє якість продукту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="06BBD003" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Тестує оплату карткою, перевіряє роботу </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>push</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>-сповіщень</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F40E08" w:rsidRPr="00F40E08" w14:paraId="6D9CFC00" w14:textId="77777777" w:rsidTr="00F40E08">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="06655567" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>DevOps</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Engineer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7889F401" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Налаштовує інфраструктуру, CI/CD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5F62D547" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Автоматизує </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>деплой</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> застосунку на сервери</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F40E08" w:rsidRPr="00F40E08" w14:paraId="130FDB63" w14:textId="77777777" w:rsidTr="00F40E08">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A7C8BD4" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Product</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Owner</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (PO)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="570D195C" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Представляє інтереси замовника</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2C92B3FE" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Визначає пріоритети: спочатку реалізувати доставку, потім бонуси</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="62601CB6" w14:textId="716A53FF" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Як це працює на практиці</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C3A515B" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Уявімо, що команда отримала завдання створити MVP (мінімально життєздатний продукт) за 3 місяці:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="044FBE5E" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>PM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> організовує роботу у </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>спринтах</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по 2 тижні.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0246D95E" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>BA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> описує ключові сценарії: реєстрація, вибір страви, оплата.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="730DADFB" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UI/UX </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Designer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> створює макети у </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Figma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ED87749" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Frontend</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Developer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> реалізує мобільний застосунок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01651B18" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Backend</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Developer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пише API для замовлень.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ECD06AB" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">QA </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Engineer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тестує кожен спринт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A858246" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>DevOps</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> налаштовує автоматичний </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>деплой</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EE38698" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>PO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> вирішує, що бонусна система буде додана після релізу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="020C0B92" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Кожна роль у </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>проєкті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> має свою зону відповідальності, але успіх залежить від </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>синхронної роботи всієї команди</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>. Це як оркестр: кожен музикант грає свою партію, але лише разом вони створюють гармонію.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="524EC09D" w14:textId="3240211A" w:rsidR="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00FF582B">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70D8163A" w14:textId="6C2518C8" w:rsidR="007E3F0A" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="007E3F0A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="2CD9A143" w14:textId="77777777" w:rsidR="007E3F0A" w:rsidRPr="00FC7B13" w:rsidRDefault="007E3F0A" w:rsidP="007E3F0A">
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>З іншого боку</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, ф</w:t>
+      </w:r>
+      <w:r w:rsidR="007E3F0A" w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ахівці в області оцінки і розвитку команд </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">модель командних ролей </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Белбіна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="007E3F0A" w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>стверджують, що існує лише дев’ять командних ролей, баланс яких є вирішальним чинником успіху або невдачі в командній роботі . Приведемо деякі з них.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="663490F0" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="007E3F0A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...25 lines deleted...]
-    <w:p w14:paraId="340C5A49" w14:textId="77777777" w:rsidR="007E3F0A" w:rsidRPr="00FC7B13" w:rsidRDefault="007E3F0A" w:rsidP="007E3F0A">
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="15" w:type="dxa"/>
+          <w:left w:w="15" w:type="dxa"/>
+          <w:bottom w:w="15" w:type="dxa"/>
+          <w:right w:w="15" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9355"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F40E08" w:rsidRPr="00F40E08" w14:paraId="347AF48A" w14:textId="77777777" w:rsidTr="00F40E08">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblCellSpacing w:w="15" w:type="dxa"/>
+              <w:tblBorders>
+                <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              </w:tblBorders>
+              <w:tblCellMar>
+                <w:top w:w="15" w:type="dxa"/>
+                <w:left w:w="15" w:type="dxa"/>
+                <w:bottom w:w="15" w:type="dxa"/>
+                <w:right w:w="15" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="2583"/>
+              <w:gridCol w:w="3293"/>
+              <w:gridCol w:w="3379"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00F40E08" w:rsidRPr="00F40E08" w14:paraId="59BA53BC" w14:textId="77777777" w:rsidTr="00F40E08">
+              <w:trPr>
+                <w:tblHeader/>
+                <w:tblCellSpacing w:w="15" w:type="dxa"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="0" w:type="auto"/>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="23E918F4" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="uk-UA"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00F40E08">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="uk-UA"/>
+                    </w:rPr>
+                    <w:t>Роль</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="0" w:type="auto"/>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="406F1285" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="uk-UA"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00F40E08">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="uk-UA"/>
+                    </w:rPr>
+                    <w:t>Сильні сторони</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="0" w:type="auto"/>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="002655E8" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="uk-UA"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00F40E08">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="uk-UA"/>
+                    </w:rPr>
+                    <w:t>Можливі слабкості</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00F40E08" w:rsidRPr="00F40E08" w14:paraId="7D23E05D" w14:textId="77777777" w:rsidTr="00F40E08">
+              <w:trPr>
+                <w:tblCellSpacing w:w="15" w:type="dxa"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="0" w:type="auto"/>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="5C2B44D0" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="uk-UA"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00F40E08">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="uk-UA"/>
+                    </w:rPr>
+                    <w:t>Генератор ідей (</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00F40E08">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="uk-UA"/>
+                    </w:rPr>
+                    <w:t>Plant</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00F40E08">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="uk-UA"/>
+                    </w:rPr>
+                    <w:t>)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="0" w:type="auto"/>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="02FBCEE9" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="uk-UA"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00F40E08">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="uk-UA"/>
+                    </w:rPr>
+                    <w:t>Креативність, оригінальність, нестандартне мислення</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="0" w:type="auto"/>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="113D70FA" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="uk-UA"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00F40E08">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="uk-UA"/>
+                    </w:rPr>
+                    <w:t>Надмірна чутливість до критики, іноді відірваність від реалій</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00F40E08" w:rsidRPr="00F40E08" w14:paraId="30E341AA" w14:textId="77777777" w:rsidTr="00F40E08">
+              <w:trPr>
+                <w:tblCellSpacing w:w="15" w:type="dxa"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="0" w:type="auto"/>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="646353CF" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="uk-UA"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00F40E08">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="uk-UA"/>
+                    </w:rPr>
+                    <w:t>Дослідник ресурсів (</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00F40E08">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="uk-UA"/>
+                    </w:rPr>
+                    <w:t>Resource</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00F40E08">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="uk-UA"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00F40E08">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="uk-UA"/>
+                    </w:rPr>
+                    <w:t>Investigator</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00F40E08">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="uk-UA"/>
+                    </w:rPr>
+                    <w:t>)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="0" w:type="auto"/>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="51930823" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="uk-UA"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00F40E08">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="uk-UA"/>
+                    </w:rPr>
+                    <w:t>Комунікабельність, пошук зовнішніх можливостей</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="0" w:type="auto"/>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="10ABFBB0" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="uk-UA"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00F40E08">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="uk-UA"/>
+                    </w:rPr>
+                    <w:t>Легковажність, швидке згасання інтересу</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00F40E08" w:rsidRPr="00F40E08" w14:paraId="298DC38C" w14:textId="77777777" w:rsidTr="00F40E08">
+              <w:trPr>
+                <w:tblCellSpacing w:w="15" w:type="dxa"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="0" w:type="auto"/>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="195AEF7A" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="uk-UA"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00F40E08">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="uk-UA"/>
+                    </w:rPr>
+                    <w:t>Координатор (</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00F40E08">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="uk-UA"/>
+                    </w:rPr>
+                    <w:t>Coordinator</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00F40E08">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="uk-UA"/>
+                    </w:rPr>
+                    <w:t>)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="0" w:type="auto"/>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="50A1D131" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="uk-UA"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00F40E08">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="uk-UA"/>
+                    </w:rPr>
+                    <w:t>Лідерство, організація, делегування</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="0" w:type="auto"/>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="6AE335A4" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="uk-UA"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00F40E08">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="uk-UA"/>
+                    </w:rPr>
+                    <w:t>Схильність до домінування, може виглядати авторитарним</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00F40E08" w:rsidRPr="00F40E08" w14:paraId="69864F50" w14:textId="77777777" w:rsidTr="00F40E08">
+              <w:trPr>
+                <w:tblCellSpacing w:w="15" w:type="dxa"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="0" w:type="auto"/>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="3E93AC26" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="uk-UA"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00F40E08">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="uk-UA"/>
+                    </w:rPr>
+                    <w:t>Мотиватор</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00F40E08">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="uk-UA"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> (</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00F40E08">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="uk-UA"/>
+                    </w:rPr>
+                    <w:t>Shaper</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00F40E08">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="uk-UA"/>
+                    </w:rPr>
+                    <w:t>)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="0" w:type="auto"/>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="424002EC" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="uk-UA"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00F40E08">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="uk-UA"/>
+                    </w:rPr>
+                    <w:t>Енергія, наполегливість, драйв</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="0" w:type="auto"/>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="2CBCFEC3" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="uk-UA"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00F40E08">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="uk-UA"/>
+                    </w:rPr>
+                    <w:t>Імпульсивність, дратівливість</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00F40E08" w:rsidRPr="00F40E08" w14:paraId="54E78DA1" w14:textId="77777777" w:rsidTr="00F40E08">
+              <w:trPr>
+                <w:tblCellSpacing w:w="15" w:type="dxa"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="0" w:type="auto"/>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="609D8D0C" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="uk-UA"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00F40E08">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="uk-UA"/>
+                    </w:rPr>
+                    <w:t>Аналітик (</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00F40E08">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="uk-UA"/>
+                    </w:rPr>
+                    <w:t>Monitor</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00F40E08">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="uk-UA"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00F40E08">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="uk-UA"/>
+                    </w:rPr>
+                    <w:t>Evaluator</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00F40E08">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="uk-UA"/>
+                    </w:rPr>
+                    <w:t>)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="0" w:type="auto"/>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="1738EF29" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="uk-UA"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00F40E08">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="uk-UA"/>
+                    </w:rPr>
+                    <w:t>Об’єктивність, критичне мислення</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="0" w:type="auto"/>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="7E3BBDA6" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="uk-UA"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00F40E08">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="uk-UA"/>
+                    </w:rPr>
+                    <w:t>Надмірна критичність, може виглядати байдужим</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00F40E08" w:rsidRPr="00F40E08" w14:paraId="2E15C588" w14:textId="77777777" w:rsidTr="00F40E08">
+              <w:trPr>
+                <w:tblCellSpacing w:w="15" w:type="dxa"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="0" w:type="auto"/>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="52312AEF" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="uk-UA"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00F40E08">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="uk-UA"/>
+                    </w:rPr>
+                    <w:t>Натхненник команди (</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00F40E08">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="uk-UA"/>
+                    </w:rPr>
+                    <w:t>Teamworker</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00F40E08">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="uk-UA"/>
+                    </w:rPr>
+                    <w:t>)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="0" w:type="auto"/>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="4348FDAC" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="uk-UA"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00F40E08">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="uk-UA"/>
+                    </w:rPr>
+                    <w:t>Гармонізація, підтримка, емпатія</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="0" w:type="auto"/>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="62388A12" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="uk-UA"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00F40E08">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="uk-UA"/>
+                    </w:rPr>
+                    <w:t>Нерішучість у кризових ситуаціях</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00F40E08" w:rsidRPr="00F40E08" w14:paraId="0DF4A7EA" w14:textId="77777777" w:rsidTr="00F40E08">
+              <w:trPr>
+                <w:tblCellSpacing w:w="15" w:type="dxa"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="0" w:type="auto"/>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="1447C8F4" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="uk-UA"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00F40E08">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="uk-UA"/>
+                    </w:rPr>
+                    <w:t>Фахівець (</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00F40E08">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="uk-UA"/>
+                    </w:rPr>
+                    <w:t>Specialist</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00F40E08">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="uk-UA"/>
+                    </w:rPr>
+                    <w:t>)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="0" w:type="auto"/>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="20F4E440" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="uk-UA"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00F40E08">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="uk-UA"/>
+                    </w:rPr>
+                    <w:t>Глибокі знання у вузькій сфері</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="0" w:type="auto"/>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="6DE53A26" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="uk-UA"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00F40E08">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="uk-UA"/>
+                    </w:rPr>
+                    <w:t>Обмежений внесок поза своєю експертизою</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00F40E08" w:rsidRPr="00F40E08" w14:paraId="7BAF66B2" w14:textId="77777777" w:rsidTr="00F40E08">
+              <w:trPr>
+                <w:tblCellSpacing w:w="15" w:type="dxa"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="0" w:type="auto"/>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="7DDA62E4" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="uk-UA"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00F40E08">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="uk-UA"/>
+                    </w:rPr>
+                    <w:t>Виконавець (</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00F40E08">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="uk-UA"/>
+                    </w:rPr>
+                    <w:t>Implementer</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00F40E08">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="uk-UA"/>
+                    </w:rPr>
+                    <w:t>)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="0" w:type="auto"/>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="3E10CF72" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="uk-UA"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00F40E08">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="uk-UA"/>
+                    </w:rPr>
+                    <w:t>Практичність, дисципліна, перетворення ідей у дії</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="0" w:type="auto"/>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="25F323C1" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="uk-UA"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00F40E08">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="uk-UA"/>
+                    </w:rPr>
+                    <w:t>Опір змінам, негнучкість</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00F40E08" w:rsidRPr="00F40E08" w14:paraId="6C0C0B33" w14:textId="77777777" w:rsidTr="00F40E08">
+              <w:trPr>
+                <w:tblCellSpacing w:w="15" w:type="dxa"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="0" w:type="auto"/>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="1303B4BA" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="uk-UA"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00F40E08">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="uk-UA"/>
+                    </w:rPr>
+                    <w:t>Доводчик</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00F40E08">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="uk-UA"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> (</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00F40E08">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="uk-UA"/>
+                    </w:rPr>
+                    <w:t>Completer</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00F40E08">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="uk-UA"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00F40E08">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="uk-UA"/>
+                    </w:rPr>
+                    <w:t>Finisher</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00F40E08">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="uk-UA"/>
+                    </w:rPr>
+                    <w:t>)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="0" w:type="auto"/>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="1038F301" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="uk-UA"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00F40E08">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="uk-UA"/>
+                    </w:rPr>
+                    <w:t>Увага до деталей, прагнення до якості</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="0" w:type="auto"/>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="73CF2003" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="uk-UA"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00F40E08">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="uk-UA"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Схильність до </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00F40E08">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="uk-UA"/>
+                    </w:rPr>
+                    <w:t>перфекціонізму</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00F40E08">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="uk-UA"/>
+                    </w:rPr>
+                    <w:t>, надмірна тривожність</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="251683F6" w14:textId="432B4FFD" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Приклад у </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>проєкті</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> розробки ПЗ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6BD14583" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Уявімо команду, яка створює веб-платформу для онлайн-освіти:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5664A7ED" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Генератор ідей</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> пропонує інтерактивні тести з </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>гейміфікацією</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E8B1A51" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Дослідник ресурсів</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> знаходить партнерів серед освітніх стартапів.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="697D92DB" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Координатор</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> розподіляє завдання між розробниками та дизайнерами.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1177B819" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Мотиватор</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> підганяє команду, щоб встигнути до дедлайну.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38DE5712" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Аналітик</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> оцінює, чи справді </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>гейміфікація</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> підвищить ефективність навчання.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44BF2C06" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Натхненник команди</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> згладжує конфлікт між дизайнером і програмістом.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7508BDE4" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Фахівець</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> оптимізує алгоритм перевірки тестів.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B69BA41" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Виконавець</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> реалізує </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>бекенд</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>-логіку.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="521B3524" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Доводчик</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> перевіряє, щоб система працювала без багів перед релізом.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78D284B6" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Таким чином, навіть у технічному </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>проєкті</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> успіх залежить від </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>психологічного балансу ролей</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>, а не лише від коду чи технологій.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F3A23C4" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="64207E7F" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Порівняння ролей</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="15" w:type="dxa"/>
+          <w:left w:w="15" w:type="dxa"/>
+          <w:bottom w:w="15" w:type="dxa"/>
+          <w:right w:w="15" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2379"/>
+        <w:gridCol w:w="2315"/>
+        <w:gridCol w:w="4661"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F40E08" w:rsidRPr="00F40E08" w14:paraId="5CD96B0F" w14:textId="77777777" w:rsidTr="00F40E08">
+        <w:trPr>
+          <w:tblHeader/>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4DA1C26D" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Класична роль у IT</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:noBreakHyphen/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>проєкті</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="51ACA5D7" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Відповідна роль за </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Белбіним</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="67630591" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Як проявляється</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F40E08" w:rsidRPr="00F40E08" w14:paraId="22A68CEC" w14:textId="77777777" w:rsidTr="00F40E08">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1BED010F" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Project </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Manager</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (PM)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6E4E516C" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Координатор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4D96862F" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Організує команду, делегує завдання, тримає фокус на цілях</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F40E08" w:rsidRPr="00F40E08" w14:paraId="1F6B1838" w14:textId="77777777" w:rsidTr="00F40E08">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6A78F706" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Business</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Analyst</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (BA)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3DA99159" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Аналітик</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2D39D9F3" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Оцінює ідеї, перевіряє їхню доцільність, формує вимоги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F40E08" w:rsidRPr="00F40E08" w14:paraId="1114C9C4" w14:textId="77777777" w:rsidTr="00F40E08">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6A8CE71F" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UI/UX </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Designer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A8B74BE" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Генератор ідей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="130A66C2" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Пропонує креативні рішення для інтерфейсу та досвіду користувача</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F40E08" w:rsidRPr="00F40E08" w14:paraId="46AA1AB8" w14:textId="77777777" w:rsidTr="00F40E08">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="658D1AE6" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Frontend</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Mobile</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Developer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="714DDA52" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Виконавець</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="52BD63CA" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Перетворює ідеї у робочий код, дисципліновано реалізує функціонал</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F40E08" w:rsidRPr="00F40E08" w14:paraId="0973DC60" w14:textId="77777777" w:rsidTr="00F40E08">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="06CFD2A0" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Backend</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Developer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6DCFE611" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Фахівець</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5BB9FEE1" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Має глибоку експертизу у серверній </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>логіці</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> та архітектурі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F40E08" w:rsidRPr="00F40E08" w14:paraId="3859B224" w14:textId="77777777" w:rsidTr="00F40E08">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3CDA1229" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">QA </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Engineer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>тестувальник</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="14F78D15" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Доводчик</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Completer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Finisher</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="77EC1E77" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Виявляє баги, доводить продукт до якості, звертає увагу на деталі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F40E08" w:rsidRPr="00F40E08" w14:paraId="16C3FBD8" w14:textId="77777777" w:rsidTr="00F40E08">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6413F31B" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>DevOps</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Engineer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6C623F74" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Дослідник ресурсів</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="10292D85" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Шукає нові інструменти, оптимізує процеси, інтегрує зовнішні рішення</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F40E08" w:rsidRPr="00F40E08" w14:paraId="33EA6278" w14:textId="77777777" w:rsidTr="00F40E08">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="77A14D9B" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Product</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Owner</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (PO)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="022B1FBC" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Мотиватор</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4B6D1C7A" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Підштовхує команду до результату, задає пріоритети, тримає енергію</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F40E08" w:rsidRPr="00F40E08" w14:paraId="7278C891" w14:textId="77777777" w:rsidTr="00F40E08">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="41D06086" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>HR/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Team</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Lead</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7213C0BB" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Натхненник команди</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7AD5ADC8" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40E08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Забезпечує гармонію, вирішує конфлікти, підтримує атмосферу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5EAC541C" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Технічні ролі визначають </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>що робить людина</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1423A585" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ролі </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Белбіна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> показують </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>як людина поводиться в команді</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36918FA5" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Для успіху важливо мати </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>баланс обох вимірів</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>: наприклад, навіть найкращий розробник може бути менш ефективним без ролі «Натхненника», який підтримує командний дух.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BFEEE52" w14:textId="77777777" w:rsidR="00845454" w:rsidRPr="00845454" w:rsidRDefault="00845454" w:rsidP="00845454">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Актуалізація плану управління програмним </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>проєктом</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> під 2026 рік (AI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>компонент)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E09C1CB" w14:textId="77777777" w:rsidR="00845454" w:rsidRPr="00845454" w:rsidRDefault="00845454" w:rsidP="00845454">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Сьогодні розробка ПЗ неможлива без інтеграції штучного інтелекту. Це впливає не лише на технології, а й на </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>структуру командних ролей та їхні компетенції</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. У плані управління </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>проєктом</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> варто додати окремий підрозділ про </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>AI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>компонент</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>, який відображає нові практики.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="475C41EB" w14:textId="77777777" w:rsidR="00845454" w:rsidRPr="00845454" w:rsidRDefault="00845454" w:rsidP="00845454">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. AI </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Pair</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Programming</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="39599E8D" w14:textId="7A15D6F9" w:rsidR="00845454" w:rsidRPr="00845454" w:rsidRDefault="00845454" w:rsidP="00845454">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">розробники використовують великі </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>мовні</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> моделі (LLM) як «партнера» для написання коду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E245A52" w14:textId="77777777" w:rsidR="00845454" w:rsidRPr="00845454" w:rsidRDefault="00845454" w:rsidP="00845454">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Практичні зміни:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13A9C020" w14:textId="77777777" w:rsidR="00845454" w:rsidRPr="00845454" w:rsidRDefault="00845454" w:rsidP="00845454">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Frontend</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Backend</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Developers</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> отримують підтримку у генерації шаблонів, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>рефакторингу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>, пошуку помилок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="723C5846" w14:textId="77777777" w:rsidR="00845454" w:rsidRPr="00845454" w:rsidRDefault="00845454" w:rsidP="00845454">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Зростає роль </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Code</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Reviewer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>, який перевіряє якість AI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>згенерованого коду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10136EAB" w14:textId="77777777" w:rsidR="00845454" w:rsidRPr="00845454" w:rsidRDefault="00845454" w:rsidP="00845454">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Вплив на план:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> скорочення часу на розробку, але необхідність додаткового контролю якості.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="548945B3" w14:textId="77777777" w:rsidR="00845454" w:rsidRPr="00845454" w:rsidRDefault="00845454" w:rsidP="00845454">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. QA </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Automation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> з ШІ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3143CAFB" w14:textId="18831B59" w:rsidR="00845454" w:rsidRPr="00845454" w:rsidRDefault="00845454" w:rsidP="00845454">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>AI автоматично генерує тест</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>кейси, сценарії та навіть симулює поведінку користувачів.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10CEC8B1" w14:textId="77777777" w:rsidR="00845454" w:rsidRPr="00845454" w:rsidRDefault="00845454" w:rsidP="00845454">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Практичні зміни:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67F5E90B" w14:textId="77777777" w:rsidR="00845454" w:rsidRPr="00845454" w:rsidRDefault="00845454" w:rsidP="00845454">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">QA </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Engineer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> стає більше «куратором» тестів, ніж ручним виконавцем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FFA346B" w14:textId="77777777" w:rsidR="00845454" w:rsidRPr="00845454" w:rsidRDefault="00845454" w:rsidP="00845454">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Зростає потреба у навичках роботи з AI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>інструментами для тестування.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CB9DC84" w14:textId="77777777" w:rsidR="00845454" w:rsidRPr="00845454" w:rsidRDefault="00845454" w:rsidP="00845454">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Вплив на план:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> підвищення швидкості тестування, але ризик «сліпої довіри» до AI → потрібні перевірки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="214D8028" w14:textId="77777777" w:rsidR="00845454" w:rsidRPr="00845454" w:rsidRDefault="00845454" w:rsidP="00845454">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Prompt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Engineering</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="353A4DF5" w14:textId="28C0FDEE" w:rsidR="00845454" w:rsidRPr="00845454" w:rsidRDefault="00845454" w:rsidP="00845454">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>формулювання правильних запитів до AI стало ключовою навичкою.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18CD782A" w14:textId="77777777" w:rsidR="00845454" w:rsidRPr="00845454" w:rsidRDefault="00845454" w:rsidP="00845454">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Практичні зміни:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D8793AA" w14:textId="77777777" w:rsidR="00845454" w:rsidRPr="00845454" w:rsidRDefault="00845454" w:rsidP="00845454">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Business</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Analyst</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тепер не лише пише специфікації, а й створює </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>промпти</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> для генерації сценаріїв, вимог, прототипів.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7538A145" w14:textId="77777777" w:rsidR="00845454" w:rsidRPr="00845454" w:rsidRDefault="00845454" w:rsidP="00845454">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Project </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Manager</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> використовує </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>промпти</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> для автоматизації звітів, планів та ризик</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>аналізу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="188FBCF8" w14:textId="77777777" w:rsidR="00845454" w:rsidRPr="00845454" w:rsidRDefault="00845454" w:rsidP="00845454">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Вплив на план:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>prompt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>engineering</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> входить у перелік </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>hard</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>skills</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>, які треба враховувати при формуванні команди.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D5134F5" w14:textId="77777777" w:rsidR="00845454" w:rsidRPr="00845454" w:rsidRDefault="00845454" w:rsidP="00845454">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>4. Нові ролі у команді</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F69840F" w14:textId="77777777" w:rsidR="00845454" w:rsidRPr="00845454" w:rsidRDefault="00845454" w:rsidP="00845454">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AI </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Engineer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / ML </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Ops</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — відповідає за інтеграцію моделей у продукт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DFBD9E3" w14:textId="77777777" w:rsidR="00845454" w:rsidRPr="00845454" w:rsidRDefault="00845454" w:rsidP="00845454">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Prompt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Designer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — спеціаліст із формулювання запитів для різних етапів </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>проєкту</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21E2BA46" w14:textId="77777777" w:rsidR="00845454" w:rsidRPr="00845454" w:rsidRDefault="00845454" w:rsidP="00845454">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AI </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Ethics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Officer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — контролює прозорість, відповідність етичним стандартам та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>регуляціям</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00845454">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42094D98" w14:textId="6E313150" w:rsidR="005D5B68" w:rsidRPr="005D5B68" w:rsidRDefault="005D5B68" w:rsidP="005D5B68">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7.4. Артефакти </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>проєкту</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="37AF85B2" w14:textId="79EADC10" w:rsidR="005D5B68" w:rsidRPr="005D5B68" w:rsidRDefault="005D5B68" w:rsidP="005D5B68">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Артефакти </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>проєкту</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — це всі документи, моделі, прототипи та інші матеріали, які створюються в процесі управління та розробки ПЗ. Вони слугують доказом виконаної роботи, засобом комунікації між учасниками та основою для прийняття рішень.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63A8BC27" w14:textId="77777777" w:rsidR="005D5B68" w:rsidRPr="005D5B68" w:rsidRDefault="005D5B68" w:rsidP="005D5B68">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>1. Управлінські артефакти</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B4710BD" w14:textId="77777777" w:rsidR="005D5B68" w:rsidRPr="005D5B68" w:rsidRDefault="005D5B68" w:rsidP="005D5B68">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Project </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Charter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Хартія </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>проєкту</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — офіційний документ із цілями, обмеженнями та ключовими учасниками.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="505A0411" w14:textId="77777777" w:rsidR="005D5B68" w:rsidRPr="005D5B68" w:rsidRDefault="005D5B68" w:rsidP="005D5B68">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">План управління </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>проєктом</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — структура робіт, ресурси, ризики, графік.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="285ADF1D" w14:textId="77777777" w:rsidR="005D5B68" w:rsidRPr="005D5B68" w:rsidRDefault="005D5B68" w:rsidP="005D5B68">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Комунікаційний план</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — як і коли команда обмінюється інформацією.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="412E1455" w14:textId="77777777" w:rsidR="005D5B68" w:rsidRPr="005D5B68" w:rsidRDefault="005D5B68" w:rsidP="005D5B68">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Звіти про прогрес</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>burn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>down</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>charts</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Gantt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>діаграми, статусні звіти.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FCECE95" w14:textId="77777777" w:rsidR="005D5B68" w:rsidRPr="005D5B68" w:rsidRDefault="005D5B68" w:rsidP="005D5B68">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>2. Аналітичні артефакти</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BD7EB77" w14:textId="77777777" w:rsidR="005D5B68" w:rsidRPr="005D5B68" w:rsidRDefault="005D5B68" w:rsidP="005D5B68">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Вимоги користувачів (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>User</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Stories</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Use</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Cases</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05711D0F" w14:textId="77777777" w:rsidR="005D5B68" w:rsidRPr="005D5B68" w:rsidRDefault="005D5B68" w:rsidP="005D5B68">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Backlog</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> продукту</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — список функціональних і нефункціональних вимог.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F748058" w14:textId="77777777" w:rsidR="005D5B68" w:rsidRPr="005D5B68" w:rsidRDefault="005D5B68" w:rsidP="005D5B68">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Прототипи та макети інтерфейсу</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Figma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>, UML</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>діаграми).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="136C9D24" w14:textId="77777777" w:rsidR="005D5B68" w:rsidRPr="005D5B68" w:rsidRDefault="005D5B68" w:rsidP="005D5B68">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Моделі даних</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — ER</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>діаграми, схеми бази даних.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48D53A81" w14:textId="77777777" w:rsidR="005D5B68" w:rsidRPr="005D5B68" w:rsidRDefault="005D5B68" w:rsidP="005D5B68">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>3. Технічні артефакти</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37324B31" w14:textId="77777777" w:rsidR="005D5B68" w:rsidRPr="005D5B68" w:rsidRDefault="005D5B68" w:rsidP="005D5B68">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Архітектурні діаграми</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (UML, IDEF0, BPMN).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F7B78F6" w14:textId="77777777" w:rsidR="005D5B68" w:rsidRPr="005D5B68" w:rsidRDefault="005D5B68" w:rsidP="005D5B68">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Кодова база</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — репозиторії </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>GitHub</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>GitLab</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EDC26E5" w14:textId="77777777" w:rsidR="005D5B68" w:rsidRPr="005D5B68" w:rsidRDefault="005D5B68" w:rsidP="005D5B68">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CI/CD </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>pipelines</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — скрипти автоматизації </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>деплою</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ECCFB81" w14:textId="77777777" w:rsidR="005D5B68" w:rsidRPr="005D5B68" w:rsidRDefault="005D5B68" w:rsidP="005D5B68">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Документація API</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Swagger</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>OpenAPI</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58D9554F" w14:textId="77777777" w:rsidR="005D5B68" w:rsidRPr="005D5B68" w:rsidRDefault="005D5B68" w:rsidP="005D5B68">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>4. Артефакти тестування</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24AAA28D" w14:textId="77777777" w:rsidR="005D5B68" w:rsidRPr="005D5B68" w:rsidRDefault="005D5B68" w:rsidP="005D5B68">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Test</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Plan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — стратегія тестування.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="412AAF73" w14:textId="77777777" w:rsidR="005D5B68" w:rsidRPr="005D5B68" w:rsidRDefault="005D5B68" w:rsidP="005D5B68">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Test</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Cases</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — сценарії перевірки функціоналу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D999969" w14:textId="77777777" w:rsidR="005D5B68" w:rsidRPr="005D5B68" w:rsidRDefault="005D5B68" w:rsidP="005D5B68">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Bug</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Reports</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — звіти про помилки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="289F0153" w14:textId="77777777" w:rsidR="005D5B68" w:rsidRPr="005D5B68" w:rsidRDefault="005D5B68" w:rsidP="005D5B68">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Автоматизовані тести</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — скрипти для регресійного тестування.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77029F1F" w14:textId="77777777" w:rsidR="005D5B68" w:rsidRPr="005D5B68" w:rsidRDefault="005D5B68" w:rsidP="005D5B68">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>5. Артефакти завершення</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A9F5D86" w14:textId="77777777" w:rsidR="005D5B68" w:rsidRPr="005D5B68" w:rsidRDefault="005D5B68" w:rsidP="005D5B68">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Release</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Notes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — опис змін у версії.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ED3C1DD" w14:textId="77777777" w:rsidR="005D5B68" w:rsidRPr="005D5B68" w:rsidRDefault="005D5B68" w:rsidP="005D5B68">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>User</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Manual</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — інструкція для користувачів.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CC0E924" w14:textId="77777777" w:rsidR="005D5B68" w:rsidRPr="005D5B68" w:rsidRDefault="005D5B68" w:rsidP="005D5B68">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Lessons</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Learned</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — аналіз успіхів і проблем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FBCEA36" w14:textId="77777777" w:rsidR="005D5B68" w:rsidRPr="005D5B68" w:rsidRDefault="005D5B68" w:rsidP="005D5B68">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>План підтримки</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>roadmap</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> для майбутніх оновлень.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D71F541" w14:textId="77777777" w:rsidR="005D5B68" w:rsidRPr="005D5B68" w:rsidRDefault="005D5B68" w:rsidP="005D5B68">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>6. Актуалізація під 2026 рік (AI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>компонент)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27DA9E13" w14:textId="77777777" w:rsidR="005D5B68" w:rsidRPr="005D5B68" w:rsidRDefault="005D5B68" w:rsidP="005D5B68">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>AI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>згенеровані артефакти:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08EF021E" w14:textId="77777777" w:rsidR="005D5B68" w:rsidRPr="005D5B68" w:rsidRDefault="005D5B68" w:rsidP="005D5B68">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Кодові фрагменти (AI </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Pair</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Programming</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5430E9C0" w14:textId="77777777" w:rsidR="005D5B68" w:rsidRPr="005D5B68" w:rsidRDefault="005D5B68" w:rsidP="005D5B68">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Автоматичні тест</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t xml:space="preserve">кейси (QA </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Automation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73845512" w14:textId="77777777" w:rsidR="005D5B68" w:rsidRPr="005D5B68" w:rsidRDefault="005D5B68" w:rsidP="005D5B68">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Промпти</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та сценарії (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Prompt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Engineering</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36C08A14" w14:textId="77777777" w:rsidR="005D5B68" w:rsidRPr="005D5B68" w:rsidRDefault="005D5B68" w:rsidP="005D5B68">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Нові документи:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="137DE288" w14:textId="77777777" w:rsidR="005D5B68" w:rsidRPr="005D5B68" w:rsidRDefault="005D5B68" w:rsidP="005D5B68">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AI </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Usage</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Policy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — правила використання ШІ в команді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F6836E6" w14:textId="77777777" w:rsidR="005D5B68" w:rsidRPr="005D5B68" w:rsidRDefault="005D5B68" w:rsidP="005D5B68">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AI </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Ethics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Report</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — оцінка етичних ризиків.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="254A789F" w14:textId="1F98FC7A" w:rsidR="005D5B68" w:rsidRPr="005D5B68" w:rsidRDefault="005D5B68" w:rsidP="005D5B68">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Prompt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Library</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — база </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>промптів</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> для аналітиків і PM.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35023BB6" w14:textId="77777777" w:rsidR="005D5B68" w:rsidRPr="005D5B68" w:rsidRDefault="005D5B68" w:rsidP="005D5B68">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Артефакти — це </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">сліди життєвого циклу </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>проєкту</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, які забезпечують прозорість, контроль і передачу знань. У 2026 році вони доповнюються </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>AI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>компонентами</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>, що змінюють як технічні, так і управлінські практики.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AFF4F1F" w14:textId="77777777" w:rsidR="005D5B68" w:rsidRDefault="005D5B68" w:rsidP="007E3F0A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
-        <w:jc w:val="both"/>
-[...75 lines deleted...]
-    <w:p w14:paraId="58F07F48" w14:textId="77777777" w:rsidR="007E3F0A" w:rsidRPr="00FC7B13" w:rsidRDefault="007E3F0A" w:rsidP="007E3F0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="396ED787" w14:textId="0CEC1FEC" w:rsidR="007E3F0A" w:rsidRPr="00FC7B13" w:rsidRDefault="007E3F0A" w:rsidP="007E3F0A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-      </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidR="005D5B68">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
       <w:r w:rsidRPr="00FC7B13">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Планування програмного проекту</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C4F3340" w14:textId="77777777" w:rsidR="007E3F0A" w:rsidRPr="00FC7B13" w:rsidRDefault="007E3F0A" w:rsidP="007E3F0A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46B15A13" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Планування — це фундамент будь</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t xml:space="preserve">якої розробки ПЗ. Воно визначає, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>що саме буде створено, якими ресурсами і в які терміни</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Без якісного плану команда ризикує втратити час, бюджет і довіру замовника.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CD96C89" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1. Основні етапи планування</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C25913E" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Визначення цілей та вимог</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2841F0AF" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Формулюються</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бізнес</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>цілі та очікувані результати.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04BB3867" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Збираються вимоги від замовника та користувачів.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D6F7E31" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Оцінка ресурсів</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5948EF2C" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Людські ресурси: кількість і компетенції членів команди.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E0C4EDD" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Технічні ресурси: інструменти, середовище розробки, сервери.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="193A52FF" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Фінансові ресурси: бюджет </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>проєкту</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D8ECAE3" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Розробка графіка</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A0A66E5" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Визначення ключових етапів (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>milestones</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C1A1F8F" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Планування </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>спринтів</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> або фаз (залежно від методології).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3139658D" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Управління ризиками</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01F99955" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ідентифікація можливих проблем (технічних, організаційних, ринкових).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F7C13D0" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>План дій у разі їх виникнення.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36110CC6" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Комунікаційний план</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4723DC39" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Хто і як інформує команду та замовника.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45C45DCF" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Регулярні зустрічі, звіти, інструменти (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Jira</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Trello</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Slack</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="194FA5A5" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2. Інструменти планування</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F925D72" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Gantt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>діаграма</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — для візуалізації графіка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D17A239" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kanban</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>дошка</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — для управління потоком завдань.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EB74D4F" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Burn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>down</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FC7B13">
-[...7 lines deleted...]
-        <w:t>Мотиватор</w:t>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>chart</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FC7B13">
-[...9 lines deleted...]
-    <w:p w14:paraId="1D4FC20D" w14:textId="77777777" w:rsidR="007E3F0A" w:rsidRPr="00FC7B13" w:rsidRDefault="007E3F0A" w:rsidP="007E3F0A">
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — для відстеження прогресу у </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Scrum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="791D990D" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Risk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>matrix</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — для оцінки ймовірності та впливу ризиків.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="268606D2" w14:textId="77777777" w:rsidR="007E3F0A" w:rsidRPr="00FC7B13" w:rsidRDefault="007E3F0A" w:rsidP="007E3F0A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EC05BB6" w14:textId="149F6308" w:rsidR="007E3F0A" w:rsidRPr="005D5B68" w:rsidRDefault="007E3F0A" w:rsidP="00FF582B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
-        <w:jc w:val="both"/>
-[...28 lines deleted...]
-    <w:p w14:paraId="17D43ED9" w14:textId="77777777" w:rsidR="007E3F0A" w:rsidRPr="00FC7B13" w:rsidRDefault="007E3F0A" w:rsidP="007E3F0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Структура плану управління програмним проектом</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="348B4283" w14:textId="77777777" w:rsidR="007E3F0A" w:rsidRPr="00FC7B13" w:rsidRDefault="007E3F0A" w:rsidP="007E3F0A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="709"/>
-[...783 lines deleted...]
-        <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="uk-UA"/>
-[...287 lines deleted...]
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D837CEC" w14:textId="77777777" w:rsidR="007E3F0A" w:rsidRPr="00FC7B13" w:rsidRDefault="007E3F0A" w:rsidP="007E3F0A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC7B13">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>План управління проектом має бути складений так, щоб кожен знав, що і коли йому потрібно робити. Існує безліч стандартів для таких планів. Але у будь-якому випадку більшість планів містять наступні розділи .</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="185C41B4" w14:textId="77777777" w:rsidR="007E3F0A" w:rsidRPr="00FC7B13" w:rsidRDefault="007E3F0A" w:rsidP="007E3F0A">
+    <w:p w14:paraId="038D3BE4" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="2651534F" w14:textId="77777777" w:rsidR="007E3F0A" w:rsidRPr="00FC7B13" w:rsidRDefault="007E3F0A" w:rsidP="007E3F0A">
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Структура плану управління програмним </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>проєктом</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="5C3F4882" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="uk-UA"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="18F5CB07" w14:textId="77777777" w:rsidR="007E3F0A" w:rsidRPr="00FC7B13" w:rsidRDefault="007E3F0A" w:rsidP="007E3F0A">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">План управління програмним </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>проєктом</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — це документ, який визначає </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>як саме буде організовано, виконано та проконтрольовано розробку ПЗ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Він слугує дорожньою картою для всієї команди та замовника.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02CD834A" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="287A9067" w14:textId="77777777" w:rsidR="007E3F0A" w:rsidRPr="00FC7B13" w:rsidRDefault="007E3F0A" w:rsidP="007E3F0A">
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1. Вступ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21325C1E" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Мета </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>проєкту</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="2404A127" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Очікувані результати (продукт, функціонал, якість)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60A70CC3" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Основні обмеження (час, бюджет, ресурси)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03A18C81" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="0102967D" w14:textId="77777777" w:rsidR="007E3F0A" w:rsidRPr="00FC7B13" w:rsidRDefault="007E3F0A" w:rsidP="007E3F0A">
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Організація </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>проєкту</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="6797E769" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Структура команди (PM, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dev</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, QA, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Designer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DevOps</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тощо)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="499589FA" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ролі та відповідальність кожного учасника</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08DB05B4" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Модель комунікації (щоденні мітинги, звіти, інструменти)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5576819D" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="5B53EF6F" w14:textId="77777777" w:rsidR="007E3F0A" w:rsidRPr="00FC7B13" w:rsidRDefault="007E3F0A" w:rsidP="007E3F0A">
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3. Планування робіт</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E5738DB" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Життєвий цикл </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>проєкту</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Waterfall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Agile</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Scrum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kanban</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="332CF4B6" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Етапи та завдання (ініціація, аналіз, дизайн, розробка, тестування, реліз)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EB4CB13" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Графік виконання (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>milestones</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>спринти</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, дедлайни)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58DF7363" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Інструменти планування (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Gantt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t xml:space="preserve">діаграма, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kanban</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t xml:space="preserve">дошка, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Jira</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Trello</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F5A94DA" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="3E154DBE" w14:textId="77777777" w:rsidR="007E3F0A" w:rsidRPr="00FC7B13" w:rsidRDefault="007E3F0A" w:rsidP="007E3F0A">
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4. Управління ресурсами</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="210D3AA6" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Людські ресурси (компетенції, кількість)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="138FC8C6" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Технічні ресурси (середовище розробки, сервери, ліцензії)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E161EF0" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Фінансові ресурси (бюджет, резерви)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01AD89D9" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="52543DDA" w14:textId="77777777" w:rsidR="007E3F0A" w:rsidRPr="00FC7B13" w:rsidRDefault="007E3F0A" w:rsidP="007E3F0A">
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5. Управління ризиками</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="798E0732" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ідентифікація ризиків (технічні, організаційні, ринкові)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58B7004D" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Оцінка ймовірності та впливу (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>risk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>matrix</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F93738B" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>План реагування (резерв часу, альтернативні рішення)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56C49913" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="04D5A725" w14:textId="77777777" w:rsidR="007E3F0A" w:rsidRPr="00FC7B13" w:rsidRDefault="007E3F0A" w:rsidP="007E3F0A">
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6. Контроль та моніторинг</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F31583A" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Метрики успіху (продуктивність, якість, швидкість виконання)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3312793F" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Інструменти контролю (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>burn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>down</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>chart</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, звіти, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>рев’ю</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66C226FF" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Механізми корекції плану</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="415EFEEC" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">2.1. Модель процесу. Посилаються на тип процесу розробки, який буде використаний (наприклад, водоспадний, спіральний, </w:t>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. Завершення </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FC7B13">
-[...6 lines deleted...]
-        <w:t>инкрементальный</w:t>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>проєкту</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FC7B13">
-[...4 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+    </w:p>
+    <w:p w14:paraId="746667FE" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Передача продукту замовнику</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17B06753" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Документація та навчання користувачів</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65788BEE" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Аналіз результатів (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lessons</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>learned</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r>
-[...18 lines deleted...]
-    <w:p w14:paraId="1379ECD8" w14:textId="77777777" w:rsidR="007E3F0A" w:rsidRPr="00FC7B13" w:rsidRDefault="007E3F0A" w:rsidP="007E3F0A">
+    </w:p>
+    <w:p w14:paraId="5C9D0CD0" w14:textId="77777777" w:rsidR="00F40E08" w:rsidRPr="00F40E08" w:rsidRDefault="00F40E08" w:rsidP="00F40E08">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F40E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>План підтримки та розвитку продукту</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EE318BF" w14:textId="790358B3" w:rsidR="007E3F0A" w:rsidRDefault="007E3F0A" w:rsidP="007E3F0A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="uk-UA"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="477FC900" w14:textId="77777777" w:rsidR="007E3F0A" w:rsidRPr="00FC7B13" w:rsidRDefault="007E3F0A" w:rsidP="007E3F0A">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71989D13" w14:textId="2BCB4A64" w:rsidR="00C54FED" w:rsidRPr="00C54FED" w:rsidRDefault="00C54FED" w:rsidP="00C54FED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="708"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="0C4ED720" w14:textId="77777777" w:rsidR="007E3F0A" w:rsidRPr="00FC7B13" w:rsidRDefault="007E3F0A" w:rsidP="007E3F0A">
+        <w:ind w:left="360"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Приклад. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">План управління </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>проєктом</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>FoodApp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06CEC7CF" w14:textId="2089AE79" w:rsidR="00C54FED" w:rsidRPr="00C54FED" w:rsidRDefault="00C54FED" w:rsidP="00C54FED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="708"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="479F9D19" w14:textId="77777777" w:rsidR="007E3F0A" w:rsidRPr="00FC7B13" w:rsidRDefault="007E3F0A" w:rsidP="007E3F0A">
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Вступ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45D404E0" w14:textId="77777777" w:rsidR="00C54FED" w:rsidRPr="00C54FED" w:rsidRDefault="00C54FED" w:rsidP="00C54FED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="708"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="515AA3F2" w14:textId="77777777" w:rsidR="007E3F0A" w:rsidRPr="00FC7B13" w:rsidRDefault="007E3F0A" w:rsidP="007E3F0A">
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Мета:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> створити MVP мобільного застосунку для замовлення їжі з ресторанів.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71CBD373" w14:textId="77777777" w:rsidR="00C54FED" w:rsidRPr="00C54FED" w:rsidRDefault="00C54FED" w:rsidP="00C54FED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="708"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="1D5048EB" w14:textId="77777777" w:rsidR="007E3F0A" w:rsidRPr="00FC7B13" w:rsidRDefault="007E3F0A" w:rsidP="007E3F0A">
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Результат:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> робочий додаток із базовим функціоналом (реєстрація, вибір страв, кошик, оплата, доставка).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="337BC6F5" w14:textId="77777777" w:rsidR="00C54FED" w:rsidRPr="00C54FED" w:rsidRDefault="00C54FED" w:rsidP="00C54FED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="708"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="2C0A1638" w14:textId="77777777" w:rsidR="007E3F0A" w:rsidRPr="00FC7B13" w:rsidRDefault="007E3F0A" w:rsidP="007E3F0A">
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Обмеження:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> термін — 3 місяці, бюджет — $50,000, команда — 7 осіб.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F3FF867" w14:textId="77777777" w:rsidR="00C54FED" w:rsidRDefault="00C54FED" w:rsidP="00C54FED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="708"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="1A033AB0" w14:textId="77777777" w:rsidR="007E3F0A" w:rsidRPr="00FC7B13" w:rsidRDefault="007E3F0A" w:rsidP="007E3F0A">
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E8C794D" w14:textId="1F5872FC" w:rsidR="00C54FED" w:rsidRPr="00C54FED" w:rsidRDefault="00C54FED" w:rsidP="00C54FED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="708"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="08EF2B56" w14:textId="77777777" w:rsidR="007E3F0A" w:rsidRPr="00FC7B13" w:rsidRDefault="007E3F0A" w:rsidP="007E3F0A">
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Організація </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>проєкту</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="5E163FB6" w14:textId="77777777" w:rsidR="00C54FED" w:rsidRPr="00C54FED" w:rsidRDefault="00C54FED" w:rsidP="00C54FED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="708"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="5A5E3AF6" w14:textId="77777777" w:rsidR="007E3F0A" w:rsidRPr="00FC7B13" w:rsidRDefault="007E3F0A" w:rsidP="007E3F0A">
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Команда:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16970090" w14:textId="77777777" w:rsidR="00C54FED" w:rsidRPr="00C54FED" w:rsidRDefault="00C54FED" w:rsidP="00C54FED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="708"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="6C08DC76" w14:textId="77777777" w:rsidR="007E3F0A" w:rsidRPr="00FC7B13" w:rsidRDefault="007E3F0A" w:rsidP="007E3F0A">
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Project </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Manager</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (PM)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39FD46D1" w14:textId="77777777" w:rsidR="00C54FED" w:rsidRPr="00C54FED" w:rsidRDefault="00C54FED" w:rsidP="00C54FED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="708"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="2AFE86B1" w14:textId="77777777" w:rsidR="007E3F0A" w:rsidRPr="00FC7B13" w:rsidRDefault="007E3F0A" w:rsidP="007E3F0A">
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Business</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Analyst</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (BA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="449283BC" w14:textId="77777777" w:rsidR="00C54FED" w:rsidRPr="00C54FED" w:rsidRDefault="00C54FED" w:rsidP="00C54FED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="708"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="0181F677" w14:textId="77777777" w:rsidR="007E3F0A" w:rsidRPr="00FC7B13" w:rsidRDefault="007E3F0A" w:rsidP="007E3F0A">
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UI/UX </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Designer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="43D4ABE6" w14:textId="77777777" w:rsidR="00C54FED" w:rsidRPr="00C54FED" w:rsidRDefault="00C54FED" w:rsidP="00C54FED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="708"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="71D8F59D" w14:textId="77777777" w:rsidR="007E3F0A" w:rsidRPr="00FC7B13" w:rsidRDefault="007E3F0A" w:rsidP="007E3F0A">
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Frontend</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Developers</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="50D35FE9" w14:textId="77777777" w:rsidR="00C54FED" w:rsidRPr="00C54FED" w:rsidRDefault="00C54FED" w:rsidP="00C54FED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="708"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="2B5385B1" w14:textId="77777777" w:rsidR="007E3F0A" w:rsidRPr="00FC7B13" w:rsidRDefault="007E3F0A" w:rsidP="007E3F0A">
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Backend</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Developer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="581340D0" w14:textId="77777777" w:rsidR="00C54FED" w:rsidRPr="00C54FED" w:rsidRDefault="00C54FED" w:rsidP="00C54FED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="708"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="3E3CADD8" w14:textId="77777777" w:rsidR="007E3F0A" w:rsidRPr="00FC7B13" w:rsidRDefault="007E3F0A" w:rsidP="007E3F0A">
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">QA </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Engineer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="75AA5D3A" w14:textId="77777777" w:rsidR="00C54FED" w:rsidRPr="00C54FED" w:rsidRDefault="00C54FED" w:rsidP="00C54FED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="708"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="38E60971" w14:textId="77777777" w:rsidR="007E3F0A" w:rsidRPr="00FC7B13" w:rsidRDefault="007E3F0A" w:rsidP="007E3F0A">
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>DevOps</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Engineer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="23C768F7" w14:textId="77777777" w:rsidR="00C54FED" w:rsidRPr="00C54FED" w:rsidRDefault="00C54FED" w:rsidP="00C54FED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="708"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="6C0502F3" w14:textId="77777777" w:rsidR="007E3F0A" w:rsidRPr="00FC7B13" w:rsidRDefault="007E3F0A" w:rsidP="007E3F0A">
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Відповідальність:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34129EFA" w14:textId="77777777" w:rsidR="00C54FED" w:rsidRPr="00C54FED" w:rsidRDefault="00C54FED" w:rsidP="00C54FED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="708"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="174F0862" w14:textId="77777777" w:rsidR="007E3F0A" w:rsidRPr="00FC7B13" w:rsidRDefault="007E3F0A" w:rsidP="007E3F0A">
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>PM — планування та контроль.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4969AF17" w14:textId="77777777" w:rsidR="00C54FED" w:rsidRPr="00C54FED" w:rsidRDefault="00C54FED" w:rsidP="00C54FED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="708"/>
-[...15 lines deleted...]
-      </w:r>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>BA — вимоги та специфікації.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="766EF020" w14:textId="77777777" w:rsidR="00C54FED" w:rsidRPr="00C54FED" w:rsidRDefault="00C54FED" w:rsidP="00C54FED">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FC7B13">
-[...6 lines deleted...]
-        <w:t>уточнюється</w:t>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Designer</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FC7B13">
-[...9 lines deleted...]
-    <w:p w14:paraId="4E0164DA" w14:textId="77777777" w:rsidR="007E3F0A" w:rsidRPr="00FC7B13" w:rsidRDefault="007E3F0A" w:rsidP="007E3F0A">
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — інтерфейс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18FEF59C" w14:textId="77777777" w:rsidR="00C54FED" w:rsidRPr="00C54FED" w:rsidRDefault="00C54FED" w:rsidP="00C54FED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="708"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="2686E374" w14:textId="77777777" w:rsidR="007E3F0A" w:rsidRPr="00FC7B13" w:rsidRDefault="007E3F0A" w:rsidP="007E3F0A">
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Devs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — реалізація функціоналу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0821306D" w14:textId="77777777" w:rsidR="00C54FED" w:rsidRPr="00C54FED" w:rsidRDefault="00C54FED" w:rsidP="00C54FED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="708"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="1FD08DF8" w14:textId="77777777" w:rsidR="007E3F0A" w:rsidRPr="00FC7B13" w:rsidRDefault="007E3F0A" w:rsidP="007E3F0A">
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>QA — тестування.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C4B7566" w14:textId="77777777" w:rsidR="00C54FED" w:rsidRPr="00C54FED" w:rsidRDefault="00C54FED" w:rsidP="00C54FED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="708"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="1EE318BF" w14:textId="77777777" w:rsidR="007E3F0A" w:rsidRPr="00FC7B13" w:rsidRDefault="007E3F0A" w:rsidP="007E3F0A">
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>DevOps</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — інфраструктура.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12C8861F" w14:textId="77777777" w:rsidR="00C54FED" w:rsidRDefault="00C54FED" w:rsidP="00C54FED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="708"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="09390CF7" w14:textId="1E8348C7" w:rsidR="007E3F0A" w:rsidRPr="00FC7B13" w:rsidRDefault="007E3F0A" w:rsidP="007E3F0A">
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75E3C5E8" w14:textId="0C5ACF1F" w:rsidR="00C54FED" w:rsidRPr="00C54FED" w:rsidRDefault="00C54FED" w:rsidP="00C54FED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">Структура графіку робіт програмного </w:t>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Планування робіт</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E2C5F3A" w14:textId="77777777" w:rsidR="00C54FED" w:rsidRPr="00C54FED" w:rsidRDefault="00C54FED" w:rsidP="00C54FED">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Методологія:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FC7B13">
-[...30 lines deleted...]
-        <w:t>кту</w:t>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Scrum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FC7B13">
-[...5 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>спринти</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по 2 тижні.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="474DF6FB" w14:textId="77777777" w:rsidR="00C54FED" w:rsidRPr="00C54FED" w:rsidRDefault="00C54FED" w:rsidP="00C54FED">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Етапи:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1508DCE5" w14:textId="77777777" w:rsidR="00C54FED" w:rsidRPr="00C54FED" w:rsidRDefault="00C54FED" w:rsidP="00C54FED">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Ініціація (1 тиждень) — збір вимог, аналіз ринку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="100EEB47" w14:textId="77777777" w:rsidR="00C54FED" w:rsidRPr="00C54FED" w:rsidRDefault="00C54FED" w:rsidP="00C54FED">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Дизайн (2 тижні) — прототипи інтерфейсу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2764AB1B" w14:textId="77777777" w:rsidR="00C54FED" w:rsidRPr="00C54FED" w:rsidRDefault="00C54FED" w:rsidP="00C54FED">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Розробка (6 тижнів) — </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>бекенд</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> + </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>фронтенд</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C04FA02" w14:textId="77777777" w:rsidR="00C54FED" w:rsidRPr="00C54FED" w:rsidRDefault="00C54FED" w:rsidP="00C54FED">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Тестування (2 тижні) — QA, виправлення багів.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45F7F857" w14:textId="77777777" w:rsidR="00C54FED" w:rsidRPr="00C54FED" w:rsidRDefault="00C54FED" w:rsidP="00C54FED">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Реліз (1 тиждень) — </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>деплой</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>, передача MVP замовнику.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54FF04BC" w14:textId="77777777" w:rsidR="00C54FED" w:rsidRPr="00C54FED" w:rsidRDefault="00C54FED" w:rsidP="00C54FED">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Milestones</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5665860C" w14:textId="77777777" w:rsidR="00C54FED" w:rsidRPr="00C54FED" w:rsidRDefault="00C54FED" w:rsidP="00C54FED">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Кінець спринту 2 — готовий прототип.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FD46DD4" w14:textId="77777777" w:rsidR="00C54FED" w:rsidRPr="00C54FED" w:rsidRDefault="00C54FED" w:rsidP="00C54FED">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Кінець спринту 4 — базовий функціонал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63860DF8" w14:textId="77777777" w:rsidR="00C54FED" w:rsidRPr="00C54FED" w:rsidRDefault="00C54FED" w:rsidP="00C54FED">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Кінець спринту 6 — тестування завершено.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28D2C686" w14:textId="19B618D7" w:rsidR="00C54FED" w:rsidRDefault="00C54FED" w:rsidP="00C54FED">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Кінець спринту 7 — реліз MVP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79E3C06D" w14:textId="77777777" w:rsidR="00C54FED" w:rsidRPr="00C54FED" w:rsidRDefault="00C54FED" w:rsidP="00C54FED">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3916DDF1" w14:textId="055D0C55" w:rsidR="00C54FED" w:rsidRPr="00C54FED" w:rsidRDefault="00C54FED" w:rsidP="00C54FED">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Управління ресурсами</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D4D4988" w14:textId="31CE1B69" w:rsidR="00C54FED" w:rsidRPr="00C54FED" w:rsidRDefault="00C54FED" w:rsidP="00C54FED">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Людські ресурси:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7 фахівців.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="590ABE39" w14:textId="77777777" w:rsidR="00C54FED" w:rsidRPr="00C54FED" w:rsidRDefault="00C54FED" w:rsidP="00C54FED">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Технічні ресурси:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сервери AWS, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>GitHub</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Jira</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Slack</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Figma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="005307B1" w14:textId="77777777" w:rsidR="00C54FED" w:rsidRDefault="00C54FED" w:rsidP="00C54FED">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Фінансові ресурси:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бюджет $50,000, резерв $5,000.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66653DD7" w14:textId="77777777" w:rsidR="00C54FED" w:rsidRDefault="00C54FED" w:rsidP="00C54FED">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37C7D64B" w14:textId="315A0B03" w:rsidR="00C54FED" w:rsidRPr="00C54FED" w:rsidRDefault="00C54FED" w:rsidP="00C54FED">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Управління ризиками</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0874BF5C" w14:textId="77777777" w:rsidR="00C54FED" w:rsidRPr="00C54FED" w:rsidRDefault="00C54FED" w:rsidP="00C54FED">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Технічні:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> затримка інтеграції з платіжною системою → резерв 2 тижні.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01DDE42C" w14:textId="77777777" w:rsidR="00C54FED" w:rsidRPr="00C54FED" w:rsidRDefault="00C54FED" w:rsidP="00C54FED">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Організаційні:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> можливий конфлікт у команді → регулярні ретроспективи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A98C121" w14:textId="77777777" w:rsidR="00C54FED" w:rsidRDefault="00C54FED" w:rsidP="00C54FED">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Ринкові:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> зміна вимог замовника → </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>backlog</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="6CB30E55" w14:textId="77777777" w:rsidR="007E3F0A" w:rsidRPr="00FC7B13" w:rsidRDefault="007E3F0A" w:rsidP="007E3F0A">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>пріоритизація.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="6B90E5ED" w14:textId="77777777" w:rsidR="00C54FED" w:rsidRDefault="00C54FED" w:rsidP="00C54FED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="2C39D255" w14:textId="77777777" w:rsidR="007E3F0A" w:rsidRPr="00FC7B13" w:rsidRDefault="007E3F0A" w:rsidP="007E3F0A">
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="339DBA3B" w14:textId="6135E4A1" w:rsidR="00C54FED" w:rsidRPr="00C54FED" w:rsidRDefault="00C54FED" w:rsidP="00C54FED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="709"/>
-[...33 lines deleted...]
-        <w:t xml:space="preserve"> визначити критичний шлях (ланцюжок завдань, </w:t>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Контроль та моніторинг</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44FE3DA7" w14:textId="77777777" w:rsidR="00C54FED" w:rsidRPr="00C54FED" w:rsidRDefault="00C54FED" w:rsidP="00C54FED">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Метрики:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кількість завершених задач, швидкість виконання, кількість багів.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68900FCC" w14:textId="77777777" w:rsidR="00C54FED" w:rsidRPr="00C54FED" w:rsidRDefault="00C54FED" w:rsidP="00C54FED">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Інструменти:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FC7B13">
-[...6 lines deleted...]
-        <w:t>задаючих</w:t>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Jira</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FC7B13">
-[...63 lines deleted...]
-    <w:p w14:paraId="4146DFAB" w14:textId="77777777" w:rsidR="007E3F0A" w:rsidRPr="00FC7B13" w:rsidRDefault="007E3F0A" w:rsidP="007E3F0A">
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>burn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>down</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>chart</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), щоденні </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>stand</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>up</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>, щотижневі звіти.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="782ADC75" w14:textId="77777777" w:rsidR="00C54FED" w:rsidRDefault="00C54FED" w:rsidP="00C54FED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="709"/>
-[...18 lines deleted...]
-    <w:p w14:paraId="56FF8653" w14:textId="77777777" w:rsidR="007E3F0A" w:rsidRPr="00FC7B13" w:rsidRDefault="007E3F0A" w:rsidP="007E3F0A">
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79BB0708" w14:textId="30D1B573" w:rsidR="00C54FED" w:rsidRPr="00C54FED" w:rsidRDefault="00C54FED" w:rsidP="00C54FED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="709"/>
-[...27 lines deleted...]
-    <w:p w14:paraId="23D10AE0" w14:textId="77777777" w:rsidR="007E3F0A" w:rsidRPr="00FC7B13" w:rsidRDefault="007E3F0A" w:rsidP="007E3F0A">
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Завершення </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>проєкту</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="1709BCC3" w14:textId="77777777" w:rsidR="00C54FED" w:rsidRPr="00C54FED" w:rsidRDefault="00C54FED" w:rsidP="00C54FED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="709"/>
-[...15 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Передача MVP замовнику.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B9B4C3F" w14:textId="77777777" w:rsidR="00C54FED" w:rsidRPr="00C54FED" w:rsidRDefault="00C54FED" w:rsidP="00C54FED">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Документація для користувачів.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FC8EAB3" w14:textId="77777777" w:rsidR="00C54FED" w:rsidRPr="00C54FED" w:rsidRDefault="00C54FED" w:rsidP="00C54FED">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Lessons</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FC7B13">
-[...18 lines deleted...]
-    <w:p w14:paraId="259AFC5B" w14:textId="77777777" w:rsidR="007E3F0A" w:rsidRPr="00FC7B13" w:rsidRDefault="007E3F0A" w:rsidP="007E3F0A">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>learned</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — аналіз успіхів і проблем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19E09864" w14:textId="77777777" w:rsidR="00C54FED" w:rsidRPr="00C54FED" w:rsidRDefault="00C54FED" w:rsidP="00C54FED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="709"/>
-[...36 lines deleted...]
-    <w:p w14:paraId="45D005C0" w14:textId="77777777" w:rsidR="007E3F0A" w:rsidRPr="00FC7B13" w:rsidRDefault="007E3F0A" w:rsidP="007E3F0A">
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C54FED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>План підтримки: оновлення та розширення функціоналу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FDD4EE7" w14:textId="2ED158D7" w:rsidR="00C54FED" w:rsidRDefault="00C54FED" w:rsidP="00C54FED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="709"/>
-[...303 lines deleted...]
-        <w:t xml:space="preserve">Завдання по проектуванню і плануванню тестів можуть бути </w:t>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1ED78F5A" w14:textId="77777777" w:rsidR="005D5B68" w:rsidRPr="005D5B68" w:rsidRDefault="005D5B68" w:rsidP="005D5B68">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Завдання для самоперевірки:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Уявіть, що з вашої команди </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FC7B13">
-[...6 lines deleted...]
-        <w:t>распараллелены</w:t>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>FoodApp</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FC7B13">
-[...833 lines deleted...]
-    <w:sectPr w:rsidR="007E3F0A" w:rsidRPr="007E3F0A">
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> раптово пішов «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Доводчик</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» (за </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Белбіном</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D5B68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>). Які ризики це несе для релізу MVP і хто з інших ролей може тимчасово взяти на себе ці функції?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3049EB60" w14:textId="77777777" w:rsidR="005D5B68" w:rsidRPr="005D5B68" w:rsidRDefault="005D5B68" w:rsidP="005D5B68">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="005D5B68" w:rsidRPr="005D5B68">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="036A3114"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="26BC87C8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="057C17A7"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="475C2794"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1068"/>
+        </w:tabs>
+        <w:ind w:left="1068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1788"/>
+        </w:tabs>
+        <w:ind w:left="1788" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2508"/>
+        </w:tabs>
+        <w:ind w:left="2508" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3228"/>
+        </w:tabs>
+        <w:ind w:left="3228" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3948"/>
+        </w:tabs>
+        <w:ind w:left="3948" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4668"/>
+        </w:tabs>
+        <w:ind w:left="4668" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5388"/>
+        </w:tabs>
+        <w:ind w:left="5388" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6108"/>
+        </w:tabs>
+        <w:ind w:left="6108" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6828"/>
+        </w:tabs>
+        <w:ind w:left="6828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="09972069"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3468C3DE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0C873C54"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3572A4EE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0D4833F4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="CD90A57A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="17FC57D3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="23DC39E6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1E6949C8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="83F82522"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="21A037C8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85F21FBE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="504" w:hanging="504"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -4469,51 +15572,494 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="2520"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="22AB2A04"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="076AEF00"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="24185F1B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C1EE7384"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="25240BFB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B4523E00"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D80525F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FBCC4AD0"/>
     <w:lvl w:ilvl="0" w:tplc="1000000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="1000001B" w:tentative="1">
@@ -4558,51 +16104,2512 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="10000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2DEA1AA1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8F846322"/>
+    <w:lvl w:ilvl="0" w:tplc="04220001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04220003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04220005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04220001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04220003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04220005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04220001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04220003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04220005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31CE76C5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4F5280CE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3DDF5D14"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1812CB4A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3FA71A35"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2AF671D8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3FAF6F50"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2BF22DC0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41883FE5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0A02604A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="497B480A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F712FFFA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4FB8016F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="39D06026"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51765772"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="EE00FBF6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1068"/>
+        </w:tabs>
+        <w:ind w:left="1068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1788"/>
+        </w:tabs>
+        <w:ind w:left="1788" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2508"/>
+        </w:tabs>
+        <w:ind w:left="2508" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3228"/>
+        </w:tabs>
+        <w:ind w:left="3228" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3948"/>
+        </w:tabs>
+        <w:ind w:left="3948" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4668"/>
+        </w:tabs>
+        <w:ind w:left="4668" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5388"/>
+        </w:tabs>
+        <w:ind w:left="5388" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6108"/>
+        </w:tabs>
+        <w:ind w:left="6108" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6828"/>
+        </w:tabs>
+        <w:ind w:left="6828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51C82901"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9B3A94A4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="539A7231"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2C4E0CAE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1068"/>
+        </w:tabs>
+        <w:ind w:left="1068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1788"/>
+        </w:tabs>
+        <w:ind w:left="1788" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2508"/>
+        </w:tabs>
+        <w:ind w:left="2508" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3228"/>
+        </w:tabs>
+        <w:ind w:left="3228" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3948"/>
+        </w:tabs>
+        <w:ind w:left="3948" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4668"/>
+        </w:tabs>
+        <w:ind w:left="4668" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5388"/>
+        </w:tabs>
+        <w:ind w:left="5388" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6108"/>
+        </w:tabs>
+        <w:ind w:left="6108" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6828"/>
+        </w:tabs>
+        <w:ind w:left="6828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5AAC4500"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="979CDD96"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5E6C2BDA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0958DABC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="620062CE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8E5273B2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="62720B69"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="ECC6EBFE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="627854E1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0FAA3BB2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1068"/>
+        </w:tabs>
+        <w:ind w:left="1068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1788"/>
+        </w:tabs>
+        <w:ind w:left="1788" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2508"/>
+        </w:tabs>
+        <w:ind w:left="2508" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3228"/>
+        </w:tabs>
+        <w:ind w:left="3228" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3948"/>
+        </w:tabs>
+        <w:ind w:left="3948" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4668"/>
+        </w:tabs>
+        <w:ind w:left="4668" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5388"/>
+        </w:tabs>
+        <w:ind w:left="5388" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6108"/>
+        </w:tabs>
+        <w:ind w:left="6108" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6828"/>
+        </w:tabs>
+        <w:ind w:left="6828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66A75888"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B9EC1ABC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1068"/>
+        </w:tabs>
+        <w:ind w:left="1068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1788" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2508"/>
+        </w:tabs>
+        <w:ind w:left="2508" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3228"/>
+        </w:tabs>
+        <w:ind w:left="3228" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3948"/>
+        </w:tabs>
+        <w:ind w:left="3948" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4668"/>
+        </w:tabs>
+        <w:ind w:left="4668" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5388"/>
+        </w:tabs>
+        <w:ind w:left="5388" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6108"/>
+        </w:tabs>
+        <w:ind w:left="6108" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6828"/>
+        </w:tabs>
+        <w:ind w:left="6828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67730547"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3508E66C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -4671,51 +18678,647 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67ED32B2"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="02886AF6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1068"/>
+        </w:tabs>
+        <w:ind w:left="1068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1788"/>
+        </w:tabs>
+        <w:ind w:left="1788" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2508"/>
+        </w:tabs>
+        <w:ind w:left="2508" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3228"/>
+        </w:tabs>
+        <w:ind w:left="3228" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3948"/>
+        </w:tabs>
+        <w:ind w:left="3948" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4668"/>
+        </w:tabs>
+        <w:ind w:left="4668" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5388"/>
+        </w:tabs>
+        <w:ind w:left="5388" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6108"/>
+        </w:tabs>
+        <w:ind w:left="6108" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6828"/>
+        </w:tabs>
+        <w:ind w:left="6828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6CEE3E3F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4D90E21C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1068"/>
+        </w:tabs>
+        <w:ind w:left="1068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1788"/>
+        </w:tabs>
+        <w:ind w:left="1788" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2508"/>
+        </w:tabs>
+        <w:ind w:left="2508" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3228"/>
+        </w:tabs>
+        <w:ind w:left="3228" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3948"/>
+        </w:tabs>
+        <w:ind w:left="3948" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4668"/>
+        </w:tabs>
+        <w:ind w:left="4668" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5388"/>
+        </w:tabs>
+        <w:ind w:left="5388" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6108"/>
+        </w:tabs>
+        <w:ind w:left="6108" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6828"/>
+        </w:tabs>
+        <w:ind w:left="6828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F044589"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B706D27A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70972D44"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="AB28AEC6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="720613D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DC568D8A"/>
     <w:lvl w:ilvl="0" w:tplc="21F89000">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="1000001B" w:tentative="1">
@@ -4760,130 +19363,704 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="10000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73391A6D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FCDE7064"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73BF392B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="EFF2C1A2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="77320C01"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="705E5BA6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="10">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="10"/>
+    <w:lvlOverride w:ilvl="1">
+      <w:lvl w:ilvl="1">
+        <w:numFmt w:val="bullet"/>
+        <w:lvlText w:val="o"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:tabs>
+            <w:tab w:val="num" w:pos="1440"/>
+          </w:tabs>
+          <w:ind w:left="1440" w:hanging="360"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="21">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="26">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="15"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
+  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001D4DEA"/>
     <w:rsid w:val="00052FF0"/>
     <w:rsid w:val="001567BB"/>
     <w:rsid w:val="001D4DEA"/>
     <w:rsid w:val="004E0FBD"/>
+    <w:rsid w:val="005D5B68"/>
     <w:rsid w:val="005E0101"/>
     <w:rsid w:val="0074736D"/>
     <w:rsid w:val="007E3F0A"/>
     <w:rsid w:val="0082697D"/>
+    <w:rsid w:val="00845454"/>
     <w:rsid w:val="00A429DD"/>
+    <w:rsid w:val="00C54FED"/>
+    <w:rsid w:val="00F40E08"/>
     <w:rsid w:val="00FF582B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang/>
+  <w:themeFontLang w:val="uk-UA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1D7F6F84"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{8857D48E-AC7F-4B62-834E-FA96225BD6CB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5247,209 +20424,459 @@
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="20"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00FF582B"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
-      <w:lang/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="30"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00FF582B"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-      <w:lang/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00052FF0"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="20">
     <w:name w:val="Заголовок 2 Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00FF582B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
-      <w:lang/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="30">
     <w:name w:val="Заголовок 3 Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00FF582B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-      <w:lang/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="a4">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00FF582B"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a5">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FF582B"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="a6">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FF582B"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
+    <w:div w:id="6105375">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="262959230">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="584529916">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1730617120">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="780496996">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="753817405">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1797597995">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1294024171">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1606380917">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="957638538">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1271471932">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1500075598">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1517964151">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1705980884">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1823113147">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1632898750">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1667249989">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="283267047">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1850370541">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1990205667">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://whileweb.com/uk/blog/yak-rozpochati-proyekt-z-rozrobki-veb-sajtu-pokrokova-instrukciya/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -5707,70 +21134,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>14961</Characters>
+  <Pages>10</Pages>
+  <Words>12380</Words>
+  <Characters>7058</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>124</Lines>
-  <Paragraphs>35</Paragraphs>
+  <Lines>58</Lines>
+  <Paragraphs>38</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17550</CharactersWithSpaces>
+  <CharactersWithSpaces>19400</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Admin</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>