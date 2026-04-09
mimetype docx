--- v0 (2026-02-23)
+++ v1 (2026-04-09)
@@ -8,3087 +8,6113 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="0CF92C1F" w14:textId="5B6B72E1" w:rsidR="00052FF0" w:rsidRDefault="00052FF0" w:rsidP="005E0101">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00052FF0">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Лекція </w:t>
       </w:r>
       <w:r w:rsidR="00DF1F07">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="00052FF0">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00F56BA9">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Сучасн</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00F56BA9">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">і моделі управління </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00F56BA9">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>проєктами</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00F56BA9">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> розробки ПЗ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62CECD19" w14:textId="700C1C5A" w:rsidR="00F56BA9" w:rsidRPr="00F56BA9" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
-[...21 lines deleted...]
-        <w:t>Модель швидкої розробки</w:t>
+    <w:p w14:paraId="1966DEAB" w14:textId="77777777" w:rsidR="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="00F56BA9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62CECD19" w14:textId="663BA647" w:rsidR="00F56BA9" w:rsidRPr="00B636D1" w:rsidRDefault="00F56BA9" w:rsidP="00B636D1">
+      <w:pPr>
+        <w:ind w:firstLine="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>8.1 Модель швидкої розробки</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="329F1B70" w14:textId="77777777" w:rsidR="00F56BA9" w:rsidRPr="00F56BA9" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:val="uk-UA"/>
-[...6 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F56BA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
         </w:rPr>
         <w:t>Технологія RAD (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F56BA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>англ</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F56BA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F56BA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Rapid</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F56BA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="uk-UA"/>
-[...8 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F56BA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
         </w:rPr>
         <w:t>Application</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F56BA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="uk-UA"/>
-[...8 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F56BA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
         </w:rPr>
         <w:t>Development</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F56BA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00F56BA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> заснована на спіральної моделі життєвого циклу та забезпечує прискорення розробки ІС завдяки широкому залученню до процесу проектування майбутніх користувачів. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CEC6BFC" w14:textId="77777777" w:rsidR="00F56BA9" w:rsidRPr="00F56BA9" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:val="uk-UA"/>
-[...5 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F56BA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Для даної технології характерне перенесення основних обсягів робіт із </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F56BA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>передпроектної</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F56BA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> стадії на стадію проектування.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34F76349" w14:textId="77777777" w:rsidR="00F56BA9" w:rsidRPr="00F56BA9" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:val="uk-UA"/>
-[...5 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F56BA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Представники замовника отримують можливість контролювати весь процес створення системи, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F56BA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>оперативно</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F56BA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> впливати на склад та реалізацію її функцій.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11A8BEF7" w14:textId="77777777" w:rsidR="00F56BA9" w:rsidRPr="00F56BA9" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:val="uk-UA"/>
-[...5 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F56BA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Засновником RAD вважається співробітник IBM </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F56BA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Дж</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F56BA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">. Мартін, який у 1980 –х роках опублікував книгу, в якій  </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F56BA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>обгрунтував</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F56BA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> особливості технології RAD.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11B2BC3C" w14:textId="77777777" w:rsidR="00F56BA9" w:rsidRPr="00F56BA9" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:val="uk-UA"/>
-[...5 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F56BA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Застосування технології RAD доцільно у випадках, коли:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10EC0D9C" w14:textId="77777777" w:rsidR="00F56BA9" w:rsidRPr="00F56BA9" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:val="uk-UA"/>
-[...5 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F56BA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>1. Вимоги до програмного забезпечення визначені нечітко чи не повністю. У багатьох випадках замовник дуже приблизно уявляє собі роботу майбутньої системи і не може чітко сформулювати усі вимоги до неї.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AD2DBE8" w14:textId="77777777" w:rsidR="00F56BA9" w:rsidRPr="00F56BA9" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:val="uk-UA"/>
-[...5 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F56BA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>2. Інтерфейс користувача є для замовника основним чинником. RAD-технологія дає можливість продемонструвати цей інтерфейс у прототипі майже одразу після початку проекту.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="164B4301" w14:textId="77777777" w:rsidR="00F56BA9" w:rsidRPr="00F56BA9" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:val="uk-UA"/>
-[...5 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F56BA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>3. Потрібно виконання проекту у стислий термін. Швидке виконання проекту дозволяє створити систему, що відповідає вимогам сьогодення. Якщо система проектується довго, то висока ймовірність того, що за цей час суттєво зміняться умови діяльності організації, тобто система морально застаріє ще до завершення її проектування.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60562A2B" w14:textId="77777777" w:rsidR="00F56BA9" w:rsidRPr="00F56BA9" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:val="uk-UA"/>
-[...5 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F56BA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>4. Проект виконується за умов обмеженості бюджету. Розробка ведеться невеликими RAD-групами в короткі терміни, що забезпечує мінімум трудовитрат і дозволяє вписатися в бюджетні обмеження</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="649CA549" w14:textId="77777777" w:rsidR="00F56BA9" w:rsidRPr="00F56BA9" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:val="uk-UA"/>
-[...5 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F56BA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>5. ПЗ не має великої обчислювальної складності. RAD застосовується для систем середньої складності, що мають елементи новизни. Якщо проектована система велика, вона повинна допускати розбиття на дрібніші функціональні компоненти. Вони можуть випускатися послідовно чи паралельно.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="687DD069" w14:textId="77777777" w:rsidR="00F56BA9" w:rsidRPr="00F56BA9" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:val="uk-UA"/>
-[...5 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F56BA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>До основних прийомів RAD належать такі.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DB145C1" w14:textId="77777777" w:rsidR="00F56BA9" w:rsidRPr="00F56BA9" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:val="uk-UA"/>
-[...5 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F56BA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Використання </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F56BA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>прототипування</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F56BA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>, що дозволяє повніше з'ясувати потреби користувачів.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54CDCF62" w14:textId="77777777" w:rsidR="00F56BA9" w:rsidRPr="00F56BA9" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:val="uk-UA"/>
-[...5 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F56BA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>2. Залучення користувачів у процес розробки системи.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7699CD5F" w14:textId="77777777" w:rsidR="00F56BA9" w:rsidRPr="00F56BA9" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:val="uk-UA"/>
-[...5 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F56BA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>3. Розробка додатків ітераціями, багаторазове повернення до найбільш ранніх етапів ЖЦ.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0568AF80" w14:textId="77777777" w:rsidR="00F56BA9" w:rsidRPr="00F56BA9" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:val="uk-UA"/>
-[...5 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F56BA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>4. Необов'язковість повного завершення робіт на одному етапі життєвого циклу для початку робіт на наступному етапі При ітеративному підході пропущені роботи можна виконати згодом. Перехід до наступного етапу ЖЦ здійснюється відповідно до плану, навіть якщо не вся запланована робота закінчена. План складається на основі статистичних даних, отриманих у попередніх проектах.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C2169E4" w14:textId="77777777" w:rsidR="00F56BA9" w:rsidRPr="00F56BA9" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:val="uk-UA"/>
-[...5 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F56BA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>5. Висока міра паралельності робіт.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48E7FFA2" w14:textId="77777777" w:rsidR="00F56BA9" w:rsidRPr="00F56BA9" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:val="uk-UA"/>
-[...5 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F56BA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>6. Повторне використання елементів проекту.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0746BF59" w14:textId="77777777" w:rsidR="00F56BA9" w:rsidRPr="00F56BA9" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:val="uk-UA"/>
-[...5 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F56BA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">7. Застосування CASE-засобів (CASE – </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F56BA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Computer</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F56BA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:val="uk-UA"/>
-[...7 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F56BA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Aided</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F56BA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:val="uk-UA"/>
-[...7 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F56BA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>System</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F56BA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:val="uk-UA"/>
-[...7 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F56BA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Engineering</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F56BA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>), які забезпечують технічну цілісність проекту на всіх етапах проектування, у тому числі використання генераторів (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F56BA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>майстерів</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F56BA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40277679" w14:textId="77777777" w:rsidR="00F56BA9" w:rsidRPr="00F56BA9" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:val="uk-UA"/>
-[...5 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F56BA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>8. Застосування засобів управління конфігураціями, що полегшує внесення змін до проекту та супровід готової системи.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44F8E230" w14:textId="77777777" w:rsidR="00F56BA9" w:rsidRPr="00F56BA9" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B0A2A4D" w14:textId="77777777" w:rsidR="00F56BA9" w:rsidRPr="00F56BA9" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="uk-UA"/>
-[...5 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F56BA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Як зазначалося, технологія RAD є прикладом використання спіральної моделі життєвого циклу. Життєвий цикл ІС складається з багаторазово повторюваних </w:t>
       </w:r>
       <w:r w:rsidRPr="00F56BA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>чотирьох стадій:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70057DCC" w14:textId="77777777" w:rsidR="00F56BA9" w:rsidRPr="00F56BA9" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:val="uk-UA"/>
-[...5 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F56BA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>1. Аналіз вимог та планування.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DB7F34C" w14:textId="77777777" w:rsidR="00F56BA9" w:rsidRPr="00F56BA9" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:val="uk-UA"/>
-[...5 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F56BA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>2. Проектування.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34FD6B93" w14:textId="77777777" w:rsidR="00F56BA9" w:rsidRPr="00F56BA9" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:val="uk-UA"/>
-[...5 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F56BA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>3. Реалізація.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7914AC62" w14:textId="77777777" w:rsidR="00F56BA9" w:rsidRPr="00F56BA9" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:val="uk-UA"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F56BA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>4. Використання версії.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29261E78" w14:textId="77777777" w:rsidR="00F56BA9" w:rsidRPr="00F56BA9" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:val="uk-UA"/>
-[...7 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F56BA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Робота над проектом ведеться групами. Типовий склад групи –керівник, аналітик, два-три програмісти, технічний письменник. Якщо проект складний, то йому може бути виділено кілька RAD-груп. При цьому системи розбиваються на підсистеми, і кожна підсистема розробляється незалежною групою. Проект виконується в умовах тісного взаємодії між розробниками та замовником.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="366BA69B" w14:textId="77777777" w:rsidR="00F56BA9" w:rsidRPr="00F56BA9" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:val="uk-UA"/>
-[...5 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F56BA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">RAD-група завжди працює лише над одним прототипом. Це забезпечує єдність цілей, кращу </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F56BA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>спостерігальність</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F56BA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> та керованість процесом розробки, що у результаті підвищує якість кінцевого продукту.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AE346F3" w14:textId="77777777" w:rsidR="00F56BA9" w:rsidRPr="00F56BA9" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:val="uk-UA"/>
-[...5 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F56BA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Інструментальні засоби, що використовуються, повинні забезпечувати групову розробку та конфігураційне управління проектом. Ключовий фактор успіху тут - правильне розбиття системи на підсистеми. Усі групи мають використовувати загальні стандарти проектування. Обов'язково проводиться фінальне тестування усієї системи.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C25AC6C" w14:textId="77777777" w:rsidR="00F56BA9" w:rsidRPr="00F56BA9" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:val="uk-UA"/>
-[...5 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F56BA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Створення прототипів ІС робить вимоги більш реальними, наближає варіанти використання до життя і закриває прогалини в розумінні вимог. Прототипи надають користувачам експериментальну модель нової системи, стимулюючи їх мислення та активізуючи обговорення вимог. Обговорення прототипів на ранніх стадіях процесу розробки допомагає зацікавленим у проекті особам дійти загального розуміння вимог до системи, що зменшує ризик невдачі проекту.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C548467" w14:textId="77777777" w:rsidR="00F56BA9" w:rsidRPr="00F56BA9" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
-[...17 lines deleted...]
-    <w:p w14:paraId="522356C6" w14:textId="71BEA2FB" w:rsidR="00F56BA9" w:rsidRPr="00F56BA9" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
+    <w:p w14:paraId="2149B382" w14:textId="77777777" w:rsidR="00E50D6B" w:rsidRPr="00E50D6B" w:rsidRDefault="00E50D6B" w:rsidP="00B636D1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="420" w:lineRule="atLeast"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Процес розробки за моделлю RAD</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23783AB9" w14:textId="77777777" w:rsidR="00E50D6B" w:rsidRPr="00E50D6B" w:rsidRDefault="00E50D6B" w:rsidP="00B636D1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="1F1F1F"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="1F1F1F"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Замість того, щоб пів року писати ТЗ, команда розбиває роботу на 4 ключові етапи:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5671A366" w14:textId="77777777" w:rsidR="00E50D6B" w:rsidRPr="00E50D6B" w:rsidRDefault="00E50D6B" w:rsidP="00B636D1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>1. Визначення вимог (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Requirements</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Planning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="609651E0" w14:textId="77777777" w:rsidR="00E50D6B" w:rsidRPr="00E50D6B" w:rsidRDefault="00E50D6B" w:rsidP="00B636D1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="1F1F1F"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="1F1F1F"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Замість товстого фоліанта з описами кожного пікселя, розробники та замовник збираються на коротку сесію.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01CFE5B5" w14:textId="77777777" w:rsidR="00E50D6B" w:rsidRPr="00E50D6B" w:rsidRDefault="00E50D6B" w:rsidP="00B636D1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="1F1F1F"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Результат:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="1F1F1F"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Список головних функцій (бачити календар, бронювати </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="1F1F1F"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>слот</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="1F1F1F"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>, отримувати сповіщення). Межі проекту окреслені, але деталі можуть змінюватися в процесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FABF060" w14:textId="77777777" w:rsidR="00E50D6B" w:rsidRPr="00E50D6B" w:rsidRDefault="00E50D6B" w:rsidP="00B636D1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Дизайн та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>прототипування</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>User</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Design</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22315F62" w14:textId="77777777" w:rsidR="00E50D6B" w:rsidRPr="00E50D6B" w:rsidRDefault="00E50D6B" w:rsidP="00B636D1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="1F1F1F"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="1F1F1F"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Це «серце» RAD. Розробники створюють </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>клікабельний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> прототип</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="1F1F1F"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> або «сирий» варіант програми за тиждень.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B24E82D" w14:textId="77777777" w:rsidR="00E50D6B" w:rsidRPr="00E50D6B" w:rsidRDefault="00E50D6B" w:rsidP="00B636D1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="1F1F1F"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Приклад:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="1F1F1F"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Користувачам показують базовий інтерфейс. Замовник каже: «Червоний колір для зайнятих кімнат — це </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="1F1F1F"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>ок</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="1F1F1F"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>, але я хочу бачити, хто саме її забронював, прямо на головному екрані».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31EBDB51" w14:textId="77777777" w:rsidR="00E50D6B" w:rsidRPr="00E50D6B" w:rsidRDefault="00E50D6B" w:rsidP="00B636D1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="1F1F1F"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Дія:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="1F1F1F"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Розробники тут же вносять правки. Цей цикл повторюється кілька разів, поки користувач не скаже: «Ось це саме те, що нам треба».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40498B84" w14:textId="77777777" w:rsidR="00E50D6B" w:rsidRPr="00E50D6B" w:rsidRDefault="00E50D6B" w:rsidP="00B636D1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>3. Швидка розробка (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Construction</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="607A1FAB" w14:textId="77777777" w:rsidR="00E50D6B" w:rsidRPr="00E50D6B" w:rsidRDefault="00E50D6B" w:rsidP="00B636D1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="1F1F1F"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="1F1F1F"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Коли прототип затверджено, його «накачують» реальним функціоналом. Завдяки тому, що дизайн уже перевірений користувачами, програмісти не витрачають час на переробку логіки, яка нікому не подобається.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="481DBF5C" w14:textId="77777777" w:rsidR="00E50D6B" w:rsidRPr="00E50D6B" w:rsidRDefault="00E50D6B" w:rsidP="00B636D1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="1F1F1F"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="1F1F1F"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Використовуються інструменти автоматизації, готові блоки коду (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="1F1F1F"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>low-code</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="1F1F1F"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> платформи або фреймворки).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3842F6E7" w14:textId="77777777" w:rsidR="00E50D6B" w:rsidRPr="00E50D6B" w:rsidRDefault="00E50D6B" w:rsidP="00B636D1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>4. Впровадження (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Cutover</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C06C485" w14:textId="77777777" w:rsidR="00E50D6B" w:rsidRPr="00E50D6B" w:rsidRDefault="00E50D6B" w:rsidP="00E50D6B">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="1F1F1F"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="1F1F1F"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Фінальна збірка, тестування та навчання персоналу. Оскільки майбутні користувачі бачили програму на етапі прототипу, адаптація проходить миттєво.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27058ED0" w14:textId="77777777" w:rsidR="00E50D6B" w:rsidRPr="00B636D1" w:rsidRDefault="00E50D6B" w:rsidP="00F56BA9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41681CBD" w14:textId="77777777" w:rsidR="00F56BA9" w:rsidRPr="00B636D1" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="522356C6" w14:textId="71BEA2FB" w:rsidR="00F56BA9" w:rsidRPr="00B636D1" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="FF0000"/>
-          <w:lang w:val="uk-UA"/>
-[...2 lines deleted...]
-      <w:r>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B636D1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="FF0000"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">8.2. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F56BA9">
+      <w:r w:rsidRPr="00B636D1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="FF0000"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Agile</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F56BA9">
+      <w:r w:rsidRPr="00B636D1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="FF0000"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>-методики</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30C4DB26" w14:textId="77777777" w:rsidR="00F56BA9" w:rsidRPr="00F56BA9" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
+    <w:p w14:paraId="30C4DB26" w14:textId="77777777" w:rsidR="00F56BA9" w:rsidRPr="00B636D1" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:val="uk-UA"/>
-[...6 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Agile</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F56BA9">
-[...2 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>-методики (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F56BA9">
-[...2 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>англ</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F56BA9">
-[...2 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F56BA9">
-[...2 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Agile</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F56BA9">
-[...10 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>software</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F56BA9">
-[...10 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>development</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F56BA9">
-[...2 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> – гнучка методологія розробки) – сімейство підходів до розробки програмного забезпечення, орієнтованих на використання ітеративної розробки, динамічне формування вимог та забезпечення їх реалізації в результаті постійної взаємодії всередині робочих груп, що </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F56BA9">
-[...2 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>самоорганізуються</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F56BA9">
-[...2 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> та складаються із фахівців різного профілю.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B1805E4" w14:textId="77777777" w:rsidR="00F56BA9" w:rsidRPr="00F56BA9" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
+    <w:p w14:paraId="0B1805E4" w14:textId="77777777" w:rsidR="00F56BA9" w:rsidRPr="00B636D1" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:val="uk-UA"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Зміст </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F56BA9">
-[...2 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Agile</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F56BA9">
-[...2 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> визначається документом, відомим як </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F56BA9">
+      <w:r w:rsidRPr="00B636D1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Agile</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F56BA9">
+      <w:r w:rsidRPr="00B636D1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
-          <w:lang w:val="uk-UA"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00F56BA9">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B636D1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Manifesto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F56BA9">
-[...2 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. Документ був </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F56BA9">
-[...2 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>розроблениийй</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F56BA9">
-[...2 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> та </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F56BA9">
-[...2 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>прийнят</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F56BA9">
-[...2 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> у 2001 році.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33A6C170" w14:textId="77777777" w:rsidR="00F56BA9" w:rsidRPr="00F56BA9" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
+    <w:p w14:paraId="33A6C170" w14:textId="77777777" w:rsidR="00F56BA9" w:rsidRPr="00B636D1" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:val="uk-UA"/>
-[...5 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Існує кілька </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F56BA9">
-[...2 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>методик</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F56BA9">
-[...2 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, що належать до класу гнучких </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F56BA9">
-[...2 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>методологій</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F56BA9">
-[...2 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> розробки, зокрема, екстремальне програмування, DSDM.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F57B5B7" w14:textId="77777777" w:rsidR="00F56BA9" w:rsidRPr="00F56BA9" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="uk-UA"/>
-[...5 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Більшість гнучких </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F56BA9">
-[...2 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>методологій</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F56BA9">
-[...10 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> націлені на мінімізацію ризиків проекту шляхом використання серії коротких циклів розробки, званих ітераціями. Кожна ітерація зазвичай триває два-три тижні</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F56BA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> і виглядає як програмний проект у мініатюрі, включаючи </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F56BA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
         </w:rPr>
         <w:t>всі етапи життєвого циклу системи:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02E2E0A9" w14:textId="77777777" w:rsidR="00F56BA9" w:rsidRPr="00F56BA9" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="uk-UA"/>
-[...6 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F56BA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
         </w:rPr>
         <w:t>планування;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54D16931" w14:textId="77777777" w:rsidR="00F56BA9" w:rsidRPr="00F56BA9" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="uk-UA"/>
-[...6 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F56BA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
         </w:rPr>
         <w:t>аналіз вимог;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00BD66AE" w14:textId="77777777" w:rsidR="00F56BA9" w:rsidRPr="00F56BA9" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="uk-UA"/>
-[...6 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F56BA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
         </w:rPr>
         <w:t>проектування;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D18DE93" w14:textId="77777777" w:rsidR="00F56BA9" w:rsidRPr="00F56BA9" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="uk-UA"/>
-[...6 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F56BA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
         </w:rPr>
         <w:t>програмування;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E1FA48A" w14:textId="77777777" w:rsidR="00F56BA9" w:rsidRPr="00F56BA9" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="uk-UA"/>
-[...6 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F56BA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
         </w:rPr>
         <w:t>тестування;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EF8202B" w14:textId="77777777" w:rsidR="00F56BA9" w:rsidRPr="00F56BA9" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="uk-UA"/>
-[...6 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F56BA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
         </w:rPr>
         <w:t>документування.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FF6E9E2" w14:textId="77777777" w:rsidR="00F56BA9" w:rsidRPr="00F56BA9" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:val="uk-UA"/>
-[...5 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F56BA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Хоча окрема ітерація, як правило, недостатня для випуску нової версії продукту, мається на увазі, що гнучкий програмний проект готовий до роботи наприкінці кожної ітерації. Після закінчення кожної ітерації команда виконує переоцінку пріоритетів розробки.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E778241" w14:textId="77777777" w:rsidR="00F56BA9" w:rsidRPr="00F56BA9" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="uk-UA"/>
-[...6 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F56BA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Принципи </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F56BA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Agile</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="79CCDAE4" w14:textId="77777777" w:rsidR="00F56BA9" w:rsidRPr="00F56BA9" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:val="uk-UA"/>
-[...6 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F56BA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Agile</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F56BA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> не включає практичних рекомендацій, а визначає цінності та принципи, якими керуються успішні команди.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42F65098" w14:textId="77777777" w:rsidR="00F56BA9" w:rsidRPr="00F56BA9" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E7EA31E" w14:textId="77777777" w:rsidR="00F56BA9" w:rsidRPr="00F56BA9" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:val="uk-UA"/>
-[...6 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F56BA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Agile</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F56BA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:val="uk-UA"/>
-[...7 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F56BA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Manifesto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F56BA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> містить чотири основні ідеї та дванадцять принципів.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B44B62D" w14:textId="77777777" w:rsidR="00F56BA9" w:rsidRPr="00F56BA9" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="uk-UA"/>
-[...6 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F56BA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Основні ідеї </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F56BA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Agile</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F56BA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="uk-UA"/>
-[...8 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F56BA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
         </w:rPr>
         <w:t>Manifesto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F56BA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="760DB4FC" w14:textId="77777777" w:rsidR="00F56BA9" w:rsidRPr="00F56BA9" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="uk-UA"/>
-[...6 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F56BA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
         </w:rPr>
         <w:t>1. Люди та взаємодія важливіші за процеси та інструменти.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06E5232F" w14:textId="77777777" w:rsidR="00F56BA9" w:rsidRPr="00F56BA9" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="uk-UA"/>
-[...6 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F56BA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
         </w:rPr>
         <w:t>2. Працюючий продукт важливіший за вичерпну документацію.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F836A76" w14:textId="77777777" w:rsidR="00F56BA9" w:rsidRPr="00F56BA9" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="uk-UA"/>
-[...6 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F56BA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
         </w:rPr>
         <w:t>3. Співпраця із замовником важливіша за узгодження умов контракту.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F98070A" w14:textId="77777777" w:rsidR="00F56BA9" w:rsidRPr="00F56BA9" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="uk-UA"/>
-[...6 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F56BA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
         </w:rPr>
         <w:t>4. Готовність до змін важливіша за проходження початкового плану.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5652B9C3" w14:textId="77777777" w:rsidR="00F56BA9" w:rsidRPr="00F56BA9" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:val="uk-UA"/>
-[...5 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F56BA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Принципи, що містяться в </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F56BA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Agile</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F56BA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:val="uk-UA"/>
-[...7 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F56BA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Manifesto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F56BA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EAD5158" w14:textId="77777777" w:rsidR="00F56BA9" w:rsidRPr="00F56BA9" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:val="uk-UA"/>
-[...5 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F56BA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>1. Найвищим пріоритетом є задоволення потреб замовника завдяки регулярній та ранній поставці цінного програмного забезпечення.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A167F34" w14:textId="77777777" w:rsidR="00F56BA9" w:rsidRPr="00F56BA9" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F56BA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Зміна вимог вітається навіть на пізніх стадіях розробки. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F56BA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Agile</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F56BA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>-процеси дозволяють використовувати зміни для забезпечення замовнику конкурентної переваги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C1AA662" w14:textId="77777777" w:rsidR="00F56BA9" w:rsidRPr="00F56BA9" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F56BA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>3. Працюючий продукт слід випускати якнайчастіше, з періодичністю від кількох тижнів до кількох місяців.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="556DFC28" w14:textId="77777777" w:rsidR="00F56BA9" w:rsidRPr="00F56BA9" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F56BA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>4. Протягом усього проекту розробники та представники бізнесу повинні щодня працювати разом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776F5C6D" w14:textId="77777777" w:rsidR="00F56BA9" w:rsidRPr="00F56BA9" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F56BA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Над проектом мають працювати мотивовані професіонали. Щоб роботу було зроблено, створіть умови, забезпечте підтримку і повністю </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F56BA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>довіртеся</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F56BA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> їм.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0639AFE5" w14:textId="77777777" w:rsidR="00F56BA9" w:rsidRPr="00F56BA9" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F56BA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>6. Безпосереднє спілкування є найбільш практичним та ефективним способом обміну інформацією як із самою командою, так і всередині команди.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E1DA60D" w14:textId="77777777" w:rsidR="00F56BA9" w:rsidRPr="00F56BA9" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F56BA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>7. Діючий продукт – основний показник прогресу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="027833F7" w14:textId="77777777" w:rsidR="00F56BA9" w:rsidRPr="00F56BA9" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F56BA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. Інвестори, розробники та користувачі повинні мати можливість підтримувати постійний ритм безкінечно. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F56BA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Agile</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F56BA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> допомагає налагодити такий стійкий процес розробки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="586E4C4B" w14:textId="77777777" w:rsidR="00F56BA9" w:rsidRPr="00F56BA9" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F56BA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>9. Постійна увага до технічної досконалості та якості проектування підвищує гнучкість проекту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A71B09E" w14:textId="77777777" w:rsidR="00F56BA9" w:rsidRPr="00F56BA9" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F56BA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>10.Простота - мистецтво мінімізації зайвої роботи – вкрай потрібна.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16915FF0" w14:textId="77777777" w:rsidR="00F56BA9" w:rsidRPr="00F56BA9" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F56BA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11. Кращі вимоги, архітектурні та технічні рішення народжуються у команд, що </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F56BA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>самоорганізуються</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F56BA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="621A390D" w14:textId="59CD1A09" w:rsidR="00F56BA9" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F56BA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>12. Команда повинна систематично аналізувати можливі способи покращення ефективності та відповідно коригувати стиль своєї роботи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C6CC255" w14:textId="63680268" w:rsidR="00E50D6B" w:rsidRDefault="00E50D6B" w:rsidP="00F56BA9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47024B80" w14:textId="77777777" w:rsidR="00E50D6B" w:rsidRPr="00E50D6B" w:rsidRDefault="00E50D6B" w:rsidP="00E50D6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Екстремальне програмування (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Extreme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Programming</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>, XP)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — це одна з найпопулярніших гнучких (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Agile</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>методологій</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> розробки ПЗ. Якщо RAD фокусується на швидкості </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>прототипування</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, то XP </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>1. Найвищим пріоритетом є задоволення потреб замовника завдяки регулярній та ранній поставці цінного програмного забезпечення.</w:t>
-[...231 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+        <w:t xml:space="preserve">фокусується на </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>якості коду</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та здатності команди швидко адаптуватися до змінних вимог навіть на пізніх етапах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E17410C" w14:textId="77777777" w:rsidR="00E50D6B" w:rsidRPr="00E50D6B" w:rsidRDefault="00E50D6B" w:rsidP="00E50D6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Назва «екстремальне» походить від ідеї: взяти найкращі практики розробки та викрутити їх «на максимум».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EB5BA38" w14:textId="1AD03BD2" w:rsidR="00E50D6B" w:rsidRPr="00E50D6B" w:rsidRDefault="00E50D6B" w:rsidP="00E50D6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU" w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Основні практики </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>екстремального</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>програмування</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="1CB5EE28" w14:textId="77777777" w:rsidR="00E50D6B" w:rsidRPr="00E50D6B" w:rsidRDefault="00E50D6B" w:rsidP="00E50D6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>1. Парне програмування (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Pair</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Programming</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A7E3918" w14:textId="77777777" w:rsidR="00E50D6B" w:rsidRPr="00E50D6B" w:rsidRDefault="00E50D6B" w:rsidP="00E50D6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Двоє розробників працюють за одним комп'ютером. Один («Водій») пише код, інший («Штурман») стежить за логікою, шукає помилки та думає на крок вперед. Це зменшує кількість багів і допомагає навчати новачків.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="276108EA" w14:textId="77777777" w:rsidR="00E50D6B" w:rsidRPr="00E50D6B" w:rsidRDefault="00E50D6B" w:rsidP="00E50D6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Розробка через тестування (TDD — </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Test-Driven</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Development</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="509FBF84" w14:textId="77777777" w:rsidR="00E50D6B" w:rsidRPr="00E50D6B" w:rsidRDefault="00E50D6B" w:rsidP="00E50D6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Спочатку пишеться тест, який перевіряє ще не існуючу функцію. Потім пишеться мінімальний код, щоб цей тест пройшов. І лише потім код приводиться до ідеалу (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>рефакторинг</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B8301DF" w14:textId="77777777" w:rsidR="00E50D6B" w:rsidRPr="00E50D6B" w:rsidRDefault="00E50D6B" w:rsidP="00E50D6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Результат:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> У вас завжди є робочий код, покритий тестами на 100%.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BEB9677" w14:textId="77777777" w:rsidR="00E50D6B" w:rsidRPr="00E50D6B" w:rsidRDefault="00E50D6B" w:rsidP="00E50D6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>3. Гра в планування (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Planning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Game</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67F80D86" w14:textId="77777777" w:rsidR="00E50D6B" w:rsidRPr="00E50D6B" w:rsidRDefault="00E50D6B" w:rsidP="00E50D6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Замовник і команда збираються разом. Замовник описує «історії користувачів» (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>User</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Stories</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>), а програмісти оцінюють складність. Разом вони вирішують, що піде в роботу в найближчі 1–2 тижні.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="322BB3A9" w14:textId="77777777" w:rsidR="00E50D6B" w:rsidRPr="00E50D6B" w:rsidRDefault="00E50D6B" w:rsidP="00E50D6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>4. Безперервна інтеграція (CI)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51981609" w14:textId="77777777" w:rsidR="00E50D6B" w:rsidRPr="00E50D6B" w:rsidRDefault="00E50D6B" w:rsidP="00E50D6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Код зливається в загальний репозиторій кілька разів на день. Це дозволяє уникнути «пекла інтеграції», коли в кінці проекту виявляється, що частини програми від різних розробників не працюють разом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52924796" w14:textId="77777777" w:rsidR="00E50D6B" w:rsidRPr="00E50D6B" w:rsidRDefault="00E50D6B" w:rsidP="00E50D6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>5. Замовник завжди поруч (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>On-site</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Customer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50D12A0C" w14:textId="77777777" w:rsidR="00E50D6B" w:rsidRPr="00E50D6B" w:rsidRDefault="00E50D6B" w:rsidP="00E50D6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>В ідеалі представник замовника знаходиться в одному офісі з командою, щоб миттєво відповідати на питання: «А як саме має працювати ця кнопка?».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28312D38" w14:textId="722C8FFC" w:rsidR="00E50D6B" w:rsidRPr="00B636D1" w:rsidRDefault="00E50D6B" w:rsidP="00E50D6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="425"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60BB5FA2" w14:textId="77777777" w:rsidR="00E50D6B" w:rsidRPr="00E50D6B" w:rsidRDefault="00E50D6B" w:rsidP="00E50D6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="425"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>DSDM (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Dynamic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Systems</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Development</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Method</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — це одна з найстаріших та найсуворіших </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Agile-методологій</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>, яка з’явилася ще у 1994 році. Вона виникла як розвиток RAD (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Rapid</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Application</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Development</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>), щоб додати процесу швидкості, але водночас забезпечити чітку структуру та контроль.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F50C064" w14:textId="77777777" w:rsidR="00E50D6B" w:rsidRPr="00E50D6B" w:rsidRDefault="00E50D6B" w:rsidP="00E50D6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="425"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Головна філософія DSDM: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>«Будь-який проект має бути прив’язаний до стратегічних цілей бізнесу та зданий вчасно»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="621A390D" w14:textId="77777777" w:rsidR="00F56BA9" w:rsidRPr="00F56BA9" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
-[...25 lines deleted...]
-    <w:p w14:paraId="0DBDC8BC" w14:textId="7FE2CA4F" w:rsidR="00F56BA9" w:rsidRPr="00F56BA9" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
+    <w:p w14:paraId="27F17D71" w14:textId="2F99CC20" w:rsidR="00E50D6B" w:rsidRPr="00E50D6B" w:rsidRDefault="00E50D6B" w:rsidP="00E50D6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="425"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76662BF8" w14:textId="77777777" w:rsidR="00E50D6B" w:rsidRPr="00E50D6B" w:rsidRDefault="00E50D6B" w:rsidP="00E50D6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="425"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>8 принципів DSDM</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48B1B3B7" w14:textId="77777777" w:rsidR="00E50D6B" w:rsidRPr="00E50D6B" w:rsidRDefault="00E50D6B" w:rsidP="00E50D6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="425"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Щоб проект був успішним, команда повинна дотримуватися цих правил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64485F9A" w14:textId="77777777" w:rsidR="00E50D6B" w:rsidRPr="00E50D6B" w:rsidRDefault="00E50D6B" w:rsidP="00E50D6B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Фокус на потребах бізнесу.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Кожна функція має приносити реальну цінність.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="478874E8" w14:textId="77777777" w:rsidR="00E50D6B" w:rsidRPr="00E50D6B" w:rsidRDefault="00E50D6B" w:rsidP="00E50D6B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Здача вчасно.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Дедлайни непохитні.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58F9B994" w14:textId="77777777" w:rsidR="00E50D6B" w:rsidRPr="00E50D6B" w:rsidRDefault="00E50D6B" w:rsidP="00E50D6B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Спільна робота.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Тісна взаємодія бізнесу та розробників.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F513FAC" w14:textId="77777777" w:rsidR="00E50D6B" w:rsidRPr="00E50D6B" w:rsidRDefault="00E50D6B" w:rsidP="00E50D6B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Ніяких компромісів щодо якості.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Якість фіксується на старті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B04B2AD" w14:textId="77777777" w:rsidR="00E50D6B" w:rsidRPr="00E50D6B" w:rsidRDefault="00E50D6B" w:rsidP="00E50D6B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Розробка </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ітеративно</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Будуємо фундамент, а потім нарощуємо деталі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E47872B" w14:textId="77777777" w:rsidR="00E50D6B" w:rsidRPr="00E50D6B" w:rsidRDefault="00E50D6B" w:rsidP="00E50D6B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Створення </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>інкрементально</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Регулярна видача робочих частин продукту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09193AE4" w14:textId="77777777" w:rsidR="00E50D6B" w:rsidRPr="00E50D6B" w:rsidRDefault="00E50D6B" w:rsidP="00E50D6B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Постійна комунікація.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Мінімум бюрократії, більше візуалізації.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27F4EE22" w14:textId="77777777" w:rsidR="00E50D6B" w:rsidRPr="00E50D6B" w:rsidRDefault="00E50D6B" w:rsidP="00E50D6B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Демонстрація контролю.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Використання планів та звітів для прозорості.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A6055C1" w14:textId="29FE9D4C" w:rsidR="00E50D6B" w:rsidRPr="00E50D6B" w:rsidRDefault="00E50D6B" w:rsidP="00E50D6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="425"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CC6D149" w14:textId="77777777" w:rsidR="00E50D6B" w:rsidRPr="00E50D6B" w:rsidRDefault="00E50D6B" w:rsidP="00E50D6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="425"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Ключова відмінність: Перевернутий трикутник</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5257C73E" w14:textId="77777777" w:rsidR="00E50D6B" w:rsidRPr="00E50D6B" w:rsidRDefault="00E50D6B" w:rsidP="00E50D6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="425"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>У класичних методах (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Waterfall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) фіксуються </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>функції</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Scope</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>), а час і ресурси змінюються. У DSDM все навпаки:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C837AAE" w14:textId="77777777" w:rsidR="00E50D6B" w:rsidRPr="00E50D6B" w:rsidRDefault="00E50D6B" w:rsidP="00E50D6B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Фіксовані:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Час (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Time</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>), Вартість (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Cost</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>) та Якість (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Quality</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B0620EE" w14:textId="77777777" w:rsidR="00E50D6B" w:rsidRPr="00E50D6B" w:rsidRDefault="00E50D6B" w:rsidP="00E50D6B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Змінні:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Функціонал (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Scope</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="252A1B63" w14:textId="77777777" w:rsidR="00E50D6B" w:rsidRPr="00E50D6B" w:rsidRDefault="00E50D6B" w:rsidP="00E50D6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="425"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Якщо команда не встигає до дедлайну, вона не </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>переносить</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дату здачі, а </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>викидає найменш важливі функції</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B695F08" w14:textId="27E53DAF" w:rsidR="00E50D6B" w:rsidRPr="00E50D6B" w:rsidRDefault="00E50D6B" w:rsidP="00E50D6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="425"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="746FAD57" w14:textId="77777777" w:rsidR="00E50D6B" w:rsidRPr="00E50D6B" w:rsidRDefault="00E50D6B" w:rsidP="00E50D6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="425"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Пріоритезація</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>MoSCoW</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="7B59D0F9" w14:textId="77777777" w:rsidR="00E50D6B" w:rsidRPr="00E50D6B" w:rsidRDefault="00E50D6B" w:rsidP="00E50D6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="425"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Це головний інструмент DSDM для управління обсягом робіт. Всі завдання діляться на 4 категорії:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FB2CFBA" w14:textId="77777777" w:rsidR="00E50D6B" w:rsidRPr="00E50D6B" w:rsidRDefault="00E50D6B" w:rsidP="00E50D6B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>M (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Must</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>have</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Критично важливі функції. Без них продукт не має сенсу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49D7E25E" w14:textId="77777777" w:rsidR="00E50D6B" w:rsidRPr="00E50D6B" w:rsidRDefault="00E50D6B" w:rsidP="00E50D6B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>S (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Should</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>have</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Важливі, але не критичні в цей момент. Без них важко, але можна випустити реліз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A141B25" w14:textId="77777777" w:rsidR="00E50D6B" w:rsidRPr="00E50D6B" w:rsidRDefault="00E50D6B" w:rsidP="00E50D6B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>C (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Could</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>have</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Бажані» фішки. Їх роблять тільки якщо залишиться час.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="706242F7" w14:textId="77777777" w:rsidR="00E50D6B" w:rsidRPr="00E50D6B" w:rsidRDefault="00E50D6B" w:rsidP="00E50D6B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>W (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Won't</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>have</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>this</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>time</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Функції, які точно не будуть реалізовані в цьому циклі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04AFE68F" w14:textId="77777777" w:rsidR="00E50D6B" w:rsidRPr="00E50D6B" w:rsidRDefault="00E50D6B" w:rsidP="00E50D6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="425"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Правило DSDM:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> У кожній ітерації "</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Must</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>have</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">" мають складати не більше </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>60%</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> загальних зусиль, щоб у команди був простір для маневру (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Contingency</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B2CB3EB" w14:textId="207C2A95" w:rsidR="00E50D6B" w:rsidRPr="00E50D6B" w:rsidRDefault="00E50D6B" w:rsidP="00E50D6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="425"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CFF3283" w14:textId="77777777" w:rsidR="00E50D6B" w:rsidRPr="00E50D6B" w:rsidRDefault="00E50D6B" w:rsidP="00E50D6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="425"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Життєвий цикл DSDM</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5541940B" w14:textId="77777777" w:rsidR="00E50D6B" w:rsidRPr="00E50D6B" w:rsidRDefault="00E50D6B" w:rsidP="00E50D6B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Pre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>-Project:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Визначення ідеї.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FD95CA3" w14:textId="77777777" w:rsidR="00E50D6B" w:rsidRPr="00E50D6B" w:rsidRDefault="00E50D6B" w:rsidP="00E50D6B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Feasibility</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Доцільність):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Чи варто це робити з технічної та бізнесової точки зору?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60C3AF9B" w14:textId="77777777" w:rsidR="00E50D6B" w:rsidRPr="00E50D6B" w:rsidRDefault="00E50D6B" w:rsidP="00E50D6B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Foundations</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Основи):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Швидке створення архітектури та стратегії розробки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E34B7B5" w14:textId="77777777" w:rsidR="00E50D6B" w:rsidRPr="00E50D6B" w:rsidRDefault="00E50D6B" w:rsidP="00E50D6B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Evolutionary</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Development</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Цикли проектування та розробки (ітерації).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="577871E5" w14:textId="77777777" w:rsidR="00E50D6B" w:rsidRPr="00E50D6B" w:rsidRDefault="00E50D6B" w:rsidP="00E50D6B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Deployment</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Розгортання):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Передача готової частини продукту користувачам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42B6418C" w14:textId="77777777" w:rsidR="00E50D6B" w:rsidRPr="00E50D6B" w:rsidRDefault="00E50D6B" w:rsidP="00E50D6B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Post</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>-Project:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Перевірка того, наскільки рішення допомогло бізнесу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64FD6C27" w14:textId="567A5EF5" w:rsidR="00E50D6B" w:rsidRPr="00E50D6B" w:rsidRDefault="00E50D6B" w:rsidP="00E50D6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="425"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="766E1D17" w14:textId="77777777" w:rsidR="00E50D6B" w:rsidRPr="00E50D6B" w:rsidRDefault="00E50D6B" w:rsidP="00E50D6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>XP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> фокусується суто на інженерних практиках (тести, парне програмування).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="795EE587" w14:textId="77777777" w:rsidR="00E50D6B" w:rsidRPr="00E50D6B" w:rsidRDefault="00E50D6B" w:rsidP="00E50D6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>DSDM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E50D6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — це повний "фреймворк", який охоплює все: від бізнес-кейсу та управління фінансами до технічної реалізації.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="329CB52D" w14:textId="77777777" w:rsidR="00E50D6B" w:rsidRPr="00B636D1" w:rsidRDefault="00E50D6B" w:rsidP="00E50D6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="425"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="230B90C6" w14:textId="77777777" w:rsidR="00F56BA9" w:rsidRPr="00B636D1" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DBDC8BC" w14:textId="7FE2CA4F" w:rsidR="00F56BA9" w:rsidRPr="00B636D1" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="FF0000"/>
-          <w:lang w:val="uk-UA"/>
-[...2 lines deleted...]
-      <w:r>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B636D1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="FF0000"/>
-          <w:lang w:val="uk-UA"/>
-[...15 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        </w:rPr>
+        <w:t>8.3 Методологія RUP</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58D51442" w14:textId="77777777" w:rsidR="00B636D1" w:rsidRPr="00B636D1" w:rsidRDefault="00F56BA9" w:rsidP="00B636D1">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:val="uk-UA"/>
-[...6 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Rational</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F56BA9">
-[...10 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Unified</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F56BA9">
-[...10 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Process</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F56BA9">
-[...2 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> (RUP) – методологія розробки програмного забезпечення, створена компанією </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F56BA9">
-[...2 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Rational</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F56BA9">
-[...10 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Software</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F56BA9">
-[...61 lines deleted...]
-    <w:p w14:paraId="29D2DC93" w14:textId="77777777" w:rsidR="00F56BA9" w:rsidRPr="00F56BA9" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, що з 2003 року входить до корпорації IBM. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B636D1" w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>1. Структура RUP: Два виміри</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017709C3" w14:textId="3CCD6934" w:rsidR="00B636D1" w:rsidRPr="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="00B636D1">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>RUP часто візуалізують у вигляді графіка (відомого як «горби» RUP), який має дві осі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EBE32E3" w14:textId="77777777" w:rsidR="00B636D1" w:rsidRPr="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="00B636D1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Горизонтальна вісь (Час):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Поділ на фази (життєвий цикл).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71B31F61" w14:textId="6A57CE37" w:rsidR="00B636D1" w:rsidRPr="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="00B636D1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Вертикальна вісь (Діяльність):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Дисципліни (логічні види робіт: аналіз, дизайн, кодування тощо).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="458EF3D0" w14:textId="28465225" w:rsidR="00B636D1" w:rsidRPr="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="00B636D1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2CCA2D69" wp14:editId="31B5D841">
+            <wp:extent cx="5940425" cy="3242945"/>
+            <wp:effectExtent l="0" t="0" r="3175" b="0"/>
+            <wp:docPr id="3" name="Рисунок 3"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId5"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5940425" cy="3242945"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FC7CDA3" w14:textId="6E4723EF" w:rsidR="00B636D1" w:rsidRPr="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="00B636D1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:val="uk-UA"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="1964CD2B" w14:textId="77777777" w:rsidR="00F56BA9" w:rsidRPr="00F56BA9" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F28DABB" w14:textId="77777777" w:rsidR="00B636D1" w:rsidRPr="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="00B636D1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:val="uk-UA"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="4B1FB553" w14:textId="77777777" w:rsidR="00F56BA9" w:rsidRPr="00F56BA9" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2. Чотири фази життєвого циклу</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D5BFCCB" w14:textId="77777777" w:rsidR="00B636D1" w:rsidRPr="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="00B636D1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:b/>
-[...12 lines deleted...]
-    <w:p w14:paraId="1A7C0EAA" w14:textId="77777777" w:rsidR="00F56BA9" w:rsidRPr="00F56BA9" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Кожна фаза завершується </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>віхою (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>milestone</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — моментом, коли приймається рішення про продовження проекту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CFDCED0" w14:textId="77777777" w:rsidR="00B636D1" w:rsidRPr="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="00B636D1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:val="uk-UA"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="244B5D9C" w14:textId="77777777" w:rsidR="00F56BA9" w:rsidRPr="00F56BA9" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Inception</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Початок):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Визначається сфера проекту, оцінюються ризики та бюджет. Головне питання: «Чи варто це робити?».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FF3DDF4" w14:textId="77777777" w:rsidR="00B636D1" w:rsidRPr="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="00B636D1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:val="uk-UA"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="7A52F8F1" w14:textId="77777777" w:rsidR="00F56BA9" w:rsidRPr="00F56BA9" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Elaboration</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Проектування/Уточнення):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Найважливіша фаза. Створюється архітектура системи, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>формулюються</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> детальні вимоги. Головне питання: «Як ми це побудуємо?».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19968BB2" w14:textId="77777777" w:rsidR="00B636D1" w:rsidRPr="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="00B636D1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:val="uk-UA"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="5C253C7F" w14:textId="77777777" w:rsidR="00F56BA9" w:rsidRPr="00F56BA9" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Construction</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Побудова):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Написання коду, створення документації. Це найдовша фаза, де створюється працездатний продукт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F79EC07" w14:textId="77777777" w:rsidR="00B636D1" w:rsidRPr="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="00B636D1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Transition</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Впровадження):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Передача ПЗ користувачам, бета-тестування, навчання персоналу та виправлення помилок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4360A382" w14:textId="419DAF43" w:rsidR="00B636D1" w:rsidRPr="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="00B636D1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:b/>
-[...12 lines deleted...]
-    <w:p w14:paraId="1B8EB339" w14:textId="77777777" w:rsidR="00F56BA9" w:rsidRPr="00F56BA9" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D6D7955" w14:textId="77777777" w:rsidR="00B636D1" w:rsidRPr="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="00B636D1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:val="uk-UA"/>
-[...26 lines deleted...]
-    <w:p w14:paraId="4C7E5870" w14:textId="77777777" w:rsidR="00F56BA9" w:rsidRPr="00F56BA9" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>3. Ключові принципи моделі RUP</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BD49A2E" w14:textId="77777777" w:rsidR="00B636D1" w:rsidRPr="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="00B636D1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Ітеративність</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Весь обсяг робіт розбивається на дрібні ітерації. Кожна ітерація завершується випуском внутрішньої або зовнішньої версії продукту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="462BAA8E" w14:textId="77777777" w:rsidR="00B636D1" w:rsidRPr="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="00B636D1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Управління вимогами:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Особлива увага приділяється сценаріям використання (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Use</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Cases</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>), які описують поведінку системи з точки зору користувача.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="143AED3E" w14:textId="77777777" w:rsidR="00B636D1" w:rsidRPr="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="00B636D1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Архітектурно-центричність:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Спочатку будується надійний "скелет" (архітектура), на який потім нарощується функціонал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33AC2D54" w14:textId="77777777" w:rsidR="00B636D1" w:rsidRPr="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="00B636D1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Візуальне моделювання:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> RUP нерозривно пов'язаний з мовою </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>UML</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Unified</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Modeling</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Language</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>). Проект спочатку проектується у вигляді діаграм.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F53C621" w14:textId="59596964" w:rsidR="00B636D1" w:rsidRPr="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="00B636D1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:val="uk-UA"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="2613AC83" w14:textId="77777777" w:rsidR="00F56BA9" w:rsidRPr="00F56BA9" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BE4DF4A" w14:textId="77777777" w:rsidR="00B636D1" w:rsidRPr="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="00B636D1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:val="uk-UA"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="5BCDDFAD" w14:textId="77777777" w:rsidR="00F56BA9" w:rsidRPr="00F56BA9" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Порівняння: RUP </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>vs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Agile</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="16570B1A" w14:textId="77777777" w:rsidR="00B636D1" w:rsidRPr="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="00B636D1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:b/>
-[...12 lines deleted...]
-    <w:p w14:paraId="040AD1A2" w14:textId="77777777" w:rsidR="00F56BA9" w:rsidRPr="00F56BA9" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Хоча RUP підтримує </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ітеративність</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (як </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Agile</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>), він вважається більш «важкою» та формалізованою методологією:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="15" w:type="dxa"/>
+          <w:left w:w="15" w:type="dxa"/>
+          <w:bottom w:w="15" w:type="dxa"/>
+          <w:right w:w="15" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1625"/>
+        <w:gridCol w:w="3858"/>
+        <w:gridCol w:w="3856"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00B636D1" w:rsidRPr="00B636D1" w14:paraId="1C538324" w14:textId="77777777" w:rsidTr="00B636D1">
+        <w:trPr>
+          <w:tblHeader/>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2451A99B" w14:textId="77777777" w:rsidR="00B636D1" w:rsidRPr="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="00B636D1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B636D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Характеристика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6BE46BE2" w14:textId="77777777" w:rsidR="00B636D1" w:rsidRPr="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="00B636D1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B636D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>RUP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="350BAF5E" w14:textId="77777777" w:rsidR="00B636D1" w:rsidRPr="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="00B636D1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B636D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Agile</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B636D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B636D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Scrum</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B636D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>/XP)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B636D1" w:rsidRPr="00B636D1" w14:paraId="7D97B8FC" w14:textId="77777777" w:rsidTr="00B636D1">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4ADAB553" w14:textId="77777777" w:rsidR="00B636D1" w:rsidRPr="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="00B636D1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B636D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Документація</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="436B024D" w14:textId="77777777" w:rsidR="00B636D1" w:rsidRPr="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="00B636D1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B636D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Багато формальних документів</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7B4412F2" w14:textId="77777777" w:rsidR="00B636D1" w:rsidRPr="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="00B636D1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B636D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Мінімальна, акцент на коді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B636D1" w:rsidRPr="00B636D1" w14:paraId="0457233B" w14:textId="77777777" w:rsidTr="00B636D1">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="40A08B1E" w14:textId="77777777" w:rsidR="00B636D1" w:rsidRPr="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="00B636D1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B636D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Процеси</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6A05C334" w14:textId="77777777" w:rsidR="00B636D1" w:rsidRPr="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="00B636D1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B636D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Жорстко визначені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7A1EA2C4" w14:textId="77777777" w:rsidR="00B636D1" w:rsidRPr="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="00B636D1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B636D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Гнучкі, адаптуються командою</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B636D1" w:rsidRPr="00B636D1" w14:paraId="3DF64FA9" w14:textId="77777777" w:rsidTr="00B636D1">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1DEF42D0" w14:textId="77777777" w:rsidR="00B636D1" w:rsidRPr="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="00B636D1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B636D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Ролі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7EE2D7C3" w14:textId="77777777" w:rsidR="00B636D1" w:rsidRPr="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="00B636D1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B636D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Чітко розподілені (аналітик, архітектор тощо)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5F7C4880" w14:textId="77777777" w:rsidR="00B636D1" w:rsidRPr="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="00B636D1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B636D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Кросс</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B636D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>-функціональні команди</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B636D1" w:rsidRPr="00B636D1" w14:paraId="74C46EF6" w14:textId="77777777" w:rsidTr="00B636D1">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2D5AD538" w14:textId="77777777" w:rsidR="00B636D1" w:rsidRPr="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="00B636D1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B636D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Масштаб</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="10B2A27C" w14:textId="77777777" w:rsidR="00B636D1" w:rsidRPr="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="00B636D1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B636D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Ідеально для величезних, критичних систем</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="30101A0F" w14:textId="77777777" w:rsidR="00B636D1" w:rsidRPr="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="00B636D1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B636D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Ідеально для стартапів та динамічних ринків</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2633565A" w14:textId="77777777" w:rsidR="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="00B636D1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:val="uk-UA"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="2E18E8E7" w14:textId="77777777" w:rsidR="00F56BA9" w:rsidRPr="00F56BA9" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5329E9E3" w14:textId="7639E5D7" w:rsidR="00F56BA9" w:rsidRPr="00F56BA9" w:rsidRDefault="00B636D1" w:rsidP="00B636D1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:val="uk-UA"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="0CABB07A" w14:textId="77777777" w:rsidR="00F56BA9" w:rsidRPr="00F56BA9" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F56BA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.4. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F56BA9" w:rsidRPr="00F56BA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Методологія SCRUM</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09FE9058" w14:textId="77777777" w:rsidR="00F56BA9" w:rsidRPr="00F56BA9" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:val="uk-UA"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="319DE188" w14:textId="77777777" w:rsidR="00F56BA9" w:rsidRPr="00F56BA9" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F56BA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Scrum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F56BA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (від </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F56BA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>англ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F56BA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F56BA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>scrum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F56BA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – «товкучка») – методологія управління проектами, що активно застосовується при розробці інформаційних систем при гнучкій розробці програмного забезпечення. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05F44282" w14:textId="77777777" w:rsidR="00F56BA9" w:rsidRPr="00F56BA9" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:val="uk-UA"/>
-[...277 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F56BA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Scrum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F56BA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:val="uk-UA"/>
-[...58 lines deleted...]
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> робить акцент на якісний контроль процесу розробки. Підхід вперше описали </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F56BA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Хіротака</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F56BA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:val="uk-UA"/>
-[...7 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F56BA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Такеуті</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F56BA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> та </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F56BA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Ікудзіро</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F56BA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:val="uk-UA"/>
-[...7 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F56BA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Нонака</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F56BA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> у 1986 році.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06A83418" w14:textId="77777777" w:rsidR="00F56BA9" w:rsidRPr="00F56BA9" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
+    <w:p w14:paraId="06A83418" w14:textId="77777777" w:rsidR="00F56BA9" w:rsidRPr="00F56BA9" w:rsidRDefault="00F56BA9" w:rsidP="00B636D1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="142"/>
-        <w:jc w:val="both"/>
-[...2 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F56BA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="11679871" wp14:editId="4E4FED68">
-[...1 lines deleted...]
-            <wp:effectExtent l="0" t="0" r="8890" b="8890"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="11679871" wp14:editId="352EFA0D">
+            <wp:extent cx="5006340" cy="3270780"/>
+            <wp:effectExtent l="0" t="0" r="3810" b="6350"/>
             <wp:docPr id="1" name="Рисунок 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId5">
+                    <a:blip r:embed="rId6">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5934710" cy="3877310"/>
+                      <a:ext cx="5011084" cy="3273880"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DE33F67" w14:textId="77777777" w:rsidR="00F56BA9" w:rsidRPr="00F56BA9" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12044596" w14:textId="77777777" w:rsidR="00F56BA9" w:rsidRPr="00F56BA9" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3462"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:val="uk-UA"/>
-[...5 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F56BA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Рис. 6. Схема методології </w:t>
       </w:r>
       <w:r w:rsidRPr="00F56BA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>SCRUM</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48EE4603" w14:textId="77777777" w:rsidR="00F56BA9" w:rsidRPr="00F56BA9" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
-[...16 lines deleted...]
-    </w:p>
     <w:p w14:paraId="4E43F750" w14:textId="77777777" w:rsidR="00F56BA9" w:rsidRPr="00F56BA9" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F56BA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Методологія </w:t>
       </w:r>
       <w:r w:rsidRPr="00F56BA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Scrum</w:t>
       </w:r>
       <w:r w:rsidRPr="00F56BA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> - це набір принципів, на яких будується процес розробки, що дозволяє в жорстко фіксовані та невеликі за часом ітерації, які називаються </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F56BA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>спринтами</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F56BA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidRPr="00F56BA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>sprints</w:t>
       </w:r>
       <w:r w:rsidRPr="00F56BA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">), надавати кінцевому користувачеві працююче ПЗ з новими можливостями, для яких визначено найбільший пріоритет. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F56BA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Можливості</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F56BA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПЗ до </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F56BA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
@@ -3681,51 +6707,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F56BA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Вважається</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F56BA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00F56BA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F56BA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>що</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F56BA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F56BA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
@@ -5943,50 +8968,51 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F56BA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FA2D684" w14:textId="77777777" w:rsidR="00F56BA9" w:rsidRPr="00F56BA9" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F56BA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>діаграма</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F56BA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F56BA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>згоряння</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F56BA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -7350,269 +10376,3759 @@
       <w:r w:rsidRPr="00F56BA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A35331D" w14:textId="77777777" w:rsidR="00F56BA9" w:rsidRPr="00F56BA9" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F56BA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Адаптивність до потреб ринку (додавання нових вимог користувача не призводить до серйозних змін в проекті</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45F6C6DC" w14:textId="77777777" w:rsidR="00F56BA9" w:rsidRPr="00F56BA9" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:val="uk-UA"/>
-[...5 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F56BA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Висока ефективність команди. Завдяки ефективній організації роботи кожної команди підвищується відповідальність кожного члена команди</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2737D245" w14:textId="77777777" w:rsidR="00F56BA9" w:rsidRPr="00F56BA9" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:val="uk-UA"/>
-[...5 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F56BA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Легкість управління проектом. Кожний момент часу стан </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F56BA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>проекта</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F56BA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> є зрозумілим та прозорим.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="238A6D92" w14:textId="77777777" w:rsidR="00F56BA9" w:rsidRPr="00F56BA9" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="109A3EFA" w14:textId="77777777" w:rsidR="00F56BA9" w:rsidRPr="00F56BA9" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F56BA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:lang w:val="uk-UA"/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        </w:rPr>
         <w:t>Недоліки методології:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="086EB47F" w14:textId="77777777" w:rsidR="00F56BA9" w:rsidRPr="00F56BA9" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F56BA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Складно організувати віддалену роботу членів команди</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A0F1E0B" w14:textId="77777777" w:rsidR="00F56BA9" w:rsidRPr="00F56BA9" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F56BA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Ефективність команди зменшується при зростанні кількості членів</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51003E6C" w14:textId="77777777" w:rsidR="00F56BA9" w:rsidRPr="00F56BA9" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
-[...5 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="51003E6C" w14:textId="28361200" w:rsidR="00F56BA9" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9"/>
+    <w:p w14:paraId="72F50FDB" w14:textId="77777777" w:rsidR="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="00B636D1">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.6. Метод </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Канбан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kanban</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>—</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2819F589" w14:textId="77777777" w:rsidR="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="00B636D1">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03AB4907" w14:textId="0B2C1AEF" w:rsidR="00B636D1" w:rsidRPr="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="001134A9">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ц</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">е метод управління роботою, який фокусується на </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>візуалізації</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> робочого процесу, обмеженні кількості </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>незавершеної роботи</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (WIP) та максимізації </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>потоку</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> цінності для клієнта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D1D53C7" w14:textId="77777777" w:rsidR="00B636D1" w:rsidRPr="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="001134A9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">На відміну від </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Скраму</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Канбан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> не використовує фіксовані ітерації (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>спринти</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>) чи жорсткі ролі. Робота йде безперервним потоком.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4923E903" w14:textId="7AE17EF7" w:rsidR="00B636D1" w:rsidRPr="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="001134A9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01AEEB44" w14:textId="07074709" w:rsidR="00B636D1" w:rsidRPr="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="00B636D1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Основні Принципи </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Канбану</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> для ПЗ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E8434A5" w14:textId="77777777" w:rsidR="00B636D1" w:rsidRPr="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="001134A9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>1. Візуалізуйте робочий процес</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20E4667A" w14:textId="77777777" w:rsidR="00B636D1" w:rsidRPr="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="001134A9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Це основа. Ви використовуєте дошку, щоб показати, де знаходиться кожне завдання в процесі розробки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="753C1A34" w14:textId="77777777" w:rsidR="00B636D1" w:rsidRPr="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="001134A9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Навіщо?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Щоб бачити, що готове, що в роботі, а що застрягло.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DC62C76" w14:textId="77777777" w:rsidR="00B636D1" w:rsidRPr="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="001134A9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Обмежте кількість незавершеної роботи (WIP — </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Work</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>In</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Progress</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56A4702D" w14:textId="77777777" w:rsidR="00B636D1" w:rsidRPr="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="001134A9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Це найважливіший крок. Ви встановлюєте ліміт на те, скільки завдань може бути в кожній колонці одночасно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D7048DC" w14:textId="77777777" w:rsidR="00B636D1" w:rsidRPr="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="001134A9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Навіщо?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Щоб уникнути перевантаження команди та виявити «вузькі місця». Наприклад, ви не можете взяти нове завдання в розробку, поки не розроблені попередні, якщо ліміт вже досягнуто.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57A809F2" w14:textId="77777777" w:rsidR="00B636D1" w:rsidRPr="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="001134A9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>3. Керуйте потоком</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="649263A6" w14:textId="77777777" w:rsidR="00B636D1" w:rsidRPr="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="001134A9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Ви стежите за тим, як завдання рухаються по дошці. Мета — зробити цей потік швидким, плавним і безперервним.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F05D63B" w14:textId="77777777" w:rsidR="00B636D1" w:rsidRPr="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="001134A9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Навіщо?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Щоб скоротити час від ідеї до готового продукту та забезпечити стабільність.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DF88A18" w14:textId="77777777" w:rsidR="00B636D1" w:rsidRPr="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="001134A9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>4. Зробіть правила явними</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42D6B3CE" w14:textId="77777777" w:rsidR="00B636D1" w:rsidRPr="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="001134A9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Ви чітко визначаєте, коли завдання вважається готовим для переходу в наступну колонку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41BCADB1" w14:textId="77777777" w:rsidR="00B636D1" w:rsidRPr="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="001134A9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Навіщо?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Щоб уникнути непорозумінь та забезпечити єдине розуміння якості.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E60408E" w14:textId="00AA16C8" w:rsidR="00B636D1" w:rsidRPr="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="00B636D1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D997EF2" w14:textId="77777777" w:rsidR="00B636D1" w:rsidRPr="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="00B636D1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Приклад </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Канбан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>-дошки для ІТ-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>проєкту</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="14A7F165" w14:textId="77777777" w:rsidR="00B636D1" w:rsidRPr="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="00B636D1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Уявімо команду, яка розробляє мобільний додаток. Їхня дошка може виглядати так:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="15" w:type="dxa"/>
+          <w:left w:w="15" w:type="dxa"/>
+          <w:bottom w:w="15" w:type="dxa"/>
+          <w:right w:w="15" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2299"/>
+        <w:gridCol w:w="1760"/>
+        <w:gridCol w:w="1835"/>
+        <w:gridCol w:w="1920"/>
+        <w:gridCol w:w="1525"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00B636D1" w:rsidRPr="00B636D1" w14:paraId="394AB235" w14:textId="77777777" w:rsidTr="00B636D1">
+        <w:trPr>
+          <w:tblHeader/>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="09E45D40" w14:textId="77777777" w:rsidR="00B636D1" w:rsidRPr="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="00B636D1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B636D1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>БЕКЛОГ (Ідеї)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="18DA2483" w14:textId="77777777" w:rsidR="00B636D1" w:rsidRPr="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="00B636D1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B636D1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>НА ДИЗАЙН (WIP: 3)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="03B77B47" w14:textId="77777777" w:rsidR="00B636D1" w:rsidRPr="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="00B636D1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B636D1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>У РОЗРОБЦІ (WIP: 4)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3101036C" w14:textId="77777777" w:rsidR="00B636D1" w:rsidRPr="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="00B636D1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B636D1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>ТЕСТУВАННЯ (WIP: 2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0EED1BA8" w14:textId="77777777" w:rsidR="00B636D1" w:rsidRPr="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="00B636D1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B636D1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>ГОТОВО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B636D1" w:rsidRPr="00B636D1" w14:paraId="5E8884A9" w14:textId="77777777" w:rsidTr="00B636D1">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="01A35B3F" w14:textId="77777777" w:rsidR="00B636D1" w:rsidRPr="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="00B636D1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B636D1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Реєстрація через </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B636D1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Facebook</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="72F03801" w14:textId="77777777" w:rsidR="00B636D1" w:rsidRPr="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="00B636D1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B636D1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>[ ] Дизайн профілю</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="04A18072" w14:textId="77777777" w:rsidR="00B636D1" w:rsidRPr="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="00B636D1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B636D1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>[ ] Вхід користувача</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="42C93AA7" w14:textId="77777777" w:rsidR="00B636D1" w:rsidRPr="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="00B636D1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B636D1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>[ ] Тест пошуку</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3CDBFD13" w14:textId="77777777" w:rsidR="00B636D1" w:rsidRPr="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="00B636D1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B636D1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>[x] Чат (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B636D1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>ver</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B636D1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1.0)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B636D1" w:rsidRPr="00B636D1" w14:paraId="22736E61" w14:textId="77777777" w:rsidTr="00B636D1">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="36564187" w14:textId="77777777" w:rsidR="00B636D1" w:rsidRPr="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="00B636D1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B636D1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Коментарі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="261CB4BB" w14:textId="77777777" w:rsidR="00B636D1" w:rsidRPr="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="00B636D1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B636D1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>[ ] Дизайн меню</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="364E37DC" w14:textId="77777777" w:rsidR="00B636D1" w:rsidRPr="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="00B636D1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B636D1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>[ ] Підписка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="71C1C929" w14:textId="77777777" w:rsidR="00B636D1" w:rsidRPr="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="00B636D1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B636D1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>[ ] Тест оплати</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="324F2CB8" w14:textId="77777777" w:rsidR="00B636D1" w:rsidRPr="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="00B636D1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B636D1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>[x] Карта (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B636D1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>ver</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B636D1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1.0)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B636D1" w:rsidRPr="00B636D1" w14:paraId="2F3A7D3A" w14:textId="77777777" w:rsidTr="00B636D1">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="415E496B" w14:textId="77777777" w:rsidR="00B636D1" w:rsidRPr="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="00B636D1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B636D1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Монетизація</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="593360F7" w14:textId="77777777" w:rsidR="00B636D1" w:rsidRPr="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="00B636D1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="231BCE6E" w14:textId="77777777" w:rsidR="00B636D1" w:rsidRPr="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="00B636D1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B636D1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[ ] </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B636D1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Push</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B636D1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>-сповіщення</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7CCB1E9C" w14:textId="77777777" w:rsidR="00B636D1" w:rsidRPr="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="00B636D1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="17623FE9" w14:textId="77777777" w:rsidR="00B636D1" w:rsidRPr="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="00B636D1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="71E2DAA8" w14:textId="77777777" w:rsidR="00B636D1" w:rsidRPr="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="001134A9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>(WIP: X)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — це ліміти незавершеної роботи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26EB4EE7" w14:textId="1838B42D" w:rsidR="00B636D1" w:rsidRPr="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="00B636D1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C3EAEBD" w14:textId="77777777" w:rsidR="00B636D1" w:rsidRPr="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="00B636D1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Чим </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Канбан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> відрізняється від </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Скраму</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="15" w:type="dxa"/>
+          <w:left w:w="15" w:type="dxa"/>
+          <w:bottom w:w="15" w:type="dxa"/>
+          <w:right w:w="15" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1625"/>
+        <w:gridCol w:w="3898"/>
+        <w:gridCol w:w="3816"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00B636D1" w:rsidRPr="00B636D1" w14:paraId="1589ED31" w14:textId="77777777" w:rsidTr="00B636D1">
+        <w:trPr>
+          <w:tblHeader/>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7BC252B0" w14:textId="77777777" w:rsidR="00B636D1" w:rsidRPr="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="00B636D1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B636D1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Характеристика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="68EB1575" w14:textId="77777777" w:rsidR="00B636D1" w:rsidRPr="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="00B636D1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B636D1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Scrum</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1DA31C85" w14:textId="77777777" w:rsidR="00B636D1" w:rsidRPr="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="00B636D1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B636D1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Kanban</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B636D1" w:rsidRPr="00B636D1" w14:paraId="27C27E1D" w14:textId="77777777" w:rsidTr="00B636D1">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="675D203A" w14:textId="77777777" w:rsidR="00B636D1" w:rsidRPr="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="00B636D1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B636D1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Життєвий цикл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7AAA5072" w14:textId="77777777" w:rsidR="00B636D1" w:rsidRPr="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="00B636D1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B636D1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Фіксовані ітерації (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B636D1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>спринти</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B636D1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="72DD1D85" w14:textId="77777777" w:rsidR="00B636D1" w:rsidRPr="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="00B636D1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B636D1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Безперервний потік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B636D1" w:rsidRPr="00B636D1" w14:paraId="49EA7DB2" w14:textId="77777777" w:rsidTr="00B636D1">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6B6CEFAE" w14:textId="77777777" w:rsidR="00B636D1" w:rsidRPr="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="00B636D1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B636D1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Команда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4D33DB8C" w14:textId="77777777" w:rsidR="00B636D1" w:rsidRPr="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="00B636D1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B636D1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Жорсткі ролі (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B636D1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Scrum</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B636D1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B636D1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Master</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B636D1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B636D1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Product</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B636D1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B636D1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Owner</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B636D1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="597A7515" w14:textId="77777777" w:rsidR="00B636D1" w:rsidRPr="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="00B636D1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B636D1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Немає фіксованих ролей (всі розробники)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B636D1" w:rsidRPr="00B636D1" w14:paraId="68385803" w14:textId="77777777" w:rsidTr="00B636D1">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="43E4F20D" w14:textId="77777777" w:rsidR="00B636D1" w:rsidRPr="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="00B636D1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B636D1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Початок</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4126B523" w14:textId="77777777" w:rsidR="00B636D1" w:rsidRPr="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="00B636D1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B636D1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Зібрання з планування спринту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="04FFE672" w14:textId="77777777" w:rsidR="00B636D1" w:rsidRPr="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="00B636D1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B636D1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Немає офіційного початку (робота йде)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B636D1" w:rsidRPr="00B636D1" w14:paraId="7335995F" w14:textId="77777777" w:rsidTr="00B636D1">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5495588F" w14:textId="77777777" w:rsidR="00B636D1" w:rsidRPr="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="00B636D1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B636D1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Демо</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="00734E41" w14:textId="77777777" w:rsidR="00B636D1" w:rsidRPr="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="00B636D1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B636D1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Демонстрація в кінці спринту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="628DC118" w14:textId="77777777" w:rsidR="00B636D1" w:rsidRPr="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="00B636D1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B636D1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Завдання готове — можна показувати</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B636D1" w:rsidRPr="00B636D1" w14:paraId="16A80397" w14:textId="77777777" w:rsidTr="00B636D1">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6A49CD24" w14:textId="77777777" w:rsidR="00B636D1" w:rsidRPr="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="00B636D1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B636D1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Зміни</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2C4FD331" w14:textId="77777777" w:rsidR="00B636D1" w:rsidRPr="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="00B636D1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B636D1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Зміни в спринті небажані</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0D65D4F9" w14:textId="77777777" w:rsidR="00B636D1" w:rsidRPr="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="00B636D1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B636D1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Зміни можна вносити в будь-який момент</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="469E74FF" w14:textId="5264DAB2" w:rsidR="00B636D1" w:rsidRPr="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="00B636D1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47FB3CDE" w14:textId="77777777" w:rsidR="00B636D1" w:rsidRPr="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="00B636D1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Коли обирати </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Канбан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> для ПЗ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C5AEF83" w14:textId="77777777" w:rsidR="00B636D1" w:rsidRPr="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="00B636D1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>У вас непередбачувані вимоги, які постійно змінюються.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17A3266C" w14:textId="77777777" w:rsidR="00B636D1" w:rsidRPr="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="00B636D1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Ви займаєтеся технічною підтримкою, супроводом або тестуванням.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6905A8B1" w14:textId="77777777" w:rsidR="00B636D1" w:rsidRPr="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="00B636D1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Ваша команда досвідчена і може ефективно організувати свою роботу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="192575A1" w14:textId="77777777" w:rsidR="00B636D1" w:rsidRPr="00B636D1" w:rsidRDefault="00B636D1" w:rsidP="00B636D1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B636D1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Вам потрібно швидко випускати нові версії продукту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D5D626A" w14:textId="4D1E6779" w:rsidR="00B636D1" w:rsidRPr="00F56BA9" w:rsidRDefault="00B636D1" w:rsidP="00F56BA9"/>
     <w:p w14:paraId="442305C5" w14:textId="0EA11CDA" w:rsidR="00F56BA9" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
       <w:pPr>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55DC9935" w14:textId="77777777" w:rsidR="00F56BA9" w:rsidRPr="00F56BA9" w:rsidRDefault="00F56BA9" w:rsidP="00F56BA9">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00F56BA9" w:rsidRPr="00F56BA9">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:font w:name="Times New Roman">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="088518FF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6638CE26"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="08D74ADA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="AE6E4DBE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0E7B426B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9A22B3DA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="142A3515"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2C787232"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="18B05775"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F0F81F36"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1B677D08"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F7D67012"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1FC44CD7"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2A881708"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="234E1CD4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="74C89722"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A773FF6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="02EC718E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D80525F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FBCC4AD0"/>
     <w:lvl w:ilvl="0" w:tplc="1000000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="1000001B" w:tentative="1">
@@ -7657,51 +14173,438 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="10000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F493CC9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2A0EC474"/>
+    <w:lvl w:ilvl="0" w:tplc="03F64908">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1069" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04220019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1789" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0422001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2509" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0422000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3229" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04220019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3949" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0422001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4669" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0422000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5389" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04220019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6109" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0422001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6829" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32C4533E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5BE2823E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35DB4462"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="30D4B03E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4DF03FFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EA9865A6"/>
     <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
@@ -7746,51 +14649,200 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50230DDB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="80EEA832"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="509C3D54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C87257A8"/>
     <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
@@ -7835,51 +14887,760 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52555F13"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="58FC30E4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="614D03B0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6EA8B3AC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="680261BD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D6CE148A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6A6450D2"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A2A29986"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="702B0402"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D9A2DF82"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="720613D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DC568D8A"/>
     <w:lvl w:ilvl="0" w:tplc="21F89000">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="1000001B" w:tentative="1">
@@ -7924,51 +15685,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="10000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77264418"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1A9AEA22"/>
     <w:lvl w:ilvl="0" w:tplc="04190001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8037,131 +15798,457 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78CC0885"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E846859C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79A9149F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B7A011EE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="17">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="22">
     <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="17"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
+  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001D4DEA"/>
     <w:rsid w:val="00052FF0"/>
+    <w:rsid w:val="001134A9"/>
     <w:rsid w:val="001567BB"/>
     <w:rsid w:val="001D4DEA"/>
     <w:rsid w:val="004E0FBD"/>
     <w:rsid w:val="005E0101"/>
     <w:rsid w:val="0082697D"/>
+    <w:rsid w:val="00B636D1"/>
     <w:rsid w:val="00DF1F07"/>
+    <w:rsid w:val="00E50D6B"/>
     <w:rsid w:val="00F56BA9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang/>
+  <w:themeFontLang w:val="uk-UA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1D7F6F84"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{8857D48E-AC7F-4B62-834E-FA96225BD6CB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8508,100 +16595,307 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="20"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E50D6B"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+      <w:lang w:eastAsia="uk-UA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="30"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E50D6B"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="27"/>
+      <w:szCs w:val="27"/>
+      <w:lang w:eastAsia="uk-UA"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00052FF0"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="20">
+    <w:name w:val="Заголовок 2 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00E50D6B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+      <w:lang w:eastAsia="uk-UA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="30">
+    <w:name w:val="Заголовок 3 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00E50D6B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="27"/>
+      <w:szCs w:val="27"/>
+      <w:lang w:eastAsia="uk-UA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a4">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E50D6B"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="uk-UA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="a5">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B636D1"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:divs>
+    <w:div w:id="536502567">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1149709728">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="278267551">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="720"/>
+          <w:marRight w:val="720"/>
+          <w:marTop w:val="100"/>
+          <w:marBottom w:val="100"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1324816427">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1033770735">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="418604978">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1453287908">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1752658228">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -8859,70 +17153,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>12548</Characters>
+  <Pages>9</Pages>
+  <Words>13784</Words>
+  <Characters>7857</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>104</Lines>
-  <Paragraphs>29</Paragraphs>
+  <Lines>65</Lines>
+  <Paragraphs>43</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14720</CharactersWithSpaces>
+  <CharactersWithSpaces>21598</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Admin</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>