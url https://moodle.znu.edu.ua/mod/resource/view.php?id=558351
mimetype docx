--- v0 (2026-02-23)
+++ v1 (2026-04-09)
@@ -13627,4498 +13627,7458 @@
     </w:p>
     <w:p w14:paraId="32F452F7" w14:textId="77777777" w:rsidR="00656E44" w:rsidRPr="00656E44" w:rsidRDefault="00656E44" w:rsidP="00461BEE">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3305B171" w14:textId="01652E60" w:rsidR="00312C20" w:rsidRPr="000D4FA8" w:rsidRDefault="00312C20" w:rsidP="00E42A87">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F7CC88F" w14:textId="6170872A" w:rsidR="00773A07" w:rsidRPr="00A02826" w:rsidRDefault="00A02826" w:rsidP="006C541B">
+    <w:p w14:paraId="7F7CC88F" w14:textId="6170872A" w:rsidR="00773A07" w:rsidRPr="0028320E" w:rsidRDefault="00A02826" w:rsidP="006C541B">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A02826">
+      <w:r w:rsidRPr="0028320E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidR="00E80694" w:rsidRPr="00A02826">
+      <w:r w:rsidR="00E80694" w:rsidRPr="0028320E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="006C541B" w:rsidRPr="00A02826">
+      <w:r w:rsidR="006C541B" w:rsidRPr="0028320E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidR="00773A07" w:rsidRPr="00A02826">
+      <w:r w:rsidR="00773A07" w:rsidRPr="0028320E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Списки в Пролог</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52EFA944" w14:textId="3E2F4521" w:rsidR="00773A07" w:rsidRPr="000D4FA8" w:rsidRDefault="00773A07" w:rsidP="00773A07">
+    <w:p w14:paraId="52EFA944" w14:textId="3E2F4521" w:rsidR="00773A07" w:rsidRPr="0028320E" w:rsidRDefault="00773A07" w:rsidP="00773A07">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D4FA8">
+      <w:r w:rsidRPr="0028320E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">У різних мовах програмування для зберігання та обробки даних використовують спеціальні структури: масиви та множини. У мові </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000D4FA8">
+      <w:r w:rsidRPr="0028320E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Prolog</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000D4FA8">
+      <w:r w:rsidRPr="0028320E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> є така структура – список. Список є впорядкованою послідовністю елементів довільної довжини. Елементами списку можуть бути змінні, константи чи самі списки. Суть списку ближче до масиву, ніж до множини. У списку, як і в масиві, елементи можуть повторюватися, а також суворо впорядковані. Однак у масиві до елементів можна звертатися за індексом, а у списку неможна.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49D69AB5" w14:textId="0A104A87" w:rsidR="00773A07" w:rsidRPr="000D4FA8" w:rsidRDefault="00773A07" w:rsidP="00773A07">
+    <w:p w14:paraId="49D69AB5" w14:textId="0A104A87" w:rsidR="00773A07" w:rsidRPr="0028320E" w:rsidRDefault="00773A07" w:rsidP="00773A07">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D4FA8">
+      <w:r w:rsidRPr="0028320E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Список декларується перерахуванням елементів через кому у квадратних дужках. Нижче наведено приклади списків рядків, цілісних значень та символів:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48F9F7A8" w14:textId="6AE92118" w:rsidR="00773A07" w:rsidRPr="000D4FA8" w:rsidRDefault="00773A07" w:rsidP="00773A07">
+    <w:p w14:paraId="48F9F7A8" w14:textId="6AE92118" w:rsidR="00773A07" w:rsidRPr="0028320E" w:rsidRDefault="00773A07" w:rsidP="00773A07">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D4FA8">
+      <w:r w:rsidRPr="0028320E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="0066114B" w:rsidRPr="00DC0B1F">
+      <w:r w:rsidR="0066114B" w:rsidRPr="0028320E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="000D4FA8">
+      <w:r w:rsidRPr="0028320E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>понеділок</w:t>
       </w:r>
-      <w:r w:rsidR="0066114B" w:rsidRPr="00DC0B1F">
+      <w:r w:rsidR="0066114B" w:rsidRPr="0028320E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>”,</w:t>
       </w:r>
-      <w:r w:rsidRPr="000D4FA8">
+      <w:r w:rsidRPr="0028320E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0066114B" w:rsidRPr="00DC0B1F">
+      <w:r w:rsidR="0066114B" w:rsidRPr="0028320E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="000D4FA8">
+      <w:r w:rsidRPr="0028320E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>вівторок</w:t>
       </w:r>
-      <w:r w:rsidR="0066114B" w:rsidRPr="00DC0B1F">
+      <w:r w:rsidR="0066114B" w:rsidRPr="0028320E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>”,</w:t>
       </w:r>
-      <w:r w:rsidRPr="000D4FA8">
+      <w:r w:rsidRPr="0028320E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0066114B" w:rsidRPr="00DC0B1F">
+      <w:r w:rsidR="0066114B" w:rsidRPr="0028320E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="000D4FA8">
+      <w:r w:rsidRPr="0028320E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>середа</w:t>
       </w:r>
-      <w:r w:rsidR="0066114B" w:rsidRPr="00DC0B1F">
+      <w:r w:rsidR="0066114B" w:rsidRPr="0028320E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="000D4FA8">
+      <w:r w:rsidRPr="0028320E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="389EC312" w14:textId="77777777" w:rsidR="00773A07" w:rsidRPr="000D4FA8" w:rsidRDefault="00773A07" w:rsidP="00773A07">
+    <w:p w14:paraId="389EC312" w14:textId="77777777" w:rsidR="00773A07" w:rsidRPr="0028320E" w:rsidRDefault="00773A07" w:rsidP="00773A07">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D4FA8">
+      <w:r w:rsidRPr="0028320E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[1, 2, 3]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DAE579D" w14:textId="77777777" w:rsidR="00773A07" w:rsidRPr="000D4FA8" w:rsidRDefault="00773A07" w:rsidP="00773A07">
+    <w:p w14:paraId="3DAE579D" w14:textId="77777777" w:rsidR="00773A07" w:rsidRPr="0028320E" w:rsidRDefault="00773A07" w:rsidP="00773A07">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D4FA8">
+      <w:r w:rsidRPr="0028320E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>['п', 'в', 'с']</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C4F4033" w14:textId="4421E027" w:rsidR="00773A07" w:rsidRPr="000D4FA8" w:rsidRDefault="00773A07" w:rsidP="00773A07">
+    <w:p w14:paraId="6C4F4033" w14:textId="4421E027" w:rsidR="00773A07" w:rsidRPr="0028320E" w:rsidRDefault="00773A07" w:rsidP="00773A07">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D4FA8">
+      <w:r w:rsidRPr="0028320E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Крім того, існує можливість використовувати порожній список: []. При введенні позначення порожнього списку в редакторі </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000D4FA8">
+      <w:r w:rsidRPr="0028320E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Prolog</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000D4FA8">
+      <w:r w:rsidRPr="0028320E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> між прямокутними дужками не ставити пробіл.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CDC644E" w14:textId="77777777" w:rsidR="00773A07" w:rsidRPr="000D4FA8" w:rsidRDefault="00773A07" w:rsidP="00773A07">
+    <w:p w14:paraId="7CDC644E" w14:textId="77777777" w:rsidR="00773A07" w:rsidRPr="0028320E" w:rsidRDefault="00773A07" w:rsidP="00773A07">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D4FA8">
+      <w:r w:rsidRPr="0028320E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Робота зі списками заснована на розщепленні їх на голову та хвіст списку.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000D4FA8">
+      <w:r w:rsidRPr="0028320E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Головою списку є перший його елемент. Хвіст списку є список, що складається з усіх елементів вихідного списку, крім першого його елементу. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77181F76" w14:textId="55B75487" w:rsidR="00773A07" w:rsidRPr="000D4FA8" w:rsidRDefault="00773A07" w:rsidP="00773A07">
+    <w:p w14:paraId="77181F76" w14:textId="55B75487" w:rsidR="00773A07" w:rsidRPr="0028320E" w:rsidRDefault="00773A07" w:rsidP="00773A07">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D4FA8">
+      <w:r w:rsidRPr="0028320E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Операція поділу списку на голову та хвіст у мові </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000D4FA8">
+      <w:r w:rsidRPr="0028320E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Prolog</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000D4FA8">
+      <w:r w:rsidRPr="0028320E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> позначається вертикальною рисою – ді</w:t>
       </w:r>
-      <w:r w:rsidR="006C541B">
+      <w:r w:rsidR="006C541B" w:rsidRPr="0028320E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>льником</w:t>
       </w:r>
-      <w:r w:rsidRPr="000D4FA8">
+      <w:r w:rsidRPr="0028320E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> списку. Наприклад, у процесі уніфікації такої структури [</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000D4FA8">
+      <w:r w:rsidRPr="0028320E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Head</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000D4FA8">
+      <w:r w:rsidRPr="0028320E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> | </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000D4FA8">
+      <w:r w:rsidRPr="0028320E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tail</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000D4FA8">
+      <w:r w:rsidRPr="0028320E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">] змінна </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000D4FA8">
+      <w:r w:rsidRPr="0028320E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Head</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000D4FA8">
+      <w:r w:rsidRPr="0028320E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> буде зіставлена з першим елементом списку, а </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000D4FA8">
+      <w:r w:rsidRPr="0028320E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tail</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000D4FA8">
+      <w:r w:rsidRPr="0028320E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> - з його хвостом. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5100AEBD" w14:textId="7481142D" w:rsidR="00773A07" w:rsidRPr="000D4FA8" w:rsidRDefault="00773A07" w:rsidP="00773A07">
+    <w:p w14:paraId="5100AEBD" w14:textId="265A464E" w:rsidR="00773A07" w:rsidRPr="0028320E" w:rsidRDefault="00773A07" w:rsidP="00773A07">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D4FA8">
-[...44 lines deleted...]
-    <w:p w14:paraId="586BDEF6" w14:textId="147CED11" w:rsidR="00773A07" w:rsidRPr="000D4FA8" w:rsidRDefault="00773A07" w:rsidP="00773A07">
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Процес зіставлення може проходити і як порівняння і як присвоєння. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="586BDEF6" w14:textId="147CED11" w:rsidR="00773A07" w:rsidRPr="0028320E" w:rsidRDefault="00773A07" w:rsidP="00773A07">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D4FA8">
+      <w:r w:rsidRPr="0028320E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Наприклад, у списку ['п', 'в', 'с'] компонент 'п' є головою списку, а ['в', '</w:t>
       </w:r>
-      <w:r w:rsidR="0066114B">
+      <w:r w:rsidR="0066114B" w:rsidRPr="0028320E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidRPr="000D4FA8">
+      <w:r w:rsidRPr="0028320E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>'] його хвостом. Послідовно відділяючи від списку його голову можна звернутися до будь-якого компонента списку. У цьому є істотна відмінність від масивів.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1226743E" w14:textId="179F69F6" w:rsidR="00773A07" w:rsidRPr="000D4FA8" w:rsidRDefault="00773A07" w:rsidP="00773A07">
+    <w:p w14:paraId="1226743E" w14:textId="179F69F6" w:rsidR="00773A07" w:rsidRPr="0028320E" w:rsidRDefault="00773A07" w:rsidP="00773A07">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D4FA8">
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">У масиві можна безпосередньо звернутися до будь-якого компоненту за його індексом, а в списку тільки шляхом послідовного перебору. У мові логічного програмування відсутня така алгоритмічна структура як «цикл», тому для обробки списків зазвичай </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0028320E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>У масиві можна безпосередньо звернутися до будь-якого компоненту за його індексом, а в списку тільки шляхом послідовного перебору. У мові логічного програмування відсутня така алгоритмічна структура як «цикл», тому для обробки списків зазвичай організовують рекурсивну процедуру, що складається як мінімум із двох пропозицій – крок та базис рекурсії.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="18A7A6A0" w14:textId="77777777" w:rsidR="00312C20" w:rsidRPr="000D4FA8" w:rsidRDefault="00773A07" w:rsidP="00773A07">
+        <w:t>організовують рекурсивну процедуру, що складається як мінімум із двох пропозицій – крок та базис рекурсії.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18A7A6A0" w14:textId="77777777" w:rsidR="00312C20" w:rsidRPr="0028320E" w:rsidRDefault="00773A07" w:rsidP="00773A07">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1116"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D4FA8">
+      <w:r w:rsidRPr="0028320E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Розглянемо найпростіші програми для роботи зі списками. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B821EF2" w14:textId="4E37425F" w:rsidR="00773A07" w:rsidRPr="000D4FA8" w:rsidRDefault="00773A07" w:rsidP="00312C20">
+    <w:p w14:paraId="1B821EF2" w14:textId="4E37425F" w:rsidR="00773A07" w:rsidRPr="0028320E" w:rsidRDefault="00773A07" w:rsidP="00312C20">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1116"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D4FA8">
+      <w:r w:rsidRPr="0028320E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Почнемо з того, що досліджуємо програму, яка визначає значення голови списку:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EA2DA97" w14:textId="08101234" w:rsidR="00312C20" w:rsidRPr="000D4FA8" w:rsidRDefault="00312C20" w:rsidP="00312C20">
+    <w:p w14:paraId="6EA2DA97" w14:textId="08101234" w:rsidR="00312C20" w:rsidRPr="0028320E" w:rsidRDefault="00312C20" w:rsidP="00312C20">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D4FA8">
+      <w:r w:rsidRPr="0028320E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6B96FDE0" wp14:editId="02570191">
             <wp:extent cx="6029960" cy="1542415"/>
             <wp:effectExtent l="0" t="0" r="8890" b="635"/>
             <wp:docPr id="1" name="Рисунок 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6029960" cy="1542415"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="274A2251" w14:textId="3BA232E3" w:rsidR="00312C20" w:rsidRPr="000D4FA8" w:rsidRDefault="00312C20" w:rsidP="00312C20">
+    <w:p w14:paraId="274A2251" w14:textId="3BA232E3" w:rsidR="00312C20" w:rsidRPr="0028320E" w:rsidRDefault="00312C20" w:rsidP="00312C20">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D4FA8">
+      <w:r w:rsidRPr="0028320E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Таким чином, після уніфікації пропозиції змінні при набувають наступних значень: H=1 і L=[2,3,4]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58870F92" w14:textId="64C32120" w:rsidR="00312C20" w:rsidRPr="000D4FA8" w:rsidRDefault="00312C20" w:rsidP="00312C20">
+    <w:p w14:paraId="58870F92" w14:textId="64C32120" w:rsidR="00312C20" w:rsidRPr="0028320E" w:rsidRDefault="00312C20" w:rsidP="00312C20">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D4FA8">
+      <w:r w:rsidRPr="0028320E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Хвіст списку:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="255B003A" w14:textId="1E6E3C49" w:rsidR="00312C20" w:rsidRPr="00EC10DF" w:rsidRDefault="00312C20" w:rsidP="00312C20">
+    <w:p w14:paraId="255B003A" w14:textId="1E6E3C49" w:rsidR="00312C20" w:rsidRPr="0028320E" w:rsidRDefault="00312C20" w:rsidP="00312C20">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D4FA8">
+      <w:r w:rsidRPr="0028320E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>pr</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC10DF">
+      <w:r w:rsidRPr="0028320E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>([</w:t>
       </w:r>
-      <w:r w:rsidRPr="000D4FA8">
+      <w:r w:rsidRPr="0028320E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>H</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC10DF">
+      <w:r w:rsidRPr="0028320E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>|</w:t>
       </w:r>
-      <w:r w:rsidRPr="000D4FA8">
+      <w:r w:rsidRPr="0028320E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00EC10DF">
+      <w:r w:rsidRPr="0028320E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>],</w:t>
       </w:r>
-      <w:r w:rsidRPr="000D4FA8">
+      <w:r w:rsidRPr="0028320E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00EC10DF">
+      <w:r w:rsidRPr="0028320E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="060B8488" w14:textId="37DA917F" w:rsidR="00312C20" w:rsidRPr="00EC10DF" w:rsidRDefault="00312C20" w:rsidP="00312C20">
-[...9 lines deleted...]
-    <w:p w14:paraId="570C8C47" w14:textId="04730B4F" w:rsidR="00312C20" w:rsidRPr="000D4FA8" w:rsidRDefault="00312C20" w:rsidP="00312C20">
+    <w:p w14:paraId="060B8488" w14:textId="37DA917F" w:rsidR="00312C20" w:rsidRPr="0028320E" w:rsidRDefault="00312C20" w:rsidP="00312C20">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="570C8C47" w14:textId="04730B4F" w:rsidR="00312C20" w:rsidRPr="0028320E" w:rsidRDefault="00312C20" w:rsidP="00312C20">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D4FA8">
+      <w:r w:rsidRPr="0028320E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3. Розробимо процедуру</w:t>
       </w:r>
-      <w:r w:rsidRPr="000D4FA8">
+      <w:r w:rsidRPr="0028320E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000D4FA8">
+      <w:r w:rsidRPr="0028320E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>перевірки належності деякого значення списку. Для</w:t>
       </w:r>
-      <w:r w:rsidRPr="000D4FA8">
+      <w:r w:rsidRPr="0028320E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000D4FA8">
+      <w:r w:rsidRPr="0028320E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>поча</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000D4FA8">
+      <w:r w:rsidRPr="0028320E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>тку</w:t>
       </w:r>
-      <w:r w:rsidRPr="000D4FA8">
+      <w:r w:rsidRPr="0028320E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> обговоримо суть процедури. Необхідно послідовно переглянути всі компоненти списку, порівнюючи з цим значенням. Зважаючи на те, що «циклу» немає, організуємо ітеративний процес за допомогою рекурсії, у кожному кроці якою </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000D4FA8">
+      <w:r w:rsidRPr="0028320E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>відсікатиметься</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000D4FA8">
+      <w:r w:rsidRPr="0028320E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> голова від списку.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C8579BD" w14:textId="16299A80" w:rsidR="009830CA" w:rsidRPr="000D4FA8" w:rsidRDefault="009830CA" w:rsidP="009830CA">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="000D4FA8">
+    <w:p w14:paraId="4C8579BD" w14:textId="16299A80" w:rsidR="009830CA" w:rsidRPr="0028320E" w:rsidRDefault="009830CA" w:rsidP="009830CA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0028320E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5CFAA3EE" wp14:editId="7BB2D1DA">
             <wp:extent cx="6029960" cy="1036320"/>
             <wp:effectExtent l="0" t="0" r="8890" b="0"/>
             <wp:docPr id="6" name="Рисунок 6"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6029960" cy="1036320"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="531E05B0" w14:textId="59B0D277" w:rsidR="009830CA" w:rsidRPr="000D4FA8" w:rsidRDefault="009830CA" w:rsidP="00164C98">
+    <w:p w14:paraId="76A2706E" w14:textId="05E318C9" w:rsidR="00EB38A6" w:rsidRPr="0028320E" w:rsidRDefault="009830CA" w:rsidP="00EB38A6">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D4FA8">
+      <w:r w:rsidRPr="0028320E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>У першому реченні перевіряється, чи є шуканий компонент головою поточного списку, розташованого на</w:t>
       </w:r>
-      <w:r w:rsidR="0066114B" w:rsidRPr="0066114B">
+      <w:r w:rsidR="0066114B" w:rsidRPr="0028320E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000D4FA8">
-[...125 lines deleted...]
-    <w:p w14:paraId="5518CF2E" w14:textId="39190704" w:rsidR="009830CA" w:rsidRPr="000D4FA8" w:rsidRDefault="009830CA" w:rsidP="00164C98">
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">другий позиції. Якщо є, то уніфікація проходить успішно – значення належить вихідному списку. У протилежному випадку процес уніфікації переходить до другого правила. </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB38A6" w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Тут описується рекурсивний випадок: якщо голова списку не збігається з елементом X, ми її </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB38A6" w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ігноруємо</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB38A6" w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (позначаємо як _, тобто анонімна змінна) і продовжуємо перевірку для хвоста списку L.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50C012C3" w14:textId="77777777" w:rsidR="00EB38A6" w:rsidRPr="00EB38A6" w:rsidRDefault="00EB38A6" w:rsidP="00EB38A6">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D4FA8">
+      <w:r w:rsidRPr="00EB38A6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Іншими словами:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="739CA4C5" w14:textId="77777777" w:rsidR="00EB38A6" w:rsidRPr="00EB38A6" w:rsidRDefault="00EB38A6" w:rsidP="00EB38A6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB38A6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_ означає «будь-що», нам неважливо, який саме елемент стоїть на початку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B6A02EA" w14:textId="77777777" w:rsidR="00EB38A6" w:rsidRPr="00EB38A6" w:rsidRDefault="00EB38A6" w:rsidP="00EB38A6">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB38A6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ми </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EB38A6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>рекурсивно</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EB38A6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> викликаємо </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EB38A6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>member</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EB38A6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(X, L), щоб перевірити, чи міститься X у решті списку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="531E05B0" w14:textId="15B4B127" w:rsidR="009830CA" w:rsidRPr="0028320E" w:rsidRDefault="009830CA" w:rsidP="00164C98">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Таким чином друга пропозиція виконує роль кроку рекурсії,</w:t>
+      </w:r>
+      <w:r w:rsidR="00164C98" w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>організуючи послідовний перебір всього списку, а перш</w:t>
+      </w:r>
+      <w:r w:rsidR="00164C98" w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>пропозиція призначена для зупинки рекурсії у разі</w:t>
+      </w:r>
+      <w:r w:rsidR="00164C98" w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>успішного порівняння значення із компонентом списку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5518CF2E" w14:textId="39190704" w:rsidR="009830CA" w:rsidRPr="0028320E" w:rsidRDefault="009830CA" w:rsidP="00164C98">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0028320E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Переважна більшість процедур обробки списків ґрунтується на описаному вище підході.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33E16BFE" w14:textId="5FE2641C" w:rsidR="00164C98" w:rsidRPr="000D4FA8" w:rsidRDefault="00164C98" w:rsidP="00164C98">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="000D4FA8">
+    <w:p w14:paraId="33E16BFE" w14:textId="5FE2641C" w:rsidR="00164C98" w:rsidRPr="0028320E" w:rsidRDefault="00164C98" w:rsidP="00164C98">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0028320E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4. Добавлення елемента у початок списку.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69F8BC86" w14:textId="2D8CFBD8" w:rsidR="00164C98" w:rsidRPr="000D4FA8" w:rsidRDefault="00164C98" w:rsidP="00164C98">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="000D4FA8">
+    <w:p w14:paraId="69F8BC86" w14:textId="2D8CFBD8" w:rsidR="00164C98" w:rsidRPr="0028320E" w:rsidRDefault="00164C98" w:rsidP="00164C98">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0028320E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>addFront</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000D4FA8">
+      <w:r w:rsidRPr="0028320E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(X, L, [X|L]).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14A66583" w14:textId="049DD9F7" w:rsidR="00164C98" w:rsidRPr="000D4FA8" w:rsidRDefault="00164C98" w:rsidP="00164C98">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="000D4FA8">
+    <w:p w14:paraId="14A66583" w14:textId="049DD9F7" w:rsidR="00164C98" w:rsidRPr="0028320E" w:rsidRDefault="00164C98" w:rsidP="00164C98">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0028320E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="36BF82D7" wp14:editId="40B5EFD8">
             <wp:extent cx="6029960" cy="1490345"/>
             <wp:effectExtent l="0" t="0" r="8890" b="0"/>
             <wp:docPr id="7" name="Рисунок 7"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6029960" cy="1490345"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DEDD462" w14:textId="20DFB5DC" w:rsidR="00164C98" w:rsidRPr="000D4FA8" w:rsidRDefault="00164C98" w:rsidP="00164C98">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="000D4FA8">
+    <w:p w14:paraId="4DEDD462" w14:textId="20DFB5DC" w:rsidR="00164C98" w:rsidRPr="0028320E" w:rsidRDefault="00164C98" w:rsidP="00164C98">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0028320E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5. Конкатенація списків.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37F98892" w14:textId="77777777" w:rsidR="00164C98" w:rsidRPr="000D4FA8" w:rsidRDefault="00164C98" w:rsidP="00164C98">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="000D4FA8">
+    <w:p w14:paraId="37F98892" w14:textId="77777777" w:rsidR="00164C98" w:rsidRPr="0028320E" w:rsidRDefault="00164C98" w:rsidP="00164C98">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0028320E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>conc</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000D4FA8">
+      <w:r w:rsidRPr="0028320E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>([], L, L).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AF92220" w14:textId="4BBDD480" w:rsidR="00164C98" w:rsidRPr="000D4FA8" w:rsidRDefault="00164C98" w:rsidP="00164C98">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="000D4FA8">
+    <w:p w14:paraId="7AF92220" w14:textId="4BBDD480" w:rsidR="00164C98" w:rsidRPr="0028320E" w:rsidRDefault="00164C98" w:rsidP="00164C98">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0028320E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>conc</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000D4FA8">
+      <w:r w:rsidRPr="0028320E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">([X|L1], L2, [X|L3]) :- </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000D4FA8">
+      <w:r w:rsidRPr="0028320E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>conc</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000D4FA8">
+      <w:r w:rsidRPr="0028320E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(L1, L2, L3).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C8DFFC0" w14:textId="0C7E23C1" w:rsidR="00164C98" w:rsidRPr="000D4FA8" w:rsidRDefault="00164C98" w:rsidP="00164C98">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="000D4FA8">
+    <w:p w14:paraId="4C8DFFC0" w14:textId="0C7E23C1" w:rsidR="00164C98" w:rsidRPr="0028320E" w:rsidRDefault="00164C98" w:rsidP="00164C98">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0028320E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5E2E6739" wp14:editId="2EDA84E5">
             <wp:extent cx="6029960" cy="1597660"/>
             <wp:effectExtent l="0" t="0" r="8890" b="2540"/>
             <wp:docPr id="8" name="Рисунок 8"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6029960" cy="1597660"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="429F24B4" w14:textId="61C23EEB" w:rsidR="00164C98" w:rsidRPr="000D4FA8" w:rsidRDefault="00164C98" w:rsidP="00164C98">
-[...25 lines deleted...]
-      <w:r w:rsidRPr="000D4FA8">
+    <w:p w14:paraId="7BE1D6A3" w14:textId="185B39E5" w:rsidR="00EB38A6" w:rsidRPr="0028320E" w:rsidRDefault="00EB38A6" w:rsidP="00164C98">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Якщо перший список порожній (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rStyle w:val="HTML"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), тоді результатом конкатенації є просто другий список </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rStyle w:val="HTML"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Це базовий випадок рекурсії.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26ACD36A" w14:textId="3720DD2B" w:rsidR="00EB38A6" w:rsidRPr="00EB38A6" w:rsidRDefault="00EB38A6" w:rsidP="00EB38A6">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB38A6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Якщо перший список має голову X і хвіст L1, тоді результатом буде список, де голова — той самий X, а хвіст формується рекурсивним викликом </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EB38A6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>conc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EB38A6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>(L1, L2, L3).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB38A6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Тобто ми «переписуємо» елементи першого списку в результат, доки не дійдемо до порожнього списку, після чого додається другий список.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62937C93" w14:textId="77777777" w:rsidR="00EB38A6" w:rsidRPr="00EB38A6" w:rsidRDefault="00EB38A6" w:rsidP="00EB38A6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB38A6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">?- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EB38A6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>conc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EB38A6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>([</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EB38A6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a,b</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EB38A6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>], [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EB38A6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>c,d</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EB38A6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>], R).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="15" w:type="dxa"/>
+          <w:left w:w="15" w:type="dxa"/>
+          <w:bottom w:w="15" w:type="dxa"/>
+          <w:right w:w="15" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="607"/>
+        <w:gridCol w:w="2020"/>
+        <w:gridCol w:w="2963"/>
+        <w:gridCol w:w="1880"/>
+        <w:gridCol w:w="2016"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00EB38A6" w:rsidRPr="00EB38A6" w14:paraId="4D0FFD49" w14:textId="77777777" w:rsidTr="00EB38A6">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:tblHeader/>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5C421E49" w14:textId="77777777" w:rsidR="00EB38A6" w:rsidRPr="00EB38A6" w:rsidRDefault="00EB38A6" w:rsidP="00EB38A6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB38A6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Крок</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6F90CDE1" w14:textId="77777777" w:rsidR="00EB38A6" w:rsidRPr="00EB38A6" w:rsidRDefault="00EB38A6" w:rsidP="00EB38A6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB38A6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Виклик предиката</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="21371824" w14:textId="77777777" w:rsidR="00EB38A6" w:rsidRPr="00EB38A6" w:rsidRDefault="00EB38A6" w:rsidP="00EB38A6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB38A6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Дія</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="59A5EA07" w14:textId="77777777" w:rsidR="00EB38A6" w:rsidRPr="00EB38A6" w:rsidRDefault="00EB38A6" w:rsidP="00EB38A6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB38A6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Результат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EB38A6" w:rsidRPr="00EB38A6" w14:paraId="15BD84A7" w14:textId="77777777" w:rsidTr="00EB38A6">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7974C530" w14:textId="77777777" w:rsidR="00EB38A6" w:rsidRPr="00EB38A6" w:rsidRDefault="00EB38A6" w:rsidP="00EB38A6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB38A6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0FBDC351" w14:textId="77777777" w:rsidR="00EB38A6" w:rsidRPr="00EB38A6" w:rsidRDefault="00EB38A6" w:rsidP="00EB38A6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EB38A6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>conc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EB38A6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>([1,2],[3,4],R)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7DFABE15" w14:textId="77777777" w:rsidR="00EB38A6" w:rsidRPr="00EB38A6" w:rsidRDefault="00EB38A6" w:rsidP="00EB38A6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB38A6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Голова першого списку 1, хвіст [2]. Застосовується друге правило.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="175B2CA9" w14:textId="77777777" w:rsidR="00EB38A6" w:rsidRPr="00EB38A6" w:rsidRDefault="00EB38A6" w:rsidP="00EB38A6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB38A6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>`R = [1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1FCCFAC8" w14:textId="21C06FB0" w:rsidR="00EB38A6" w:rsidRPr="00EB38A6" w:rsidRDefault="00EB38A6" w:rsidP="00EB38A6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB38A6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>L3], де</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0028320E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EB38A6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>conc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EB38A6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>([2],[3,4],L3)`</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EB38A6" w:rsidRPr="00EB38A6" w14:paraId="358D06BF" w14:textId="77777777" w:rsidTr="00EB38A6">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2296C4C6" w14:textId="77777777" w:rsidR="00EB38A6" w:rsidRPr="00EB38A6" w:rsidRDefault="00EB38A6" w:rsidP="00EB38A6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB38A6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0D07AC0F" w14:textId="77777777" w:rsidR="00EB38A6" w:rsidRPr="00EB38A6" w:rsidRDefault="00EB38A6" w:rsidP="00EB38A6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EB38A6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>conc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EB38A6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>([2],[3,4],L3)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7A6083E7" w14:textId="77777777" w:rsidR="00EB38A6" w:rsidRPr="00EB38A6" w:rsidRDefault="00EB38A6" w:rsidP="00EB38A6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB38A6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Голова 2, хвіст []. Знов друге правило.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="63B1278E" w14:textId="77777777" w:rsidR="00EB38A6" w:rsidRPr="00EB38A6" w:rsidRDefault="00EB38A6" w:rsidP="00EB38A6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB38A6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>`L3 = [2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E476F7E" w14:textId="6E896F2D" w:rsidR="00EB38A6" w:rsidRPr="00EB38A6" w:rsidRDefault="00EB38A6" w:rsidP="00EB38A6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB38A6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>L4], де</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0028320E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EB38A6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>conc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EB38A6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>([], [3,4], L4)`</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EB38A6" w:rsidRPr="00EB38A6" w14:paraId="3A87355C" w14:textId="77777777" w:rsidTr="00EB38A6">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7E489C48" w14:textId="77777777" w:rsidR="00EB38A6" w:rsidRPr="00EB38A6" w:rsidRDefault="00EB38A6" w:rsidP="00EB38A6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB38A6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="42A080A0" w14:textId="77777777" w:rsidR="00EB38A6" w:rsidRPr="00EB38A6" w:rsidRDefault="00EB38A6" w:rsidP="00EB38A6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EB38A6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>conc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EB38A6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>([], [3,4], L4)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="22734761" w14:textId="77777777" w:rsidR="00EB38A6" w:rsidRPr="00EB38A6" w:rsidRDefault="00EB38A6" w:rsidP="00EB38A6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB38A6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Перший список порожній. Застосовується перше правило.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3B861221" w14:textId="77777777" w:rsidR="00EB38A6" w:rsidRPr="00EB38A6" w:rsidRDefault="00EB38A6" w:rsidP="00EB38A6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB38A6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>L4 = [3,4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2172572E" w14:textId="77777777" w:rsidR="00EB38A6" w:rsidRPr="00EB38A6" w:rsidRDefault="00EB38A6" w:rsidP="00EB38A6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EB38A6" w:rsidRPr="00EB38A6" w14:paraId="0C862C90" w14:textId="77777777" w:rsidTr="00EB38A6">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7016E65B" w14:textId="77777777" w:rsidR="00EB38A6" w:rsidRPr="00EB38A6" w:rsidRDefault="00EB38A6" w:rsidP="00EB38A6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB38A6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="39902C64" w14:textId="77777777" w:rsidR="00EB38A6" w:rsidRPr="00EB38A6" w:rsidRDefault="00EB38A6" w:rsidP="00EB38A6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB38A6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Повернення результатів</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6B03D191" w14:textId="77777777" w:rsidR="00EB38A6" w:rsidRPr="00EB38A6" w:rsidRDefault="00EB38A6" w:rsidP="00EB38A6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB38A6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Підставляємо назад: L3 = [2,3,4], а R = [1,2,3,4].</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0C8B8E55" w14:textId="77777777" w:rsidR="00EB38A6" w:rsidRPr="00EB38A6" w:rsidRDefault="00EB38A6" w:rsidP="00EB38A6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB38A6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Остаточний результат: R = [1,2,3,4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="60E000A9" w14:textId="77777777" w:rsidR="00EB38A6" w:rsidRPr="00EB38A6" w:rsidRDefault="00EB38A6" w:rsidP="00EB38A6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7EC8C0C8" w14:textId="77777777" w:rsidR="00EB38A6" w:rsidRPr="0028320E" w:rsidRDefault="00EB38A6" w:rsidP="00164C98">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30B3A84A" w14:textId="77777777" w:rsidR="00EB38A6" w:rsidRPr="0028320E" w:rsidRDefault="00EB38A6" w:rsidP="00164C98">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="429F24B4" w14:textId="06A37154" w:rsidR="00164C98" w:rsidRPr="0028320E" w:rsidRDefault="00200EBE" w:rsidP="00164C98">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00164C98" w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Знаходження останнього елемента списку .</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E4FE9A0" w14:textId="77777777" w:rsidR="00164C98" w:rsidRPr="0028320E" w:rsidRDefault="00164C98" w:rsidP="00164C98">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0028320E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>last</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000D4FA8">
+      <w:r w:rsidRPr="0028320E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>([X], X).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AC28FF8" w14:textId="0F809607" w:rsidR="00164C98" w:rsidRPr="000D4FA8" w:rsidRDefault="00164C98" w:rsidP="00164C98">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="000D4FA8">
+    <w:p w14:paraId="0AC28FF8" w14:textId="0F809607" w:rsidR="00164C98" w:rsidRPr="0028320E" w:rsidRDefault="00164C98" w:rsidP="00164C98">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0028320E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>last</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000D4FA8">
+      <w:r w:rsidRPr="0028320E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">([_|L], Y) :- </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000D4FA8">
+      <w:r w:rsidRPr="0028320E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>last</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000D4FA8">
+      <w:r w:rsidRPr="0028320E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(L, Y).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53083301" w14:textId="3C2DC288" w:rsidR="008C464C" w:rsidRDefault="008C464C" w:rsidP="00164C98">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="000D4FA8">
+    <w:p w14:paraId="53083301" w14:textId="3C2DC288" w:rsidR="008C464C" w:rsidRPr="0028320E" w:rsidRDefault="008C464C" w:rsidP="00164C98">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0028320E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4D8146E2" wp14:editId="75501B13">
             <wp:extent cx="6029960" cy="1475105"/>
             <wp:effectExtent l="0" t="0" r="8890" b="0"/>
             <wp:docPr id="9" name="Рисунок 9"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId14"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6029960" cy="1475105"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="428CAF07" w14:textId="76FBDB1B" w:rsidR="00EC10DF" w:rsidRPr="000D4FA8" w:rsidRDefault="00EC10DF" w:rsidP="00164C98">
-[...7 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="061AF1C7" w14:textId="77777777" w:rsidR="00200EBE" w:rsidRPr="00200EBE" w:rsidRDefault="00200EBE" w:rsidP="00200EBE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00200EBE">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>last</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00200EBE">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>([X], X).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52BA0A73" w14:textId="77777777" w:rsidR="00200EBE" w:rsidRPr="00200EBE" w:rsidRDefault="00200EBE" w:rsidP="00200EBE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00200EBE">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Якщо список складається лише з одного елемента [X], тоді цей елемент і є останнім.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="462FCF98" w14:textId="77777777" w:rsidR="00200EBE" w:rsidRPr="00200EBE" w:rsidRDefault="00200EBE" w:rsidP="00200EBE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00200EBE">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Це базовий випадок рекурсії.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14BFF107" w14:textId="77777777" w:rsidR="00200EBE" w:rsidRPr="00200EBE" w:rsidRDefault="00200EBE" w:rsidP="00200EBE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00200EBE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>last</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00200EBE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">([_|L], Y) :- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00200EBE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>last</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00200EBE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>(L, Y).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="228E4EAB" w14:textId="77777777" w:rsidR="00200EBE" w:rsidRPr="00200EBE" w:rsidRDefault="00200EBE" w:rsidP="00200EBE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00200EBE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Якщо список має більше ніж один елемент, ми ігноруємо голову (_) і </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00200EBE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>рекурсивно</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00200EBE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шукаємо останній елемент у хвості L.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="486CC7A5" w14:textId="77777777" w:rsidR="00200EBE" w:rsidRPr="00200EBE" w:rsidRDefault="00200EBE" w:rsidP="00200EBE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00200EBE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Таким чином, ми «відкидаємо» перший елемент і рухаємося далі, доки не залишиться список із одного елемента.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45144F53" w14:textId="77777777" w:rsidR="00200EBE" w:rsidRPr="00200EBE" w:rsidRDefault="00200EBE" w:rsidP="00200EBE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00200EBE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">?- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00200EBE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>last</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00200EBE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>([1,2,3,4], Y).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="373401B6" w14:textId="77777777" w:rsidR="00200EBE" w:rsidRPr="00200EBE" w:rsidRDefault="00200EBE" w:rsidP="00200EBE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00200EBE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Голова 1 відкидається → виклик </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00200EBE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>last</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00200EBE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>([2,3,4], Y).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="613285CC" w14:textId="77777777" w:rsidR="00200EBE" w:rsidRPr="00200EBE" w:rsidRDefault="00200EBE" w:rsidP="00200EBE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00200EBE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Голова 2 відкидається → виклик </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00200EBE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>last</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00200EBE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>([3,4], Y).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A43C56A" w14:textId="77777777" w:rsidR="00200EBE" w:rsidRPr="00200EBE" w:rsidRDefault="00200EBE" w:rsidP="00200EBE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00200EBE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Голова 3 відкидається → виклик </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00200EBE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>last</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00200EBE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>([4], Y).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44F95956" w14:textId="77777777" w:rsidR="00200EBE" w:rsidRPr="00200EBE" w:rsidRDefault="00200EBE" w:rsidP="00200EBE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00200EBE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Спрацьовує перше правило → Y = 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C831253" w14:textId="77777777" w:rsidR="00200EBE" w:rsidRPr="0028320E" w:rsidRDefault="00200EBE" w:rsidP="00164C98">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D22FE4A" w14:textId="77777777" w:rsidR="00200EBE" w:rsidRPr="0028320E" w:rsidRDefault="00200EBE" w:rsidP="00164C98">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="474C5675" w14:textId="77777777" w:rsidR="00200EBE" w:rsidRPr="0028320E" w:rsidRDefault="00200EBE" w:rsidP="00164C98">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="428CAF07" w14:textId="32822EDB" w:rsidR="00EC10DF" w:rsidRPr="0028320E" w:rsidRDefault="00EC10DF" w:rsidP="00164C98">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0028320E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Але ж для більшості типових задач рекурсія в списках може бути виконана за допомогою вбудованих функцій</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="15" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="15" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="15" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="81"/>
         <w:gridCol w:w="66"/>
         <w:gridCol w:w="81"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EC10DF" w:rsidRPr="00EC10DF" w14:paraId="499CB4DD" w14:textId="77777777" w:rsidTr="00EC10DF">
+      <w:tr w:rsidR="00EC10DF" w:rsidRPr="0028320E" w14:paraId="499CB4DD" w14:textId="77777777" w:rsidTr="00EC10DF">
         <w:trPr>
           <w:tblHeader/>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D35BF7A" w14:textId="774EC2CB" w:rsidR="00EC10DF" w:rsidRPr="00EC10DF" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
+          <w:p w14:paraId="6D35BF7A" w14:textId="774EC2CB" w:rsidR="00EC10DF" w:rsidRPr="0028320E" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41FF9592" w14:textId="7D2B0AEB" w:rsidR="00EC10DF" w:rsidRPr="00EC10DF" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
+          <w:p w14:paraId="41FF9592" w14:textId="7D2B0AEB" w:rsidR="00EC10DF" w:rsidRPr="0028320E" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0519CB66" w14:textId="20C69411" w:rsidR="00EC10DF" w:rsidRPr="00EC10DF" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
+          <w:p w14:paraId="0519CB66" w14:textId="20C69411" w:rsidR="00EC10DF" w:rsidRPr="0028320E" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1BD34D97" w14:textId="77777777" w:rsidR="00EC10DF" w:rsidRPr="00EC10DF" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
+    <w:p w14:paraId="1BD34D97" w14:textId="77777777" w:rsidR="00EC10DF" w:rsidRPr="0028320E" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:vanish/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="15" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="15" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="15" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1479"/>
         <w:gridCol w:w="3781"/>
         <w:gridCol w:w="4226"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EC10DF" w:rsidRPr="00EC10DF" w14:paraId="70102F3C" w14:textId="77777777" w:rsidTr="00EC10DF">
+      <w:tr w:rsidR="00EC10DF" w:rsidRPr="0028320E" w14:paraId="70102F3C" w14:textId="77777777" w:rsidTr="00EC10DF">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="14546264" w14:textId="77777777" w:rsidR="00EC10DF" w:rsidRPr="00EC10DF" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
+          <w:p w14:paraId="14546264" w14:textId="77777777" w:rsidR="00EC10DF" w:rsidRPr="0028320E" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC10DF">
+            <w:r w:rsidRPr="0028320E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>length/2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="044F4337" w14:textId="77777777" w:rsidR="00EC10DF" w:rsidRPr="00EC10DF" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
+          <w:p w14:paraId="044F4337" w14:textId="77777777" w:rsidR="00EC10DF" w:rsidRPr="0028320E" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC10DF">
+            <w:r w:rsidRPr="0028320E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Повертає довжину списку.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6FD240E3" w14:textId="77777777" w:rsidR="00EC10DF" w:rsidRPr="00EC10DF" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
+          <w:p w14:paraId="6FD240E3" w14:textId="77777777" w:rsidR="00EC10DF" w:rsidRPr="0028320E" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC10DF">
+            <w:r w:rsidRPr="0028320E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>length([1, 2, 3], Довжина). — Виведе Довжина = 3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC10DF" w:rsidRPr="00EC10DF" w14:paraId="18C5F2F8" w14:textId="77777777" w:rsidTr="00EC10DF">
+      <w:tr w:rsidR="00EC10DF" w:rsidRPr="0028320E" w14:paraId="18C5F2F8" w14:textId="77777777" w:rsidTr="00EC10DF">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D7690B1" w14:textId="01FB953C" w:rsidR="00EC10DF" w:rsidRPr="00EC10DF" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
+          <w:p w14:paraId="3D7690B1" w14:textId="01FB953C" w:rsidR="00EC10DF" w:rsidRPr="0028320E" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC10DF">
+            <w:r w:rsidRPr="0028320E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>sum_list/2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0899AD85" w14:textId="2B98D69F" w:rsidR="00EC10DF" w:rsidRPr="00EC10DF" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
+          <w:p w14:paraId="0899AD85" w14:textId="2B98D69F" w:rsidR="00EC10DF" w:rsidRPr="0028320E" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC10DF">
+            <w:r w:rsidRPr="0028320E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Підсумовує всі елементи списку.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0AA28B48" w14:textId="216E519B" w:rsidR="00EC10DF" w:rsidRPr="00EC10DF" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
+          <w:p w14:paraId="0AA28B48" w14:textId="216E519B" w:rsidR="00EC10DF" w:rsidRPr="0028320E" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC10DF">
+            <w:r w:rsidRPr="0028320E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>sum_list([1, 2, 3, 4], Сума). — Виведе Сума = 10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC10DF" w:rsidRPr="00EC10DF" w14:paraId="43C7D785" w14:textId="77777777" w:rsidTr="00EC10DF">
+      <w:tr w:rsidR="00EC10DF" w:rsidRPr="0028320E" w14:paraId="43C7D785" w14:textId="77777777" w:rsidTr="00EC10DF">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C3BBCE7" w14:textId="19BA0CEB" w:rsidR="00EC10DF" w:rsidRPr="00EC10DF" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
+          <w:p w14:paraId="0C3BBCE7" w14:textId="19BA0CEB" w:rsidR="00EC10DF" w:rsidRPr="0028320E" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC10DF">
+            <w:r w:rsidRPr="0028320E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>max_list/2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6ACAAA47" w14:textId="118E402E" w:rsidR="00EC10DF" w:rsidRPr="00EC10DF" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
+          <w:p w14:paraId="6ACAAA47" w14:textId="118E402E" w:rsidR="00EC10DF" w:rsidRPr="0028320E" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC10DF">
+            <w:r w:rsidRPr="0028320E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Знаходить максимальне значення в списку.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7BF3671E" w14:textId="1940F004" w:rsidR="00EC10DF" w:rsidRPr="00EC10DF" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
+          <w:p w14:paraId="7BF3671E" w14:textId="1940F004" w:rsidR="00EC10DF" w:rsidRPr="0028320E" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC10DF">
+            <w:r w:rsidRPr="0028320E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>max_list([1, 5, 3], Максимум). — Виведе Максимум = 5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC10DF" w:rsidRPr="00EC10DF" w14:paraId="726A8C7A" w14:textId="77777777" w:rsidTr="00EC10DF">
+      <w:tr w:rsidR="00EC10DF" w:rsidRPr="0028320E" w14:paraId="726A8C7A" w14:textId="77777777" w:rsidTr="00EC10DF">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73172498" w14:textId="2DCDB05B" w:rsidR="00EC10DF" w:rsidRPr="00EC10DF" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
+          <w:p w14:paraId="73172498" w14:textId="2DCDB05B" w:rsidR="00EC10DF" w:rsidRPr="0028320E" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC10DF">
+            <w:r w:rsidRPr="0028320E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>min_list/2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59E3D8B9" w14:textId="46F36302" w:rsidR="00EC10DF" w:rsidRPr="00EC10DF" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
+          <w:p w14:paraId="59E3D8B9" w14:textId="46F36302" w:rsidR="00EC10DF" w:rsidRPr="0028320E" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC10DF">
+            <w:r w:rsidRPr="0028320E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Знаходить мінімальне значення в списку.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14FE14A4" w14:textId="022A164D" w:rsidR="00EC10DF" w:rsidRPr="00EC10DF" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
+          <w:p w14:paraId="14FE14A4" w14:textId="022A164D" w:rsidR="00EC10DF" w:rsidRPr="0028320E" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC10DF">
+            <w:r w:rsidRPr="0028320E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>min_list([1, 5, 3], Мінімум). — Виведе Мінімум = 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC10DF" w:rsidRPr="00EC10DF" w14:paraId="0B762E27" w14:textId="77777777" w:rsidTr="00EC10DF">
+      <w:tr w:rsidR="00EC10DF" w:rsidRPr="0028320E" w14:paraId="0B762E27" w14:textId="77777777" w:rsidTr="00EC10DF">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21FD8800" w14:textId="1869B41C" w:rsidR="00EC10DF" w:rsidRPr="00EC10DF" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
+          <w:p w14:paraId="21FD8800" w14:textId="1869B41C" w:rsidR="00EC10DF" w:rsidRPr="0028320E" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC10DF">
+            <w:r w:rsidRPr="0028320E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>member/2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="165721FF" w14:textId="2A2F508B" w:rsidR="00EC10DF" w:rsidRPr="00EC10DF" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
+          <w:p w14:paraId="165721FF" w14:textId="2A2F508B" w:rsidR="00EC10DF" w:rsidRPr="0028320E" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC10DF">
+            <w:r w:rsidRPr="0028320E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Перевіряє, чи є елемент у списку.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27BFFDBE" w14:textId="7431AB13" w:rsidR="00EC10DF" w:rsidRPr="00EC10DF" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
+          <w:p w14:paraId="27BFFDBE" w14:textId="7431AB13" w:rsidR="00EC10DF" w:rsidRPr="0028320E" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC10DF">
+            <w:r w:rsidRPr="0028320E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>member(3, [1, 2, 3, 4]). — Виведе true.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC10DF" w:rsidRPr="00EC10DF" w14:paraId="1CF2C6AE" w14:textId="77777777" w:rsidTr="00EC10DF">
+      <w:tr w:rsidR="00EC10DF" w:rsidRPr="0028320E" w14:paraId="1CF2C6AE" w14:textId="77777777" w:rsidTr="00EC10DF">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="261DE308" w14:textId="2C65F457" w:rsidR="00EC10DF" w:rsidRPr="00EC10DF" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
+          <w:p w14:paraId="261DE308" w14:textId="2C65F457" w:rsidR="00EC10DF" w:rsidRPr="0028320E" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC10DF">
+            <w:r w:rsidRPr="0028320E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>select/3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="639B7D00" w14:textId="5E5B68A6" w:rsidR="00EC10DF" w:rsidRPr="00EC10DF" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
+          <w:p w14:paraId="639B7D00" w14:textId="5E5B68A6" w:rsidR="00EC10DF" w:rsidRPr="0028320E" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC10DF">
+            <w:r w:rsidRPr="0028320E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Видаляє перший елемент зі списку, який дорівнює вказаному значенню.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F1753B2" w14:textId="73CA873C" w:rsidR="00EC10DF" w:rsidRPr="00EC10DF" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
+          <w:p w14:paraId="5F1753B2" w14:textId="73CA873C" w:rsidR="00EC10DF" w:rsidRPr="0028320E" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC10DF">
+            <w:r w:rsidRPr="0028320E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>select(3, [1, 2, 3, 4], НовийСписок). — Виведе НовийСписок = [1, 2, 4].</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC10DF" w:rsidRPr="00EC10DF" w14:paraId="393366D6" w14:textId="77777777" w:rsidTr="00EC10DF">
+      <w:tr w:rsidR="00EC10DF" w:rsidRPr="0028320E" w14:paraId="393366D6" w14:textId="77777777" w:rsidTr="00EC10DF">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C59DC14" w14:textId="3D0B7BD5" w:rsidR="00EC10DF" w:rsidRPr="00EC10DF" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
+          <w:p w14:paraId="1C59DC14" w14:textId="3D0B7BD5" w:rsidR="00EC10DF" w:rsidRPr="0028320E" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC10DF">
+            <w:r w:rsidRPr="0028320E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>append/3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E5CBAFD" w14:textId="7C9A8047" w:rsidR="00EC10DF" w:rsidRPr="00EC10DF" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
+          <w:p w14:paraId="3E5CBAFD" w14:textId="7C9A8047" w:rsidR="00EC10DF" w:rsidRPr="0028320E" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC10DF">
+            <w:r w:rsidRPr="0028320E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Об'єднує два списки в один.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="067E5FF1" w14:textId="4E382532" w:rsidR="00EC10DF" w:rsidRPr="00EC10DF" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
+          <w:p w14:paraId="067E5FF1" w14:textId="4E382532" w:rsidR="00EC10DF" w:rsidRPr="0028320E" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC10DF">
+            <w:r w:rsidRPr="0028320E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>append([1, 2], [3, 4], Список). — Виведе Список = [1, 2, 3, 4].</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC10DF" w:rsidRPr="00EC10DF" w14:paraId="72B431A0" w14:textId="77777777" w:rsidTr="00EC10DF">
+      <w:tr w:rsidR="00EC10DF" w:rsidRPr="0028320E" w14:paraId="72B431A0" w14:textId="77777777" w:rsidTr="00EC10DF">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3AD837A5" w14:textId="3EC97B10" w:rsidR="00EC10DF" w:rsidRPr="00EC10DF" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
+          <w:p w14:paraId="3AD837A5" w14:textId="3EC97B10" w:rsidR="00EC10DF" w:rsidRPr="0028320E" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC10DF">
+            <w:r w:rsidRPr="0028320E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>reverse/2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13DB95D4" w14:textId="5282DF5E" w:rsidR="00EC10DF" w:rsidRPr="00EC10DF" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
+          <w:p w14:paraId="13DB95D4" w14:textId="5282DF5E" w:rsidR="00EC10DF" w:rsidRPr="0028320E" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC10DF">
+            <w:r w:rsidRPr="0028320E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Зворотний порядок елементів списку.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A0F942B" w14:textId="01BFE8BA" w:rsidR="00EC10DF" w:rsidRPr="00EC10DF" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
+          <w:p w14:paraId="6A0F942B" w14:textId="01BFE8BA" w:rsidR="00EC10DF" w:rsidRPr="0028320E" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC10DF">
+            <w:r w:rsidRPr="0028320E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>reverse([1, 2, 3], ЗворотнийСписок). — Виведе ЗворотнийСписок = [3, 2, 1].</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC10DF" w:rsidRPr="00EC10DF" w14:paraId="3CD77710" w14:textId="77777777" w:rsidTr="00EC10DF">
+      <w:tr w:rsidR="00EC10DF" w:rsidRPr="0028320E" w14:paraId="3CD77710" w14:textId="77777777" w:rsidTr="00EC10DF">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70EF6583" w14:textId="728DD928" w:rsidR="00EC10DF" w:rsidRPr="00EC10DF" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
+          <w:p w14:paraId="70EF6583" w14:textId="728DD928" w:rsidR="00EC10DF" w:rsidRPr="0028320E" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC10DF">
+            <w:r w:rsidRPr="0028320E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>memberchk/2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B164681" w14:textId="46D0B876" w:rsidR="00EC10DF" w:rsidRPr="00EC10DF" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
+          <w:p w14:paraId="2B164681" w14:textId="46D0B876" w:rsidR="00EC10DF" w:rsidRPr="0028320E" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC10DF">
+            <w:r w:rsidRPr="0028320E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Перевіряє, чи є елемент у списку, але не генерує додаткових рішень.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="109B9CB5" w14:textId="5041541E" w:rsidR="00EC10DF" w:rsidRPr="00EC10DF" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
+          <w:p w14:paraId="109B9CB5" w14:textId="5041541E" w:rsidR="00EC10DF" w:rsidRPr="0028320E" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC10DF">
+            <w:r w:rsidRPr="0028320E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>memberchk(3, [1, 2, 3, 4]). — Виведе true.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC10DF" w:rsidRPr="00EC10DF" w14:paraId="0F64A02E" w14:textId="77777777" w:rsidTr="00EC10DF">
+      <w:tr w:rsidR="00EC10DF" w:rsidRPr="0028320E" w14:paraId="0F64A02E" w14:textId="77777777" w:rsidTr="00EC10DF">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F3D94AB" w14:textId="3B03B1E7" w:rsidR="00EC10DF" w:rsidRPr="00EC10DF" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
+          <w:p w14:paraId="4F3D94AB" w14:textId="3B03B1E7" w:rsidR="00EC10DF" w:rsidRPr="0028320E" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC10DF">
+            <w:r w:rsidRPr="0028320E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>delete/3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="087D3652" w14:textId="17CCD1A6" w:rsidR="00EC10DF" w:rsidRPr="00EC10DF" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
+          <w:p w14:paraId="087D3652" w14:textId="17CCD1A6" w:rsidR="00EC10DF" w:rsidRPr="0028320E" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC10DF">
+            <w:r w:rsidRPr="0028320E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Видаляє перше входження елемента з списку.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4699A53B" w14:textId="279381E8" w:rsidR="00EC10DF" w:rsidRPr="00EC10DF" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
+          <w:p w14:paraId="4699A53B" w14:textId="279381E8" w:rsidR="00EC10DF" w:rsidRPr="0028320E" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC10DF">
+            <w:r w:rsidRPr="0028320E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>delete([1, 2, 3, 4], 3, НовийСписок). — Виведе НовийСписок = [1, 2, 4].</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC10DF" w:rsidRPr="00EC10DF" w14:paraId="01F94158" w14:textId="77777777" w:rsidTr="00EC10DF">
+      <w:tr w:rsidR="00EC10DF" w:rsidRPr="0028320E" w14:paraId="01F94158" w14:textId="77777777" w:rsidTr="00EC10DF">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5FC3B339" w14:textId="5628EBB3" w:rsidR="00EC10DF" w:rsidRPr="00EC10DF" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
+          <w:p w14:paraId="5FC3B339" w14:textId="5628EBB3" w:rsidR="00EC10DF" w:rsidRPr="0028320E" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC10DF">
+            <w:r w:rsidRPr="0028320E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>sort/2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71BF88B1" w14:textId="7AE71FCB" w:rsidR="00EC10DF" w:rsidRPr="00EC10DF" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
+          <w:p w14:paraId="71BF88B1" w14:textId="7AE71FCB" w:rsidR="00EC10DF" w:rsidRPr="0028320E" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC10DF">
+            <w:r w:rsidRPr="0028320E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Сортує список в порядку зростання (видаляючи дублікати).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5BEBD939" w14:textId="0FBBB2EC" w:rsidR="00EC10DF" w:rsidRPr="00EC10DF" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
+          <w:p w14:paraId="5BEBD939" w14:textId="0FBBB2EC" w:rsidR="00EC10DF" w:rsidRPr="0028320E" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC10DF">
+            <w:r w:rsidRPr="0028320E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>sort([3, 1, 2, 2, 4], СортованийСписок). — Виведе СортованийСписок = [1, 2, 3, 4].</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC10DF" w:rsidRPr="00EC10DF" w14:paraId="4883AD53" w14:textId="77777777" w:rsidTr="00EC10DF">
+      <w:tr w:rsidR="00EC10DF" w:rsidRPr="0028320E" w14:paraId="4883AD53" w14:textId="77777777" w:rsidTr="00EC10DF">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B5C4684" w14:textId="313BDA12" w:rsidR="00EC10DF" w:rsidRPr="00EC10DF" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
+          <w:p w14:paraId="0B5C4684" w14:textId="313BDA12" w:rsidR="00EC10DF" w:rsidRPr="0028320E" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC10DF">
+            <w:r w:rsidRPr="0028320E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>flatten/2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E09E1EF" w14:textId="6029B815" w:rsidR="00EC10DF" w:rsidRPr="00EC10DF" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
+          <w:p w14:paraId="6E09E1EF" w14:textId="6029B815" w:rsidR="00EC10DF" w:rsidRPr="0028320E" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC10DF">
+            <w:r w:rsidRPr="0028320E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>"Розгортає" список, тобто перетворює всі вкладені списки в один плоский список.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C2D7F92" w14:textId="3B87EBC6" w:rsidR="00EC10DF" w:rsidRPr="00EC10DF" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
+          <w:p w14:paraId="0C2D7F92" w14:textId="3B87EBC6" w:rsidR="00EC10DF" w:rsidRPr="0028320E" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC10DF">
+            <w:r w:rsidRPr="0028320E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>flatten([1, [2, 3], [4, 5]], ПлоскийСписок). — Виведе ПлоскийСписок = [1, 2, 3, 4, 5].</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC10DF" w:rsidRPr="00EC10DF" w14:paraId="400A4BCB" w14:textId="77777777" w:rsidTr="00EC10DF">
+      <w:tr w:rsidR="00EC10DF" w:rsidRPr="0028320E" w14:paraId="400A4BCB" w14:textId="77777777" w:rsidTr="00EC10DF">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="228A59F5" w14:textId="6F7CCBB8" w:rsidR="00EC10DF" w:rsidRPr="00EC10DF" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
+          <w:p w14:paraId="228A59F5" w14:textId="6F7CCBB8" w:rsidR="00EC10DF" w:rsidRPr="0028320E" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC10DF">
+            <w:r w:rsidRPr="0028320E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>reverse/2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="30A9DC07" w14:textId="21A034AD" w:rsidR="00EC10DF" w:rsidRPr="00EC10DF" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
+          <w:p w14:paraId="30A9DC07" w14:textId="21A034AD" w:rsidR="00EC10DF" w:rsidRPr="0028320E" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC10DF">
+            <w:r w:rsidRPr="0028320E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Повертає список у зворотному порядку.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F6AD214" w14:textId="1A119ACE" w:rsidR="00EC10DF" w:rsidRPr="00EC10DF" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
+          <w:p w14:paraId="7F6AD214" w14:textId="1A119ACE" w:rsidR="00EC10DF" w:rsidRPr="0028320E" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC10DF">
+            <w:r w:rsidRPr="0028320E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>reverse([1, 2, 3], ЗворотнийСписок). — Виведе ЗворотнийСписок = [3, 2, 1].</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC10DF" w:rsidRPr="00EC10DF" w14:paraId="4CC96332" w14:textId="77777777" w:rsidTr="00EC10DF">
+      <w:tr w:rsidR="00EC10DF" w:rsidRPr="0028320E" w14:paraId="4CC96332" w14:textId="77777777" w:rsidTr="00EC10DF">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="616F46A3" w14:textId="04E1A7BA" w:rsidR="00EC10DF" w:rsidRPr="00EC10DF" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
+          <w:p w14:paraId="616F46A3" w14:textId="04E1A7BA" w:rsidR="00EC10DF" w:rsidRPr="0028320E" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC10DF">
+            <w:r w:rsidRPr="0028320E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>maplist/2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04F5D5BA" w14:textId="5FEC3787" w:rsidR="00EC10DF" w:rsidRPr="00EC10DF" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
+          <w:p w14:paraId="04F5D5BA" w14:textId="5FEC3787" w:rsidR="00EC10DF" w:rsidRPr="0028320E" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC10DF">
+            <w:r w:rsidRPr="0028320E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Застосовує предикат до кожного елемента списку.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6614F35F" w14:textId="041B0F49" w:rsidR="00EC10DF" w:rsidRPr="00EC10DF" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
+          <w:p w14:paraId="6614F35F" w14:textId="041B0F49" w:rsidR="00EC10DF" w:rsidRPr="0028320E" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC10DF">
+            <w:r w:rsidRPr="0028320E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>maplist(plus(1), [1, 2, 3], Результат). — Виведе Результат = [2, 3, 4].</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC10DF" w:rsidRPr="00EC10DF" w14:paraId="0A26EAEB" w14:textId="77777777" w:rsidTr="00EC10DF">
+      <w:tr w:rsidR="00EC10DF" w:rsidRPr="0028320E" w14:paraId="0A26EAEB" w14:textId="77777777" w:rsidTr="00EC10DF">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="316849FA" w14:textId="01B1DCC4" w:rsidR="00EC10DF" w:rsidRPr="00EC10DF" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
+          <w:p w14:paraId="316849FA" w14:textId="01B1DCC4" w:rsidR="00EC10DF" w:rsidRPr="0028320E" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC10DF">
+            <w:r w:rsidRPr="0028320E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>forall/2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08EABECF" w14:textId="1F6EF1CB" w:rsidR="00EC10DF" w:rsidRPr="00EC10DF" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
+          <w:p w14:paraId="08EABECF" w14:textId="1F6EF1CB" w:rsidR="00EC10DF" w:rsidRPr="0028320E" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC10DF">
+            <w:r w:rsidRPr="0028320E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Перевіряє, чи для кожного елемента списку виконується певна умова.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="30A6CD83" w14:textId="7E3EC120" w:rsidR="00EC10DF" w:rsidRPr="00EC10DF" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
+          <w:p w14:paraId="30A6CD83" w14:textId="7E3EC120" w:rsidR="00EC10DF" w:rsidRPr="0028320E" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC10DF">
+            <w:r w:rsidRPr="0028320E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>forall(member(X, [1, 2, 3]), X &gt; 0). — Виведе true.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC10DF" w:rsidRPr="00EC10DF" w14:paraId="45378CC0" w14:textId="77777777" w:rsidTr="00EC10DF">
+      <w:tr w:rsidR="00EC10DF" w:rsidRPr="0028320E" w14:paraId="45378CC0" w14:textId="77777777" w:rsidTr="00EC10DF">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="478E7C41" w14:textId="5C363FE1" w:rsidR="00EC10DF" w:rsidRPr="00EC10DF" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
+          <w:p w14:paraId="478E7C41" w14:textId="5C363FE1" w:rsidR="00EC10DF" w:rsidRPr="0028320E" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC10DF">
+            <w:r w:rsidRPr="0028320E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>findall/3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4041A912" w14:textId="283D7EFE" w:rsidR="00EC10DF" w:rsidRPr="00EC10DF" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
+          <w:p w14:paraId="4041A912" w14:textId="283D7EFE" w:rsidR="00EC10DF" w:rsidRPr="0028320E" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC10DF">
+            <w:r w:rsidRPr="0028320E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Створює список усіх рішень для певного запиту.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3200011D" w14:textId="5A3DB176" w:rsidR="00EC10DF" w:rsidRPr="00EC10DF" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
+          <w:p w14:paraId="3200011D" w14:textId="5A3DB176" w:rsidR="00EC10DF" w:rsidRPr="0028320E" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC10DF">
+            <w:r w:rsidRPr="0028320E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>findall(X, member(X, [1, 2, 3]), Список). — Виведе Список = [1, 2, 3].</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC10DF" w:rsidRPr="00EC10DF" w14:paraId="33BA5569" w14:textId="77777777" w:rsidTr="00EC10DF">
+      <w:tr w:rsidR="00EC10DF" w:rsidRPr="0028320E" w14:paraId="33BA5569" w14:textId="77777777" w:rsidTr="00EC10DF">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3BFB9791" w14:textId="7219D026" w:rsidR="00EC10DF" w:rsidRPr="00EC10DF" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
+          <w:p w14:paraId="3BFB9791" w14:textId="7219D026" w:rsidR="00EC10DF" w:rsidRPr="0028320E" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC10DF">
+            <w:r w:rsidRPr="0028320E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>bagof/3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3DF2584A" w14:textId="63533019" w:rsidR="00EC10DF" w:rsidRPr="00EC10DF" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
+          <w:p w14:paraId="3DF2584A" w14:textId="63533019" w:rsidR="00EC10DF" w:rsidRPr="0028320E" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC10DF">
+            <w:r w:rsidRPr="0028320E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Подібно до findall/3, але збирає рішення для кожного можливого варіанту.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1531D4B8" w14:textId="09691750" w:rsidR="00EC10DF" w:rsidRPr="00EC10DF" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
+          <w:p w14:paraId="1531D4B8" w14:textId="09691750" w:rsidR="00EC10DF" w:rsidRPr="0028320E" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC10DF">
+            <w:r w:rsidRPr="0028320E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>bagof(X, member(X, [1, 2, 3]), Список). — Виведе Список = [1, 2, 3].</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC10DF" w:rsidRPr="00EC10DF" w14:paraId="2351C64C" w14:textId="77777777" w:rsidTr="00EC10DF">
+      <w:tr w:rsidR="00EC10DF" w:rsidRPr="0028320E" w14:paraId="2351C64C" w14:textId="77777777" w:rsidTr="00EC10DF">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0AE1B637" w14:textId="3496CA8A" w:rsidR="00EC10DF" w:rsidRPr="00EC10DF" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
+          <w:p w14:paraId="0AE1B637" w14:textId="3496CA8A" w:rsidR="00EC10DF" w:rsidRPr="0028320E" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC10DF">
+            <w:r w:rsidRPr="0028320E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>setof/3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1018062B" w14:textId="17E4E614" w:rsidR="00EC10DF" w:rsidRPr="00EC10DF" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
+          <w:p w14:paraId="1018062B" w14:textId="17E4E614" w:rsidR="00EC10DF" w:rsidRPr="0028320E" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC10DF">
+            <w:r w:rsidRPr="0028320E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Подібно до bagof/3, але усуває дублікати.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04B15D37" w14:textId="435B4DDB" w:rsidR="00EC10DF" w:rsidRPr="00EC10DF" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
+          <w:p w14:paraId="04B15D37" w14:textId="435B4DDB" w:rsidR="00EC10DF" w:rsidRPr="0028320E" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC10DF">
+            <w:r w:rsidRPr="0028320E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>setof(X, member(X, [1, 2, 3, 2]), Список). — Виведе Список = [1, 2, 3].</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="37F10ADB" w14:textId="2393D577" w:rsidR="00EC10DF" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
-      <w:pPr>
+    <w:p w14:paraId="37F10ADB" w14:textId="1E01AF61" w:rsidR="00EC10DF" w:rsidRPr="0028320E" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41B1CCCB" w14:textId="095D1BDE" w:rsidR="00200EBE" w:rsidRPr="0028320E" w:rsidRDefault="00E46DBA" w:rsidP="00EC10DF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Приклад практичного використання №1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CEF2C5F" w14:textId="77777777" w:rsidR="00E46DBA" w:rsidRPr="00E46DBA" w:rsidRDefault="00E46DBA" w:rsidP="00E46DBA">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46DBA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E46DBA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>dynamic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E46DBA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> студент/2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66888275" w14:textId="6CB10C25" w:rsidR="00200EBE" w:rsidRPr="0028320E" w:rsidRDefault="00200EBE" w:rsidP="00E46DBA">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F2BE399" w14:textId="77777777" w:rsidR="00E46DBA" w:rsidRPr="0028320E" w:rsidRDefault="00E46DBA" w:rsidP="00E46DBA">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:vanish/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="79710979" w14:textId="57BD14E6" w:rsidR="00EC10DF" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
-      <w:pPr>
+    <w:p w14:paraId="79710979" w14:textId="57BD14E6" w:rsidR="00EC10DF" w:rsidRPr="0028320E" w:rsidRDefault="00EC10DF" w:rsidP="00E46DBA">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:vanish/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0028320E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:vanish/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Приклад використання </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0028320E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:vanish/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>списк</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0028320E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:vanish/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ів та вбудованих функцій:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BE5FB22" w14:textId="77777777" w:rsidR="00EC10DF" w:rsidRPr="00EC10DF" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
-      <w:pPr>
+    <w:p w14:paraId="6BE5FB22" w14:textId="77777777" w:rsidR="00EC10DF" w:rsidRPr="0028320E" w:rsidRDefault="00EC10DF" w:rsidP="00E46DBA">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:vanish/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC10DF">
+      <w:r w:rsidRPr="0028320E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:vanish/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Створимо систему, яка зберігатиме інформацію про студентів та їхні оцінки. Реалізуємо функції для:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="674582FC" w14:textId="77777777" w:rsidR="00EC10DF" w:rsidRPr="00EC10DF" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
-      <w:pPr>
+    <w:p w14:paraId="674582FC" w14:textId="77777777" w:rsidR="00EC10DF" w:rsidRPr="0028320E" w:rsidRDefault="00EC10DF" w:rsidP="00E46DBA">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:vanish/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC10DF">
+      <w:r w:rsidRPr="0028320E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:vanish/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Додавання оцінки студенту</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70BEDDFA" w14:textId="77777777" w:rsidR="00EC10DF" w:rsidRPr="00EC10DF" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
-      <w:pPr>
+    <w:p w14:paraId="70BEDDFA" w14:textId="77777777" w:rsidR="00EC10DF" w:rsidRPr="0028320E" w:rsidRDefault="00EC10DF" w:rsidP="00E46DBA">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:vanish/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC10DF">
+      <w:r w:rsidRPr="0028320E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:vanish/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Підрахунку середнього балу</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BD7964C" w14:textId="628C19DB" w:rsidR="00EC10DF" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
-      <w:pPr>
+    <w:p w14:paraId="0BD7964C" w14:textId="628C19DB" w:rsidR="00EC10DF" w:rsidRPr="0028320E" w:rsidRDefault="00EC10DF" w:rsidP="00E46DBA">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:vanish/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC10DF">
+      <w:r w:rsidRPr="0028320E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:vanish/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Пошуку студентів із найвищим балом</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33C8C498" w14:textId="382AD37C" w:rsidR="00EC10DF" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
-      <w:pPr>
+    <w:p w14:paraId="33C8C498" w14:textId="382AD37C" w:rsidR="00EC10DF" w:rsidRPr="0028320E" w:rsidRDefault="00EC10DF" w:rsidP="00E46DBA">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:vanish/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="31404B8C" w14:textId="77777777" w:rsidR="00EC10DF" w:rsidRPr="00EC10DF" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
+    <w:p w14:paraId="0A9EFAE7" w14:textId="77777777" w:rsidR="00EC10DF" w:rsidRPr="0028320E" w:rsidRDefault="00EC10DF" w:rsidP="00E46DBA">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">% Структура даних: студент(Ім'я, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Список_оцінок</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="100C1682" w14:textId="77777777" w:rsidR="00EC10DF" w:rsidRPr="0028320E" w:rsidRDefault="00EC10DF" w:rsidP="00E46DBA">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>студент(іван, [90, 85, 78]).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AC8419C" w14:textId="77777777" w:rsidR="00EC10DF" w:rsidRPr="0028320E" w:rsidRDefault="00EC10DF" w:rsidP="00E46DBA">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>студент(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>марія</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, [88, 92, 95, 100]).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F89C2FB" w14:textId="77777777" w:rsidR="00EC10DF" w:rsidRPr="0028320E" w:rsidRDefault="00EC10DF" w:rsidP="00E46DBA">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>студент(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>петро</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, [75, 80, 85]).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5309F1B2" w14:textId="77777777" w:rsidR="00EC10DF" w:rsidRPr="0028320E" w:rsidRDefault="00EC10DF" w:rsidP="00E46DBA">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F8A23B0" w14:textId="77777777" w:rsidR="00EC10DF" w:rsidRPr="0028320E" w:rsidRDefault="00EC10DF" w:rsidP="00E46DBA">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>% Додавання оцінки студенту</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3187F19A" w14:textId="77777777" w:rsidR="00EC10DF" w:rsidRPr="0028320E" w:rsidRDefault="00EC10DF" w:rsidP="00E46DBA">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>додати_оцінку</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Імя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Оцінка) :-</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="474C728B" w14:textId="77777777" w:rsidR="00EC10DF" w:rsidRPr="0028320E" w:rsidRDefault="00EC10DF" w:rsidP="00E46DBA">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>retract</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(студент(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Імя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Оцінки)),  % Видаляємо старий запис</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AD310EA" w14:textId="77777777" w:rsidR="00EC10DF" w:rsidRPr="0028320E" w:rsidRDefault="00EC10DF" w:rsidP="00E46DBA">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>assertz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(студент(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Імя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, [Оцінка | Оцінки])).  % Додаємо нову оцінку</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E3CD9B7" w14:textId="77777777" w:rsidR="00EC10DF" w:rsidRPr="0028320E" w:rsidRDefault="00EC10DF" w:rsidP="00E46DBA">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F793339" w14:textId="77777777" w:rsidR="00EC10DF" w:rsidRPr="0028320E" w:rsidRDefault="00EC10DF" w:rsidP="00E46DBA">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>% Обчислення середнього балу</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57AEE15B" w14:textId="77777777" w:rsidR="00EC10DF" w:rsidRPr="0028320E" w:rsidRDefault="00EC10DF" w:rsidP="00E46DBA">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>середній_бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Імя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Середній) :-</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B083D1E" w14:textId="77777777" w:rsidR="00EC10DF" w:rsidRPr="0028320E" w:rsidRDefault="00EC10DF" w:rsidP="00E46DBA">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    студент(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Імя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Оцінки),</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="361D98AB" w14:textId="77777777" w:rsidR="00EC10DF" w:rsidRPr="0028320E" w:rsidRDefault="00EC10DF" w:rsidP="00E46DBA">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sum_list</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(Оцінки, Сума),</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="287699D6" w14:textId="77777777" w:rsidR="00EC10DF" w:rsidRPr="0028320E" w:rsidRDefault="00EC10DF" w:rsidP="00E46DBA">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>length</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(Оцінки, Кількість),</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68F865AE" w14:textId="77777777" w:rsidR="00EC10DF" w:rsidRPr="0028320E" w:rsidRDefault="00EC10DF" w:rsidP="00E46DBA">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Кількість &gt; 0,  % Захист від ділення на 0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C61B43B" w14:textId="77777777" w:rsidR="00EC10DF" w:rsidRPr="0028320E" w:rsidRDefault="00EC10DF" w:rsidP="00E46DBA">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Середній </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Сума / Кількість).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B4C041D" w14:textId="77777777" w:rsidR="00EC10DF" w:rsidRPr="0028320E" w:rsidRDefault="00EC10DF" w:rsidP="00E46DBA">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E46ADB7" w14:textId="77777777" w:rsidR="00EC10DF" w:rsidRPr="0028320E" w:rsidRDefault="00EC10DF" w:rsidP="00E46DBA">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>% Знаходження студентів із найвищим середнім балом</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="588335F2" w14:textId="77777777" w:rsidR="00EC10DF" w:rsidRPr="0028320E" w:rsidRDefault="00EC10DF" w:rsidP="00E46DBA">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>найкращий_студент</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Імя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) :-</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB97768" w14:textId="77777777" w:rsidR="00EC10DF" w:rsidRPr="0028320E" w:rsidRDefault="00EC10DF" w:rsidP="00E46DBA">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>findall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Бал, (студент(Студент, _), </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>середній_бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(Студент, Бал)), Бали),</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3226993D" w14:textId="77777777" w:rsidR="00EC10DF" w:rsidRPr="0028320E" w:rsidRDefault="00EC10DF" w:rsidP="00E46DBA">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>max_list</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(Бали, Найкращий),</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E0014D6" w14:textId="26CCFF49" w:rsidR="00EC10DF" w:rsidRPr="0028320E" w:rsidRDefault="00EC10DF" w:rsidP="00E46DBA">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>середній_бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Імя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Найкращий).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="575DC81D" w14:textId="3621CE39" w:rsidR="00546D8C" w:rsidRPr="00546D8C" w:rsidRDefault="00546D8C" w:rsidP="00546D8C">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00546D8C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>findall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00546D8C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>/3 — це вбудований предикат, який збирає всі значення, що задовольняють умову, у список.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43D2DD12" w14:textId="77777777" w:rsidR="00546D8C" w:rsidRPr="00546D8C" w:rsidRDefault="00546D8C" w:rsidP="00546D8C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00546D8C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Перший аргумент (Бал) — це те, що ми хочемо зібрати.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B77E1E5" w14:textId="77777777" w:rsidR="00546D8C" w:rsidRPr="00546D8C" w:rsidRDefault="00546D8C" w:rsidP="00546D8C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00546D8C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Другий аргумент — це умова: для кожного студент(Студент, _) обчислюється його </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00546D8C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>середній_бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00546D8C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>(Студент, Бал).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1121C651" w14:textId="77777777" w:rsidR="00546D8C" w:rsidRPr="00546D8C" w:rsidRDefault="00546D8C" w:rsidP="00546D8C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00546D8C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Третій аргумент (Бали) — це список, у який потрапляють усі знайдені значення.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57C1C6C6" w14:textId="25782050" w:rsidR="00546D8C" w:rsidRPr="0028320E" w:rsidRDefault="00546D8C" w:rsidP="00546D8C">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00546D8C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>У результаті ми отримуємо список середніх балів усіх студентів.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E8FCBC9" w14:textId="669CCC56" w:rsidR="009F5FF0" w:rsidRPr="0028320E" w:rsidRDefault="009F5FF0" w:rsidP="00546D8C">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Інші корисні вбудовані функції</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2857E2C0" w14:textId="395C6ECB" w:rsidR="009F5FF0" w:rsidRPr="00546D8C" w:rsidRDefault="009F5FF0" w:rsidP="00546D8C">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>maplist</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>застосування</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>перетворення</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> для </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>вс</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>іх</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> елементів</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AB61476" w14:textId="1D8157F9" w:rsidR="00546D8C" w:rsidRPr="0028320E" w:rsidRDefault="00546D8C" w:rsidP="00546D8C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Приклад 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Реальний сенс:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> перевірка, чи всі студенти склали іспит.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F0577A5" w14:textId="77777777" w:rsidR="00546D8C" w:rsidRPr="00546D8C" w:rsidRDefault="00546D8C" w:rsidP="00546D8C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
-        <w:rPr>
-[...32 lines deleted...]
-    <w:p w14:paraId="0A9EFAE7" w14:textId="77777777" w:rsidR="00EC10DF" w:rsidRPr="00EC10DF" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
+        <w:tabs>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00546D8C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>pass</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00546D8C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>(X) :- X &gt;= 60.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FCC0050" w14:textId="77777777" w:rsidR="00546D8C" w:rsidRPr="00546D8C" w:rsidRDefault="00546D8C" w:rsidP="00546D8C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
-        <w:rPr>
-[...32 lines deleted...]
-    <w:p w14:paraId="100C1682" w14:textId="77777777" w:rsidR="00EC10DF" w:rsidRPr="00EC10DF" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
+        <w:tabs>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2034AAD9" w14:textId="77777777" w:rsidR="00546D8C" w:rsidRPr="00546D8C" w:rsidRDefault="00546D8C" w:rsidP="00546D8C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
-        <w:rPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="3AC8419C" w14:textId="77777777" w:rsidR="00EC10DF" w:rsidRPr="00EC10DF" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
+        <w:tabs>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00546D8C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">?- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00546D8C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>maplist</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00546D8C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00546D8C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>pass</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00546D8C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>, [75, 80, 90]).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F8AF9A3" w14:textId="77777777" w:rsidR="00546D8C" w:rsidRPr="00546D8C" w:rsidRDefault="00546D8C" w:rsidP="00546D8C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
-        <w:rPr>
-[...32 lines deleted...]
-    <w:p w14:paraId="2F89C2FB" w14:textId="77777777" w:rsidR="00EC10DF" w:rsidRPr="00EC10DF" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
+        <w:tabs>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00546D8C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>true</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00546D8C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31979B89" w14:textId="77777777" w:rsidR="00546D8C" w:rsidRPr="00546D8C" w:rsidRDefault="00546D8C" w:rsidP="00546D8C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
-        <w:rPr>
-[...32 lines deleted...]
-    <w:p w14:paraId="5309F1B2" w14:textId="77777777" w:rsidR="00EC10DF" w:rsidRPr="00EC10DF" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
+        <w:tabs>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2036AEE3" w14:textId="77777777" w:rsidR="00546D8C" w:rsidRPr="00546D8C" w:rsidRDefault="00546D8C" w:rsidP="00546D8C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
-        <w:rPr>
-[...6 lines deleted...]
-    <w:p w14:paraId="3F8A23B0" w14:textId="77777777" w:rsidR="00EC10DF" w:rsidRPr="00EC10DF" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
+        <w:tabs>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00546D8C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">?- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00546D8C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>maplist</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00546D8C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00546D8C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>pass</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00546D8C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>, [75, 40, 90]).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CE00551" w14:textId="77777777" w:rsidR="00546D8C" w:rsidRPr="00546D8C" w:rsidRDefault="00546D8C" w:rsidP="00546D8C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
-        <w:rPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="3187F19A" w14:textId="77777777" w:rsidR="00EC10DF" w:rsidRPr="00EC10DF" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
+        <w:tabs>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00546D8C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>false</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00546D8C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54B06DDD" w14:textId="341A1F57" w:rsidR="00546D8C" w:rsidRPr="0028320E" w:rsidRDefault="00546D8C" w:rsidP="00546D8C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Приклад 3.</w:t>
+      </w:r>
+      <w:r w:rsidR="009F5FF0" w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Перев</w:t>
+      </w:r>
+      <w:r w:rsidR="0028320E" w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>едення</w:t>
+      </w:r>
+      <w:r w:rsidR="009F5FF0" w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> у верхній регістр</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62566A7B" w14:textId="77777777" w:rsidR="00546D8C" w:rsidRPr="0028320E" w:rsidRDefault="00546D8C" w:rsidP="009F5FF0">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...36 lines deleted...]
-    <w:p w14:paraId="474C728B" w14:textId="77777777" w:rsidR="00EC10DF" w:rsidRPr="00EC10DF" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
+    </w:p>
+    <w:p w14:paraId="610F0686" w14:textId="0F73A38F" w:rsidR="00546D8C" w:rsidRPr="0028320E" w:rsidRDefault="00546D8C" w:rsidP="009F5FF0">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC10DF">
-[...44 lines deleted...]
-    <w:p w14:paraId="5AD310EA" w14:textId="77777777" w:rsidR="00EC10DF" w:rsidRPr="00EC10DF" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>to_upper</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(S, U) :- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>string_upper</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(S, U).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23CF5C03" w14:textId="0F5EBB12" w:rsidR="00546D8C" w:rsidRPr="00546D8C" w:rsidRDefault="009F5FF0" w:rsidP="009F5FF0">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC10DF">
-[...44 lines deleted...]
-    <w:p w14:paraId="6E3CD9B7" w14:textId="77777777" w:rsidR="00EC10DF" w:rsidRPr="00EC10DF" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">? </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00546D8C" w:rsidRPr="00546D8C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>maplist</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00546D8C" w:rsidRPr="00546D8C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00546D8C" w:rsidRPr="00546D8C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>to_upper</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00546D8C" w:rsidRPr="00546D8C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, ["</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00546D8C" w:rsidRPr="00546D8C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ivan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00546D8C" w:rsidRPr="00546D8C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>", "</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00546D8C" w:rsidRPr="00546D8C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>maria</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00546D8C" w:rsidRPr="00546D8C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>", "</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00546D8C" w:rsidRPr="00546D8C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>petro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00546D8C" w:rsidRPr="00546D8C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>"], Результат).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="650997BC" w14:textId="7E2B5ED2" w:rsidR="00546D8C" w:rsidRPr="00546D8C" w:rsidRDefault="00546D8C" w:rsidP="009F5FF0">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="2F793339" w14:textId="77777777" w:rsidR="00EC10DF" w:rsidRPr="00EC10DF" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
+      <w:r w:rsidRPr="00546D8C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ["IVAN", "MARIA", "PETRO"].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C04DA49" w14:textId="77777777" w:rsidR="009F5FF0" w:rsidRPr="0028320E" w:rsidRDefault="009F5FF0" w:rsidP="00546D8C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21A125CE" w14:textId="7B0BCDBA" w:rsidR="00546D8C" w:rsidRPr="0028320E" w:rsidRDefault="009F5FF0" w:rsidP="00546D8C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>orall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>перевірка умови для всіх елементів</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EE05900" w14:textId="2C72C8C3" w:rsidR="009F5FF0" w:rsidRPr="0028320E" w:rsidRDefault="009F5FF0" w:rsidP="009F5FF0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Приклад 4. П</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>еревірка</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, чи всі вантажі легальні за вагою ≤ 1000 кг</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E4D7A27" w14:textId="77777777" w:rsidR="009F5FF0" w:rsidRPr="009F5FF0" w:rsidRDefault="009F5FF0" w:rsidP="009F5FF0">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
-        <w:rPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="57AEE15B" w14:textId="77777777" w:rsidR="00EC10DF" w:rsidRPr="00EC10DF" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
+        <w:tabs>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F5FF0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">?- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009F5FF0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>forall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009F5FF0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009F5FF0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>member</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009F5FF0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>(Вага, [500, 750, 900]), Вага =&lt; 1000).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D53EE93" w14:textId="77777777" w:rsidR="009F5FF0" w:rsidRPr="009F5FF0" w:rsidRDefault="009F5FF0" w:rsidP="009F5FF0">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
-        <w:rPr>
-[...42 lines deleted...]
-    <w:p w14:paraId="6B083D1E" w14:textId="77777777" w:rsidR="00EC10DF" w:rsidRPr="00EC10DF" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
+        <w:tabs>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009F5FF0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>true</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009F5FF0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DAE6E61" w14:textId="265A8257" w:rsidR="009F5FF0" w:rsidRPr="0028320E" w:rsidRDefault="009F5FF0" w:rsidP="009F5FF0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="236AF14D" w14:textId="1F3534CF" w:rsidR="009F5FF0" w:rsidRPr="0028320E" w:rsidRDefault="009F5FF0" w:rsidP="009F5FF0">
+      <w:pPr>
+        <w:pStyle w:val="3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rStyle w:val="HTML"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>findall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — зібрати всі рішення в список</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58B7D8D5" w14:textId="374C5F95" w:rsidR="009F5FF0" w:rsidRPr="0028320E" w:rsidRDefault="009F5FF0" w:rsidP="009F5FF0">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Приклад 5. З</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>бір усіх транзакцій понад 1000 грн.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="460B1C7E" w14:textId="77777777" w:rsidR="009F5FF0" w:rsidRPr="009F5FF0" w:rsidRDefault="009F5FF0" w:rsidP="009F5FF0">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
-        <w:rPr>
-[...32 lines deleted...]
-    <w:p w14:paraId="361D98AB" w14:textId="77777777" w:rsidR="00EC10DF" w:rsidRPr="00EC10DF" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
+        <w:tabs>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F5FF0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">?- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009F5FF0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>findall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009F5FF0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>(Сума, (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009F5FF0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>member</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009F5FF0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>(Сума, [500, 1200, 3000, 700]), Сума &gt; 1000), Великі).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3350E8E3" w14:textId="77777777" w:rsidR="009F5FF0" w:rsidRPr="009F5FF0" w:rsidRDefault="009F5FF0" w:rsidP="009F5FF0">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
-        <w:rPr>
-[...32 lines deleted...]
-    <w:p w14:paraId="287699D6" w14:textId="77777777" w:rsidR="00EC10DF" w:rsidRPr="00EC10DF" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
+        <w:tabs>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F5FF0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Великі = [1200, 3000].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7946F7FA" w14:textId="25C2846F" w:rsidR="009F5FF0" w:rsidRPr="0028320E" w:rsidRDefault="009F5FF0" w:rsidP="009F5FF0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="325F6B25" w14:textId="2B6BC6B4" w:rsidR="009F5FF0" w:rsidRPr="0028320E" w:rsidRDefault="009F5FF0" w:rsidP="009F5FF0">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="HTML"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rStyle w:val="HTML"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bagof</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>— групування рішень за змінними</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AAD2829" w14:textId="78E0B28E" w:rsidR="009F5FF0" w:rsidRPr="009F5FF0" w:rsidRDefault="009F5FF0" w:rsidP="009F5FF0">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Приклад 6. З</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F5FF0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>бір оцінок для кожного студента.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7044BEF4" w14:textId="77777777" w:rsidR="009F5FF0" w:rsidRPr="0028320E" w:rsidRDefault="009F5FF0" w:rsidP="009F5FF0">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
-          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
-          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
-        <w:rPr>
-[...32 lines deleted...]
-    <w:p w14:paraId="68F865AE" w14:textId="77777777" w:rsidR="00EC10DF" w:rsidRPr="00EC10DF" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
+        <w:tabs>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>студент(іван, [90,85,78]).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="185E9340" w14:textId="77777777" w:rsidR="009F5FF0" w:rsidRPr="0028320E" w:rsidRDefault="009F5FF0" w:rsidP="009F5FF0">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
-          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
-          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
-        <w:rPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="1C61B43B" w14:textId="77777777" w:rsidR="00EC10DF" w:rsidRPr="00EC10DF" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
+        <w:tabs>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>студент(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>марія</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>, [88,92,95,100]).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25A2D3DB" w14:textId="7F43B46B" w:rsidR="009F5FF0" w:rsidRPr="0028320E" w:rsidRDefault="009F5FF0" w:rsidP="009F5FF0">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
-          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
-          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
-        <w:rPr>
-[...32 lines deleted...]
-    <w:p w14:paraId="6B4C041D" w14:textId="77777777" w:rsidR="00EC10DF" w:rsidRPr="00EC10DF" w:rsidRDefault="00EC10DF" w:rsidP="00EC10DF">
+        <w:tabs>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>студент(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>петро</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0028320E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>, [75,80,85]).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="650F0D4D" w14:textId="77777777" w:rsidR="009F5FF0" w:rsidRPr="009F5FF0" w:rsidRDefault="009F5FF0" w:rsidP="009F5FF0">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
-          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
-          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
-        <w:rPr>
-[...66 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F5FF0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">?- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009F5FF0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>bagof</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009F5FF0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>(Оцінка, (студент(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009F5FF0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>Імя</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00EC10DF">
-[...532 lines deleted...]
-    <w:sectPr w:rsidR="00EC10DF" w:rsidRPr="00EC10DF" w:rsidSect="00B921F6">
+      <w:r w:rsidRPr="009F5FF0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Оцінки), </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009F5FF0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>member</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009F5FF0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>(Оцінка, Оцінки)), Список).</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="009F5FF0" w:rsidRPr="009F5FF0" w:rsidSect="00B921F6">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1560" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01456487"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="382ECA1E"/>
     <w:lvl w:ilvl="0" w:tplc="3CA4B3E0">
@@ -18271,50 +21231,1170 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5891" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="10000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6611" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7331" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="21F86E3E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="01A45A88"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30101489"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="12ACD4E2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4F4B4765"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5582CD5E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="502144F0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C2A6F648"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B077638"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="38A43666"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="606C61E3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="131C7718"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="636601CC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1A9651A4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="679174DA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5EAE9B3E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78FC38EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7F845AE6"/>
     <w:lvl w:ilvl="0" w:tplc="1000000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="1000001B" w:tentative="1">
@@ -18359,51 +22439,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="10000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A5E2DE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CD3AD004"/>
     <w:lvl w:ilvl="0" w:tplc="AC420C14">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1211" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10000003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1931" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -18475,136 +22555,167 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6251" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="10000005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6971" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="9">
     <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005E7115"/>
     <w:rsid w:val="00047204"/>
     <w:rsid w:val="00066ACE"/>
     <w:rsid w:val="00092232"/>
     <w:rsid w:val="000C73D0"/>
     <w:rsid w:val="000D4FA8"/>
     <w:rsid w:val="00164C98"/>
     <w:rsid w:val="00190937"/>
     <w:rsid w:val="001B640D"/>
+    <w:rsid w:val="00200EBE"/>
     <w:rsid w:val="00264C02"/>
+    <w:rsid w:val="0028320E"/>
     <w:rsid w:val="002B0F4B"/>
     <w:rsid w:val="002D5174"/>
     <w:rsid w:val="00312C20"/>
     <w:rsid w:val="00337A44"/>
     <w:rsid w:val="003C3174"/>
     <w:rsid w:val="003D0CC7"/>
     <w:rsid w:val="00426684"/>
     <w:rsid w:val="00461BEE"/>
     <w:rsid w:val="004A0FBA"/>
     <w:rsid w:val="004B27E2"/>
     <w:rsid w:val="004E616E"/>
     <w:rsid w:val="005453AB"/>
+    <w:rsid w:val="00546D8C"/>
     <w:rsid w:val="00587870"/>
     <w:rsid w:val="005E7115"/>
     <w:rsid w:val="0064559D"/>
     <w:rsid w:val="00655F10"/>
     <w:rsid w:val="00656E44"/>
     <w:rsid w:val="0066114B"/>
     <w:rsid w:val="00692D48"/>
     <w:rsid w:val="006C541B"/>
     <w:rsid w:val="006D52FB"/>
     <w:rsid w:val="007068A3"/>
     <w:rsid w:val="00773A07"/>
     <w:rsid w:val="007C5582"/>
     <w:rsid w:val="007E33D2"/>
     <w:rsid w:val="0089708A"/>
     <w:rsid w:val="008B23EF"/>
     <w:rsid w:val="008C464C"/>
     <w:rsid w:val="009301C7"/>
     <w:rsid w:val="009715D1"/>
     <w:rsid w:val="009830CA"/>
     <w:rsid w:val="00993DC6"/>
+    <w:rsid w:val="009F5FF0"/>
     <w:rsid w:val="00A02826"/>
     <w:rsid w:val="00B81743"/>
+    <w:rsid w:val="00B860CA"/>
     <w:rsid w:val="00B921F6"/>
     <w:rsid w:val="00BD39F5"/>
     <w:rsid w:val="00C452E3"/>
     <w:rsid w:val="00C5268C"/>
     <w:rsid w:val="00C824FE"/>
     <w:rsid w:val="00CA62FF"/>
     <w:rsid w:val="00D9547C"/>
     <w:rsid w:val="00DC0B1F"/>
     <w:rsid w:val="00DE48EA"/>
     <w:rsid w:val="00E16880"/>
     <w:rsid w:val="00E20748"/>
     <w:rsid w:val="00E3034A"/>
     <w:rsid w:val="00E42A87"/>
+    <w:rsid w:val="00E46DBA"/>
     <w:rsid w:val="00E70BCF"/>
     <w:rsid w:val="00E80694"/>
+    <w:rsid w:val="00EB38A6"/>
     <w:rsid w:val="00EC10DF"/>
     <w:rsid w:val="00FC3DEC"/>
     <w:rsid w:val="00FD3502"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="uk-UA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -18993,54 +23104,73 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="30"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00200EBE"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="27"/>
+      <w:szCs w:val="27"/>
+      <w:lang w:eastAsia="uk-UA"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="a3">
     <w:name w:val="Placeholder Text"/>
@@ -19064,81 +23194,816 @@
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="pl-ovar">
     <w:name w:val="pl-ovar"/>
     <w:basedOn w:val="a0"/>
     <w:rsid w:val="009301C7"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="pl-int">
     <w:name w:val="pl-int"/>
     <w:basedOn w:val="a0"/>
     <w:rsid w:val="009301C7"/>
   </w:style>
   <w:style w:type="character" w:styleId="HTML">
     <w:name w:val="HTML Code"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C824FE"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="a5">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00EB38A6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="HTML0">
+    <w:name w:val="HTML Preformatted"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="HTML1"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00200EBE"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="916"/>
+        <w:tab w:val="left" w:pos="1832"/>
+        <w:tab w:val="left" w:pos="2748"/>
+        <w:tab w:val="left" w:pos="3664"/>
+        <w:tab w:val="left" w:pos="4580"/>
+        <w:tab w:val="left" w:pos="5496"/>
+        <w:tab w:val="left" w:pos="6412"/>
+        <w:tab w:val="left" w:pos="7328"/>
+        <w:tab w:val="left" w:pos="8244"/>
+        <w:tab w:val="left" w:pos="9160"/>
+        <w:tab w:val="left" w:pos="10076"/>
+        <w:tab w:val="left" w:pos="10992"/>
+        <w:tab w:val="left" w:pos="11908"/>
+        <w:tab w:val="left" w:pos="12824"/>
+        <w:tab w:val="left" w:pos="13740"/>
+        <w:tab w:val="left" w:pos="14656"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="uk-UA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HTML1">
+    <w:name w:val="Стандартный HTML Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="HTML0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00200EBE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="uk-UA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="30">
+    <w:name w:val="Заголовок 3 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00200EBE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="27"/>
+      <w:szCs w:val="27"/>
+      <w:lang w:eastAsia="uk-UA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="a6">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00200EBE"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="a7">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="00200EBE"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
+    <w:div w:id="296033406">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="970747375">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1473132177">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1695572804">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="777145995">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1754159361">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="339551765">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="382144009">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="407927012">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="972170944">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="508568388">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="620233458">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="99227135">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1168129569">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="340670693">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="816648641">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="304504921">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1263340048">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1481463672">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="961426549">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="543517075">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1648705638">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="352994301">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1013604797">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1644433681">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1060131226">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="806167759">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="587037466">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="122694166">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="1090852287">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1307012230">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1042633639">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1330792977">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1680693726">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1384712939">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1393116545">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1473057910">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
+    </w:div>
+    <w:div w:id="1535272573">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1660108300">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="146632908">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1718311873">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1752582847">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="108822146">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1503398537">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="126320581">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="1053231785">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1095707919">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1863741324">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1184784230">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
     </w:div>
     <w:div w:id="1910990913">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -19418,70 +24283,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>13</Pages>
-[...1 lines deleted...]
-  <Characters>6764</Characters>
+  <Pages>15</Pages>
+  <Words>13245</Words>
+  <Characters>7551</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>56</Lines>
-  <Paragraphs>37</Paragraphs>
+  <Lines>62</Lines>
+  <Paragraphs>41</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>18592</CharactersWithSpaces>
+  <CharactersWithSpaces>20755</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Admin</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>