--- v0 (2026-02-23)
+++ v1 (2026-04-09)
@@ -1,32 +1,33 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="671C8E07" w14:textId="77777777" w:rsidR="00D90B95" w:rsidRDefault="00092232" w:rsidP="00190937">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
@@ -48,58 +49,58 @@
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Лекц</w:t>
       </w:r>
       <w:r w:rsidRPr="002274F6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>ія</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002274F6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D90B95">
+      <w:r w:rsidR="00D90B95" w:rsidRPr="00AF5AEC">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="002274F6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24CD89B8" w14:textId="08094805" w:rsidR="00092232" w:rsidRPr="002274F6" w:rsidRDefault="006D52FB" w:rsidP="00190937">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
@@ -136,59 +137,59 @@
     </w:p>
     <w:p w14:paraId="602EB619" w14:textId="77777777" w:rsidR="00AC1CF7" w:rsidRPr="002274F6" w:rsidRDefault="00AC1CF7" w:rsidP="00692D48">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="36386C34" w14:textId="6E1C682C" w:rsidR="00692D48" w:rsidRDefault="00D90B95" w:rsidP="00692D48">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D90B95">
+      <w:r w:rsidRPr="00AF5AEC">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="00692D48" w:rsidRPr="00D90B95">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00DA7CB9" w:rsidRPr="00D90B95">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
@@ -1869,59 +1870,59 @@
         </w:rPr>
         <w:t>побудована за рахунок рекурсивного обходу дерева</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C9E418C" w14:textId="1E455BD2" w:rsidR="00655F10" w:rsidRPr="002274F6" w:rsidRDefault="00655F10" w:rsidP="00655F10">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="65E05776" w14:textId="5E2B6AF1" w:rsidR="00655F10" w:rsidRDefault="00D90B95" w:rsidP="00655F10">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D90B95">
+      <w:r w:rsidRPr="00AF5AEC">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="00655F10" w:rsidRPr="00D90B95">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00DA7CB9" w:rsidRPr="00D90B95">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
@@ -2044,6609 +2045,9290 @@
         </w:rPr>
         <w:t xml:space="preserve">Нехай заданий лабіринт із дев'яти клітин (див. рис). По світлих клітинах переміщатися можна, по інших немає. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13221A4C" w14:textId="68D5520E" w:rsidR="00B5601C" w:rsidRPr="002274F6" w:rsidRDefault="00B5601C" w:rsidP="00B5601C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002274F6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5AB9C89D" wp14:editId="7A9099B2">
             <wp:extent cx="1188720" cy="956505"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="6" name="Рисунок 6"/>
-            <wp:cNvGraphicFramePr>
-[...542 lines deleted...]
-            <wp:docPr id="7" name="Рисунок 7"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5594995" cy="5047737"/>
+                      <a:ext cx="1191205" cy="958504"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23958874" w14:textId="5E0EA13A" w:rsidR="00B5601C" w:rsidRPr="002274F6" w:rsidRDefault="00B5601C" w:rsidP="00B5601C">
+    <w:p w14:paraId="5535228B" w14:textId="06D777F8" w:rsidR="00B5601C" w:rsidRPr="002274F6" w:rsidRDefault="00B5601C" w:rsidP="00B5601C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Необхідно визначити чи існує шлях від входу (точка «1») до виходу (точка «9»). Для вирішення цього завдання опишемо: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41BC86BB" w14:textId="7AB435BE" w:rsidR="00B5601C" w:rsidRPr="002274F6" w:rsidRDefault="00B5601C" w:rsidP="00B5601C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>- сукупність можливих кроків по лабіринту як сукупність пар сусідніх</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E494EC7" w14:textId="234D0E51" w:rsidR="00AF7326" w:rsidRPr="002274F6" w:rsidRDefault="00B5601C" w:rsidP="00B5601C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>вільних клітин (рис.20): (1,4), (4,5), (5,6), (4,7), (6,9);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E900BBF" w14:textId="187B9901" w:rsidR="00B5601C" w:rsidRPr="002274F6" w:rsidRDefault="00B5601C" w:rsidP="00B5601C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>– процедуру «шлях», що складається із двох правил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="371F7168" w14:textId="77777777" w:rsidR="00B5601C" w:rsidRPr="002274F6" w:rsidRDefault="00B5601C" w:rsidP="00B5601C">
       <w:pPr>
         <w:ind w:firstLine="709"/>
-        <w:jc w:val="both"/>
-[...13 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1) шлях з точки X до точки Y є крок з точки X до точки Y;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1208E0ED" w14:textId="18652A91" w:rsidR="00AF7326" w:rsidRPr="002274F6" w:rsidRDefault="00B5601C" w:rsidP="00B5601C">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2) шлях з точки X до точки Y є крок з точки X до точки Z і шлях з точки Z до точки Y.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C1EBB8A" w14:textId="420D862F" w:rsidR="00B5601C" w:rsidRPr="002274F6" w:rsidRDefault="00B5601C" w:rsidP="00B5601C">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BE18607" w14:textId="5FD8CB57" w:rsidR="00B5601C" w:rsidRPr="002274F6" w:rsidRDefault="00B5601C" w:rsidP="00B5601C">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Побудуємо програму:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EDE708D" w14:textId="77777777" w:rsidR="00B5601C" w:rsidRPr="002274F6" w:rsidRDefault="00B5601C" w:rsidP="00B5601C">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>%факти</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7690A344" w14:textId="77777777" w:rsidR="00B5601C" w:rsidRPr="002274F6" w:rsidRDefault="00B5601C" w:rsidP="00B5601C">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>step</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(1,4). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25D463F0" w14:textId="77777777" w:rsidR="00B5601C" w:rsidRPr="002274F6" w:rsidRDefault="00B5601C" w:rsidP="00B5601C">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>step</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(4,5).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="600AA7F5" w14:textId="77777777" w:rsidR="00B5601C" w:rsidRPr="002274F6" w:rsidRDefault="00B5601C" w:rsidP="00B5601C">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>step</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(5,6).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13DA3D92" w14:textId="77777777" w:rsidR="00B5601C" w:rsidRPr="002274F6" w:rsidRDefault="00B5601C" w:rsidP="00B5601C">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>step</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(4,7).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3678BC2B" w14:textId="77777777" w:rsidR="00B5601C" w:rsidRPr="002274F6" w:rsidRDefault="00B5601C" w:rsidP="00B5601C">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>step</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(6,9).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50D784F4" w14:textId="77777777" w:rsidR="00B5601C" w:rsidRPr="002274F6" w:rsidRDefault="00B5601C" w:rsidP="00B5601C">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>% правила</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77145B7B" w14:textId="77777777" w:rsidR="00B5601C" w:rsidRPr="002274F6" w:rsidRDefault="00B5601C" w:rsidP="00B5601C">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002274F6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>way</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002274F6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">(1,9) Пролог намагається її перевірити (див. мітку 1) послідовно переглядаючи факти та правила бази знань. Серед фактів такого не виявляється, а ось серед правил виявляється  навіть більше – є два правила, в заголовку яких стоїть саме </w:t>
-[...18 lines deleted...]
-      </w:r>
+        <w:t>(X,Y):-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>step</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(X,Y).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AFDB1BC" w14:textId="63066B87" w:rsidR="00B5601C" w:rsidRPr="002274F6" w:rsidRDefault="00B5601C" w:rsidP="00B5601C">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002274F6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>way</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002274F6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">Підстановка мети перше в правило змушує Пролог перевіряти його здійсненність. Що відбудеться, якщо знайдеться факт </w:t>
+        <w:t>(X,Y):-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002274F6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>step</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002274F6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">(1,9). Послідовно зіставляючи його з усіма фактами </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Пролог переконується, що перше правило із зазначеними аргументами нездійсненне (мітка 2). Тоді Пролог рухається далі за програмою з надією ще кудись прилаштувати початкову мету </w:t>
+        <w:t>(X,Z),</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002274F6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>way</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002274F6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">(1,9). І стикається з правилом №2 (мітка 3). Воно говорить: шлях (1,9) існує, якщо є крок (1, Y) та шлях (Y, 9). Тобто це правило можна здійснити, якщо здійснені послідовно обидві </w:t>
-[...174 lines deleted...]
-    <w:p w14:paraId="675C8783" w14:textId="77777777" w:rsidR="00B5601C" w:rsidRPr="002274F6" w:rsidRDefault="00B5601C" w:rsidP="00587870">
+        <w:t>(Z,Y).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="723EFD0D" w14:textId="36811D37" w:rsidR="00B5601C" w:rsidRPr="002274F6" w:rsidRDefault="00B5601C" w:rsidP="00587870">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...7 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="002274F6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Приклад 2.</w:t>
-[...29 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:t>Схема трасування програми пояснює її:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="124A88D9" w14:textId="06E244AC" w:rsidR="00B5601C" w:rsidRPr="002274F6" w:rsidRDefault="00B5601C" w:rsidP="00587870">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="42A7ECC3" wp14:editId="3B58B8C6">
-[...2 lines deleted...]
-            <wp:docPr id="4" name="Рисунок 4"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="31713395" wp14:editId="1282420C">
+            <wp:extent cx="5593080" cy="5046009"/>
+            <wp:effectExtent l="0" t="0" r="7620" b="2540"/>
+            <wp:docPr id="7" name="Рисунок 7"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2807152" cy="1699853"/>
+                      <a:ext cx="5594995" cy="5047737"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45B7F6D1" w14:textId="55B5651C" w:rsidR="00655F10" w:rsidRPr="002274F6" w:rsidRDefault="00587870" w:rsidP="00587870">
-[...277 lines deleted...]
-    <w:p w14:paraId="1B1D0F44" w14:textId="77777777" w:rsidR="00587870" w:rsidRPr="002274F6" w:rsidRDefault="00587870" w:rsidP="00B75231">
+    <w:p w14:paraId="23958874" w14:textId="5E0EA13A" w:rsidR="00B5601C" w:rsidRPr="002274F6" w:rsidRDefault="00B5601C" w:rsidP="00B5601C">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002274F6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Розглянемо програму із використанням списків. Ми використовуватимемо правило </w:t>
-[...35 lines deleted...]
-      <w:r w:rsidRPr="002274F6">
+        <w:t xml:space="preserve">Отже, отримавши мету </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>way</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(1,9) Пролог намагається її перевірити (див. мітку 1) послідовно переглядаючи факти та правила бази знань. Серед фактів такого не виявляється, а ось серед правил виявляється  навіть більше – є два правила, в заголовку яких стоїть саме </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>предікат</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>way</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C0A8467" w14:textId="6A5438D4" w:rsidR="00B5601C" w:rsidRPr="002274F6" w:rsidRDefault="00B5601C" w:rsidP="00B5601C">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Підстановка мети перше в правило змушує Пролог перевіряти його здійсненність. Що відбудеться, якщо знайдеться факт </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>step</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(1,9). Послідовно зіставляючи його з усіма фактами </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Пролог переконується, що перше правило із зазначеними аргументами нездійсненне (мітка 2). Тоді Пролог рухається далі за програмою з надією ще кудись прилаштувати початкову мету </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>way</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(1,9). І стикається з правилом №2 (мітка 3). Воно говорить: шлях (1,9) існує, якщо є крок (1, Y) та шлях (Y, 9). Тобто це правило можна здійснити, якщо здійснені послідовно обидві </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>підціли</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> з тіла речення. Доводиться їх послідовно уніфікувати. Уніфікація першої </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>підцілі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>step</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(1,Z) закінчується при аналізі першого ж факту </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>step</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(1,4) і Z визначається значенням «4» (мітка 4). Після чого відбувається виклик другої </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>підцілі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>way</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(4,9)</w:t>
+      </w:r>
+      <w:r w:rsidR="009175E1" w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. І </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009175E1" w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>т.д</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009175E1" w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60C42A7D" w14:textId="45D6D770" w:rsidR="009175E1" w:rsidRPr="002274F6" w:rsidRDefault="009175E1" w:rsidP="00B5601C">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>е</w:t>
-[...1738 lines deleted...]
-    <w:p w14:paraId="71746E0A" w14:textId="2DD4FBF3" w:rsidR="000E7FE8" w:rsidRPr="00D90B95" w:rsidRDefault="00D90B95" w:rsidP="004E7A62">
+      </w:pPr>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В результаті буде виведене значення </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>true</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="675C8783" w14:textId="77777777" w:rsidR="00B5601C" w:rsidRPr="002274F6" w:rsidRDefault="00B5601C" w:rsidP="00587870">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00D90B95">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0099BB65" w14:textId="5A862594" w:rsidR="00587870" w:rsidRPr="002274F6" w:rsidRDefault="00AF7326" w:rsidP="00587870">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002274F6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
-[...342 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Приклад 2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...63 lines deleted...]
-      <w:r w:rsidRPr="000876DF">
+      <w:r w:rsidR="00587870" w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Потрібно знайти шлях, який веде від заданого початкового положення до виходу із лабіринту. Розглянемо приклад плану будинку, наведеного на рис.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11C55F29" w14:textId="47773137" w:rsidR="00587870" w:rsidRPr="002274F6" w:rsidRDefault="00587870" w:rsidP="00587870">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002274F6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6DE91B88" wp14:editId="22D226B8">
-            <wp:extent cx="4366638" cy="2385267"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="42A7ECC3" wp14:editId="3B58B8C6">
+            <wp:extent cx="2804160" cy="1698041"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="2" name="Рисунок 2"/>
+            <wp:docPr id="4" name="Рисунок 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4366638" cy="2385267"/>
+                      <a:ext cx="2807152" cy="1699853"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="334319D3" w14:textId="491D15E8" w:rsidR="00C2395F" w:rsidRPr="00C2395F" w:rsidRDefault="00C2395F" w:rsidP="00C2395F">
+    <w:p w14:paraId="45B7F6D1" w14:textId="55B5651C" w:rsidR="00655F10" w:rsidRPr="002274F6" w:rsidRDefault="00587870" w:rsidP="00587870">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Потрібно знайти вихід із заданої кімнати, наприклад g, назовні.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="216F2CD3" w14:textId="27923DB6" w:rsidR="00655F10" w:rsidRPr="002274F6" w:rsidRDefault="00587870" w:rsidP="00587870">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Задамо фактами двомісне відношення door, яке вказує на кімнати, між якими є двері (door(b, outside) позначає зовнішні двері).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FC6942E" w14:textId="77777777" w:rsidR="00587870" w:rsidRPr="002274F6" w:rsidRDefault="00587870" w:rsidP="00587870">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>door</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(b, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>outside</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="502F55BE" w14:textId="77777777" w:rsidR="00587870" w:rsidRPr="002274F6" w:rsidRDefault="00587870" w:rsidP="00587870">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>door</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(b, c).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42F93A3B" w14:textId="77777777" w:rsidR="00587870" w:rsidRPr="002274F6" w:rsidRDefault="00587870" w:rsidP="00587870">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>door</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(b, e).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E3BCBF6" w14:textId="77777777" w:rsidR="00587870" w:rsidRPr="002274F6" w:rsidRDefault="00587870" w:rsidP="00587870">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>door</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(d, c).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="070C971B" w14:textId="77777777" w:rsidR="00587870" w:rsidRPr="002274F6" w:rsidRDefault="00587870" w:rsidP="00587870">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>door</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(d, e).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="090D884E" w14:textId="77777777" w:rsidR="00587870" w:rsidRPr="002274F6" w:rsidRDefault="00587870" w:rsidP="00587870">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>door</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(f, e).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6732D33A" w14:textId="77777777" w:rsidR="00587870" w:rsidRPr="002274F6" w:rsidRDefault="00587870" w:rsidP="00587870">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>door</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(g, e).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="305633FA" w14:textId="4E580320" w:rsidR="00587870" w:rsidRPr="002274F6" w:rsidRDefault="00587870" w:rsidP="00587870">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>door</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(f, g).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:cr/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B1D0F44" w14:textId="77777777" w:rsidR="00587870" w:rsidRPr="002274F6" w:rsidRDefault="00587870" w:rsidP="00B75231">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Розглянемо програму із використанням списків. Ми використовуватимемо правило </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3627DDFC" w14:textId="77777777" w:rsidR="00587870" w:rsidRPr="002274F6" w:rsidRDefault="00587870" w:rsidP="00587870">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>path(Start, Finish, Banned, Visited),</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="217CC6A8" w14:textId="15F1252C" w:rsidR="00587870" w:rsidRPr="002274F6" w:rsidRDefault="00587870" w:rsidP="00587870">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> як</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>е</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дає змогу знайти шлях від початкової до кінцевої кімнати, який не проходить через жодну із кімнат двічі. Для уникнення зациклювань використовується список "заборонених" кімнат Banned</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AB9A106" w14:textId="3E70005C" w:rsidR="004E7A62" w:rsidRDefault="004E7A62" w:rsidP="004E7A62">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1008"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>path</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Start</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Start</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, _, []) :- !.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F37CFE7" w14:textId="329F967D" w:rsidR="00AF5AEC" w:rsidRPr="00AF5AEC" w:rsidRDefault="00AF5AEC" w:rsidP="00AF5AEC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1008"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF5AEC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Це базове правило: якщо ми вже знаходимося в кімнаті </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AF5AEC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Start</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AF5AEC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, яка одночасно є і </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AF5AEC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Finish</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AF5AEC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, то шлях знайдено.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B2FB013" w14:textId="1B4ED096" w:rsidR="00AF5AEC" w:rsidRPr="00AF5AEC" w:rsidRDefault="00AF5AEC" w:rsidP="00AF5AEC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1008"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF5AEC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Список відвіданих кімнат (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AF5AEC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Visited</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AF5AEC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) у цьому випадку порожній, бо ми вже на місці.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F82C86D" w14:textId="38A59EC4" w:rsidR="00AF5AEC" w:rsidRPr="00AF5AEC" w:rsidRDefault="00AF5AEC" w:rsidP="00AF5AEC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1008"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF5AEC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">! — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>відсікання</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF5AEC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AF5AEC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AF5AEC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>), щоб не шукати інші варіанти.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69CAB145" w14:textId="1FFF9AD4" w:rsidR="00AF5AEC" w:rsidRDefault="00AF5AEC" w:rsidP="004E7A62">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1008"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BE38D09" w14:textId="77777777" w:rsidR="00AF5AEC" w:rsidRPr="002274F6" w:rsidRDefault="00AF5AEC" w:rsidP="004E7A62">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1008"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E6309EC" w14:textId="6E02E070" w:rsidR="004E7A62" w:rsidRPr="002274F6" w:rsidRDefault="004E7A62" w:rsidP="004E7A62">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1008"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>path</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Start</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Finish</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Banned</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Start|Visited</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>]) :-</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DF10D5E" w14:textId="077FA5BA" w:rsidR="004E7A62" w:rsidRPr="002274F6" w:rsidRDefault="004E7A62" w:rsidP="004E7A62">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1008"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>door</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Start</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Room</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>door</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Room</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Start</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)), \+</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>member</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Room</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Banned</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>),</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F2BC8F9" w14:textId="44C8A869" w:rsidR="00587870" w:rsidRDefault="004E7A62" w:rsidP="004E7A62">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1008"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>path</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Room</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Finish</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Start</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">| </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Banned</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">], </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Visited</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60F18A80" w14:textId="2D5B3FD8" w:rsidR="00AF5AEC" w:rsidRDefault="00AF5AEC" w:rsidP="004E7A62">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1008"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72996CE7" w14:textId="26ACDF94" w:rsidR="00AF5AEC" w:rsidRPr="00AF5AEC" w:rsidRDefault="00AF5AEC" w:rsidP="00AF5AEC">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF5AEC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ми шукаємо шлях із кімнати </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AF5AEC">
+        <w:rPr>
+          <w:rStyle w:val="HTML"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Start</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AF5AEC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> до </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AF5AEC">
+        <w:rPr>
+          <w:rStyle w:val="HTML"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Finish</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AF5AEC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02F3D5B4" w14:textId="6B02CFF4" w:rsidR="00AF5AEC" w:rsidRPr="00AF5AEC" w:rsidRDefault="00AF5AEC" w:rsidP="00AF5AEC">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF5AEC">
+        <w:rPr>
+          <w:rStyle w:val="HTML"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AF5AEC">
+        <w:rPr>
+          <w:rStyle w:val="HTML"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>door</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AF5AEC">
+        <w:rPr>
+          <w:rStyle w:val="HTML"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AF5AEC">
+        <w:rPr>
+          <w:rStyle w:val="HTML"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Start</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AF5AEC">
+        <w:rPr>
+          <w:rStyle w:val="HTML"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AF5AEC">
+        <w:rPr>
+          <w:rStyle w:val="HTML"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Room</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AF5AEC">
+        <w:rPr>
+          <w:rStyle w:val="HTML"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AF5AEC">
+        <w:rPr>
+          <w:rStyle w:val="HTML"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>door</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AF5AEC">
+        <w:rPr>
+          <w:rStyle w:val="HTML"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AF5AEC">
+        <w:rPr>
+          <w:rStyle w:val="HTML"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Room</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AF5AEC">
+        <w:rPr>
+          <w:rStyle w:val="HTML"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AF5AEC">
+        <w:rPr>
+          <w:rStyle w:val="HTML"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Start</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AF5AEC">
+        <w:rPr>
+          <w:rStyle w:val="HTML"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>))</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF5AEC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> означає, що можна рухатися через двері в будь-якому напрямку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F5A1090" w14:textId="65F0B9BA" w:rsidR="00AF5AEC" w:rsidRPr="00AF5AEC" w:rsidRDefault="00AF5AEC" w:rsidP="00AF5AEC">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF5AEC">
+        <w:rPr>
+          <w:rStyle w:val="HTML"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>\+</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AF5AEC">
+        <w:rPr>
+          <w:rStyle w:val="HTML"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>member</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AF5AEC">
+        <w:rPr>
+          <w:rStyle w:val="HTML"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AF5AEC">
+        <w:rPr>
+          <w:rStyle w:val="HTML"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Room</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AF5AEC">
+        <w:rPr>
+          <w:rStyle w:val="HTML"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AF5AEC">
+        <w:rPr>
+          <w:rStyle w:val="HTML"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Banned</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AF5AEC">
+        <w:rPr>
+          <w:rStyle w:val="HTML"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF5AEC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> гарантує, що ми не підемо в кімнату, яка вже була відвідана (щоб уникнути циклів).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D3A4AAB" w14:textId="5F11F899" w:rsidR="00AF5AEC" w:rsidRPr="00AF5AEC" w:rsidRDefault="00AF5AEC" w:rsidP="00AF5AEC">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF5AEC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Додаємо </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AF5AEC">
+        <w:rPr>
+          <w:rStyle w:val="HTML"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Start</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AF5AEC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> до списку заборонених (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AF5AEC">
+        <w:rPr>
+          <w:rStyle w:val="HTML"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Banned</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AF5AEC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>), щоб більше туди не повертатися.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="604F513E" w14:textId="4F7AF23A" w:rsidR="00AF5AEC" w:rsidRPr="00AF5AEC" w:rsidRDefault="00AF5AEC" w:rsidP="00AF5AEC">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AF5AEC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Рекурсивно</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AF5AEC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шукаємо шлях далі: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AF5AEC">
+        <w:rPr>
+          <w:rStyle w:val="HTML"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>path</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AF5AEC">
+        <w:rPr>
+          <w:rStyle w:val="HTML"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AF5AEC">
+        <w:rPr>
+          <w:rStyle w:val="HTML"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Room</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AF5AEC">
+        <w:rPr>
+          <w:rStyle w:val="HTML"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AF5AEC">
+        <w:rPr>
+          <w:rStyle w:val="HTML"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Finish</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AF5AEC">
+        <w:rPr>
+          <w:rStyle w:val="HTML"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AF5AEC">
+        <w:rPr>
+          <w:rStyle w:val="HTML"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Start|Banned</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AF5AEC">
+        <w:rPr>
+          <w:rStyle w:val="HTML"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">], </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AF5AEC">
+        <w:rPr>
+          <w:rStyle w:val="HTML"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Visited</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AF5AEC">
+        <w:rPr>
+          <w:rStyle w:val="HTML"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF5AEC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DECB088" w14:textId="3AAB8372" w:rsidR="00AF5AEC" w:rsidRPr="00AF5AEC" w:rsidRDefault="00AF5AEC" w:rsidP="00AF5AEC">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF5AEC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">У результаті формується список </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF5AEC">
+        <w:rPr>
+          <w:rStyle w:val="HTML"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AF5AEC">
+        <w:rPr>
+          <w:rStyle w:val="HTML"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Start|Visited</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AF5AEC">
+        <w:rPr>
+          <w:rStyle w:val="HTML"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF5AEC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>, який є шляхом від початку до кінця.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20AD182A" w14:textId="77777777" w:rsidR="00AF5AEC" w:rsidRPr="002274F6" w:rsidRDefault="00AF5AEC" w:rsidP="004E7A62">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1008"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="763BA7B8" w14:textId="28ADC5B9" w:rsidR="004E7A62" w:rsidRPr="002274F6" w:rsidRDefault="004E7A62" w:rsidP="004E7A62">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1008"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Основне правило знаходження виходу з </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>лабиринту</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D871284" w14:textId="394F1C0D" w:rsidR="004E7A62" w:rsidRPr="002274F6" w:rsidRDefault="004E7A62" w:rsidP="004E7A62">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1008"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>exitSearch</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Start</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Visited</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) :-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>path</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Start</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>outside</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, [], </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Visited</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="612876A0" w14:textId="1FFA6551" w:rsidR="00AF5AEC" w:rsidRPr="00AF5AEC" w:rsidRDefault="00AF5AEC" w:rsidP="00AF5AEC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1008"/>
+        </w:tabs>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF5AEC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Викликається для стартової кімнати.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="685BCECF" w14:textId="7143BD4B" w:rsidR="00AF5AEC" w:rsidRPr="00AF5AEC" w:rsidRDefault="00AF5AEC" w:rsidP="00AF5AEC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1008"/>
+        </w:tabs>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF5AEC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ми шукаємо шлях до </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AF5AEC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>outside</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AF5AEC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, починаючи з порожнього списку заборонених кімнат.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2519D09D" w14:textId="7D90EAA1" w:rsidR="00AF5AEC" w:rsidRPr="00AF5AEC" w:rsidRDefault="00AF5AEC" w:rsidP="00AF5AEC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1008"/>
+        </w:tabs>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF5AEC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">У результаті отримаємо список </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AF5AEC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Visited</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AF5AEC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, який показує послідовність кімнат від </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AF5AEC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Start</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AF5AEC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> до </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AF5AEC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>outside</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AF5AEC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C997D35" w14:textId="2AF3E947" w:rsidR="004E7A62" w:rsidRPr="002274F6" w:rsidRDefault="004E7A62" w:rsidP="004E7A62">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1008"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A49185D" w14:textId="62CC94AE" w:rsidR="004E7A62" w:rsidRPr="002274F6" w:rsidRDefault="004E7A62" w:rsidP="004E7A62">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1008"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Таким чином, запуск програми:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46F8EA12" w14:textId="77777777" w:rsidR="004E7A62" w:rsidRPr="002274F6" w:rsidRDefault="004E7A62" w:rsidP="004E7A62">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
-        <w:rPr>
-[...30 lines deleted...]
-    <w:p w14:paraId="30428DDE" w14:textId="77777777" w:rsidR="00C2395F" w:rsidRPr="00C2395F" w:rsidRDefault="00C2395F" w:rsidP="00C2395F">
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1008"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>door</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(b, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>outside</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="563889CE" w14:textId="77777777" w:rsidR="004E7A62" w:rsidRPr="002274F6" w:rsidRDefault="004E7A62" w:rsidP="004E7A62">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
-        <w:rPr>
-[...24 lines deleted...]
-    <w:p w14:paraId="04494BCD" w14:textId="77777777" w:rsidR="00C2395F" w:rsidRPr="00C2395F" w:rsidRDefault="00C2395F" w:rsidP="00C2395F">
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1008"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>door</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(b, c).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="520B98CC" w14:textId="77777777" w:rsidR="004E7A62" w:rsidRPr="002274F6" w:rsidRDefault="004E7A62" w:rsidP="004E7A62">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
-        <w:rPr>
-[...32 lines deleted...]
-    <w:p w14:paraId="0AEDBC43" w14:textId="77777777" w:rsidR="00C2395F" w:rsidRPr="00C2395F" w:rsidRDefault="00C2395F" w:rsidP="00C2395F">
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1008"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>door</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(b, e).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F1B8B5" w14:textId="77777777" w:rsidR="004E7A62" w:rsidRPr="002274F6" w:rsidRDefault="004E7A62" w:rsidP="004E7A62">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
-        <w:rPr>
-[...32 lines deleted...]
-    <w:p w14:paraId="5D5C0013" w14:textId="77777777" w:rsidR="00C2395F" w:rsidRPr="00C2395F" w:rsidRDefault="00C2395F" w:rsidP="00C2395F">
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1008"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>door</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(d, c).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5147AF20" w14:textId="77777777" w:rsidR="004E7A62" w:rsidRPr="002274F6" w:rsidRDefault="004E7A62" w:rsidP="004E7A62">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
-        <w:rPr>
-[...68 lines deleted...]
-    <w:p w14:paraId="2D7BB969" w14:textId="77777777" w:rsidR="00C2395F" w:rsidRPr="00C2395F" w:rsidRDefault="00C2395F" w:rsidP="00C2395F">
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1008"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>door</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(d, e).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46164161" w14:textId="77777777" w:rsidR="004E7A62" w:rsidRPr="002274F6" w:rsidRDefault="004E7A62" w:rsidP="004E7A62">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
-        <w:rPr>
-[...68 lines deleted...]
-    <w:p w14:paraId="7E84C92F" w14:textId="77777777" w:rsidR="00C2395F" w:rsidRPr="00C2395F" w:rsidRDefault="00C2395F" w:rsidP="00C2395F">
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1008"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>door</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(f, e).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ED70F83" w14:textId="77777777" w:rsidR="004E7A62" w:rsidRPr="002274F6" w:rsidRDefault="004E7A62" w:rsidP="004E7A62">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
-        <w:rPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="4726FA53" w14:textId="77777777" w:rsidR="00C2395F" w:rsidRPr="00C2395F" w:rsidRDefault="00C2395F" w:rsidP="00C2395F">
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1008"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>door</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(g, e).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B7AF64B" w14:textId="77777777" w:rsidR="004E7A62" w:rsidRPr="002274F6" w:rsidRDefault="004E7A62" w:rsidP="004E7A62">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
-        <w:rPr>
-[...32 lines deleted...]
-    <w:p w14:paraId="3D5E0B82" w14:textId="77777777" w:rsidR="00C2395F" w:rsidRPr="00C2395F" w:rsidRDefault="00C2395F" w:rsidP="00C2395F">
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1008"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>door</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(f, g).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3747960E" w14:textId="77777777" w:rsidR="004E7A62" w:rsidRPr="002274F6" w:rsidRDefault="004E7A62" w:rsidP="004E7A62">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
-        <w:rPr>
-[...68 lines deleted...]
-    <w:p w14:paraId="5BEC4D65" w14:textId="77777777" w:rsidR="00C2395F" w:rsidRPr="00C2395F" w:rsidRDefault="00C2395F" w:rsidP="00C2395F">
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1008"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="505465D6" w14:textId="77777777" w:rsidR="004E7A62" w:rsidRPr="002274F6" w:rsidRDefault="004E7A62" w:rsidP="004E7A62">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
-        <w:rPr>
-[...41 lines deleted...]
-      <w:r w:rsidRPr="00C2395F">
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1008"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>path</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Start</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002274F6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C2395F">
-[...17 lines deleted...]
-    <w:p w14:paraId="13620D5C" w14:textId="77777777" w:rsidR="00C2395F" w:rsidRPr="00C2395F" w:rsidRDefault="00C2395F" w:rsidP="00C2395F">
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Start</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, _, []) :- !.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50D398E9" w14:textId="77777777" w:rsidR="004E7A62" w:rsidRPr="002274F6" w:rsidRDefault="004E7A62" w:rsidP="004E7A62">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
-        <w:rPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="33A74AF4" w14:textId="77777777" w:rsidR="00C2395F" w:rsidRPr="00C2395F" w:rsidRDefault="00C2395F" w:rsidP="00C2395F">
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1008"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>path</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Start</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Finish</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Banned</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Start|Visited</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>]) :-(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>door</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Start</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Room</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>door</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Room</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Start</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)),\+</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>member</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Room</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Banned</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>),</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="609DF823" w14:textId="77777777" w:rsidR="004E7A62" w:rsidRPr="002274F6" w:rsidRDefault="004E7A62" w:rsidP="004E7A62">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
-        <w:rPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="33F345E3" w14:textId="77777777" w:rsidR="00C2395F" w:rsidRPr="00C2395F" w:rsidRDefault="00C2395F" w:rsidP="00C2395F">
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1008"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>path</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Room</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Finish</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Start</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">| </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Banned</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">], </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Visited</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27453A39" w14:textId="77777777" w:rsidR="004E7A62" w:rsidRPr="002274F6" w:rsidRDefault="004E7A62" w:rsidP="004E7A62">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
-        <w:rPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="16CCE7BD" w14:textId="77777777" w:rsidR="00C2395F" w:rsidRPr="00C2395F" w:rsidRDefault="00C2395F" w:rsidP="00C2395F">
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1008"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D70CB20" w14:textId="06269B3B" w:rsidR="004E7A62" w:rsidRPr="002274F6" w:rsidRDefault="004E7A62" w:rsidP="004E7A62">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
-        <w:rPr>
-[...119 lines deleted...]
-      <w:r w:rsidRPr="00C2395F">
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1008"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>exitSearch</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002274F6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C2395F">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00C2395F">
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Start</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Visited</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002274F6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>) :-</w:t>
       </w:r>
-    </w:p>
-[...208 lines deleted...]
-      <w:r w:rsidRPr="00C2395F">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>path</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002274F6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C2395F">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00C2395F">
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Start</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002274F6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C2395F">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00C2395F">
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>outside</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, [], </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Visited</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002274F6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3653BB64" w14:textId="77777777" w:rsidR="00C2395F" w:rsidRPr="00C2395F" w:rsidRDefault="00C2395F" w:rsidP="00C2395F">
-[...497 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+    <w:p w14:paraId="121DE766" w14:textId="41717C5E" w:rsidR="004E7A62" w:rsidRPr="002274F6" w:rsidRDefault="004E7A62" w:rsidP="004E7A62">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>З запитом:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39BCE85B" w14:textId="08B51266" w:rsidR="004E7A62" w:rsidRPr="002274F6" w:rsidRDefault="004E7A62" w:rsidP="004E7A62">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">?- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>exitSearch</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(g, R).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="258F88C8" w14:textId="15EDB483" w:rsidR="004E7A62" w:rsidRPr="002274F6" w:rsidRDefault="004E7A62" w:rsidP="004E7A62">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Дозволить отримати можливі варіанти шляху:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32C32E" w14:textId="40A412DD" w:rsidR="004E7A62" w:rsidRPr="002274F6" w:rsidRDefault="004E7A62" w:rsidP="004E7A62">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71746E0A" w14:textId="2DD4FBF3" w:rsidR="000E7FE8" w:rsidRPr="00D90B95" w:rsidRDefault="00D90B95" w:rsidP="004E7A62">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0D0D0D"/>
-[...18 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D90B95">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0D0D0D"/>
-[...33 lines deleted...]
-      <w:r w:rsidRPr="001F78A0">
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="000E7FE8" w:rsidRPr="00D90B95">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      </w:r>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.3. Пошук рішення через побудову дерев рішень</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5421A8B4" w14:textId="77777777" w:rsidR="00E97A55" w:rsidRDefault="00E97A55" w:rsidP="00E97A55">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BDC9100" w14:textId="0A1EA160" w:rsidR="000876DF" w:rsidRPr="00E97A55" w:rsidRDefault="000E7FE8" w:rsidP="00E97A55">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Простий приклад обходу дерева на </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Prolog</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> може містити визначення структури дерева та рекурсивного обходу його вузлів. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F233C3A" w14:textId="3DF525C7" w:rsidR="000876DF" w:rsidRDefault="000876DF" w:rsidP="000876DF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Розглянемо</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> два </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>основних</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>методи</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> обходу </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">дерев: Пошук в глибину та Пошук в ширину. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00B7192A" w14:textId="7C11413D" w:rsidR="000876DF" w:rsidRPr="000876DF" w:rsidRDefault="000876DF" w:rsidP="000876DF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F78A0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Пошук в глибину</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> зазвичай організується за допомогою структури даних, яка називається стек – першим прийшов – останнім був оброблений. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E8AA94A" w14:textId="75DB0203" w:rsidR="000876DF" w:rsidRPr="002274F6" w:rsidRDefault="000876DF" w:rsidP="000876DF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000876DF">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
-          <w:color w:val="0D0D0D"/>
-[...1 lines deleted...]
-        </w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6D970DFA" wp14:editId="57000F34">
-            <wp:extent cx="3985605" cy="1028789"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6DE91B88" wp14:editId="22D226B8">
+            <wp:extent cx="4366638" cy="2385267"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="3" name="Рисунок 3"/>
+            <wp:docPr id="2" name="Рисунок 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3985605" cy="1028789"/>
+                      <a:ext cx="4366638" cy="2385267"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DFFD6F2" w14:textId="77777777" w:rsidR="00C2395F" w:rsidRPr="00C2395F" w:rsidRDefault="00C2395F" w:rsidP="009C4E48">
+    <w:p w14:paraId="334319D3" w14:textId="491D15E8" w:rsidR="00C2395F" w:rsidRPr="00E97A55" w:rsidRDefault="00C2395F" w:rsidP="00C2395F">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
-          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
-          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C2395F">
-[...8 lines deleted...]
-    <w:p w14:paraId="5AE604AA" w14:textId="77777777" w:rsidR="00C2395F" w:rsidRPr="00C2395F" w:rsidRDefault="00C2395F" w:rsidP="009C4E48">
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>% Прикла</w:t>
+      </w:r>
+      <w:r w:rsidR="001F78A0" w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>д</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бінарного дерева</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30428DDE" w14:textId="77777777" w:rsidR="00C2395F" w:rsidRPr="00E97A55" w:rsidRDefault="00C2395F" w:rsidP="00C2395F">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
-          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
-          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C2395F">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00C2395F">
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sample_tree</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E97A55">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...18 lines deleted...]
-    <w:p w14:paraId="454DC640" w14:textId="77777777" w:rsidR="00C2395F" w:rsidRPr="00C2395F" w:rsidRDefault="00C2395F" w:rsidP="009C4E48">
+    </w:p>
+    <w:p w14:paraId="04494BCD" w14:textId="77777777" w:rsidR="00C2395F" w:rsidRPr="00E97A55" w:rsidRDefault="00C2395F" w:rsidP="00C2395F">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
-          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
-          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C2395F">
+      <w:r w:rsidRPr="00E97A55">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C2395F">
-[...35 lines deleted...]
-    <w:p w14:paraId="53BB4C95" w14:textId="77777777" w:rsidR="00C2395F" w:rsidRPr="00C2395F" w:rsidRDefault="00C2395F" w:rsidP="009C4E48">
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>value</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(1,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AEDBC43" w14:textId="77777777" w:rsidR="00C2395F" w:rsidRPr="00E97A55" w:rsidRDefault="00C2395F" w:rsidP="00C2395F">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
-          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
-          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="5375C6F8" w14:textId="77777777" w:rsidR="00C2395F" w:rsidRPr="00C2395F" w:rsidRDefault="00C2395F" w:rsidP="009C4E48">
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>value</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(2,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D5C0013" w14:textId="77777777" w:rsidR="00C2395F" w:rsidRPr="00E97A55" w:rsidRDefault="00C2395F" w:rsidP="00C2395F">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
-          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
-          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C2395F">
-[...8 lines deleted...]
-    <w:p w14:paraId="685F05F0" w14:textId="77777777" w:rsidR="00C2395F" w:rsidRPr="00C2395F" w:rsidRDefault="00C2395F" w:rsidP="009C4E48">
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>value</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(4, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nil</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nil</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>),</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D7BB969" w14:textId="77777777" w:rsidR="00C2395F" w:rsidRPr="00E97A55" w:rsidRDefault="00C2395F" w:rsidP="00C2395F">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
-          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
-          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...18 lines deleted...]
-    <w:p w14:paraId="2073ACF8" w14:textId="77777777" w:rsidR="00C2395F" w:rsidRPr="00C2395F" w:rsidRDefault="00C2395F" w:rsidP="009C4E48">
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>value</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(5, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nil</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nil</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E84C92F" w14:textId="77777777" w:rsidR="00C2395F" w:rsidRPr="00E97A55" w:rsidRDefault="00C2395F" w:rsidP="00C2395F">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
-          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
-          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...36 lines deleted...]
-    <w:p w14:paraId="10BF6556" w14:textId="77777777" w:rsidR="00C2395F" w:rsidRPr="00C2395F" w:rsidRDefault="00C2395F" w:rsidP="009C4E48">
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        ),</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4726FA53" w14:textId="77777777" w:rsidR="00C2395F" w:rsidRPr="00E97A55" w:rsidRDefault="00C2395F" w:rsidP="00C2395F">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
-          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
-          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C2395F">
-[...44 lines deleted...]
-    <w:p w14:paraId="199F5369" w14:textId="77777777" w:rsidR="00C2395F" w:rsidRPr="00C2395F" w:rsidRDefault="00C2395F" w:rsidP="009C4E48">
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>value</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(3,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D5E0B82" w14:textId="77777777" w:rsidR="00C2395F" w:rsidRPr="00E97A55" w:rsidRDefault="00C2395F" w:rsidP="00C2395F">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
-          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
-          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...19 lines deleted...]
-      <w:r w:rsidRPr="00C2395F">
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E97A55">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>value</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C2395F">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00C2395F">
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(6, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nil</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E97A55">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C2395F">
-[...53 lines deleted...]
-    <w:p w14:paraId="104F9B58" w14:textId="77777777" w:rsidR="00C2395F" w:rsidRPr="00C2395F" w:rsidRDefault="00C2395F" w:rsidP="009C4E48">
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nil</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>),</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BEC4D65" w14:textId="77777777" w:rsidR="00C2395F" w:rsidRPr="00E97A55" w:rsidRDefault="00C2395F" w:rsidP="00C2395F">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
-          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
-          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C2395F">
-[...62 lines deleted...]
-    <w:p w14:paraId="59073B49" w14:textId="77777777" w:rsidR="00C2395F" w:rsidRPr="00C2395F" w:rsidRDefault="00C2395F" w:rsidP="009C4E48">
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>value</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(7, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nil</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nil</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13620D5C" w14:textId="77777777" w:rsidR="00C2395F" w:rsidRPr="00E97A55" w:rsidRDefault="00C2395F" w:rsidP="00C2395F">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
-          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
-          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C2395F">
-[...80 lines deleted...]
-    <w:p w14:paraId="057A41D4" w14:textId="77777777" w:rsidR="00C2395F" w:rsidRPr="00C2395F" w:rsidRDefault="00C2395F" w:rsidP="009C4E48">
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        )</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33A74AF4" w14:textId="77777777" w:rsidR="00C2395F" w:rsidRPr="00E97A55" w:rsidRDefault="00C2395F" w:rsidP="00C2395F">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
-          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
-          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C2395F">
-[...80 lines deleted...]
-    <w:p w14:paraId="3E3C217B" w14:textId="77777777" w:rsidR="00C2395F" w:rsidRPr="00C2395F" w:rsidRDefault="00C2395F" w:rsidP="009C4E48">
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    )</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33F345E3" w14:textId="77777777" w:rsidR="00C2395F" w:rsidRPr="00E97A55" w:rsidRDefault="00C2395F" w:rsidP="00C2395F">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
-          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
-          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C2395F">
-[...35 lines deleted...]
-      <w:r w:rsidRPr="00C2395F">
+      <w:r w:rsidRPr="00E97A55">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23DD3FC1" w14:textId="77777777" w:rsidR="00C2395F" w:rsidRPr="00C2395F" w:rsidRDefault="00C2395F" w:rsidP="009C4E48">
+    <w:p w14:paraId="18D34029" w14:textId="77777777" w:rsidR="00C2395F" w:rsidRPr="00E97A55" w:rsidRDefault="00C2395F" w:rsidP="00C2395F">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
-          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
-          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="79E3A14E" w14:textId="77777777" w:rsidR="00C2395F" w:rsidRPr="00C2395F" w:rsidRDefault="00C2395F" w:rsidP="009C4E48">
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>% Обхід дерева в глибину за допомогою робочого стеку</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B5133A4" w14:textId="40C34F45" w:rsidR="00C2395F" w:rsidRPr="00E97A55" w:rsidRDefault="00C2395F" w:rsidP="00C2395F">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
-          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
-          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C2395F">
-[...8 lines deleted...]
-    <w:p w14:paraId="2CB03781" w14:textId="77777777" w:rsidR="00C2395F" w:rsidRPr="00C2395F" w:rsidRDefault="00C2395F" w:rsidP="009C4E48">
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">% Обхід: корінь -&gt; ліве </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>піддерево</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -&gt; праве </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>піддерево</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="458512EA" w14:textId="77777777" w:rsidR="00B441CC" w:rsidRPr="00B441CC" w:rsidRDefault="00B441CC" w:rsidP="00B441CC">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
-          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
-          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...77 lines deleted...]
-    <w:p w14:paraId="7F4E279A" w14:textId="77777777" w:rsidR="00C2395F" w:rsidRPr="00C2395F" w:rsidRDefault="00C2395F" w:rsidP="009C4E48">
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B441CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>% DFS обхід у глибину (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B441CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>pre-order</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B441CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D3374D0" w14:textId="77777777" w:rsidR="00B441CC" w:rsidRPr="00B441CC" w:rsidRDefault="00B441CC" w:rsidP="00B441CC">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
-          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
-          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...18 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B441CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>dfs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B441CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C2395F">
-[...53 lines deleted...]
-    <w:p w14:paraId="7B3DD85F" w14:textId="10959A6B" w:rsidR="000876DF" w:rsidRDefault="00C2395F" w:rsidP="009C4E48">
+      <w:r w:rsidRPr="00B441CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>nil</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B441CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>, []).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A150A9B" w14:textId="77777777" w:rsidR="00B441CC" w:rsidRPr="00B441CC" w:rsidRDefault="00B441CC" w:rsidP="00B441CC">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
-          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
-          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B441CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>dfs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B441CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B441CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>value</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B441CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(X, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B441CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Left</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B441CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B441CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Right</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B441CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B441CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Result</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B441CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>) :-</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7444BB3D" w14:textId="77777777" w:rsidR="00B441CC" w:rsidRPr="00B441CC" w:rsidRDefault="00B441CC" w:rsidP="00B441CC">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B441CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C2395F">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00B441CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>dfs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B441CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B441CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Left</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B441CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B441CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>LRes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B441CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>),</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BD018B0" w14:textId="77777777" w:rsidR="00B441CC" w:rsidRPr="00B441CC" w:rsidRDefault="00B441CC" w:rsidP="00B441CC">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B441CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B441CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>dfs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B441CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B441CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Right</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B441CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B441CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>RRes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B441CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>),</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="494FBF6D" w14:textId="77777777" w:rsidR="00B441CC" w:rsidRPr="00B441CC" w:rsidRDefault="00B441CC" w:rsidP="00B441CC">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B441CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B441CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>append</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C2395F">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00B441CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>([</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B441CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>X|LRes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B441CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">], </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B441CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>RRes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B441CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B441CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Result</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B441CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64046AB2" w14:textId="77777777" w:rsidR="00B441CC" w:rsidRPr="00E97A55" w:rsidRDefault="00B441CC" w:rsidP="00C2395F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3718E307" w14:textId="77777777" w:rsidR="00B441CC" w:rsidRPr="00E97A55" w:rsidRDefault="00B441CC" w:rsidP="00C2395F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D1F962F" w14:textId="77777777" w:rsidR="00B441CC" w:rsidRPr="00B441CC" w:rsidRDefault="00B441CC" w:rsidP="00B441CC">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B441CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">?- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B441CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>sample_tree</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B441CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C2395F">
-[...21 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00B441CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>Tree</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C2395F">
+      <w:r w:rsidRPr="00B441CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B441CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>dfs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B441CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B441CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Tree</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B441CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B441CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Result</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B441CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FD16670" w14:textId="77777777" w:rsidR="00B441CC" w:rsidRPr="00B441CC" w:rsidRDefault="00B441CC" w:rsidP="00B441CC">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B441CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Result</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B441CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = [1, 2, 4, 5, 3, 6, 7]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E632869" w14:textId="77777777" w:rsidR="00B441CC" w:rsidRPr="000D1616" w:rsidRDefault="00B441CC" w:rsidP="00B441CC">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D1616">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Обхід у глибину означає, що ми йдемо </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D1616">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>рекурсивно</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D1616">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> вглиб дерева:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D12354A" w14:textId="77777777" w:rsidR="00B441CC" w:rsidRPr="000D1616" w:rsidRDefault="00B441CC" w:rsidP="00B441CC">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D1616">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>спочатку відвідуємо поточний вузол,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E9315FF" w14:textId="77777777" w:rsidR="00B441CC" w:rsidRPr="000D1616" w:rsidRDefault="00B441CC" w:rsidP="00B441CC">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D1616">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>потім ліву гілку,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BBFC7BB" w14:textId="77777777" w:rsidR="00B441CC" w:rsidRPr="000D1616" w:rsidRDefault="00B441CC" w:rsidP="00B441CC">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D1616">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>потім праву гілку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="175E2096" w14:textId="77777777" w:rsidR="00B441CC" w:rsidRPr="000D1616" w:rsidRDefault="00B441CC" w:rsidP="00B441CC">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D1616">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Це називається </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D1616">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>pre-order</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D1616">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D1616">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>traversal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D1616">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37713A32" w14:textId="55BBCD3E" w:rsidR="00B441CC" w:rsidRPr="00B441CC" w:rsidRDefault="00B441CC" w:rsidP="00B441CC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B441CC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dfs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B441CC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B441CC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Left</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B441CC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B441CC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>LRes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B441CC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) Викликаємо DFS для лівого </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B441CC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>піддерева</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B441CC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Результат зберігається у змінній </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B441CC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>LRes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B441CC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (список значень зліва).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DD25A33" w14:textId="5A3D92F0" w:rsidR="00B441CC" w:rsidRPr="00B441CC" w:rsidRDefault="00B441CC" w:rsidP="00B441CC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B441CC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dfs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B441CC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B441CC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Right</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B441CC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B441CC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>RRes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B441CC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) Викликаємо DFS для правого </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B441CC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>піддерева</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B441CC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Результат зберігається у змінній </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B441CC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>RRes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B441CC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59DB00C9" w14:textId="15B1467B" w:rsidR="00B441CC" w:rsidRPr="00B441CC" w:rsidRDefault="00B441CC" w:rsidP="00B441CC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B441CC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>append</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B441CC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>([</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B441CC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>X|LRes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B441CC">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">], </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C2395F">
-[...27 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00B441CC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>RRes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B441CC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B441CC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Result</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B441CC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41BA09F1" w14:textId="77777777" w:rsidR="00B441CC" w:rsidRPr="00B441CC" w:rsidRDefault="00B441CC" w:rsidP="00B441CC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B441CC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B441CC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>X|LRes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B441CC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] означає: поставити поточний вузол X на початок списку, а далі додати всі значення з лівого </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B441CC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>піддерева</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B441CC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Наприклад, якщо X=2, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B441CC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>LRes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B441CC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>=[4,5], то [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B441CC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>X|LRes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B441CC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>] = [2,4,5].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="191C441C" w14:textId="77777777" w:rsidR="00B441CC" w:rsidRPr="00B441CC" w:rsidRDefault="00B441CC" w:rsidP="00B441CC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B441CC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Потім ми додаємо (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B441CC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>append</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B441CC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) праве </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B441CC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>піддерево</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B441CC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B441CC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>RRes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B441CC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Наприклад, [2,4,5] ++ [6,7] = [2,4,5,6,7].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C6DACAD" w14:textId="77777777" w:rsidR="00B441CC" w:rsidRPr="00B441CC" w:rsidRDefault="00B441CC" w:rsidP="00B441CC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B441CC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Остаточний список зберігається у </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B441CC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Result</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B441CC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B046938" w14:textId="1A39D0DA" w:rsidR="000D1616" w:rsidRDefault="000D1616" w:rsidP="00C2395F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D1616">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спочатку ми заглиблюємось до </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D1616">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>кінція</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D1616">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> гілки, складаючи виклики у стек, а потім вилучаємо їх зі стеку і виконуємо</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4705B586" w14:textId="77777777" w:rsidR="000D1616" w:rsidRDefault="000D1616" w:rsidP="00C2395F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="306F933F" w14:textId="6EF84F43" w:rsidR="00C2395F" w:rsidRPr="000876DF" w:rsidRDefault="00C2395F" w:rsidP="00C2395F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F78A0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Пошук в ширину</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> зазвичай організується за допомогою структури даних, яка називається черга – першим прийшов – першим був оброблений. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1741C8A1" w14:textId="1C045755" w:rsidR="000876DF" w:rsidRPr="00C2395F" w:rsidRDefault="00C2395F" w:rsidP="00C2395F">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="0D0D0D"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00C2395F">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:noProof/>
           <w:color w:val="0D0D0D"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">У цьому коді, </w:t>
-[...276 lines deleted...]
-        </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5EB4C41C" wp14:editId="705774F7">
-[...2 lines deleted...]
-            <wp:docPr id="1" name="Рисунок 1"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6D970DFA" wp14:editId="57000F34">
+            <wp:extent cx="3985605" cy="1028789"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="3" name="Рисунок 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
+                      <a:ext cx="3985605" cy="1028789"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DFFD6F2" w14:textId="4FC6A8B7" w:rsidR="00C2395F" w:rsidRPr="00E97A55" w:rsidRDefault="00C2395F" w:rsidP="0061500F">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>% Обхід дерева в ширину за допомогою черги</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08ADC434" w14:textId="77777777" w:rsidR="0061500F" w:rsidRPr="00E97A55" w:rsidRDefault="0061500F" w:rsidP="0061500F">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>% Приклад бінарного дерева</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D4CAC73" w14:textId="77777777" w:rsidR="0061500F" w:rsidRPr="00E97A55" w:rsidRDefault="0061500F" w:rsidP="0061500F">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>sample_tree</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51807C09" w14:textId="77777777" w:rsidR="0061500F" w:rsidRPr="00E97A55" w:rsidRDefault="0061500F" w:rsidP="0061500F">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>value</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>(1,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49235151" w14:textId="77777777" w:rsidR="0061500F" w:rsidRPr="00E97A55" w:rsidRDefault="0061500F" w:rsidP="0061500F">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>value</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>(2,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AF3676A" w14:textId="77777777" w:rsidR="0061500F" w:rsidRPr="00E97A55" w:rsidRDefault="0061500F" w:rsidP="0061500F">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>value</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(4, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>nil</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>nil</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>),</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16D3494B" w14:textId="77777777" w:rsidR="0061500F" w:rsidRPr="00E97A55" w:rsidRDefault="0061500F" w:rsidP="0061500F">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>value</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(5, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>nil</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>nil</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42AF786B" w14:textId="77777777" w:rsidR="0061500F" w:rsidRPr="00E97A55" w:rsidRDefault="0061500F" w:rsidP="0061500F">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        ),</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60AB8739" w14:textId="77777777" w:rsidR="0061500F" w:rsidRPr="00E97A55" w:rsidRDefault="0061500F" w:rsidP="0061500F">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>value</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>(3,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F6F7431" w14:textId="77777777" w:rsidR="0061500F" w:rsidRPr="00E97A55" w:rsidRDefault="0061500F" w:rsidP="0061500F">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>value</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(6, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>nil</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>nil</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>),</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61C95783" w14:textId="77777777" w:rsidR="0061500F" w:rsidRPr="00E97A55" w:rsidRDefault="0061500F" w:rsidP="0061500F">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>value</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(7, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>nil</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>nil</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="042F2305" w14:textId="77777777" w:rsidR="0061500F" w:rsidRPr="00E97A55" w:rsidRDefault="0061500F" w:rsidP="0061500F">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        )</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F5F35E9" w14:textId="77777777" w:rsidR="0061500F" w:rsidRPr="00E97A55" w:rsidRDefault="0061500F" w:rsidP="0061500F">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    )</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22A3DCE0" w14:textId="77777777" w:rsidR="0061500F" w:rsidRPr="00E97A55" w:rsidRDefault="0061500F" w:rsidP="0061500F">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="035D3DD1" w14:textId="77777777" w:rsidR="0061500F" w:rsidRPr="00E97A55" w:rsidRDefault="0061500F" w:rsidP="0061500F">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>% BFS для дерева</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B19367F" w14:textId="77777777" w:rsidR="0061500F" w:rsidRPr="00E97A55" w:rsidRDefault="0061500F" w:rsidP="0061500F">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>bfs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Tree</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Result</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>) :-</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="014C6920" w14:textId="77777777" w:rsidR="0061500F" w:rsidRPr="00E97A55" w:rsidRDefault="0061500F" w:rsidP="0061500F">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>bfs_queue</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>([</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Tree</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">], [], </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Result</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B69B2EF" w14:textId="77777777" w:rsidR="0061500F" w:rsidRPr="00E97A55" w:rsidRDefault="0061500F" w:rsidP="0061500F">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51027183" w14:textId="77777777" w:rsidR="0061500F" w:rsidRPr="00E97A55" w:rsidRDefault="0061500F" w:rsidP="0061500F">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>% Якщо черга порожня — результат готовий</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65C9892D" w14:textId="77777777" w:rsidR="0061500F" w:rsidRPr="00E97A55" w:rsidRDefault="0061500F" w:rsidP="0061500F">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>bfs_queue</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">([], </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Visited</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Visited</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FA07456" w14:textId="77777777" w:rsidR="0061500F" w:rsidRPr="00E97A55" w:rsidRDefault="0061500F" w:rsidP="0061500F">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="499C0426" w14:textId="77777777" w:rsidR="0061500F" w:rsidRPr="00E97A55" w:rsidRDefault="0061500F" w:rsidP="0061500F">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">% Якщо перший елемент </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>nil</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — пропускаємо</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0157F7DB" w14:textId="77777777" w:rsidR="0061500F" w:rsidRPr="00E97A55" w:rsidRDefault="0061500F" w:rsidP="0061500F">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>bfs_queue</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>([</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>nil|Rest</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">], </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Visited</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Result</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>) :-</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26CC3C11" w14:textId="77777777" w:rsidR="0061500F" w:rsidRPr="00E97A55" w:rsidRDefault="0061500F" w:rsidP="0061500F">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>bfs_queue</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Rest</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Visited</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Result</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="042911CD" w14:textId="77777777" w:rsidR="0061500F" w:rsidRPr="00E97A55" w:rsidRDefault="0061500F" w:rsidP="0061500F">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="369C983D" w14:textId="77777777" w:rsidR="0061500F" w:rsidRPr="00E97A55" w:rsidRDefault="0061500F" w:rsidP="0061500F">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">% Якщо перший елемент вузол </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>value</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>(...)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3089252E" w14:textId="77777777" w:rsidR="0061500F" w:rsidRPr="00E97A55" w:rsidRDefault="0061500F" w:rsidP="0061500F">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>bfs_queue</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>([</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>value</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(X, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Left</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Right</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>)|</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Rest</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">], </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Visited</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Result</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>) :-</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18641CBF" w14:textId="77777777" w:rsidR="0061500F" w:rsidRPr="00E97A55" w:rsidRDefault="0061500F" w:rsidP="0061500F">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>append</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Rest</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>, [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Left</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Right</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">], </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>NewQueue</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>),   % додаємо дітей у кінець черги</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53AF865B" w14:textId="77777777" w:rsidR="0061500F" w:rsidRPr="00E97A55" w:rsidRDefault="0061500F" w:rsidP="0061500F">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>append</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Visited</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, [X], </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>NewVisited</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>),        % додаємо поточний вузол у результат</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58B6508F" w14:textId="0FC22907" w:rsidR="000D1616" w:rsidRPr="00E97A55" w:rsidRDefault="0061500F" w:rsidP="0061500F">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>bfs_queue</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>NewQueue</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>NewVisited</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Result</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="313B0009" w14:textId="77777777" w:rsidR="0061500F" w:rsidRDefault="0061500F" w:rsidP="00C2395F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="0D0D0D"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="0D0D0D"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Виклик</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0061500F">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="0D0D0D"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49ADB231" w14:textId="3E474B90" w:rsidR="0061500F" w:rsidRPr="0061500F" w:rsidRDefault="0061500F" w:rsidP="00E97A55">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="0D0D0D"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="0D0D0D"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>?-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0061500F">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="0D0D0D"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sample_tree</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0061500F">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="0D0D0D"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Tree), </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0061500F">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="0D0D0D"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>bfs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0061500F">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="0D0D0D"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Tree, Result).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DADD25B" w14:textId="2799ED06" w:rsidR="00C2395F" w:rsidRPr="0061500F" w:rsidRDefault="009C4E48" w:rsidP="00E97A55">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="0D0D0D"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="0D0D0D"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Результат</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0061500F">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="0D0D0D"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="pl-int"/>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="pl-atom"/>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:color w:val="773300"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="pl-int"/>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="pl-atom"/>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:color w:val="773300"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="pl-int"/>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="pl-atom"/>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:color w:val="773300"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="pl-int"/>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="pl-atom"/>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:color w:val="773300"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="pl-int"/>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="pl-atom"/>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:color w:val="773300"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="pl-int"/>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="pl-atom"/>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:color w:val="773300"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="pl-int"/>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B152D8F" w14:textId="77777777" w:rsidR="0061500F" w:rsidRPr="0061500F" w:rsidRDefault="0061500F" w:rsidP="0061500F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0061500F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Як працює черга</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0681B339" w14:textId="77777777" w:rsidR="0061500F" w:rsidRPr="0061500F" w:rsidRDefault="0061500F" w:rsidP="0061500F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0061500F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Початок: [1]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38C5573E" w14:textId="77777777" w:rsidR="0061500F" w:rsidRPr="0061500F" w:rsidRDefault="0061500F" w:rsidP="0061500F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0061500F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Обробка 1 → черга [2,3], відвідані [1]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05B0AE95" w14:textId="77777777" w:rsidR="0061500F" w:rsidRPr="0061500F" w:rsidRDefault="0061500F" w:rsidP="0061500F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0061500F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Обробка 2 → черга [3,4,5], відвідані [1,2]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6626416D" w14:textId="77777777" w:rsidR="0061500F" w:rsidRPr="0061500F" w:rsidRDefault="0061500F" w:rsidP="0061500F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0061500F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Обробка 3 → черга [4,5,6,7], відвідані [1,2,3]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64A8CE62" w14:textId="77777777" w:rsidR="0061500F" w:rsidRPr="0061500F" w:rsidRDefault="0061500F" w:rsidP="0061500F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0061500F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>І так далі, доки черга не стане порожньою.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33317639" w14:textId="77777777" w:rsidR="0061500F" w:rsidRPr="00E97A55" w:rsidRDefault="0061500F" w:rsidP="00E97A55">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Приклад роботи на </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>вузлі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B914911" w14:textId="77777777" w:rsidR="0061500F" w:rsidRPr="00E97A55" w:rsidRDefault="0061500F" w:rsidP="00E97A55">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Черга перед викликом: [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>value</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>value</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(4,nil,nil), </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>value</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>(5,nil,nil)), 3]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FACDB47" w14:textId="77777777" w:rsidR="0061500F" w:rsidRPr="00E97A55" w:rsidRDefault="0061500F" w:rsidP="00E97A55">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Відвідані: [1]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0565254A" w14:textId="77777777" w:rsidR="0061500F" w:rsidRPr="00E97A55" w:rsidRDefault="0061500F" w:rsidP="00E97A55">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Поточний вузол: 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="145429FA" w14:textId="77777777" w:rsidR="0061500F" w:rsidRPr="00E97A55" w:rsidRDefault="0061500F" w:rsidP="00E97A55">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Додаємо дітей 4 і 5 у кінець черги → [3,4,5]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BDB2818" w14:textId="77777777" w:rsidR="0061500F" w:rsidRPr="00E97A55" w:rsidRDefault="0061500F" w:rsidP="00E97A55">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Додаємо 2 у список відвіданих → [1,2]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="219E1D7A" w14:textId="77777777" w:rsidR="0061500F" w:rsidRPr="0061500F" w:rsidRDefault="0061500F" w:rsidP="00E97A55">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0061500F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Рекурсія продовжується з новими даними.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BEBA415" w14:textId="77777777" w:rsidR="00E97A55" w:rsidRPr="00E97A55" w:rsidRDefault="0061500F" w:rsidP="00E97A55">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Т</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ут важливо розрізнити два різні «стеки», які часто плутають:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59C73938" w14:textId="77777777" w:rsidR="00E97A55" w:rsidRDefault="00E97A55" w:rsidP="00E97A55">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI Emoji"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="446BBD02" w14:textId="162A3B61" w:rsidR="0061500F" w:rsidRPr="00E97A55" w:rsidRDefault="0061500F" w:rsidP="00E97A55">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Рекурсивний стек (системний)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="743ECC31" w14:textId="77777777" w:rsidR="0061500F" w:rsidRPr="00E97A55" w:rsidRDefault="0061500F" w:rsidP="00E97A55">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Це технічний механізм у </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Prolog</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (і будь-якій мові з рекурсією).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="282C652B" w14:textId="77777777" w:rsidR="0061500F" w:rsidRPr="00E97A55" w:rsidRDefault="0061500F" w:rsidP="00E97A55">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Кожен виклик предиката створює новий кадр у стеку викликів: аргументи, локальні змінні, точка повернення.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A31F5B7" w14:textId="77777777" w:rsidR="0061500F" w:rsidRPr="00E97A55" w:rsidRDefault="0061500F" w:rsidP="00E97A55">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Коли рекурсія заходить глибше (DFS), стек росте вниз: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dfs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(1) → </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dfs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2) → </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dfs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(4) → </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dfs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nil</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79AC582D" w14:textId="3A592CF6" w:rsidR="0061500F" w:rsidRPr="00E97A55" w:rsidRDefault="00E97A55" w:rsidP="00E97A55">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3ED1D4EB" wp14:editId="3AE9E73F">
+            <wp:extent cx="6029325" cy="3889375"/>
+            <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+            <wp:docPr id="8" name="Рисунок 8"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 2"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6029325" cy="3889375"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56D26442" w14:textId="544D2351" w:rsidR="00E97A55" w:rsidRDefault="0061500F" w:rsidP="00E97A55">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Коли виклик завершується, кадр знімається зі стеку, і результат повертається назад.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14D329A6" w14:textId="1A7458E9" w:rsidR="00E97A55" w:rsidRPr="00E97A55" w:rsidRDefault="00E97A55" w:rsidP="00E97A55">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Стек, який використовується для алгоритму пошуку в глибину.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0097DDE5" w14:textId="50C70ECD" w:rsidR="00E97A55" w:rsidRPr="00E97A55" w:rsidRDefault="00E97A55" w:rsidP="00E97A55">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Це </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>логічна структура</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>, яку ми самі описуємо у програмі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D283850" w14:textId="61A1674D" w:rsidR="00E97A55" w:rsidRPr="00E97A55" w:rsidRDefault="00E97A55" w:rsidP="00E97A55">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>У DFS ми можемо явно моделювати стек: додаємо вузли, знімаємо вузли (LIFO).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B052FA6" w14:textId="602D877F" w:rsidR="00E97A55" w:rsidRPr="00E97A55" w:rsidRDefault="00E97A55" w:rsidP="00E97A55">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>У BFS ми використовуємо чергу: додаємо дітей у кінець, обробляємо з початку (FIFO).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E50BFA8" w14:textId="03F17FD4" w:rsidR="00E97A55" w:rsidRDefault="00E97A55" w:rsidP="00E97A55">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B7D70BB" w14:textId="13036EA2" w:rsidR="009C4E48" w:rsidRPr="00E97A55" w:rsidRDefault="00E97A55" w:rsidP="00E97A55">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E97A55">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>8.4. Реалізація простої експертної системи через дерева рішень</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FA937C4" w14:textId="77777777" w:rsidR="00E97A55" w:rsidRDefault="00E97A55" w:rsidP="00922CF5">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5625CD17" w14:textId="71BF580B" w:rsidR="00922CF5" w:rsidRPr="009C4E48" w:rsidRDefault="00922CF5" w:rsidP="00922CF5">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C4E48">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Розглянемо просту експертну систему на базі </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C4E48">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>обхода</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C4E48">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дерев.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62D96114" w14:textId="0F3EF6D6" w:rsidR="00922CF5" w:rsidRPr="002274F6" w:rsidRDefault="00922CF5" w:rsidP="00922CF5">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Припустимо нам потрібно створити систему для рекомендації породи собак. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D9026E3" w14:textId="4089513D" w:rsidR="00922CF5" w:rsidRPr="002274F6" w:rsidRDefault="00922CF5" w:rsidP="00922CF5">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Побудуємо деяке дерево рішень:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EFE6A53" w14:textId="0823C121" w:rsidR="00922CF5" w:rsidRPr="002274F6" w:rsidRDefault="00922CF5" w:rsidP="00E12F57">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002274F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5EB4C41C" wp14:editId="705774F7">
+            <wp:extent cx="6029960" cy="2379980"/>
+            <wp:effectExtent l="0" t="0" r="8890" b="1270"/>
+            <wp:docPr id="1" name="Рисунок 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
                       <a:ext cx="6029960" cy="2379980"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D73BCA0" w14:textId="77777777" w:rsidR="00922CF5" w:rsidRPr="002274F6" w:rsidRDefault="00922CF5" w:rsidP="00E12F57">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="040AF55C" w14:textId="77777777" w:rsidR="00922CF5" w:rsidRPr="002274F6" w:rsidRDefault="00922CF5" w:rsidP="00E12F57">
       <w:pPr>
         <w:rPr>
@@ -8713,51 +11395,50 @@
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E3C3F0D" w14:textId="77777777" w:rsidR="00922CF5" w:rsidRPr="002274F6" w:rsidRDefault="00922CF5" w:rsidP="00922CF5">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002274F6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002274F6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>if_then_else</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002274F6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>('Ви любите активні прогулянки та ігри на вулиці?',</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="084B8D79" w14:textId="77777777" w:rsidR="00922CF5" w:rsidRPr="002274F6" w:rsidRDefault="00922CF5" w:rsidP="00922CF5">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
@@ -9050,50 +11731,51 @@
         </w:rPr>
         <w:t>('Порода: Англійський бульдог')</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5276AC35" w14:textId="77777777" w:rsidR="00922CF5" w:rsidRPr="002274F6" w:rsidRDefault="00922CF5" w:rsidP="00922CF5">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002274F6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">             )</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DB93FFA" w14:textId="77777777" w:rsidR="00922CF5" w:rsidRPr="002274F6" w:rsidRDefault="00922CF5" w:rsidP="00922CF5">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002274F6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">           )</w:t>
@@ -10101,51 +12783,51 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002274F6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Response</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002274F6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>),</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="005A3D44" w14:textId="67CC0E6F" w:rsidR="00E12F57" w:rsidRPr="002274F6" w:rsidRDefault="00922CF5" w:rsidP="00922CF5">
+    <w:p w14:paraId="005A3D44" w14:textId="0854A960" w:rsidR="00E12F57" w:rsidRDefault="00922CF5" w:rsidP="00922CF5">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002274F6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002274F6">
         <w:rPr>
@@ -10161,171 +12843,2812 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002274F6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Response</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002274F6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, [так, ні]).</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00E12F57" w:rsidRPr="002274F6" w:rsidSect="00B921F6">
+    <w:p w14:paraId="1AFB13C2" w14:textId="77777777" w:rsidR="00A37044" w:rsidRPr="00A37044" w:rsidRDefault="00A37044" w:rsidP="00A37044">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37044">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Це приклад </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A37044">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>пошуку в глибину (DFS)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A37044">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, а не в ширину.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D31BD10" w14:textId="72CBA10E" w:rsidR="00A37044" w:rsidRPr="00A37044" w:rsidRDefault="00A37044" w:rsidP="00A37044">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="682EE281" w14:textId="77777777" w:rsidR="00A37044" w:rsidRPr="00A37044" w:rsidRDefault="00A37044" w:rsidP="00A37044">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37044">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">У дереві рішень використовується рекурсивний виклик </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A37044">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tree_recom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A37044">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69B46AF1" w14:textId="77777777" w:rsidR="00A37044" w:rsidRPr="00A37044" w:rsidRDefault="00A37044" w:rsidP="00A37044">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37044">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Коли ми отримуємо відповідь на питання, ми одразу переходимо в одну з гілок (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A37044">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Then</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A37044">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> або </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A37044">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Else</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A37044">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) і продовжуємо рухатися вниз по дереву, доки не дійдемо до листа </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A37044">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>recom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A37044">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(...).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="497797F6" w14:textId="77777777" w:rsidR="00A37044" w:rsidRPr="00A37044" w:rsidRDefault="00A37044" w:rsidP="00A37044">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37044">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Тобто ми спускаємося </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A37044">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>вглиб дерева</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A37044">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по одному шляху, не розглядаючи інші гілки паралельно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C0D8E3D" w14:textId="77777777" w:rsidR="00A37044" w:rsidRPr="00A37044" w:rsidRDefault="00A37044" w:rsidP="00A37044">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37044">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Це класична стратегія </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A37044">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DFS (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A37044">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Depth-First</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A37044">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A37044">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Search</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A37044">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A37044">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1673C7" w14:textId="77777777" w:rsidR="00A37044" w:rsidRPr="00A37044" w:rsidRDefault="00A37044" w:rsidP="00A37044">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37044">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>рухаємося від кореня до листа,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B648D49" w14:textId="77777777" w:rsidR="00A37044" w:rsidRPr="00A37044" w:rsidRDefault="00A37044" w:rsidP="00A37044">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37044">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">приймаємо рішення на кожному </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A37044">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>вузлі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A37044">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B8CE3E3" w14:textId="77777777" w:rsidR="00A37044" w:rsidRPr="00A37044" w:rsidRDefault="00A37044" w:rsidP="00A37044">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37044">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>і лише після завершення гілки можемо повернутися назад (якщо потрібно).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32F28C49" w14:textId="77777777" w:rsidR="00A37044" w:rsidRPr="00A37044" w:rsidRDefault="00A37044" w:rsidP="00A37044">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00A37044" w:rsidRPr="00A37044" w:rsidSect="00B921F6">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1560" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:font w:name="Calibri">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI Emoji">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="02000000" w:usb2="08000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
+</file>
+
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="064771D5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="91E20320"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="11D42A2A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6BCCF8B2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="120924EC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="633421DC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C283D84"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="486EF0F4"/>
+    <w:lvl w:ilvl="0" w:tplc="04220001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04220003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04220005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04220001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04220003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04220005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04220001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04220003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04220005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D53682C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="35EC2438"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E30059A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="07E0687A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3FD33B5C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="DA663334"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A735DA6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C8285F54"/>
+    <w:lvl w:ilvl="0" w:tplc="D756A0CE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04220003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04220005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04220001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04220003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04220005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04220001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04220003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04220005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="510905AD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="673AA7EE"/>
+    <w:lvl w:ilvl="0" w:tplc="04220001">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04220003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04220005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04220001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04220003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04220005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04220001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04220003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04220005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="513C435C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E72C3CA6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="597F23DB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6B2C057E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59A561C3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A53A1AFA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F9C40E7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="44E6B2E2"/>
+    <w:lvl w:ilvl="0" w:tplc="04220001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04220003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04220005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04220001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04220003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04220005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04220001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04220003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04220005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="62C037AA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="DA663334"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="640C78C6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="35402BC6"/>
+    <w:lvl w:ilvl="0" w:tplc="DE26D322">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04220003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04220005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04220001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04220003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04220005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04220001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04220003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04220005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7EDA3770"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E9F28168"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005E7115"/>
     <w:rsid w:val="00047204"/>
     <w:rsid w:val="00066ACE"/>
     <w:rsid w:val="000876DF"/>
     <w:rsid w:val="00092232"/>
     <w:rsid w:val="000C73D0"/>
+    <w:rsid w:val="000D1616"/>
     <w:rsid w:val="000E7FE8"/>
     <w:rsid w:val="00190937"/>
     <w:rsid w:val="001F78A0"/>
     <w:rsid w:val="002274F6"/>
     <w:rsid w:val="002D5174"/>
     <w:rsid w:val="00337A44"/>
     <w:rsid w:val="003C3174"/>
     <w:rsid w:val="003D0CC7"/>
     <w:rsid w:val="00426684"/>
     <w:rsid w:val="004A0FBA"/>
     <w:rsid w:val="004B27E2"/>
     <w:rsid w:val="004E7A62"/>
     <w:rsid w:val="005453AB"/>
     <w:rsid w:val="00587870"/>
     <w:rsid w:val="005E7115"/>
+    <w:rsid w:val="0061500F"/>
     <w:rsid w:val="00655F10"/>
     <w:rsid w:val="00692D48"/>
     <w:rsid w:val="006D52FB"/>
     <w:rsid w:val="007E33D2"/>
     <w:rsid w:val="0089708A"/>
     <w:rsid w:val="009175E1"/>
     <w:rsid w:val="00922CF5"/>
     <w:rsid w:val="009715D1"/>
     <w:rsid w:val="009C4E48"/>
+    <w:rsid w:val="00A37044"/>
     <w:rsid w:val="00AC1CF7"/>
+    <w:rsid w:val="00AF5AEC"/>
     <w:rsid w:val="00AF7326"/>
+    <w:rsid w:val="00B441CC"/>
     <w:rsid w:val="00B5601C"/>
     <w:rsid w:val="00B73AAE"/>
     <w:rsid w:val="00B75231"/>
     <w:rsid w:val="00B921F6"/>
     <w:rsid w:val="00C2395F"/>
     <w:rsid w:val="00C452E3"/>
     <w:rsid w:val="00C5268C"/>
     <w:rsid w:val="00D90B95"/>
     <w:rsid w:val="00D9547C"/>
     <w:rsid w:val="00DA335B"/>
     <w:rsid w:val="00DA7CB9"/>
     <w:rsid w:val="00DE48EA"/>
     <w:rsid w:val="00E12F57"/>
     <w:rsid w:val="00E20748"/>
     <w:rsid w:val="00E3034A"/>
     <w:rsid w:val="00E70BCF"/>
+    <w:rsid w:val="00E97A55"/>
     <w:rsid w:val="00FC3DEC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="uk-UA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -10712,54 +16035,73 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="30"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="0061500F"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="27"/>
+      <w:szCs w:val="27"/>
+      <w:lang w:eastAsia="uk-UA"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="a3">
     <w:name w:val="Placeholder Text"/>
@@ -10772,62 +16114,431 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="pl-int">
     <w:name w:val="pl-int"/>
     <w:basedOn w:val="a0"/>
     <w:rsid w:val="000E7FE8"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="pl-atom">
     <w:name w:val="pl-atom"/>
     <w:basedOn w:val="a0"/>
     <w:rsid w:val="000E7FE8"/>
   </w:style>
   <w:style w:type="character" w:styleId="HTML">
     <w:name w:val="HTML Code"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000876DF"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="a4">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AF5AEC"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="uk-UA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a5">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AF5AEC"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="HTML0">
+    <w:name w:val="HTML Preformatted"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="HTML1"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B441CC"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="916"/>
+        <w:tab w:val="left" w:pos="1832"/>
+        <w:tab w:val="left" w:pos="2748"/>
+        <w:tab w:val="left" w:pos="3664"/>
+        <w:tab w:val="left" w:pos="4580"/>
+        <w:tab w:val="left" w:pos="5496"/>
+        <w:tab w:val="left" w:pos="6412"/>
+        <w:tab w:val="left" w:pos="7328"/>
+        <w:tab w:val="left" w:pos="8244"/>
+        <w:tab w:val="left" w:pos="9160"/>
+        <w:tab w:val="left" w:pos="10076"/>
+        <w:tab w:val="left" w:pos="10992"/>
+        <w:tab w:val="left" w:pos="11908"/>
+        <w:tab w:val="left" w:pos="12824"/>
+        <w:tab w:val="left" w:pos="13740"/>
+        <w:tab w:val="left" w:pos="14656"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="uk-UA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HTML1">
+    <w:name w:val="Стандартный HTML Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="HTML0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B441CC"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="uk-UA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="a6">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B441CC"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="30">
+    <w:name w:val="Заголовок 3 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0061500F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="27"/>
+      <w:szCs w:val="27"/>
+      <w:lang w:eastAsia="uk-UA"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:divs>
+    <w:div w:id="107625594">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="221908334">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="332683156">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="371617844">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1500777657">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="463355275">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="467237907">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="572273226">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="171605118">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="594824672">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1049961551">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1063799197">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1086850086">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1163395220">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1604148610">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1652250273">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1715811278">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1760372158">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2017805018">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="187649156">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -11085,70 +16796,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>9</Pages>
-[...1 lines deleted...]
-  <Characters>3037</Characters>
+  <Pages>13</Pages>
+  <Words>7407</Words>
+  <Characters>4223</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>25</Lines>
-  <Paragraphs>16</Paragraphs>
+  <Lines>35</Lines>
+  <Paragraphs>23</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8349</CharactersWithSpaces>
+  <CharactersWithSpaces>11607</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Admin</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>