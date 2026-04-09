--- v0 (2026-02-23)
+++ v1 (2026-04-09)
@@ -17,307 +17,259 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="1A63C6BC" w14:textId="7FFBE459" w:rsidR="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="393939"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Лекція 9. Управління версіями</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="393939"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
-          <w:lang/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="262350C9" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="393939"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E4C8D4A" w14:textId="60791C0B" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="393939"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="393939"/>
-          <w:lang w:val="uk-UA"/>
-[...11 lines deleted...]
-        <w:t>.1. Системи керування версіями</w:t>
+        </w:rPr>
+        <w:t>9.1. Системи керування версіями</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49D52BBF" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...6 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
         </w:rPr>
         <w:t>Система керування версіями (</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
-          <w:lang/>
         </w:rPr>
         <w:t>СКВ,</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
         </w:rPr>
         <w:t> source code management, SCM) - це система, що записує зміни у файл або набір файлів протягом деякого часу таким чином, що можна повернутися до певної версії пізніше. Це може бути як програмний код так і будь-які інші файли.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11FC0C64" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...6 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
         </w:rPr>
         <w:t>Системи керування версіями зазвичай використовуються при розробці програмного забезпечення для відстеження, документування та контролю над поступовими змінами в електронних документах: у сирцевому коді застосунків, кресленнях, електронних моделях та інших документах, над змінами яких одночасно працюють декілька людей. Кожна версія позначається унікальною цифрою чи літерою, зміни документу занотовуються. Зазвичай також зберігаються дані про автора зробленої зміни та її час. Інструменти для керування версіями входять до складу багатьох інтегрованих середовищ розробки.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D740F2E" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...6 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
         </w:rPr>
         <w:t>СКВ дозволяє повернути вибрані файли до попереднього стану, повернути весь проект до попереднього стану, побачити зміни, побачити, хто останній змінював щось і спровокував проблему, хто вказав на проблему і коли, та багато іншого.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="387709B0" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...6 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
         </w:rPr>
         <w:t>Існують три основні типи систем керування версіями: локальні, з централізованим сховищем та розподіленим (деценралізованим).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49BB84B2" w14:textId="2438F4F7" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...24 lines deleted...]
-        <w:t>.1). Сховище (база даних) з набором файлів та змін, які відбувалися над ними, що керуються СКВ називається </w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
+        </w:rPr>
+        <w:t>Багато людей в якості одного з методів керування версіями застосовують копіювання файлів в окрему директорію (можливо навіть директорію з відміткою за часом). Даний підхід є дуже поширеним завдяки його простоті, проте він, схильний до появи помилок. Можна легко забути в якій директорії ви знаходитеся і випадково змінити не той файл або скопіювати не ті файли, які ви хотіли. Щоб справитися з цією проблемою, програмісти розробили локальні СКВ, що мають просту базу даних, яка зберігає всі зміни в файлах під керуванням версіями (рис.9.1). Сховище (база даних) з набором файлів та змін, які відбувалися над ними, що керуються СКВ називається </w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
-          <w:lang/>
         </w:rPr>
         <w:t>репозиторієм</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
         </w:rPr>
         <w:t>. По суті репозиторій як правило є одним проектом, над яким проводяться операції як з єдиним набором файлів.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39DE7FC0" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="44277D23" wp14:editId="39F870C5">
             <wp:extent cx="3749040" cy="3200400"/>
             <wp:effectExtent l="0" t="0" r="3810" b="0"/>
             <wp:docPr id="55" name="Рисунок 55" descr="Локальні системи керування версіями"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 55" descr="Локальні системи керування версіями"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
@@ -335,256 +287,222 @@
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="27D7AF7C" w14:textId="6ADB5BDE" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...24 lines deleted...]
-        <w:t>.1. Принципи роботи локальних систем керування версіями.</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
+        </w:rPr>
+        <w:t>Рис.9.1. Принципи роботи локальних систем керування версіями.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1873ED82" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...6 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
         </w:rPr>
         <w:t>СКВ дає можливість:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="326B5651" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...6 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
         </w:rPr>
         <w:t>зберігати код;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5ADB1CD8" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...6 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
         </w:rPr>
         <w:t>запам’ятовувати історію змін до коду, та дозволяти у будь-який момент побачити хто саме зробив зміни, коли зробив зміни;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22EE65E2" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...6 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
         </w:rPr>
         <w:t>відкотитися до будь-якої версії коду у будь-який момент;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EC759A8" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...6 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
         </w:rPr>
         <w:t>об’єднувати зміни різних версій, станів та розробників;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30C7519B" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...6 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
         </w:rPr>
         <w:t>Наступним важливим питанням, з яким стикаються люди, є необхідність співпрацювати з іншими розробниками. Щоб справитися з цією проблемою, були розроблені централізовані системи керування версіями (</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
-          <w:lang/>
         </w:rPr>
         <w:t>ЦСКВ</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
         </w:rPr>
         <w:t>). Такі системи як CVS, Subversion і Perforce, мають єдиний сервер, який містить всі версії файлів, та деяке число клієнтів, які отримують файли з центрального місця.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69927D66" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0B0B133B" wp14:editId="42ED73DC">
             <wp:extent cx="4267200" cy="2964180"/>
             <wp:effectExtent l="0" t="0" r="0" b="7620"/>
             <wp:docPr id="56" name="Рисунок 56" descr="Centralized version control diagram"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 56" descr="Centralized version control diagram"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
@@ -602,156 +520,130 @@
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="33E1A6F2" w14:textId="113C6078" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...24 lines deleted...]
-        <w:t>.2. Централізовані системи керування версіями.</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
+        </w:rPr>
+        <w:t>Рис. 9.2. Централізовані системи керування версіями.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72CE532D" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...6 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
         </w:rPr>
         <w:t>Такий підхід має безліч переваг, особливо над локальними СКВ. Наприклад, кожному учаснику проекту відомо, певною мірою, чим займаються інші. Адміністратори мають повний контроль над тим, хто і що може робити. Набагато легше адмініструвати ЦСКВ, ніж мати справу з локальними базами даних для кожного клієнта. Але цей підхід також має деякі серйозні недоліки. Найбільш очевидним є єдина точка відмови, яким є централізований сервер. Якщо сервер виходить з ладу протягом години, то протягом цієї години ніхто не може співпрацювати або зберігати зміни над якими вони працюють. Якщо жорсткий диск центральної бази даних на сервері пошкоджено, і своєчасні резервні копії не були зроблені, то втрачається абсолютно все — вся історія проекту, крім одиночних знімків проекту, що збереглися на локальних машинах людей. Локальні СКВ страждають тією ж проблемою — щоразу, коли вся історія проекту зберігається в одному місці, ви ризикуєте втратити все.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7059C734" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...6 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
         </w:rPr>
         <w:t>У розподілених системах керування версіями (</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
-          <w:lang/>
         </w:rPr>
         <w:t>РСКВ</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
         </w:rPr>
         <w:t>, Distributed Version Control System) клієнти не просто отримують останній знімок файлів репозиторія: натомість вони є повною копією сховища разом з усією його історією. Таким чином, якщо ламається який-небудь сервер, через який співпрацюють розробники, будь-який з клієнтських репозиторіїв може бути скопійований назад до серверу, щоб відновити його. Кожна копія дійсно є повною резервною копією всіх даних. Крім того, багато з цих систем дуже добре взаємодіють з декількома віддаленими репозиторіями, так що можна співпрацювати з різними групами людей, застосовуючи різні підходи в межах одного проекту одночасно. Це дозволяє налаштувати декілька типів робочих процесів, таких як ієрархічні моделі, які неможливі в централізованих системах.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F3BF86C" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2A8285F5" wp14:editId="6C59C2F8">
             <wp:extent cx="4572000" cy="5478780"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="57" name="Рисунок 57" descr="Distributed version control diagram"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 57" descr="Distributed version control diagram"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
@@ -769,804 +661,738 @@
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AB61BAD" w14:textId="4105D9BA" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...24 lines deleted...]
-        <w:t>.3. Розподілені системи керування версіями.</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
+        </w:rPr>
+        <w:t>Рис 9.3. Розподілені системи керування версіями.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3750B0E3" w14:textId="4744852F" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="393939"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="393939"/>
-          <w:lang w:val="uk-UA"/>
-[...11 lines deleted...]
-        <w:t>.2. Система керування версіями GIT</w:t>
+        </w:rPr>
+        <w:t>9.2. Система керування версіями GIT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D9EC3D1" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
-          <w:lang/>
         </w:rPr>
         <w:t>Git</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
         </w:rPr>
         <w:t> — розподілена система керування версіями файлів та спільної роботи. Проект створив Лінус Торвальдс для керування розробкою ядра Linux, а сьогодні підтримується Джуніо Хамано (англ. Junio C. Hamano). Git є однією з найефективніших, надійних і високопродуктивних систем керування версіями, що надає гнучкі засоби нелінійної розробки, що базуються на відгалуженні і злитті гілок. Програма є вільною і випущена під ліцензією GNU GPL версії 2.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3ECAEA1D" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...6 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
         </w:rPr>
         <w:t>Система спроектована як набір програм, спеціально розроблених з врахуванням їхнього використання у скриптах. Це дозволяє зручно створювати спеціалізовані системи керування версіями на базі Git або користувацькі інтерфейси. Система має ряд користувацьких інтерфейсів: наприклад, </w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
-          <w:lang/>
         </w:rPr>
         <w:t>gitk</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
         </w:rPr>
         <w:t> та </w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
-          <w:lang/>
         </w:rPr>
         <w:t>git-gui</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
         </w:rPr>
         <w:t> розповсюджуються з самим Git. Віддалений доступ до репозиторіїв Git забезпечується git-демоном (службою), SSH або HTTP сервером.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0984356D" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...6 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
         </w:rPr>
         <w:t>Для керування Git можна використовувати різні варіанти клієнтів, зокрема Git-SCM </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00756B4A">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
             <w:color w:val="4276B6"/>
             <w:u w:val="single"/>
-            <w:lang/>
           </w:rPr>
           <w:t>https://git-scm.com/downloads</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">. Крім оригінальних клієнтів командного рядка, є безліч клієнтів з графічним інтерфейсом користувача з різними можливостями. Командний рядок — єдине місце, де можна виконувати всі команди Git, оскільки більшість графічних інтерфейсів для простоти </w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>реалізують тільки деяку підмножину функціональності Git. Для інсталяції Git під Windows достатньо перейти за посиланнями </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00756B4A">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
             <w:color w:val="4276B6"/>
             <w:u w:val="single"/>
-            <w:lang/>
           </w:rPr>
           <w:t>http://git-scm.com/download/win</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
         </w:rPr>
         <w:t> і завантаження почнеться автоматично.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="300256BD" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...6 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
         </w:rPr>
         <w:t>Після інсталяції Git необхідно провести початкові налаштування. До Git входить утиліта що має назву git config, яка дозволяє отримати чи встановити параметри, що контролюють усіма аспектами того, як Git виглядає чи працює. Ці параметри можуть бути збережені в різних місцях. У системах Windows, Git шукає файл .gitconfig в каталозі $HOME (C:\Users\$USER для більшості користувачів). Він також все одно шукає файл /etc/gitconfig, хоча відносно кореня MSys, котрий знаходиться там, де ви вирішили встановити Git у вашій Windows системі, коли ви запускали інсталяцію. Є також системний конфігураційний файл C:\ProgramData\Git\config. Цей файл може бути зміненим лише за допомогою git config -f &lt;файл&gt; адміністратором.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64C656B7" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...6 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
         </w:rPr>
         <w:t>Перше, що необхідно зробити після інсталяції Git - встановити ім’я користувача та адресу електронної пошти. Це важливо, тому що кожен коміт в Git використовує цю інформацію, і вона незмінно включена у комміти, які ви робите:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27F9A451" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
-[...7 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="373B41"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         </w:rPr>
         <w:t xml:space="preserve">git config </w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="FBA922"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t>--global</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve"> user.name </w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="198844"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t>"John Doe"</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F21783D" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
-[...7 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="373B41"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         </w:rPr>
         <w:t xml:space="preserve">git config </w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="FBA922"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t>--global</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve"> user.email johndoe@example.com</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="320E9A92" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...6 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
         </w:rPr>
         <w:t>Якщо ви передаєте опцію --global, ці налаштування потрібно зробити тільки один раз, тоді Git завжди буде використовувати цю інформацію для всього, що ви робите у цій системі. Якщо ви хочете, перевизначити ім’я або адресу електронної пошти для конкретних проектів, ви можете виконати цю ж команду без опції --global в каталозі необхідного проекту. Багато з графічних інструментів допомагають зробити це при першому запуску.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="754CA7C8" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...6 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
         </w:rPr>
         <w:t>Якщо ви хочете подивитися на свої налаштування, можете скористатися командою</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18CD8E35" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
-[...7 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="373B41"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         </w:rPr>
         <w:t>git config –-list</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20D5461F" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...6 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
         </w:rPr>
         <w:t>, щоб переглянути всі налаштування, які Git може знайти.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30EFD5F3" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...6 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
         </w:rPr>
         <w:t>Для отримання допомоги по конкретній команді, можна викликати:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BEF9813" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
-[...7 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="373B41"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         </w:rPr>
         <w:t>git help &lt;command&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31AA1813" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...6 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
         </w:rPr>
         <w:t>або</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="656A5E73" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
-[...7 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="373B41"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         </w:rPr>
         <w:t xml:space="preserve">git &lt;command&gt; </w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="FBA922"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t>-h</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CB661E8" w14:textId="298A3757" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
+    <w:p w14:paraId="0301E4B5" w14:textId="77777777" w:rsidR="00202E89" w:rsidRDefault="00202E89" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="393939"/>
-          <w:lang/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00756B4A">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CB661E8" w14:textId="015DB553" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
+        <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="393939"/>
-          <w:lang w:val="uk-UA"/>
-[...2 lines deleted...]
-      </w:r>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="393939"/>
-          <w:lang/>
-[...1 lines deleted...]
-        <w:t>.3. Основи роботи з Git для локального репозиторію</w:t>
+        </w:rPr>
+        <w:t>9.3. Основи роботи з Git для локального репозиторію</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BD6CBFC" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...6 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
         </w:rPr>
         <w:t>Більшість дій можна виконувати на локальній файловій системі без використання інтернет підключення. Вся історія змін зберігається локально і при необхідності вивантажується у віддалений репозиторій. Будь-який знімок в Git спочатку робиться локально, а потім вивантажується у віддалений репозиторій.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A5C600F" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
+    <w:p w14:paraId="3A5C600F" w14:textId="1CFBC267" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...11 lines deleted...]
-    <w:p w14:paraId="04DDED4E" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Git зберігає дані набором знімків. Кожного разу при фіксації поточної версії проекту Git зберігає зліпок того, як виглядають всі файли проекту. Але якщо файл не змінювався, то дається посилання на раніше збережений файл (див. рис. </w:t>
+      </w:r>
+      <w:r w:rsidR="00202E89">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
+        </w:rPr>
+        <w:t>.4). Git схожий на своєрідну файлову систему з інструментами, які працюють поверх неї.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04DDED4E" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00202E89">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="709"/>
-[...4 lines deleted...]
-          <w:lang/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4A99A26C" wp14:editId="02F8ECAB">
             <wp:extent cx="6096000" cy="2324100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="58" name="Рисунок 58" descr="Git зберігає дані як знімків проекту за хронологією."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 58" descr="Git зберігає дані як знімків проекту за хронологією."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
@@ -1584,178 +1410,164 @@
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="50E5723F" w14:textId="78697A59" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...27 lines deleted...]
-    <w:p w14:paraId="0D5CBB79" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
+        </w:rPr>
+        <w:t>Рис. 9.4. Дані як зліпки стану проекту в часі</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D5CBB79" w14:textId="77FB2117" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...6 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
         </w:rPr>
         <w:t>Усі зміни користувачем проводяться у файлах </w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
-          <w:lang/>
         </w:rPr>
         <w:t>робочої директорії</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...1 lines deleted...]
-        <w:t> (Working Directory). По суті, робоча директорія – це місце розміщення плинної редагованої версії усіх файлів проекту (див.рис.7.5). У робочій директорії знаходиться папка «.git», яка вміщує </w:t>
+        </w:rPr>
+        <w:t> (Working Directory). По суті, робоча директорія – це місце розміщення плинної редагованої версії усіх файлів проекту (див.рис.</w:t>
+      </w:r>
+      <w:r w:rsidR="00202E89">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
+        </w:rPr>
+        <w:t>.5). У робочій директорії знаходиться папка «.git», яка вміщує </w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
-          <w:lang/>
         </w:rPr>
         <w:t>репозиторій проекту</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
         </w:rPr>
         <w:t>, тобто базу даних всієї необхідної інформації для контролю версій: зліпки файлів, розмір, час створення і останньої зміни. За необхідності фіксації файлів робочої папки вони передаються і зберігаються в репозиторію, при необхідності редагування конкретної версії – витягуються з репозиторію.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3990C99B" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...6 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
         </w:rPr>
         <w:t>У своїй базі Git зберігає все по контрольним сумам (хешам) файлів. Перед кожним збереженням файлів Git, використовуючи спеціальний алгоритм (SHA-1) за змістом файлу обчислює хеш (контрольну суму). Отриманий хеш стає унікальним індексом файлу в Git. Використовуючи хеш Git легко відслідковує зміни в файлах.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0292FF14" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="229C1106" wp14:editId="5845CFCC">
             <wp:extent cx="4213860" cy="3200400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="59" name="Рисунок 59"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 59"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId14">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
@@ -1772,247 +1584,226 @@
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C50457B" w14:textId="49F7FCEF" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...27 lines deleted...]
-    <w:p w14:paraId="0E8667C4" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
+        </w:rPr>
+        <w:t>Рис. 9.5. Приклад робочої директорії</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E8667C4" w14:textId="3F8161AD" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...6 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
         </w:rPr>
         <w:t>При редагуванні файлів в робочій директорії вони змінюються, тобто не відповідають їх версії в репозиторію. Коли змінювані (</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
-          <w:lang/>
         </w:rPr>
         <w:t>modified</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">) файли є сенс зафіксувати в репозиторії, спочатку їх </w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>індексують (</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
-          <w:lang/>
         </w:rPr>
         <w:t>stage</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
         </w:rPr>
         <w:t>). Під час індексації, у файл індекса, який також називають областю додавання (</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
-          <w:lang/>
         </w:rPr>
         <w:t>staging area</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...1 lines deleted...]
-        <w:t>), що  зазвичай знаходиться в директорії Git, розміщується інформація про те, що саме буде зафіксовано у наступному знімку (див.рис.7.6). Після індексації усіх необхідних файлів, фіксація проводиться командою </w:t>
+        </w:rPr>
+        <w:t>), що  зазвичай знаходиться в директорії Git, розміщується інформація про те, що саме буде зафіксовано у наступному знімку (див.рис.</w:t>
+      </w:r>
+      <w:r w:rsidR="00202E89">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
+        </w:rPr>
+        <w:t>.6). Після індексації усіх необхідних файлів, фіксація проводиться командою </w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
-          <w:lang/>
         </w:rPr>
         <w:t>commit</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
         </w:rPr>
         <w:t>, а файли вважаються зафіксованими або «збереженими в коміті» (</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
-          <w:lang/>
         </w:rPr>
         <w:t>commited</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="554779C8" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...6 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
         </w:rPr>
         <w:t>Таким чином, у випадку, якщо окрема версія файлу вже є в директорії Git, цей файл вважається збереженим у коміті. Якщо він зазнав змін і перебуває в індексі, то він індексований. Якщо ж його стан відрізняється від того, який був у коміті, і файл не знаходиться в індексі, то він називається зміненим.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3217D49C" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0941B3EF" wp14:editId="38A07DBD">
             <wp:extent cx="4267200" cy="2354580"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="60" name="Рисунок 60" descr="Робоче дерево, індекс та директорія Git."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 60" descr="Робоче дерево, індекс та директорія Git."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId15">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
@@ -2029,652 +1820,589 @@
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="57442E2D" w14:textId="617D98A4" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...24 lines deleted...]
-        <w:t>.6. Області збереження в Git.</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
+        </w:rPr>
+        <w:t>Рис. 9.6. Області збереження в Git.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DAC5574" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...6 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
         </w:rPr>
         <w:t>Для роботи з проектом, що наразі не перебуває під СКВ, спочатку треба перейти до теки цього проекту. У командному рядку Windows для цього можна використати команду cd:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07572C92" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
-[...7 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="373B41"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         </w:rPr>
         <w:t>cd /c/user/my_project</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36558008" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...6 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
         </w:rPr>
         <w:t>та виконати:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="091D8615" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
-[...7 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="373B41"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         </w:rPr>
         <w:t>git init</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CAD7891" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...6 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
         </w:rPr>
         <w:t>Це створить новий підкаталог .git, який містить всі необхідні файли репозиторія — скелет Git-репозиторія. На цей момент, у даному проекті ще нічого не відстежується. Якщо необхідно додати існуючі файли під керування версіями (на відміну від порожнього каталогу), слід проіндексувати ці файли і зробити перший коміт. Це можна зробити за допомогою декількох команд git add, що означують файли, за якими необхідно слідкувати, після яких треба виконати git commit:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35F74192" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
-[...7 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="373B41"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         </w:rPr>
         <w:t xml:space="preserve">git add </w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="A36AC7"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t>.c</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="699B5148" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
-[...7 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="373B41"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         </w:rPr>
         <w:t>git add LICENSE.txt</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="068A2FCB" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
-[...7 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="373B41"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         </w:rPr>
         <w:t xml:space="preserve">git commit </w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="FBA922"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t>-m</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="198844"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t>'Перша версія проекту'</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E584327" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...6 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
         </w:rPr>
         <w:t>У цьому прикладі було проіндексовано усі файли з розширенням *.c та файл LICENSE.txt, після чого вони були зафіксованими в коміті.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B152927" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...6 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
         </w:rPr>
         <w:t xml:space="preserve">Після цих команд на машині буде локальний Git репозиторій та робоча директорія з усіма файлами цього проекту. При кожній зміні файлів в робочій не обов’язково їх відправляти в </w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>репозиторій. Зазвичай, це робиться коли треба зафіксувати певну версію проекту для можливості повернення до неї.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15D88BEC" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...6 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
         </w:rPr>
         <w:t>Кожен файл робочої директорії може бути в одному з двох станів (рис.7): </w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
-          <w:lang/>
         </w:rPr>
         <w:t>контрольований</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
         </w:rPr>
         <w:t> (</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
-          <w:lang/>
         </w:rPr>
         <w:t>tracked</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
         </w:rPr>
         <w:t>) чи </w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
-          <w:lang/>
         </w:rPr>
         <w:t>неконтрольований</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
         </w:rPr>
         <w:t> (</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
-          <w:lang/>
         </w:rPr>
         <w:t>untracked</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
         </w:rPr>
         <w:t>). Контрольовані файли — це файли, що були в останньому знімку. Вони можуть бути не зміненими (</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
-          <w:lang/>
         </w:rPr>
         <w:t>unmodified</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
         </w:rPr>
         <w:t>), зміненими (</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
-          <w:lang/>
         </w:rPr>
         <w:t>modified</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
         </w:rPr>
         <w:t>) або індексованими (staged). Якщо стисло, контрольовані файли — це файли, про які Git щось знає. Неконтрольовані файли — це все інше, будь-які файли у вашій робочій директорії, що не були у вашому останньому знімку та не існують у вашому індексі. Якщо ви щойно зробили клон репозиторія, усі ваші файли контрольовані та не змінені, адже Git щойно їх отримав, а ви нічого не редагували.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F7C8C8A" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...6 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
         </w:rPr>
         <w:t>По мірі редагування файлів, Git бачить, що вони змінені, адже їх змінили після останнього коміту. Впродовж роботи розробник вибірково індексує ці змінені фали та потім зберігає всі індексовані зміни, та цей цикл повторюється.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58285FA0" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
+    <w:p w14:paraId="58285FA0" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00202E89">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="709"/>
-[...4 lines deleted...]
-          <w:lang/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0004920F" wp14:editId="4A63E71F">
             <wp:extent cx="6096000" cy="2514600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="61" name="Рисунок 61" descr="Цикл життя статусу ваших файлів."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 61" descr="Цикл життя статусу ваших файлів."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId16">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
@@ -2691,781 +2419,1941 @@
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FE960A2" w14:textId="37DC5050" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...24 lines deleted...]
-        <w:t>.7. Стан файлів Git в робочій директорії</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
+        </w:rPr>
+        <w:t>Рис.9.7. Стан файлів Git в робочій директорії</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="572CE2B8" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...6 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
         </w:rPr>
         <w:t>Перевірку стану можна зробити через команду </w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t>git status</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
         </w:rPr>
         <w:t> , або через </w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t>git status -s</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
         </w:rPr>
         <w:t> для короткої версії статусу.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70028BB3" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...6 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
         </w:rPr>
         <w:t>Добавлення нових або змінених файлів до індексу робиться з використанням команди</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CB65095" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
-[...7 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="373B41"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         </w:rPr>
         <w:t>git add &lt;файли&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="693E3606" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...6 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
         </w:rPr>
         <w:t>Команда </w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t>git add</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
         </w:rPr>
         <w:t> приймає шлях файлу або директорії. Якщо це директорія, команда додає усі файли в цій директорії включно з піддерикторіями. </w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t>git add</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
         </w:rPr>
         <w:t> – багатоцільова команда, її слід використовувати щоб почати контролювати нові файли, щоб додавати файли та для інших речей, наприклад позначання конфліктних файлів як розв’язаних.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12AB727A" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...6 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
         </w:rPr>
         <w:t>Команда </w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t>git diff</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
         </w:rPr>
         <w:t> показує які саме зміни були внесені у змінені файли відносно останнього коміту.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5653742E" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...6 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
         </w:rPr>
         <w:t>Для внесення індексованих файлів в коміт, використовується команда</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A9CFBF3" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
-[...7 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="373B41"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         </w:rPr>
         <w:t>git commit</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="537A810D" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...6 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
         </w:rPr>
         <w:t>Додавання опції </w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t>-a</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
         </w:rPr>
         <w:t> до команди </w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t>git commit</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
         </w:rPr>
         <w:t>, змушує Git автоматично додати кожен файл, що вже контролюється, до коміту, що дозволяє вам пропустити команди </w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t>git add</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DB5BF85" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...6 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Щоб видалити файл з Git, вам треба прибрати його з контрольованих файлів (вірніше, видалити його з вашого індексу) та створити коміт. Це робить команда </w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t>git rm</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
         </w:rPr>
         <w:t>, а також видаляє файл з вашої робочої директорії, щоб наступного разу він не відображався неконтрольованим. Якщо ви просто видалите файл з вашої робочої директорії, при виводі команди </w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t>git status</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
         </w:rPr>
         <w:t> він з’явиться під заголовком </w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t>Changes not staged for commit</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
         </w:rPr>
         <w:t> (тобто, </w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
         </w:rPr>
         <w:t>неіндексованим</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
         </w:rPr>
         <w:t>) Потім, якщо ви виконаєте </w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t>git rm</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
         </w:rPr>
         <w:t>, файл буде індексованим на видалення.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60810517" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...6 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
         </w:rPr>
         <w:t>Для перейменування файлу у Git, можна виконати наступну команду:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50AD30E6" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
-[...7 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="373B41"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         </w:rPr>
         <w:t>git mv стара_назва нова_назва</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F39D6D3" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...6 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
         </w:rPr>
         <w:t>Для перегляду історії комітів використовується команда </w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t>git log</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
         </w:rPr>
         <w:t> , яка має багато опцій для налаштувань.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08F32C61" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
+    <w:p w14:paraId="08F32C61" w14:textId="7ADEEA22" w:rsidR="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...6 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
         </w:rPr>
         <w:t>Для того, щоб Git не звертав уваги на деякі файли в робочій директорії, можна створити файл </w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t>.gitignore</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
         </w:rPr>
         <w:t>, що містить шаблони, за яким файли ігноруються. Налаштування у файлі </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="00756B4A">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
             <w:color w:val="4276B6"/>
             <w:u w:val="single"/>
-            <w:lang/>
           </w:rPr>
           <w:t>.gitignore</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...2 lines deleted...]
-      </w:r>
+        </w:rPr>
+        <w:t> означують які ще не контрольовані файли потрібно ігнорувати при наступній індексації. Ці налаштування ніяк не впливають на індексацію файлів, які вже контрольовані (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
+        </w:rPr>
+        <w:t>tracked</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
+        </w:rPr>
+        <w:t>Gitом</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="15" w:type="dxa"/>
+          <w:left w:w="15" w:type="dxa"/>
+          <w:bottom w:w="15" w:type="dxa"/>
+          <w:right w:w="15" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2290"/>
+        <w:gridCol w:w="3092"/>
+        <w:gridCol w:w="3963"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00202E89" w:rsidRPr="00202E89" w14:paraId="0C206694" w14:textId="77777777" w:rsidTr="00202E89">
+        <w:trPr>
+          <w:tblHeader/>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3F690EFB" w14:textId="77777777" w:rsidR="00202E89" w:rsidRPr="00202E89" w:rsidRDefault="00202E89" w:rsidP="00202E89">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00202E89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Команда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3062" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3C709ABC" w14:textId="77777777" w:rsidR="00202E89" w:rsidRPr="00202E89" w:rsidRDefault="00202E89" w:rsidP="00202E89">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00202E89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Призначення</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3918" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="46ECF92F" w14:textId="77777777" w:rsidR="00202E89" w:rsidRPr="00202E89" w:rsidRDefault="00202E89" w:rsidP="00202E89">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00202E89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Приклад використання</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00202E89" w:rsidRPr="00202E89" w14:paraId="0D590A1A" w14:textId="77777777" w:rsidTr="00202E89">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="520C01D3" w14:textId="77777777" w:rsidR="00202E89" w:rsidRPr="00202E89" w:rsidRDefault="00202E89" w:rsidP="00202E89">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00202E89">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>git</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00202E89">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00202E89">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>init</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3062" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="31AECF20" w14:textId="77777777" w:rsidR="00202E89" w:rsidRPr="00202E89" w:rsidRDefault="00202E89" w:rsidP="00202E89">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00202E89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Створює новий локальний репозиторій</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3918" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A4CBF71" w14:textId="77777777" w:rsidR="00202E89" w:rsidRPr="00202E89" w:rsidRDefault="00202E89" w:rsidP="00202E89">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00202E89">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>git</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00202E89">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00202E89">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>init</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00202E89" w:rsidRPr="00202E89" w14:paraId="07EE746D" w14:textId="77777777" w:rsidTr="00202E89">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2BE535D4" w14:textId="77777777" w:rsidR="00202E89" w:rsidRPr="00202E89" w:rsidRDefault="00202E89" w:rsidP="00202E89">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00202E89">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>git</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00202E89">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00202E89">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>clone</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00202E89">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3062" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="134ECA34" w14:textId="77777777" w:rsidR="00202E89" w:rsidRPr="00202E89" w:rsidRDefault="00202E89" w:rsidP="00202E89">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00202E89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Клонує існуючий репозиторій</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3918" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="50AFEB9B" w14:textId="77777777" w:rsidR="00202E89" w:rsidRPr="00202E89" w:rsidRDefault="00202E89" w:rsidP="00202E89">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00202E89">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>git</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00202E89">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00202E89">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>clone</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00202E89">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> https://github.com/user/repo.git</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00202E89" w:rsidRPr="00202E89" w14:paraId="02C2E800" w14:textId="77777777" w:rsidTr="00202E89">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="61F52847" w14:textId="77777777" w:rsidR="00202E89" w:rsidRPr="00202E89" w:rsidRDefault="00202E89" w:rsidP="00202E89">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00202E89">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>git</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00202E89">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00202E89">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>status</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3062" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="15170BDB" w14:textId="77777777" w:rsidR="00202E89" w:rsidRPr="00202E89" w:rsidRDefault="00202E89" w:rsidP="00202E89">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00202E89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Показує стан робочої директорії та індексу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3918" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="302E7ECA" w14:textId="77777777" w:rsidR="00202E89" w:rsidRPr="00202E89" w:rsidRDefault="00202E89" w:rsidP="00202E89">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00202E89">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>git</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00202E89">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00202E89">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>status</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00202E89" w:rsidRPr="00202E89" w14:paraId="5FFC9E52" w14:textId="77777777" w:rsidTr="00202E89">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0A4AE899" w14:textId="77777777" w:rsidR="00202E89" w:rsidRPr="00202E89" w:rsidRDefault="00202E89" w:rsidP="00202E89">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00202E89">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>git</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00202E89">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00202E89">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>add</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00202E89">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3062" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="76C9E995" w14:textId="77777777" w:rsidR="00202E89" w:rsidRPr="00202E89" w:rsidRDefault="00202E89" w:rsidP="00202E89">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00202E89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Додає файл до індексу (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00202E89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>staging</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00202E89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00202E89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>area</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00202E89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3918" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3B12EC36" w14:textId="77777777" w:rsidR="00202E89" w:rsidRPr="00202E89" w:rsidRDefault="00202E89" w:rsidP="00202E89">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00202E89">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>git</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00202E89">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00202E89">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>add</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00202E89">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> main.py</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00202E89" w:rsidRPr="00202E89" w14:paraId="4DA0EDA0" w14:textId="77777777" w:rsidTr="00202E89">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="79528D4C" w14:textId="77777777" w:rsidR="00202E89" w:rsidRPr="00202E89" w:rsidRDefault="00202E89" w:rsidP="00202E89">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00202E89">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>git</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00202E89">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00202E89">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>commit</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00202E89">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> -m "повідомлення"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3062" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6F0390D2" w14:textId="77777777" w:rsidR="00202E89" w:rsidRPr="00202E89" w:rsidRDefault="00202E89" w:rsidP="00202E89">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00202E89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Фіксує зміни з повідомленням</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3918" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="76D7BE00" w14:textId="77777777" w:rsidR="00202E89" w:rsidRPr="00202E89" w:rsidRDefault="00202E89" w:rsidP="00202E89">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00202E89">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>git</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00202E89">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00202E89">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>commit</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00202E89">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> -m "Додано нову функцію"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00202E89" w:rsidRPr="00202E89" w14:paraId="1001AA54" w14:textId="77777777" w:rsidTr="00202E89">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="31C8F50F" w14:textId="77777777" w:rsidR="00202E89" w:rsidRPr="00202E89" w:rsidRDefault="00202E89" w:rsidP="00202E89">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00202E89">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>git</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00202E89">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00202E89">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>log</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3062" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="056E0370" w14:textId="77777777" w:rsidR="00202E89" w:rsidRPr="00202E89" w:rsidRDefault="00202E89" w:rsidP="00202E89">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00202E89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Виводить історію </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00202E89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>комітів</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3918" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6886A1FF" w14:textId="77777777" w:rsidR="00202E89" w:rsidRPr="00202E89" w:rsidRDefault="00202E89" w:rsidP="00202E89">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00202E89">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>git</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00202E89">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00202E89">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>log</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00202E89" w:rsidRPr="00202E89" w14:paraId="5A9FD559" w14:textId="77777777" w:rsidTr="00202E89">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="43D98C45" w14:textId="77777777" w:rsidR="00202E89" w:rsidRPr="00202E89" w:rsidRDefault="00202E89" w:rsidP="00202E89">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00202E89">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>git</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00202E89">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00202E89">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>rm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00202E89">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3062" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0BE6F981" w14:textId="77777777" w:rsidR="00202E89" w:rsidRPr="00202E89" w:rsidRDefault="00202E89" w:rsidP="00202E89">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00202E89">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Видаляє файл з репозиторію та робочої директорії</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3918" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="36FE7373" w14:textId="77777777" w:rsidR="00202E89" w:rsidRPr="00202E89" w:rsidRDefault="00202E89" w:rsidP="00202E89">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00202E89">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>git</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00202E89">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00202E89">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>rm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00202E89">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> old.txt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="54C9209F" w14:textId="77777777" w:rsidR="00202E89" w:rsidRPr="00202E89" w:rsidRDefault="00202E89" w:rsidP="00756B4A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="73FA42E7" w14:textId="54CD8B8E" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="393939"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="393939"/>
-          <w:lang w:val="uk-UA"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="62E58490" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
+        </w:rPr>
+        <w:t>9.4. Основи роботи з галуженнями</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62E58490" w14:textId="007A0B3D" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...8 lines deleted...]
-        <w:t>Як вже зазначалося, Git зберігає дані не як послідовність змін, а як послідовність знімків. Коли фіксуються зміни (рис.7.8), Git зберігає об’єкт фіксації, що містить вказівник на знімок файлу, ім’я та поштову адресу автора, набране при коміті повідомлення та вказівники на попередні фіксації (parent). При першій фіксації (98ca9 на рис.7.8), посилання на попередню буде нульовим. Кожна інша фіксація буде містити посилання на попередню (стрілками вказується саме посилання на попередній коміт а не послідовність). Таким чином формується одна гілка з усією історією фіксацій.</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
+        </w:rPr>
+        <w:t>Як вже зазначалося, Git зберігає дані не як послідовність змін, а як послідовність знімків. Коли фіксуються зміни (рис.</w:t>
+      </w:r>
+      <w:r w:rsidR="00202E89" w:rsidRPr="00202E89">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.8), </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
+        </w:rPr>
+        <w:t>Git</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> зберігає об’єкт фіксації, що містить вказівник на знімок файлу, ім’я та поштову адресу автора, набране при коміті повідомлення та вказівники на попередні фіксації (parent). При першій фіксації (98ca9 на рис.</w:t>
+      </w:r>
+      <w:r w:rsidR="00202E89" w:rsidRPr="00DD7C6E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
+        </w:rPr>
+        <w:t>.8), посилання на попередню буде нульовим. Кожна інша фіксація буде містити посилання на попередню (стрілками вказується саме посилання на попередній коміт а не послідовність). Таким чином формується одна гілка з усією історією фіксацій.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A1B70D7" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-        </w:rPr>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="75A66767" wp14:editId="1D4543DD">
             <wp:extent cx="5669280" cy="1876532"/>
             <wp:effectExtent l="0" t="0" r="7620" b="0"/>
             <wp:docPr id="62" name="Рисунок 62"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 62"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId18">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
@@ -3481,214 +4369,168 @@
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="29C4AA7E" w14:textId="62C1B19B" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...24 lines deleted...]
-        <w:t>.8. Фіксації та їх батьки.</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
+        </w:rPr>
+        <w:t>Рис.9.8. Фіксації та їх батьки.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78CD7B10" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...6 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
         </w:rPr>
         <w:t>Гілка в Git це просто легкий вказівник, що може пересуватись, на одну з цих фіксацій шляхом поступового переходу між ними. Загальноприйнятим ім’ям першої гілки в Git колись була </w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
-          <w:lang/>
         </w:rPr>
         <w:t>master</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
         </w:rPr>
         <w:t>, а з 2020 року </w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
-          <w:lang/>
         </w:rPr>
         <w:t>main</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
         </w:rPr>
         <w:t> . При ініціалізації (створенні) репозиторія, за замовчуванням, Git створює тільки цю гілку. Коли ви почнете робити фіксації, вам надається гілка master(main), що вказує на останню зроблену фіксацію. Таким чином, щоразу, коли відбувається фіксація, вказівник «переміщується» вперед на останню фіксацію автоматично.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DF7061A" w14:textId="6C4290D3" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...6 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
         </w:rPr>
         <w:t>Галуження (</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
-          <w:lang/>
         </w:rPr>
         <w:t>branches</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...20 lines deleted...]
-    <w:p w14:paraId="08B205DD" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
+        </w:rPr>
+        <w:t>) — це відмежування від основної лінії розробки для продовження своєї частини роботи та уникнення конфліктів з основною лінією. Git дозволяє створити декілька гілок і перемикатися між ними. Це корисно, оскільки дозволяє працювати декільком розробникам над своїм функціоналом не заважаючи іншим і не псуючи основну гілку. Гілки у Git дуже просто використовувати. Приклад використання галужень в проекті показаний на рис.9.9.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08B205DD" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00DD7C6E">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="709"/>
-[...4 lines deleted...]
-          <w:lang/>
+        <w:ind w:hanging="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3D65F160" wp14:editId="0AE9BC75">
             <wp:extent cx="6096000" cy="4564380"/>
             <wp:effectExtent l="0" t="0" r="0" b="7620"/>
             <wp:docPr id="63" name="Рисунок 63"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 63"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId19">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
@@ -3697,253 +4539,261 @@
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6096000" cy="4564380"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3097B0D9" w14:textId="2E5BBA07" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
+    <w:p w14:paraId="3097B0D9" w14:textId="7FF2C50E" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00DD7C6E" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...24 lines deleted...]
-        <w:t>.9.Використання галужень в проекті</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:r w:rsidR="00756B4A" w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
+        </w:rPr>
+        <w:t>ис.9.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00756B4A" w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
+        </w:rPr>
+        <w:t>9.Використання</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00756B4A" w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00756B4A" w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
+        </w:rPr>
+        <w:t>галужень</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00756B4A" w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в проекті</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46684C33" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...6 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
         </w:rPr>
         <w:t>З певного моменту код розгалужується, над кожною гілкою можна працювати окремо, наприклад кільком розробникам, а тоді гілки об’єднуються назад у головну гілку, де всі можуть бачити і використовувати зроблені зміни.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A40126D" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...6 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
         </w:rPr>
         <w:t>Гілка в Git просто є вказівником на одну із фіксацій. При кожній новій фіксації гілка в Git рухається автоматично (тобто перемикається на конкретну фіксацію). Гілка є простим файлом, який містить 40 символів контрольної суми SHA-1 фіксації. Тобто коли створюється нова гілка, створюється новий файл-вказівник, який вказує на конкретну фіксацію.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="770FA787" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...6 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
         </w:rPr>
         <w:t>Cтворення нової гілки робиться за допомогою команди </w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t>git branch</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E9ACE45" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
-[...7 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="373B41"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         </w:rPr>
         <w:t>git branch testing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03E7FA06" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...6 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
         </w:rPr>
         <w:t>У результаті цього створюється новий вказівник на фіксацію, в якій ви зараз знаходитесь.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="756F5A32" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="43EF7A0B" wp14:editId="5529D1E9">
             <wp:extent cx="4267200" cy="2499360"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="64" name="Рисунок 64" descr="HEAD вказує на гілку."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 64" descr="HEAD вказує на гілку."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId20">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
@@ -3961,243 +4811,211 @@
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BE41BD6" w14:textId="62FF40A5" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...24 lines deleted...]
-        <w:t>.10. Дві гілки вказують на одну послідовність фіксацій</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
+        </w:rPr>
+        <w:t>рис.9.10. Дві гілки вказують на одну послідовність фіксацій</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="090CBB56" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...6 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
         </w:rPr>
         <w:t>У певний момент часу Git знаходиться на одній із гілок. Для цього він зберігає особливий вказівник під назвою </w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
-          <w:lang/>
         </w:rPr>
         <w:t>HEAD</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
         </w:rPr>
         <w:t> - це просто вказівник на активну локальну гілку. Команда git branch тільки створює нову гілку — вона не переключає на неї, а залишається на активній.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="487B7682" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...6 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
         </w:rPr>
         <w:t>Щоб переключитися на існуючу гілку, треба виконати команду </w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t>git checkout</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
         </w:rPr>
         <w:t>. Наприклад для переключення на нову гілку testing:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="437E2FC5" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
-[...7 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="373B41"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         </w:rPr>
         <w:t>git checkout testing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AFB6A89" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...6 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
         </w:rPr>
         <w:t>Це пересуває HEAD, щоб він вказував на гілку testing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A32FF07" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4066B049" wp14:editId="3E85B5CA">
             <wp:extent cx="4267200" cy="2461260"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="65" name="Рисунок 65" descr="HEAD вказує на поточну гілку."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 65" descr="HEAD вказує на поточну гілку."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId21">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
@@ -4214,134 +5032,109 @@
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="116EBA03" w14:textId="78F049F4" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...24 lines deleted...]
-        <w:t>.11. HEAD вказує на поточну гілку</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
+        </w:rPr>
+        <w:t>рис.9.11. HEAD вказує на поточну гілку</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FE2D257" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...6 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
         </w:rPr>
         <w:t>Після чергової фіксації, гілка testing пересунулась уперед, а гілка master досі вказує на фіксацію, що був у момент виконання </w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t>git checkout</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
         </w:rPr>
         <w:t> для переключення гілок.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BAC37DD" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
+    <w:p w14:paraId="1BAC37DD" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00DD7C6E">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="709"/>
-[...4 lines deleted...]
-          <w:lang/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2A9BD4FC" wp14:editId="633134BF">
             <wp:extent cx="6065520" cy="2535387"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="66" name="Рисунок 66" descr="Гілка HEAD пересувається уперед при фіксації."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 66" descr="Гілка HEAD пересувається уперед при фіксації."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId22">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
@@ -4359,185 +5152,159 @@
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="38E7CE1C" w14:textId="26E514E9" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...24 lines deleted...]
-        <w:t>.12. Гілка testing пересувається уперед при фіксації</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
+        </w:rPr>
+        <w:t>рис.9.12. Гілка testing пересувається уперед при фіксації</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FDAE42F" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...6 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
         </w:rPr>
         <w:t>Після переключення назад до гілки master:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B70BB02" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
-[...7 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="373B41"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         </w:rPr>
         <w:t>git checkout master</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EC3370F" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...6 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
         </w:rPr>
         <w:t>вказівник HEAD пересувається назад на гілку master, та повертаються файли у робочій папці до стану знімку, на який вказує master. Це також означає, що якщо зараз робляться нові зміни, вони будуть походити від ранішої версії проекту (рис.7.13).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="122413B1" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2906A308" wp14:editId="7EA9264C">
             <wp:extent cx="4267200" cy="1783080"/>
             <wp:effectExtent l="0" t="0" r="0" b="7620"/>
             <wp:docPr id="67" name="Рисунок 67" descr="HEAD пересувається"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 67" descr="HEAD пересувається"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId23">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
@@ -4554,302 +5321,263 @@
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D142D98" w14:textId="2501F373" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...24 lines deleted...]
-        <w:t>.13. HEAD пересувається, коли ви отримуєте (checkout)</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
+        </w:rPr>
+        <w:t>рис.9.13. HEAD пересувається, коли ви отримуєте (checkout)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A25CDD9" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...6 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
         </w:rPr>
         <w:t>Важливо зауважити, що коли переключаються гілки в Git, файли у робочій директорії змінюються. Якщо переключитися до старшої гілки, робоча папка буде повернута до того стану, який був на момент останнього фіксування у тій гілці. Якщо Git не може зробити це без проблем, він не дасть переключитися взагалі.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7756EF6C" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...6 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
         </w:rPr>
         <w:t>Якщо зробити декілька змін та зафіксувати:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D2BEA29" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
-[...7 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="373B41"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         </w:rPr>
         <w:t xml:space="preserve">git commit </w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="FBA922"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t>-a</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="FBA922"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t>-m</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="198844"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t>'Зробив інші зміни'</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78C2FE55" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...6 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
         </w:rPr>
         <w:t>то історія проекту розійшлася (diverged) по двом різним гілкам. Ви створили гілку, дещо в ній зробили, переключились на головну гілку та зробили там щось інше. Обидві зміни ізольовані в окремих гілках. Ви можете переключатись між цими гілками та злити їх разом, коли вони будуть готові. І все це робиться за допомогою простих команд </w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t>branch</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
         </w:rPr>
         <w:t>, </w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t>checkout</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
         </w:rPr>
         <w:t> та </w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t>commit</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BA4021B" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3A2F1AE2" wp14:editId="3C2731E2">
             <wp:extent cx="6096000" cy="3909060"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="68" name="Рисунок 68" descr="Історія"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 68" descr="Історія"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId24">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
@@ -4867,153 +5595,113 @@
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DF1B023" w14:textId="35394C70" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...24 lines deleted...]
-        <w:t>.14. Розходження історій</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
+        </w:rPr>
+        <w:t>рис.9.14. Розходження історій</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BFED89A" w14:textId="2454A660" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...6 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
         </w:rPr>
         <w:t>Зливання (об’єднання, </w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
-          <w:lang/>
         </w:rPr>
         <w:t>merge</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...17 lines deleted...]
-        <w:t>.15).</w:t>
+        </w:rPr>
+        <w:t>, мердж) гілок покажемо на прикладі. Припустимо є три гілки mster, iss53 і hotfix (рис.7.15).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AC85407" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="46B18684" wp14:editId="23824082">
             <wp:extent cx="6096000" cy="2918460"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="69" name="Рисунок 69" descr="Гілка `hotfix`"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 69" descr="Гілка `hotfix`"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId25">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
@@ -5030,438 +5718,399 @@
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="024C6058" w14:textId="5A110D28" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...24 lines deleted...]
-        <w:t>.15. Приклад з 3-ма гілками</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
+        </w:rPr>
+        <w:t>рис.9.15. Приклад з 3-ма гілками</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4718D49A" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...6 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
         </w:rPr>
         <w:t>Для злиття (merge) гілки hotfix до master використовується команда </w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t>git merge</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
         </w:rPr>
         <w:t>. Перед цим за допомогою checkout йде переключення на гілку master</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EA1007A" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
-[...7 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="373B41"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         </w:rPr>
         <w:t>git checkout master</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="219BFB59" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
-[...7 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="373B41"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         </w:rPr>
         <w:t>git merge hotfix</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7806538E" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
-[...7 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="373B41"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Updating f42c576..3a0874c</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25C060B4" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
-[...7 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="373B41"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         </w:rPr>
         <w:t>Fast-forward</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="604AA571" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
-[...7 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="373B41"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         </w:rPr>
         <w:t xml:space="preserve"> index.html | 2 ++</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AB9C7E7" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
-[...7 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="373B41"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1 file changed, 2 insertions(+)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3436B951" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...6 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
         </w:rPr>
         <w:t>Зверніть увагу на фразу “fast-forward” у цьому злитті. Через те, що коміт C4, який зливався, належав гілці hotfix, що була безпосередньо попереду поточного коміту C2, Git просто переміщує вказівник вперед. Іншими словами, коли ви зливаєте один коміт з іншим, і це можна досягнути слідуючи історії першого коміту, Git просто переставляє вказівник, оскільки немає змін-відмінностей, які потрібно зливати разом - це називається “перемоткою” (“fast-forward”). Тепер це має вигляд як на рис.7.16</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32702E72" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
+    <w:p w14:paraId="32702E72" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00DD7C6E">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="709"/>
-[...4 lines deleted...]
-          <w:lang/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="56F18ACD" wp14:editId="0B66B092">
             <wp:extent cx="6096000" cy="3657600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="70" name="Рисунок 70"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 70"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId26">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
@@ -5478,619 +6127,567 @@
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="14B292F9" w14:textId="4021E29D" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...24 lines deleted...]
-        <w:t>.16. master перекинутий на hotfix</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
+        </w:rPr>
+        <w:t>рис.9.16. master перекинутий на hotfix</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21BD1FD8" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...6 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
         </w:rPr>
         <w:t>Для видалення гілки hotfix використовується команда </w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t>git branch</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
         </w:rPr>
         <w:t> з опцією -d:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F7B5C96" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
-[...7 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="373B41"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         </w:rPr>
         <w:t xml:space="preserve">git branch </w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="FBA922"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t>-d</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve"> hotfix</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A9BCC64" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
-[...7 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="373B41"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         </w:rPr>
         <w:t>Deleted branch hotfix (3a0874c).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75FD19BA" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...6 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
         </w:rPr>
         <w:t>Зауважте, що тепер зміни з гілки hotfix відсутні в гілці iss53. Якщо вам потрібні ці зміни підчас роботи над iss53, ви можете злити master з iss53 командою git merge master, або просто почекати до того моменту коли ви будете інтегровувати iss53 в master.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09D0E903" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...6 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
         </w:rPr>
         <w:t>Припустимо, що необхідно злити iss53 з гілкою master. Все що потрібно це перемкнутися на робочу гілку і виконати команду git merge:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E87D60F" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
-[...7 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="373B41"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         </w:rPr>
         <w:t>git checkout master</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C2BB93E" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
-[...7 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="373B41"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         </w:rPr>
         <w:t xml:space="preserve">Switched to branch </w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="198844"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t>'master'</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="246E576B" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
-[...7 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="373B41"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         </w:rPr>
         <w:t>git merge iss53</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="381C59D2" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
-[...7 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="373B41"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         </w:rPr>
         <w:t xml:space="preserve">Merge made by the </w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="198844"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t>'recursive'</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve"> strategy.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32AE9EBD" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
-[...7 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="373B41"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         </w:rPr>
         <w:t>index.html |    1 +</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="700C7D24" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
-[...7 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="373B41"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>1 file changed, 1 insertion(+)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A29CF08" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...6 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
         </w:rPr>
         <w:t>Виглядає трошки інакше, ніж те, що було з гілкою hotfix. У цьому випадку історія змін двох гілок почала відрізнятися в якийсь момент. Оскільки коміт поточної гілки не є прямим нащадком гілки, в яку зливаються зміни, Git мусить робити триточкове злиття, користуючись двома знімками, що вказують на гілки та третім знімком - їх спільним нащадком.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20F8309D" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
+    <w:p w14:paraId="20F8309D" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00DD7C6E">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="709"/>
-[...4 lines deleted...]
-          <w:lang/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7D907932" wp14:editId="2A868128">
             <wp:extent cx="6096000" cy="2903220"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="71" name="Рисунок 71" descr="Три відбитки типового злиття."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 71" descr="Три відбитки типового злиття."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId27">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
@@ -6107,117 +6704,95 @@
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C6DAE2E" w14:textId="57ACD0FB" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...24 lines deleted...]
-        <w:t>.17. Три відбитки типового злиття</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
+        </w:rPr>
+        <w:t>рис.9.17. Три відбитки типового злиття</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46C00EED" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...6 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
         </w:rPr>
         <w:t>Замість того, щоб просто пересунути вказівник гілки вперед, Git створює новий знімок, що є результатом 3-точкового злиття, і автоматично створює новий коміт, що вказує на нього. Його називають комітом злиття (merge commit) та його особливістю є те, що він має більше одного батьківського коміту.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51096972" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0515971A" wp14:editId="2EC07182">
             <wp:extent cx="5715000" cy="2257425"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="72" name="Рисунок 72" descr="Коміт злиття."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 72" descr="Коміт злиття."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId28">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
@@ -6234,4939 +6809,5341 @@
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="711F21F6" w14:textId="59230128" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...24 lines deleted...]
-        <w:t>.18. Коміт злиття</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
+        </w:rPr>
+        <w:t>рис.9.18. Коміт злиття</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5266DB9E" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...6 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
         </w:rPr>
         <w:t>Варто зауважити, що Git сам визначає найбільш підходящого спільного нащадка, якого брати за основу зливання.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F0422FA" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...6 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
         </w:rPr>
         <w:t>Перегляд усіх гілок доступний через команду</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CBE9DD8" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
-[...7 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="373B41"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>git branch</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67BA5D2E" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
-[...7 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="373B41"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         </w:rPr>
         <w:t xml:space="preserve">  iss53</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73959555" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="A36AC7"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve"> master</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C8EE619" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
-[...7 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="373B41"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         </w:rPr>
         <w:t xml:space="preserve">  testing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="211E2F9D" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...6 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
         </w:rPr>
         <w:t>Зверніть увагу на символ * перед master: це вказівник на вашу поточно вибрану гілку (тобто ту, на котру вказує HEAD). Це означає, що якщо ви зараз захочете зробити коміт, master оновиться вашими новими змінами. Щоб побачити ваші останні коміти - запустіть git branch -v:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E156E68" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
-[...7 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="373B41"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         </w:rPr>
         <w:t xml:space="preserve">git branch </w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="FBA922"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t>-v</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3739537D" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
-[...7 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="373B41"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         </w:rPr>
         <w:t xml:space="preserve">  iss53   93b412c fix javascript issue</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D44B5BB" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="A36AC7"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve"> master  7a98805 Merge branch </w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="198844"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t>'iss53'</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FFCA02C" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
-[...7 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="373B41"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         </w:rPr>
         <w:t xml:space="preserve">  testing 782fd34 add scott to the author list </w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="A36AC7"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t>the readmes</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59999EA3" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...6 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
         </w:rPr>
         <w:t>Опції </w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t>--merged</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
         </w:rPr>
         <w:t> та </w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t>--no-merged</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
         </w:rPr>
         <w:t> корисні для фільтрування списку гілок залежно від того чи вони були злиті з поточною гілкою.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7567A735" w14:textId="5463DF55" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
+    <w:p w14:paraId="161CF988" w14:textId="77777777" w:rsidR="00C82D92" w:rsidRDefault="00C82D92" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="393939"/>
-          <w:lang/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00756B4A">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7567A735" w14:textId="04B10517" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
+        <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="393939"/>
-          <w:lang w:val="uk-UA"/>
-[...2 lines deleted...]
-      </w:r>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="393939"/>
-          <w:lang/>
-[...1 lines deleted...]
-        <w:t>.5. Вирішення конфліктів злиття</w:t>
+        </w:rPr>
+        <w:t>9.5. Вирішення конфліктів злиття</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24868DD9" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...6 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
         </w:rPr>
         <w:t>Трапляється, що процес злиття не проходить гладко. Якщо ви маєте зміни в одному й тому самому місці в двох різних гілках, Git не зможе їх просто злити. Якщо підчас роботи над </w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t>iss53</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
         </w:rPr>
         <w:t> ви поміняли ту саму частину файлу, що й у гілці </w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t>hotfix</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
         </w:rPr>
         <w:t>, ви отримаєте конфлікт, що виглядає приблизно так:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58FC7F65" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
-[...7 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="373B41"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         </w:rPr>
         <w:t>git merge iss53</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69B01D0E" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
-[...7 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="373B41"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         </w:rPr>
         <w:t>Auto-merging index.html</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24579A59" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
-[...7 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="373B41"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         </w:rPr>
         <w:t xml:space="preserve">CONFLICT (content): Merge conflict </w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="A36AC7"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t>index.html</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FC91043" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
-[...7 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="373B41"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         </w:rPr>
         <w:t xml:space="preserve">Automatic merge failed; fix conflicts and </w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="A36AC7"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">then </w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t>commit the result.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F81C290" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...6 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
         </w:rPr>
         <w:t>У цьому випадку Git не створив автоматичний коміт зливання. Він призупинив процес допоки ви не вирішите конфлікт. Для того, щоб переглянути знову які саме файли спричинили конфлікт, спочатку треба переглянути </w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t>git status</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6012018D" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
-[...7 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="373B41"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         </w:rPr>
         <w:t>git status</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DD26626" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
-[...7 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="373B41"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         </w:rPr>
         <w:t>On branch master</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BA5972B" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
-[...7 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="373B41"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         </w:rPr>
         <w:t>You have unmerged paths.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AA544E2" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
-[...7 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="373B41"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         </w:rPr>
         <w:t xml:space="preserve">  (fix conflicts and run </w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="198844"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t>"git commit"</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51505A1B" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="129DAD01" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
-[...7 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="373B41"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         </w:rPr>
         <w:t>Unmerged paths:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4602C81E" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
-[...7 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="373B41"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         </w:rPr>
         <w:t xml:space="preserve">  (use </w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="198844"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t>"git add &lt;file&gt;..."</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve"> to mark resolution)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73C40F0C" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43822BA2" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
-[...7 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="373B41"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         </w:rPr>
         <w:t xml:space="preserve">    both modified:      index.html</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73D0AB75" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="274E9DE4" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
-[...7 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="373B41"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         </w:rPr>
         <w:t xml:space="preserve">no changes added to commit (use </w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="198844"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t>"git add"</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve"> and/or </w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="198844"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t>"git commit -a"</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E0C0D5F" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...6 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
         </w:rPr>
         <w:t>Все, що має конфлікти, які не були вирішені є в списку </w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
-          <w:lang/>
         </w:rPr>
         <w:t>незлитих</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
         </w:rPr>
         <w:t> (</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
-          <w:lang/>
         </w:rPr>
         <w:t>unmerged</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
         </w:rPr>
         <w:t>) файлів. У кожен такий файл Git додає стандартні позначки-вирішенння для конфліктів, отже ви можете відкрити ці файли і вирішити конфлікти самостійно. Якщо ви хочете використовувати графічний інструмент для розв’язання конфліктів, виконайте команду </w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t>git mergetool</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
         </w:rPr>
         <w:t>, яка запустить графічний редактор та проведе вас по всьому процесу.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F69AB4F" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...6 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
         </w:rPr>
         <w:t>У вашому файлі з конфліктом появиться блок, схожий на таке:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13DDDF93" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="FBA922"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t>&lt;</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="FFFFFF"/>
           <w:shd w:val="clear" w:color="auto" w:fill="CC342B"/>
-          <w:lang/>
         </w:rPr>
         <w:t>&lt;&lt;&lt;&lt;&lt;&lt;</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="3971ED"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t>HEAD:index.html</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41D6D734" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="FFFFFF"/>
           <w:shd w:val="clear" w:color="auto" w:fill="CC342B"/>
-          <w:lang/>
         </w:rPr>
         <w:t>&lt;</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="3971ED"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t>div</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="3971ED"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t>id=</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="198844"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t>"footer"</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="FBA922"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t>contact : email.support@github.com</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="FBA922"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t>&lt;/div&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A0AC6B2" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
-[...7 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="373B41"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         </w:rPr>
         <w:t>=======</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A758E94" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="FBA922"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
-        </w:rPr>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>&lt;div</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="3971ED"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t>id=</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="198844"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t>"footer"</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="FBA922"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AEB9D88" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
-[...9 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="373B41"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
+        </w:rPr>
         <w:t xml:space="preserve"> please contact us at support@github.com</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C07351C" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="FBA922"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t>&lt;/div&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B8D50AF" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
-[...7 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="373B41"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         </w:rPr>
         <w:t>&gt;&gt;&gt;&gt;&gt;&gt;&gt; iss53:index.html</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="075D176E" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...6 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
         </w:rPr>
         <w:t>Розглянемо, як це розуміти. Версія файлу в </w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t>HEAD</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
         </w:rPr>
         <w:t> (з вашої </w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t>master</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
         </w:rPr>
         <w:t> гілки, оскільки ви запустили зливання, будучи на ній) у верхній частині блоку (все вище </w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t>=======</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
         </w:rPr>
         <w:t>), а версія з </w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t>iss53</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
         </w:rPr>
         <w:t> - все, що нижче. Щоб розв’язати цю несумісність, вам потрібно вибрати одну із версій, або самостійно (вручну) поредагувати вміст файлу. Наприклад, ви можете вирішити цей конфілікт, замінивши блок повністю:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19587FE0" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="FBA922"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t>&lt;div</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="3971ED"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t>id=</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="198844"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t>"footer"</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="FBA922"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="732E6E97" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
-[...7 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="373B41"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         </w:rPr>
         <w:t>please contact us at email.support@github.com</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57559C3A" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="FBA922"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t>&lt;/div&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A574334" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...6 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
         </w:rPr>
         <w:t>В цьому випадку ми взяли потрохи з кожної секції, а стрічки </w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t>&lt;&lt;&lt;&lt;&lt;&lt;&lt;</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
         </w:rPr>
         <w:t>, </w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t>=======</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
         </w:rPr>
         <w:t> та </w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t>&gt;&gt;&gt;&gt;&gt;&gt;&gt;</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
         </w:rPr>
         <w:t> видалили повністю. Після того, як ви розв’язали подібні несумісності в кожному блоці конфліктних файлів, виконайте для них </w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t>git add</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
         </w:rPr>
         <w:t>, щоб індексувати та позначити, як ті, що розв’язані. Індексуючи файл, ви позначаєте його для Git таким, що більше не має конфлікту. Якщо ви хочете використовувати графічний інструмент для розв’язання конфліктів, виконайте команду </w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t>git mergetool</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
         </w:rPr>
         <w:t>, яка запустить графічний редактор та проведе вас по всьому процесу:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50B9C51B" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
-[...7 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="373B41"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         </w:rPr>
         <w:t>git mergetool</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01CB84E3" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="77B5B767" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
-[...7 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="373B41"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         </w:rPr>
         <w:t xml:space="preserve">This message is displayed because </w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="198844"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t>'merge.tool'</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve"> is not configured.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1149DA71" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
-[...7 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="373B41"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         </w:rPr>
         <w:t xml:space="preserve">See </w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="198844"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t>'git mergetool --tool-help'</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="198844"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t>'git help config'</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="A36AC7"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">for </w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t>more details.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="594DDA5F" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="198844"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t>'git mergetool'</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve"> will now attempt to use one of the following tools:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1ABF46A1" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
-[...7 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="373B41"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         </w:rPr>
         <w:t>opendiff kdiff3 tkdiff xxdiff meld tortoisemerge gvimdiff diffuse diffmerge ecmerge p4merge araxis bc3 codecompare vimdiff emerge</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37055958" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
-[...7 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="373B41"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         </w:rPr>
         <w:t>Merging:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63414A0D" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
-[...7 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="373B41"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         </w:rPr>
         <w:t>index.html</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AC2C0B1" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C673CAF" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
-[...7 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="373B41"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         </w:rPr>
         <w:t xml:space="preserve">Normal merge conflict </w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="A36AC7"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="198844"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t>'index.html'</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F90057B" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
-[...7 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="373B41"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         </w:rPr>
         <w:t xml:space="preserve">  {local}: modified file</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="732EF58E" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
-[...7 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="373B41"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         </w:rPr>
         <w:t xml:space="preserve">  {remote}: modified file</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B8F396D" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
-[...7 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="373B41"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         </w:rPr>
         <w:t xml:space="preserve">Hit </w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="A36AC7"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">return </w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t>to start merge resolution tool (opendiff):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="709AF9B7" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...6 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
         </w:rPr>
         <w:t>Для того, щоб використовувати інструмент-програму іншу, ніж по-замовчуванню (Git обрав </w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t>opendiff</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
         </w:rPr>
         <w:t>, оскільки команду було запущено з Mac), подивіться на список сумісних зверху одразу після “one of the following tools.” Просто введіть ім’я потрібного інструменту.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="046AC9B6" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...6 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
         </w:rPr>
         <w:t>Після того, як ви вийшли з програми для зливання, Git спитає вас чи було зливання успішним. Якщо ви відповісте, що так, Git проіндексує файл для того, щоб позначити файл як безконфліктний. Можете виконати </w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t>git status</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
         </w:rPr>
         <w:t> знову, щоб перевірити чи всі конфлікти розв’язані:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FC8F1B5" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
-[...7 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="373B41"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         </w:rPr>
         <w:t>$ git status</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AED7523" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
-[...7 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="373B41"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         </w:rPr>
         <w:t>On branch master</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72B38505" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
-[...7 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="373B41"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         </w:rPr>
         <w:t>All conflicts fixed but you are still merging.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C0311B1" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
-[...7 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="373B41"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         </w:rPr>
         <w:t xml:space="preserve">  (use </w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="198844"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t>"git commit"</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve"> to conclude merge)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CCA9D53" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="140253E5" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
-[...7 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="373B41"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         </w:rPr>
         <w:t>Changes to be committed:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38592A65" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4FBC32FE" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
-[...7 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="373B41"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         </w:rPr>
         <w:t xml:space="preserve">    modified:   index.html</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01FD0D00" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...6 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
         </w:rPr>
         <w:t>Якщо ви задоволені результатом та перевірили, що всі файли, котрі містили несумісності, проіндексовані, можете виконувати </w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t>git commit</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
         </w:rPr>
         <w:t> і, таким чином, завершувати злиття. Повідомлення після коміту виглядає приблизно так:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63E85A7E" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
-[...7 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="373B41"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         </w:rPr>
         <w:t xml:space="preserve">Merge branch </w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="198844"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t>'iss53'</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63E47508" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E6A9BE8" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
-[...9 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="373B41"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
+        </w:rPr>
         <w:t>Conflicts:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AEBF19D" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
-[...7 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="373B41"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         </w:rPr>
         <w:t xml:space="preserve">    index.html</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78A1082C" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="969896"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t>#</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54C36ECD" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="969896"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t># It looks like you may be committing a merge.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="687EA130" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="969896"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t># If this is not correct, please remove the file</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CFA8BCC" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="969896"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t>#</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="969896"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:tab/>
         <w:t>.git/MERGE_HEAD</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12D1F764" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="969896"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t># and try again.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C0C687C" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="23111685" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6199AC01" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="969896"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t># Please enter the commit message for your changes. Lines starting</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F688B56" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="969896"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t># with '#' will be ignored, and an empty message aborts the commit.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48B64E70" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="969896"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t># On branch master</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14EC039E" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="969896"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t># All conflicts fixed but you are still merging.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D539193" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="969896"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t>#</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A0491B0" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="969896"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t># Changes to be committed:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C55EC3F" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="969896"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t>#</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="969896"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:tab/>
         <w:t>modified:   index.html</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77550885" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:left w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="B4B7B4"/>
           <w:right w:val="single" w:sz="6" w:space="11" w:color="B4B7B4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="373B41"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="969896"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
-          <w:lang/>
         </w:rPr>
         <w:t>#</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1434DC24" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
+    <w:p w14:paraId="1434DC24" w14:textId="709D9664" w:rsidR="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...6 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
         </w:rPr>
         <w:t>Якщо ви вважаєте, що це допоможе іншим зрозуміти коміт злиття у майбутньому, можете змінити його повідомлення — докладно розказати, як ви розвʼязали конфлікт, чому ви зробили саме такі зміни, якщо це й без того не є очевидним.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AEE1470" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9493" w:type="dxa"/>
+        <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="15" w:type="dxa"/>
+          <w:left w:w="15" w:type="dxa"/>
+          <w:bottom w:w="15" w:type="dxa"/>
+          <w:right w:w="15" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2405"/>
+        <w:gridCol w:w="2693"/>
+        <w:gridCol w:w="4395"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C82D92" w:rsidRPr="00C82D92" w14:paraId="3C250F0B" w14:textId="77777777" w:rsidTr="00C82D92">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2360" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4F17CCB7" w14:textId="77777777" w:rsidR="00C82D92" w:rsidRPr="00C82D92" w:rsidRDefault="00C82D92" w:rsidP="00C82D92">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C82D92">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>git</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C82D92">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C82D92">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>diff</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2663" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5F156C0F" w14:textId="77777777" w:rsidR="00C82D92" w:rsidRPr="00C82D92" w:rsidRDefault="00C82D92" w:rsidP="00C82D92">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C82D92">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Показує різницю між файлами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4350" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="53DF64A6" w14:textId="77777777" w:rsidR="00C82D92" w:rsidRPr="00C82D92" w:rsidRDefault="00C82D92" w:rsidP="00C82D92">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C82D92">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>git</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C82D92">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C82D92">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>diff</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C82D92" w:rsidRPr="00C82D92" w14:paraId="41F2B634" w14:textId="77777777" w:rsidTr="00C82D92">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2360" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="74BEF18F" w14:textId="77777777" w:rsidR="00C82D92" w:rsidRPr="00C82D92" w:rsidRDefault="00C82D92" w:rsidP="00C82D92">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C82D92">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>git</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C82D92">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C82D92">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>branch</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2663" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5C45EF9C" w14:textId="77777777" w:rsidR="00C82D92" w:rsidRPr="00C82D92" w:rsidRDefault="00C82D92" w:rsidP="00C82D92">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C82D92">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Перегляд та створення гілок</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4350" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="02062CD6" w14:textId="77777777" w:rsidR="00C82D92" w:rsidRPr="00C82D92" w:rsidRDefault="00C82D92" w:rsidP="00C82D92">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C82D92">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>git</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C82D92">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C82D92">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>branch</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C82D92">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C82D92">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>feature</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C82D92">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>-x</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C82D92" w:rsidRPr="00C82D92" w14:paraId="1656E69C" w14:textId="77777777" w:rsidTr="00C82D92">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2360" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1744C608" w14:textId="77777777" w:rsidR="00C82D92" w:rsidRPr="00C82D92" w:rsidRDefault="00C82D92" w:rsidP="00C82D92">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C82D92">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>git</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C82D92">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C82D92">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>checkout</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C82D92">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2663" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="446DE2EB" w14:textId="77777777" w:rsidR="00C82D92" w:rsidRPr="00C82D92" w:rsidRDefault="00C82D92" w:rsidP="00C82D92">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C82D92">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Перехід на іншу гілку</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4350" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="46A72C2F" w14:textId="77777777" w:rsidR="00C82D92" w:rsidRPr="00C82D92" w:rsidRDefault="00C82D92" w:rsidP="00C82D92">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C82D92">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>git</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C82D92">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C82D92">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>checkout</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C82D92">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C82D92">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>main</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C82D92" w:rsidRPr="00C82D92" w14:paraId="4BC003C8" w14:textId="77777777" w:rsidTr="00C82D92">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2360" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1ED9B8DA" w14:textId="77777777" w:rsidR="00C82D92" w:rsidRPr="00C82D92" w:rsidRDefault="00C82D92" w:rsidP="00C82D92">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C82D92">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>git</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C82D92">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C82D92">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>merge</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C82D92">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2663" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2195564B" w14:textId="77777777" w:rsidR="00C82D92" w:rsidRPr="00C82D92" w:rsidRDefault="00C82D92" w:rsidP="00C82D92">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C82D92">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>Об’єднання гілки з поточною</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4350" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="791C3F94" w14:textId="77777777" w:rsidR="00C82D92" w:rsidRPr="00C82D92" w:rsidRDefault="00C82D92" w:rsidP="00C82D92">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C82D92">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>git</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C82D92">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C82D92">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>merge</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C82D92">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C82D92">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>feature</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C82D92">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>-x</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="689F7F2D" w14:textId="77777777" w:rsidR="00C82D92" w:rsidRPr="00756B4A" w:rsidRDefault="00C82D92" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...6 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AEE1470" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
+        <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
         </w:rPr>
         <w:t>Детальніше про роботу з Git читайте в українському варіанті онлайн книги </w:t>
       </w:r>
       <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidRPr="00756B4A">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
             <w:color w:val="4276B6"/>
             <w:u w:val="single"/>
-            <w:lang/>
           </w:rPr>
           <w:t>Pro Git</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2A92F1D8" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="393939"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="393939"/>
-          <w:lang/>
         </w:rPr>
         <w:t>Запитання для самоперевірки</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6254A72F" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...6 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
         </w:rPr>
         <w:t>Поясніть призначення систем керування версіями.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="649EAD5C" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...6 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
         </w:rPr>
         <w:t>Які принципи функціонування централізованих та розподілених системи керування версіями?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="366D82DB" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...6 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
         </w:rPr>
         <w:t>Які принципи функціонування Git?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2241DCA2" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...6 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
         </w:rPr>
         <w:t>Що таке stage, commit?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53B9FADB" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
+    <w:p w14:paraId="53B9FADB" w14:textId="4A3057AD" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...8 lines deleted...]
-        <w:t>Що таке tracked файли в Git? Як можна задати які файли будуть tracked?</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Що таке </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
+        </w:rPr>
+        <w:t>tracked</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C82D92">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C82D92">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>контрольован</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C82D92">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
+        </w:rPr>
+        <w:t xml:space="preserve">і) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
+        </w:rPr>
+        <w:t>файли в Git? Як можна задати які файли будуть tracked?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20D992C1" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...6 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
         </w:rPr>
         <w:t>Розкажіть про основні принципи роботи з галуженнями.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55DFBEDE" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...6 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
         </w:rPr>
         <w:t>Що робить команда checkout в Git?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03AA32CE" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="2B2B2B"/>
-          <w:lang/>
-[...6 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
         </w:rPr>
         <w:t>Розкажіть про принципи об’єднання (merge) гілок.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="336BA862" w14:textId="77777777" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A" w:rsidP="00756B4A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:color w:val="2B2B2B"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
-          <w:lang/>
-[...6 lines deleted...]
-          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756B4A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2B2B2B"/>
         </w:rPr>
         <w:t>Розкажіть про прич</w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:color w:val="2B2B2B"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
-          <w:lang/>
         </w:rPr>
         <w:t>ину виникнення конфліктів зливання та спосіб їх вирішення.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00756B4A" w:rsidRPr="00756B4A">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="761228EC" w14:textId="77777777" w:rsidR="001838E0" w:rsidRDefault="001838E0" w:rsidP="00756B4A">
+    <w:p w14:paraId="645E539D" w14:textId="77777777" w:rsidR="00EB71C2" w:rsidRDefault="00EB71C2" w:rsidP="00756B4A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1B96AE51" w14:textId="77777777" w:rsidR="001838E0" w:rsidRDefault="001838E0" w:rsidP="00756B4A">
+    <w:p w14:paraId="3E069683" w14:textId="77777777" w:rsidR="00EB71C2" w:rsidRDefault="00EB71C2" w:rsidP="00756B4A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
@@ -11175,76 +12152,73 @@
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="221F4D8B" w14:textId="77777777" w:rsidR="001838E0" w:rsidRDefault="001838E0" w:rsidP="00756B4A">
+    <w:p w14:paraId="7AE35D16" w14:textId="77777777" w:rsidR="00EB71C2" w:rsidRDefault="00EB71C2" w:rsidP="00756B4A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4C85A338" w14:textId="77777777" w:rsidR="001838E0" w:rsidRDefault="001838E0" w:rsidP="00756B4A">
+    <w:p w14:paraId="179463FB" w14:textId="77777777" w:rsidR="00EB71C2" w:rsidRDefault="00EB71C2" w:rsidP="00756B4A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="7D74236A" w14:textId="0BA5BD36" w:rsidR="00756B4A" w:rsidRPr="00756B4A" w:rsidRDefault="00756B4A">
       <w:pPr>
         <w:pStyle w:val="a4"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="a6"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00756B4A">
         <w:t>https://pupenasan.github.io/ProgIngContrSystems/%D0%9B%D0%B5%D0%BA%D1%86/7_git.html</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D80525F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FBCC4AD0"/>
     <w:lvl w:ilvl="0" w:tplc="1000000F">
@@ -11981,119 +12955,124 @@
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
+  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001D4DEA"/>
     <w:rsid w:val="00052FF0"/>
     <w:rsid w:val="001567BB"/>
     <w:rsid w:val="001838E0"/>
     <w:rsid w:val="001D4DEA"/>
+    <w:rsid w:val="00202E89"/>
     <w:rsid w:val="004E0FBD"/>
     <w:rsid w:val="005E0101"/>
     <w:rsid w:val="00756B4A"/>
     <w:rsid w:val="0082697D"/>
     <w:rsid w:val="00B73764"/>
+    <w:rsid w:val="00C82D92"/>
+    <w:rsid w:val="00DD7C6E"/>
     <w:rsid w:val="00DF1F07"/>
+    <w:rsid w:val="00EB71C2"/>
     <w:rsid w:val="00F56BA9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang/>
+  <w:themeFontLang w:val="uk-UA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1D7F6F84"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{8857D48E-AC7F-4B62-834E-FA96225BD6CB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -12517,56 +13496,82 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a5">
     <w:name w:val="Текст сноски Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00756B4A"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="a6">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00756B4A"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="HTML">
+    <w:name w:val="HTML Code"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00202E89"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
+    <w:div w:id="291138968">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1001545195">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1999263994">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
@@ -13905,50 +14910,63 @@
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
             <w:div w:id="1634403249">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
+    <w:div w:id="2045593298">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://git-scm.com/download/win" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://git-scm.com/docs/gitignore" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://git-scm.com/book/uk/v2" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://git-scm.com/downloads" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -14230,70 +15248,70 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2074A2FD-C93B-47E2-AD3A-1679E847D8FB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>18</Pages>
-[...1 lines deleted...]
-  <Characters>23085</Characters>
+  <Pages>19</Pages>
+  <Words>17768</Words>
+  <Characters>10128</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>192</Lines>
-  <Paragraphs>54</Paragraphs>
+  <Lines>84</Lines>
+  <Paragraphs>55</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>27080</CharactersWithSpaces>
+  <CharactersWithSpaces>27841</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Admin</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>