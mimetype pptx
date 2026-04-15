--- v0 (2025-11-13)
+++ v1 (2026-04-15)
@@ -184,63 +184,63 @@
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
     <p:restoredLeft sz="15620"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="99" d="100"/>
-          <a:sy n="99" d="100"/>
+          <a:sx n="158" d="100"/>
+          <a:sy n="158" d="100"/>
         </p:scale>
-        <p:origin x="-240" y="-96"/>
+        <p:origin x="-2184" y="-84"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -399,51 +399,51 @@
               <a:t>Образец подзаголовка</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Дата 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:fld id="{B4C71EC6-210F-42DE-9C53-41977AD35B3D}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>06.02.2024</a:t>
+              <a:t>23.02.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="20" name="Нижний колонтитул 19"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
@@ -712,51 +712,51 @@
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Дата 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:fld id="{B4C71EC6-210F-42DE-9C53-41977AD35B3D}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>06.02.2024</a:t>
+              <a:t>23.02.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Нижний колонтитул 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
@@ -897,51 +897,51 @@
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Дата 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:fld id="{B4C71EC6-210F-42DE-9C53-41977AD35B3D}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>06.02.2024</a:t>
+              <a:t>23.02.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Нижний колонтитул 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
@@ -1072,51 +1072,51 @@
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Дата 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:fld id="{B4C71EC6-210F-42DE-9C53-41977AD35B3D}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>06.02.2024</a:t>
+              <a:t>23.02.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Нижний колонтитул 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
@@ -1340,51 +1340,51 @@
               <a:rPr kumimoji="0" lang="ru-RU" smtClean="0"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Дата 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:fld id="{B4C71EC6-210F-42DE-9C53-41977AD35B3D}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>06.02.2024</a:t>
+              <a:t>23.02.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Нижний колонтитул 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
@@ -1808,51 +1808,51 @@
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Дата 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:fld id="{B4C71EC6-210F-42DE-9C53-41977AD35B3D}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>06.02.2024</a:t>
+              <a:t>23.02.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Нижний колонтитул 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
@@ -2297,51 +2297,51 @@
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Дата 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:fld id="{B4C71EC6-210F-42DE-9C53-41977AD35B3D}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>06.02.2024</a:t>
+              <a:t>23.02.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Нижний колонтитул 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
@@ -2423,51 +2423,51 @@
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Дата 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:fld id="{B4C71EC6-210F-42DE-9C53-41977AD35B3D}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>06.02.2024</a:t>
+              <a:t>23.02.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Нижний колонтитул 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
@@ -2567,51 +2567,51 @@
           <a:p>
             <a:pPr algn="ctr" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Дата 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:fld id="{B4C71EC6-210F-42DE-9C53-41977AD35B3D}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>06.02.2024</a:t>
+              <a:t>23.02.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Нижний колонтитул 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
@@ -2889,51 +2889,51 @@
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Дата 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:fld id="{B4C71EC6-210F-42DE-9C53-41977AD35B3D}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>06.02.2024</a:t>
+              <a:t>23.02.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Нижний колонтитул 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
@@ -3023,51 +3023,51 @@
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Дата 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:fld id="{B4C71EC6-210F-42DE-9C53-41977AD35B3D}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>06.02.2024</a:t>
+              <a:t>23.02.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Нижний колонтитул 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
@@ -3808,51 +3808,51 @@
             <a:off x="3581400" y="6305550"/>
             <a:ext cx="2133600" cy="476250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:defRPr kumimoji="0" sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="bg2">
                     <a:shade val="50000"/>
                     <a:satMod val="200000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:fld id="{B4C71EC6-210F-42DE-9C53-41977AD35B3D}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>06.02.2024</a:t>
+              <a:t>23.02.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Нижний колонтитул 9"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5715000" y="6305550"/>
             <a:ext cx="2895600" cy="476250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -5953,51 +5953,50 @@
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" err="1"/>
               <a:t>аналогів</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0"/>
               <a:t> поза </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" err="1"/>
               <a:t>Інтернетом</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" err="1"/>
               <a:t>немає</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0"/>
               <a:t>.</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2030776639"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
@@ -6916,51 +6915,50 @@
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" err="1"/>
               <a:t>набагато</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" err="1"/>
               <a:t>помітнішим</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0"/>
               <a:t> для </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" err="1"/>
               <a:t>користувача</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0"/>
               <a:t>.</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2030776639"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
@@ -7352,51 +7350,50 @@
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" err="1"/>
               <a:t>під</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0"/>
               <a:t> час </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" err="1"/>
               <a:t>їхнього</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" err="1"/>
               <a:t>створення</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0"/>
               <a:t>.</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2030776639"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
@@ -8393,51 +8390,50 @@
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" err="1"/>
               <a:t>від</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0"/>
               <a:t> того, </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" err="1"/>
               <a:t>який</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0"/>
               <a:t> браузер </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" err="1"/>
               <a:t>використовується</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0"/>
               <a:t>.</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="292351322"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
@@ -8640,51 +8636,50 @@
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" err="1"/>
               <a:t>аудиторію</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0"/>
               <a:t>, </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" err="1"/>
               <a:t>якою</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" err="1"/>
               <a:t>показуватиметься</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0"/>
               <a:t> реклама.</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="292351322"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
@@ -9281,51 +9276,50 @@
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" err="1"/>
               <a:t>кількістю</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" err="1"/>
               <a:t>показів</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0"/>
               <a:t> одному </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" err="1"/>
               <a:t>користувачеві</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0"/>
               <a:t>.</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="782817101"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
@@ -10170,51 +10164,50 @@
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" err="1"/>
               <a:t>віку</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0"/>
               <a:t>, </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" err="1"/>
               <a:t>статі</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0"/>
               <a:t>, </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" err="1"/>
               <a:t>соціального</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0"/>
               <a:t> статусу.</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1970689817"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
@@ -10393,51 +10386,50 @@
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" err="1"/>
               <a:t>тобто</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" err="1"/>
               <a:t>релевантна</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" err="1"/>
               <a:t>йому</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0"/>
               <a:t>.</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1970689817"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
@@ -10619,51 +10611,50 @@
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" err="1"/>
               <a:t>обмеженої</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" err="1"/>
               <a:t>торгової</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" err="1"/>
               <a:t>пропозиції</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0"/>
               <a:t>.</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1970689817"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
@@ -11250,51 +11241,50 @@
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" err="1"/>
               <a:t>бувають</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" err="1"/>
               <a:t>такі</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" err="1"/>
               <a:t>істоти</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0"/>
               <a:t>.</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3908281352"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
@@ -11389,51 +11379,50 @@
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" err="1"/>
               <a:t>це</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0"/>
               <a:t> приклад </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" err="1"/>
               <a:t>продуктової</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" err="1"/>
               <a:t>реклами</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0"/>
               <a:t>.</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3908281352"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
@@ -11528,51 +11517,50 @@
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" err="1"/>
               <a:t>знижкою</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0"/>
               <a:t>» - приклад </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" err="1"/>
               <a:t>торгової</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" err="1"/>
               <a:t>реклами</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0"/>
               <a:t>.</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3908281352"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
@@ -12228,51 +12216,50 @@
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" err="1"/>
               <a:t>який</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" err="1"/>
               <a:t>висмоктує</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0"/>
               <a:t> з килима </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" err="1"/>
               <a:t>сапрофітів</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0"/>
               <a:t>?»</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3908281352"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
@@ -12584,51 +12571,50 @@
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" err="1"/>
               <a:t>рідко</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" err="1"/>
               <a:t>буває</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" err="1"/>
               <a:t>вдало</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0"/>
               <a:t>.</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3908281352"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
@@ -13071,51 +13057,50 @@
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" err="1"/>
               <a:t>ніколи</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0"/>
               <a:t> до </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" err="1"/>
               <a:t>нього</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0"/>
               <a:t> не </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" err="1"/>
               <a:t>повертався</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0"/>
               <a:t>.</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3908281352"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
@@ -13151,57 +13136,102 @@
           <a:p>
             <a:r>
               <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
               <a:t>Ціна реклами</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Объект 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
-[...5 lines deleted...]
-            </a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Реклама в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>Інтернеті</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>дорожча</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>ніж</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> реклама на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>радіо</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, у ТБ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>або</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>вулицях</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3908281352"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/theme/_rels/theme1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>