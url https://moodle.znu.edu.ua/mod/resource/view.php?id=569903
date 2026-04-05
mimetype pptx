--- v0 (2025-12-20)
+++ v1 (2026-04-05)
@@ -11,114 +11,120 @@
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/charts/chartEx1.xml" ContentType="application/vnd.ms-office.chartex+xml"/>
   <Override PartName="/ppt/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/ppt/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483660" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId2"/>
     <p:sldId id="258" r:id="rId3"/>
     <p:sldId id="257" r:id="rId4"/>
-    <p:sldId id="259" r:id="rId5"/>
-[...20 lines deleted...]
-    <p:sldId id="273" r:id="rId26"/>
+    <p:sldId id="282" r:id="rId5"/>
+    <p:sldId id="259" r:id="rId6"/>
+    <p:sldId id="260" r:id="rId7"/>
+    <p:sldId id="261" r:id="rId8"/>
+    <p:sldId id="262" r:id="rId9"/>
+    <p:sldId id="264" r:id="rId10"/>
+    <p:sldId id="265" r:id="rId11"/>
+    <p:sldId id="263" r:id="rId12"/>
+    <p:sldId id="283" r:id="rId13"/>
+    <p:sldId id="278" r:id="rId14"/>
+    <p:sldId id="279" r:id="rId15"/>
+    <p:sldId id="266" r:id="rId16"/>
+    <p:sldId id="267" r:id="rId17"/>
+    <p:sldId id="271" r:id="rId18"/>
+    <p:sldId id="281" r:id="rId19"/>
+    <p:sldId id="268" r:id="rId20"/>
+    <p:sldId id="284" r:id="rId21"/>
+    <p:sldId id="270" r:id="rId22"/>
+    <p:sldId id="269" r:id="rId23"/>
+    <p:sldId id="274" r:id="rId24"/>
+    <p:sldId id="275" r:id="rId25"/>
+    <p:sldId id="276" r:id="rId26"/>
+    <p:sldId id="277" r:id="rId27"/>
+    <p:sldId id="272" r:id="rId28"/>
+    <p:sldId id="273" r:id="rId29"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -202,82 +208,82 @@
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="15620"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="89" d="100"/>
           <a:sy n="89" d="100"/>
         </p:scale>
         <p:origin x="437" y="72"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/></Relationships>
 </file>
 
 <file path=ppt/charts/_rels/chartEx1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet.xlsx"/></Relationships>
 </file>
 
 <file path=ppt/charts/chartEx1.xml><?xml version="1.0" encoding="utf-8"?>
 <cx:chartSpace xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
   <cx:chartData>
     <cx:externalData r:id="rId1" cx:autoUpdate="0"/>
     <cx:data id="0">
       <cx:strDim type="cat">
         <cx:f>Аркуш1!$A$2:$A$5</cx:f>
         <cx:lvl ptCount="4">
           <cx:pt idx="0">Ідея</cx:pt>
           <cx:pt idx="1">Що у інших</cx:pt>
           <cx:pt idx="2">Збір семантики</cx:pt>
           <cx:pt idx="3">Групування КС</cx:pt>
         </cx:lvl>
       </cx:strDim>
       <cx:numDim type="val">
         <cx:f>Аркуш1!$B$2:$B$5</cx:f>
         <cx:lvl ptCount="4" formatCode="General">
           <cx:pt idx="0">100</cx:pt>
           <cx:pt idx="1">90</cx:pt>
@@ -1269,51 +1275,51 @@
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="gray">
           <a:xfrm rot="5400000">
             <a:off x="10158984" y="1792224"/>
             <a:ext cx="990599" cy="304799"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr b="0" i="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:alpha val="60000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{1063A113-C243-49A1-A97A-BACC65C4E239}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>11.02.2025</a:t>
+              <a:t>12.02.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="gray">
           <a:xfrm rot="5400000">
             <a:off x="8951976" y="3227832"/>
             <a:ext cx="3859795" cy="304801"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
@@ -2357,51 +2363,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="uk-UA"/>
               <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1063A113-C243-49A1-A97A-BACC65C4E239}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>11.02.2025</a:t>
+              <a:t>12.02.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3337,51 +3343,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="uk-UA"/>
               <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1063A113-C243-49A1-A97A-BACC65C4E239}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>11.02.2025</a:t>
+              <a:t>12.02.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4471,51 +4477,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="uk-UA"/>
               <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1063A113-C243-49A1-A97A-BACC65C4E239}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>11.02.2025</a:t>
+              <a:t>12.02.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5504,51 +5510,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="uk-UA"/>
               <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1063A113-C243-49A1-A97A-BACC65C4E239}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>11.02.2025</a:t>
+              <a:t>12.02.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6164,51 +6170,51 @@
           <a:effectRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1063A113-C243-49A1-A97A-BACC65C4E239}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>11.02.2025</a:t>
+              <a:t>12.02.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7025,51 +7031,51 @@
           <a:effectRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1063A113-C243-49A1-A97A-BACC65C4E239}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>11.02.2025</a:t>
+              <a:t>12.02.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="561111" y="6391838"/>
             <a:ext cx="3644282" cy="304801"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -7215,51 +7221,51 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10695439" y="6391838"/>
             <a:ext cx="990599" cy="304799"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1063A113-C243-49A1-A97A-BACC65C4E239}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>11.02.2025</a:t>
+              <a:t>12.02.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8187,51 +8193,51 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10653104" y="6391838"/>
             <a:ext cx="992135" cy="304799"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1063A113-C243-49A1-A97A-BACC65C4E239}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>11.02.2025</a:t>
+              <a:t>12.02.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8398,51 +8404,51 @@
             <a:r>
               <a:rPr lang="uk-UA"/>
               <a:t>П’ятий рівень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1063A113-C243-49A1-A97A-BACC65C4E239}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>11.02.2025</a:t>
+              <a:t>12.02.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9432,51 +9438,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="uk-UA"/>
               <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1063A113-C243-49A1-A97A-BACC65C4E239}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>11.02.2025</a:t>
+              <a:t>12.02.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9704,51 +9710,51 @@
             <a:r>
               <a:rPr lang="uk-UA"/>
               <a:t>П’ятий рівень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1063A113-C243-49A1-A97A-BACC65C4E239}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>11.02.2025</a:t>
+              <a:t>12.02.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -10114,51 +10120,51 @@
             <a:r>
               <a:rPr lang="uk-UA"/>
               <a:t>П’ятий рівень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1063A113-C243-49A1-A97A-BACC65C4E239}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>11.02.2025</a:t>
+              <a:t>12.02.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -10241,51 +10247,51 @@
             <a:r>
               <a:rPr lang="uk-UA"/>
               <a:t>Клацніть, щоб редагувати стиль зразка заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1063A113-C243-49A1-A97A-BACC65C4E239}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>11.02.2025</a:t>
+              <a:t>12.02.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -10336,51 +10342,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1063A113-C243-49A1-A97A-BACC65C4E239}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>11.02.2025</a:t>
+              <a:t>12.02.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11417,51 +11423,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="uk-UA"/>
               <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1063A113-C243-49A1-A97A-BACC65C4E239}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>11.02.2025</a:t>
+              <a:t>12.02.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12525,51 +12531,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="uk-UA"/>
               <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1063A113-C243-49A1-A97A-BACC65C4E239}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>11.02.2025</a:t>
+              <a:t>12.02.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -13526,51 +13532,51 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10653104" y="6391838"/>
             <a:ext cx="990599" cy="304799"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1000" b="1" i="0">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{1063A113-C243-49A1-A97A-BACC65C4E239}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>11.02.2025</a:t>
+              <a:t>12.02.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="561110" y="6391838"/>
             <a:ext cx="3859795" cy="304801"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -14073,143 +14079,155 @@
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.semrush.com/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ads.google.com/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2014/relationships/chartEx" Target="../charts/chartEx1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2014/relationships/chartEx" Target="../charts/chartEx1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.semrush.com/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{337C4299-54A3-4A6E-A2D2-A3BA475ADA23}"/>
@@ -14261,50 +14279,174 @@
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{32CF977C-0BF6-40FF-A658-89DA73458F87}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1154954" y="1103064"/>
+            <a:ext cx="8761413" cy="706964"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" b="1" i="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Gilroy"/>
+              </a:rPr>
+              <a:t>SemRush</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" b="1" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="333333"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Gilroy"/>
+              </a:rPr>
+            </a:br>
+            <a:endParaRPr lang="uk-UA" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Місце для вмісту 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3ACC127D-48D4-4686-98B2-8BB4F3FC6864}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:hlinkClick r:id="rId2"/>
+              </a:rPr>
+              <a:t>https://www.semrush.com/</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:t>Не українізована тому лише для слів іноземного походження (інтерфейсом передбачено 11 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0" err="1"/>
+              <a:t>мовних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:t> версій)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2891243638"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Заголовок 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{37BA519C-D96D-434F-8312-92BAC731812C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Google</a:t>
             </a:r>
             <a:endParaRPr lang="uk-UA" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14393,51 +14535,135 @@
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
               <a:t>https://osvita.diia.gov.ua/courses/lesson/seria-3-posukovi-zapiti-ta-semanticne-adro-sajtu</a:t>
             </a:r>
             <a:endParaRPr lang="uk-UA" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3901733479"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Заголовок 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{10710995-764B-4DA5-9DCD-5929DD74466A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="uk-UA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Місце для вмісту 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{71B187EE-FB7C-4A6D-970D-C12E521CB0C1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1516994" y="2603500"/>
+            <a:ext cx="8102324" cy="3416300"/>
+          </a:xfrm>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1487607109"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Місце для вмісту 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{210A0C16-0DED-4352-9D83-87D2534D870B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -14482,51 +14708,51 @@
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3165894" y="1134501"/>
             <a:ext cx="8885208" cy="4749831"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3219917358"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{93480762-E06B-4DD1-BFDB-8C04449C3DAA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -14607,51 +14833,51 @@
             <p:spPr>
               <a:xfrm>
                 <a:off x="900746" y="2519680"/>
                 <a:ext cx="6780213" cy="3982720"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
             </p:spPr>
           </p:pic>
         </mc:Fallback>
       </mc:AlternateContent>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3157558339"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{675FF07E-A6F6-4ABD-BA9F-DEFD5D124EC6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -14745,51 +14971,51 @@
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="uk-UA" dirty="0"/>
               <a:t>Вводимо у текст, підсвічуємо</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="uk-UA" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1129000960"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F5149D7-E18E-4835-BDD8-1679CB49226D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -15603,72 +15829,88 @@
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Rubik"/>
               </a:rPr>
               <a:t>, </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" b="0" i="0" dirty="0" err="1">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Rubik"/>
               </a:rPr>
               <a:t>цей</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" b="0" i="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Rubik"/>
               </a:rPr>
-              <a:t> сайт, даний товар),</a:t>
-            </a:r>
+              <a:t> сайт, даний товар)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Rubik"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" b="0" i="0" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Rubik"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="uk-UA" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2741652687"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EA08D8FF-666A-4E60-95EB-0D3513DAAD9A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -15734,51 +15976,51 @@
               <a:rPr lang="uk-UA" dirty="0"/>
               <a:t>Менше складних, нагромаджених речень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="uk-UA" dirty="0"/>
               <a:t>Скорочуйте, але без фанатизму</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4200614431"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C6D20468-07F3-460D-81D6-9182372E2D13}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -15797,128 +16039,148 @@
             <a:r>
               <a:rPr lang="uk-UA" dirty="0"/>
               <a:t>Працюємо з прикладами</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Місце для вмісту 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DABF9EAD-AABC-42BA-AFDF-85EC272CB10B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit fontScale="92500"/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="just"/>
             <a:r>
               <a:rPr lang="uk-UA" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Наша фірма забезпечує швидку доставку товару Києвом та в області. Загалом з нами співпрацює протягом тривалого часу понад 1000 клієнтів.  Як відомо, саме ми першими в регіоні почали продавати настільки стиглі яблука. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Займемося</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> додатково перевезенням замовлення.</a:t>
             </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:endParaRPr lang="uk-UA" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="just"/>
             <a:r>
               <a:rPr lang="uk-UA" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>У наші дні не обійтись без вологих серветок. Компанія створює їх протягом тривалого часу, робить свою роботу якісно і </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>продуктивно</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>. Доставимо гуртову партію у Запоріжжя та область. Необхідно замовити товар, якщо часто подорожуєте. Зрештою, це виріб для всіх, хто цінує гігієну.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="uk-UA" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="uk-UA" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4251323784"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C6D20468-07F3-460D-81D6-9182372E2D13}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -16169,434 +16431,50 @@
             <a:r>
               <a:rPr lang="uk-UA" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>хто</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" dirty="0"/>
               <a:t> цінує гігієну.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="uk-UA" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="uk-UA" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3911829182"/>
-      </p:ext>
-[...382 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2851113192"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -16720,50 +16598,535 @@
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="2" name="Заголовок 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{75A41D31-DFCE-4101-9FF6-DA6EDD2AEA16}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:t>Повторюємо</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Місце для вмісту 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DC07C077-9770-40DE-B499-C4222D7CBAFF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="uk-UA" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:t>Наша компанія спеціалізується на розробці програмного забезпечення. З нами круто. З нами </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0" err="1"/>
+              <a:t>модно</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:t>. З нами успішно. Телефонуйте прямо зараз. Хто не робить замовлення, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA"/>
+              <a:t>той програє</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3753637964"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Заголовок 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A21AC9E6-00A3-4053-9D1F-ACBABF953424}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:t>ВАЖЛИВО</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Місце для вмісту 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A77A4945-8F58-48D2-AB29-6343825EDB63}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:t>Спочатку вводимо високочастотні. Але якщо їх буде чимало, бюджет просування може бути дуже дорогим.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0" err="1"/>
+              <a:t>Середньочастотні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:t> та низькочастотні працюють на перспективу</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:t>Заголовки та підзаголовки завжди з ключовими словами</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="uk-UA" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3877738070"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Заголовок 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B5AF8673-6B0A-44CC-95FA-40F62AC9AF86}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Різновиди введення ключових слів</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" dirty="0">
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Місце для вмісту 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AC9025E8-4B1C-40E2-956C-834848426AD0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="62500" lnSpcReduction="20000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Пряме (Сучасна стоматологія в Києві)</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2900" dirty="0">
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Морфологічне</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2900" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> (інший відмінок, рід – у сучасній київській стоматології)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Непряме – розбите іншими словами (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2900" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Київ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>– місце, де сучасна </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2900" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>стоматологія</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="uk-UA" sz="2900" dirty="0">
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ВАЖЛИВО</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="514350" indent="-514350">
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2900" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Не </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2900" dirty="0" err="1">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>спамимо</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2900" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> (2-3 ключі на 1000 знаків РІВНОМІРНО розподілені у тексті).</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="514350" indent="-514350">
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Не починаємо і не закінчуємо речення з ключових слів.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="514350" indent="-514350">
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Не ставимо поспіль слова і вирази</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="514350" indent="-514350">
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Для комерційних текстів використовуємо «купити», «замовити»</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:endParaRPr lang="uk-UA" dirty="0">
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2851113192"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="3" name="Місце для вмісту 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{876F0D63-69A5-4B31-942E-A0E7D790C677}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" b="0" i="0" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
@@ -16850,51 +17213,51 @@
                 <a:latin typeface="ArianAMUSerifRegular"/>
               </a:rPr>
               <a:t>. Наприклад, стаття про Мілан. Основний ключ – це слово Мілан, але воно може описувати як місто, так і футбольний клуб. А ось додаткові слова «футбол», «місто» тощо є словами, які доповнюють основний запит і розкривають суть статті. </a:t>
             </a:r>
             <a:endParaRPr lang="uk-UA" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2345879342"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA726AEF-F821-4E9D-AE8C-35C3C84564AD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -17053,51 +17416,51 @@
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="uk-UA" dirty="0">
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="575482033"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8435BA1-9A5A-4228-8C0D-ECD45DA808A7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -17291,51 +17654,51 @@
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just"/>
             <a:endParaRPr lang="uk-UA" dirty="0">
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2967376458"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF7F00E5-E36E-4E09-9D27-900666730F35}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -17608,51 +17971,51 @@
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Helvetica Neue"/>
               </a:rPr>
               <a:t>картинки та скріншоти – вітаються.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="uk-UA" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="975681604"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{51063933-C1F2-47BC-8A22-D9812F7369E6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -17732,51 +18095,51 @@
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="uk-UA" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="uk-UA" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3662663331"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Місце для вмісту 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2DBC7B5D-2484-43E9-8BE4-80DD1EFA66B7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -18052,50 +18415,160 @@
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="2" name="Заголовок 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DF3E7D86-7846-4D0D-B2B3-405F95AFC50D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Головна різниця у </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0" err="1">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>копірайтингу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> і написанні текстів </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Місце для вмісту 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6F865814-1AA5-4A11-B16A-CE98CE3084DD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="8800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00B050"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>МЕТА</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="329702383"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="3" name="Місце для тексту 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88D2A524-3F0F-4CDC-BD1A-B92A376BA26A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>SEO-</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" dirty="0" err="1"/>
@@ -18235,51 +18708,51 @@
               <a:rPr lang="uk-UA" dirty="0"/>
               <a:t>Використання художніх прийомів</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="uk-UA" dirty="0"/>
               <a:t>Завжди має історію (сюжет)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2901425726"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8E6910C8-E385-4A05-B9B8-98777F6EE0B1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -18465,51 +18938,51 @@
               <a:solidFill>
                 <a:srgbClr val="333333"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Gilroy"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="uk-UA" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1335293725"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2A28A3B1-3C6A-42DF-9E3A-8963C075FF50}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -18571,51 +19044,51 @@
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3056969301"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C464C493-6338-4799-AA29-39E98B16F9CC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -18709,51 +19182,51 @@
               <a:rPr lang="uk-UA" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="333333"/>
                 </a:solidFill>
                 <a:latin typeface="Gilroy"/>
               </a:rPr>
               <a:t>» теж має місце</a:t>
             </a:r>
             <a:endParaRPr lang="uk-UA" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4231216943"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{93249CB7-B7A2-4529-88DC-5C99029EF035}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -19148,174 +19621,50 @@
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" b="0" i="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="333333"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Gilroy"/>
               </a:rPr>
               <a:t> та статистику за ними.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>https://online.seranking.com/research.keywords.html/start</a:t>
             </a:r>
             <a:endParaRPr lang="uk-UA" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2117422119"/>
-      </p:ext>
-[...122 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2891243638"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/_rels/theme1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Зал засідань">
   <a:themeElements>
     <a:clrScheme name="Зал засідань">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="3B3059"/>
@@ -19553,111 +19902,114 @@
                 <a:hueMod val="124000"/>
                 <a:satMod val="140000"/>
                 <a:lumMod val="142000"/>
               </a:schemeClr>
             </a:duotone>
           </a:blip>
           <a:stretch/>
         </a:blipFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Ion Boardroom" id="{FC33163D-4339-46B1-8EED-24C834239D99}" vid="{B8502691-933B-45FE-8764-BA278511EF27}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Ion Boardroom</Template>
   <TotalTime></TotalTime>
-  <Words>1293</Words>
+  <Words>1334</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Широкий екран</PresentationFormat>
-  <Paragraphs>110</Paragraphs>
-  <Slides>25</Slides>
+  <Paragraphs>117</Paragraphs>
+  <Slides>28</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Використані шрифти</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>10</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Тема</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Заголовки слайдів</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>25</vt:i4>
+        <vt:i4>28</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="36" baseType="lpstr">
+    <vt:vector size="39" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>ArianAMUSerifRegular</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Century Gothic</vt:lpstr>
       <vt:lpstr>Gilroy</vt:lpstr>
       <vt:lpstr>Helvetica Neue</vt:lpstr>
       <vt:lpstr>Rubik</vt:lpstr>
       <vt:lpstr>system-ui</vt:lpstr>
       <vt:lpstr>Times New Roman</vt:lpstr>
       <vt:lpstr>Wingdings 3</vt:lpstr>
       <vt:lpstr>Зал засідань</vt:lpstr>
       <vt:lpstr>Семантичне ядро: правила роботи з ключовими запитами </vt:lpstr>
       <vt:lpstr>Про що будемо говорити?</vt:lpstr>
       <vt:lpstr>SEO-копірайтинг: спільне та відмінне із написанням текстів</vt:lpstr>
+      <vt:lpstr>Головна різниця у копірайтингу і написанні текстів </vt:lpstr>
       <vt:lpstr>Презентація PowerPoint</vt:lpstr>
       <vt:lpstr>Семантичне ядро та його функції</vt:lpstr>
       <vt:lpstr>Функції СЯ</vt:lpstr>
       <vt:lpstr>Огляд сервісів для укладання семантичного ядра</vt:lpstr>
       <vt:lpstr>Seranking</vt:lpstr>
       <vt:lpstr>SemRush </vt:lpstr>
       <vt:lpstr>Google</vt:lpstr>
       <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
       <vt:lpstr>Алгоритм</vt:lpstr>
       <vt:lpstr>Зібрали СЯ. Що далі?</vt:lpstr>
       <vt:lpstr>Позбавляємося стоп-слів</vt:lpstr>
       <vt:lpstr>Що прибрати?</vt:lpstr>
       <vt:lpstr>Працюємо з прикладами</vt:lpstr>
       <vt:lpstr>Працюємо з прикладами</vt:lpstr>
+      <vt:lpstr>Повторюємо</vt:lpstr>
       <vt:lpstr>ВАЖЛИВО</vt:lpstr>
       <vt:lpstr>Різновиди введення ключових слів</vt:lpstr>
       <vt:lpstr>Презентація PowerPoint</vt:lpstr>
       <vt:lpstr>LSI-запити</vt:lpstr>
       <vt:lpstr>Мінуси LSI-текстів</vt:lpstr>
       <vt:lpstr>Як працювати із LSI-словами?</vt:lpstr>
       <vt:lpstr>Практична вправа</vt:lpstr>
       <vt:lpstr>Презентація PowerPoint</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Презентація PowerPoint</dc:title>
   <dc:creator>Слава</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>