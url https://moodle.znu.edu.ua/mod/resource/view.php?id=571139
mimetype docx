--- v0 (2026-03-18)
+++ v1 (2026-05-05)
@@ -1,6406 +1,10233 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p w:rsidR="00636B0A" w:rsidRPr="003E5BEB" w:rsidRDefault="00636B0A" w:rsidP="00636B0A">
+    <w:p w:rsidR="00636B0A" w:rsidRPr="003E5BEB" w:rsidRDefault="00636B0A" w:rsidP="005F7234">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E5BEB">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Тема </w:t>
       </w:r>
       <w:r w:rsidR="00180262">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="003E5BEB">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Методи оцінки фізичного розвитку. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00636B0A" w:rsidRPr="003E5BEB" w:rsidRDefault="003E5BEB" w:rsidP="00636B0A">
+    <w:p w:rsidR="00636B0A" w:rsidRPr="003E5BEB" w:rsidRDefault="005F7234" w:rsidP="005F7234">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E5BEB">
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> Антропометричні індекси.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Антропометрія у практиці ФТ.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00636B0A" w:rsidRPr="003E5BEB" w:rsidRDefault="00636B0A" w:rsidP="00636B0A">
+    <w:p w:rsidR="00636B0A" w:rsidRPr="003E5BEB" w:rsidRDefault="00636B0A" w:rsidP="005F7234">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
+        <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00636B0A" w:rsidRPr="003E5BEB" w:rsidRDefault="00636B0A" w:rsidP="00636B0A">
-[...10 lines deleted...]
-    <w:p w:rsidR="00636B0A" w:rsidRPr="003E5BEB" w:rsidRDefault="00636B0A" w:rsidP="00636B0A">
+    <w:p w:rsidR="00636B0A" w:rsidRPr="003E5BEB" w:rsidRDefault="00636B0A" w:rsidP="005F7234">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:after="0"/>
-        <w:ind w:left="709"/>
+        <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E5BEB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>1. Поняття фізичного розвитку.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00636B0A" w:rsidRPr="003E5BEB" w:rsidRDefault="00636B0A" w:rsidP="00636B0A">
+    <w:p w:rsidR="00636B0A" w:rsidRPr="003E5BEB" w:rsidRDefault="00636B0A" w:rsidP="005F7234">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:after="0"/>
-        <w:ind w:left="709"/>
+        <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E5BEB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r w:rsidR="00162047">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Поняття антропометрії, антропометричні точки.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00636B0A" w:rsidRDefault="00636B0A" w:rsidP="00636B0A">
+    <w:p w:rsidR="00636B0A" w:rsidRDefault="00636B0A" w:rsidP="005F7234">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:after="0"/>
-        <w:ind w:left="709"/>
+        <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E5BEB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r w:rsidR="00162047">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Поздовжні розміри тіла: вимірювання і оцінка</w:t>
       </w:r>
       <w:r w:rsidR="00C167F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C167F1" w:rsidRDefault="00C167F1" w:rsidP="00636B0A">
+    <w:p w:rsidR="005F7234" w:rsidRPr="005F7234" w:rsidRDefault="00C167F1" w:rsidP="005F7234">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:after="0"/>
-        <w:ind w:left="709"/>
+        <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidR="005F7234">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>Обхватні</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> розміри тіла.</w:t>
+        <w:t>Поперечні розміри тіла.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C167F1" w:rsidRPr="003E5BEB" w:rsidRDefault="00C167F1" w:rsidP="00636B0A">
+    <w:p w:rsidR="00C167F1" w:rsidRDefault="005F7234" w:rsidP="005F7234">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:after="0"/>
-        <w:ind w:left="709"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>5. О</w:t>
+      </w:r>
+      <w:r w:rsidR="00C167F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>хватні розміри тіла.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C167F1" w:rsidRDefault="005F7234" w:rsidP="005F7234">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00C167F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Каліперомерія</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005F7234" w:rsidRPr="003E5BEB" w:rsidRDefault="005F7234" w:rsidP="005F7234">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>5. Антропометричні індекси.</w:t>
+        <w:t>7. Індекс маси тіла.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00636B0A" w:rsidRPr="003E5BEB" w:rsidRDefault="00636B0A" w:rsidP="00636B0A">
+    <w:p w:rsidR="00636B0A" w:rsidRPr="003E5BEB" w:rsidRDefault="00636B0A" w:rsidP="005F7234">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00636B0A" w:rsidRPr="003E5BEB" w:rsidRDefault="00636B0A" w:rsidP="00636B0A">
+    <w:p w:rsidR="004B72E0" w:rsidRDefault="004B72E0" w:rsidP="005F7234">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E5BEB">
+      <w:r w:rsidRPr="00120CB2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>1. Ф</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E5BEB">
+      <w:r w:rsidRPr="00120CB2">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>ізичний розвиток</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E5BEB">
-[...18 lines deleted...]
-        <w:t>соматоскопії.</w:t>
+      <w:r w:rsidRPr="00120CB2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – це сукупність морфологічних і функціональних показників, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">які </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00120CB2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">характеризують </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>стан</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00120CB2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> організму людини </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>на момент обстеження.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00207823">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> З позицій сучасної фізичної терапії, поняття «фізичний розвиток» розглядається не ізольовано, а в контексті </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>МКФ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00207823">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Отже, поняття фізичного розвитку </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00207823">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>відображає стан структур тіла та функцій організму, які формують руховий патерн людини.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00636B0A" w:rsidRPr="003E5BEB" w:rsidRDefault="00636B0A" w:rsidP="00636B0A">
+    <w:p w:rsidR="004B72E0" w:rsidRPr="0094548C" w:rsidRDefault="004B72E0" w:rsidP="005F7234">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="0094548C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Оцінка проводиться за допомогою двох взаємодоповнюючих методів</w:t>
+      </w:r>
+      <w:r w:rsidR="00204AD7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – соматоскопії та антропометрії.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="003E5BEB" w:rsidRPr="003E5BEB" w:rsidRDefault="00636B0A" w:rsidP="003E5BEB">
+    <w:p w:rsidR="00636B0A" w:rsidRPr="003E5BEB" w:rsidRDefault="00204AD7" w:rsidP="005F7234">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004B72E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00204AD7" w:rsidRPr="00204AD7" w:rsidRDefault="00636B0A" w:rsidP="005F7234">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc434490895"/>
       <w:r w:rsidRPr="003E5BEB">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="003E5BEB" w:rsidRPr="003E5BEB">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Антропометрія – </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003E5BEB" w:rsidRPr="003E5BEB">
+        <w:t xml:space="preserve"> Антропометрія </w:t>
+      </w:r>
+      <w:r w:rsidR="00204AD7">
         <w:rPr>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>метод оцінки фізичного розвитку шляхом вимірювання зовнішніх морфологічних параметрів людського тіла. Разом з тим при  антропометричному дослідженні оцінюють і ряд функціональних показників (</w:t>
+        <w:t xml:space="preserve">(від </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="003E5BEB" w:rsidRPr="003E5BEB">
+      <w:r w:rsidR="00204AD7">
         <w:rPr>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>спірометрічні</w:t>
+        <w:t>грец</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="003E5BEB" w:rsidRPr="003E5BEB">
+      <w:r w:rsidR="00204AD7">
         <w:rPr>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="003E5BEB" w:rsidRPr="003E5BEB">
+      <w:r w:rsidR="00204AD7">
         <w:rPr>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>динамометрічні</w:t>
+        <w:t>anthropos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="003E5BEB" w:rsidRPr="003E5BEB">
+      <w:r w:rsidR="00204AD7">
         <w:rPr>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">). Антропометричні вимірювання доповнюють й уточнюють дані соматоскопії, дають можливість точніше визначити рівень фізичного розвитку обстежуваних. Повторні антропометричні вимірювання дають змогу простежити динаміку фізичного розвитку. </w:t>
+        <w:t xml:space="preserve"> –</w:t>
+      </w:r>
+      <w:r w:rsidR="00204AD7" w:rsidRPr="00204AD7">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> людина, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00204AD7" w:rsidRPr="00204AD7">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>metreo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00204AD7" w:rsidRPr="00204AD7">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00204AD7">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00204AD7" w:rsidRPr="00204AD7">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> вимірюю) </w:t>
+      </w:r>
+      <w:r w:rsidR="00204AD7">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00204AD7" w:rsidRPr="00204AD7">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> це метод кількісної оцінки морфологічних характеристик тіла людини шляхом вимірювання йо</w:t>
+      </w:r>
+      <w:r w:rsidR="00204AD7">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">го зовнішніх параметрів. </w:t>
+      </w:r>
+      <w:r w:rsidR="00204AD7" w:rsidRPr="00204AD7">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>У сучасній фізичній терапії антропометрія є невід'ємною частиною об'єктивного обстеження, яка:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E5BEB" w:rsidRPr="003E5BEB" w:rsidRDefault="003E5BEB" w:rsidP="003E5BEB">
-[...79 lines deleted...]
-    <w:p w:rsidR="003E5BEB" w:rsidRPr="003E5BEB" w:rsidRDefault="003E5BEB" w:rsidP="003E5BEB">
+    <w:p w:rsidR="00204AD7" w:rsidRPr="00204AD7" w:rsidRDefault="00204AD7" w:rsidP="005F7234">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="12"/>
         </w:numPr>
+        <w:spacing w:after="0"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E5BEB">
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00204AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>доповнює та кількісно підтверджує дані соматоскопії;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E5BEB" w:rsidRPr="003E5BEB" w:rsidRDefault="003E5BEB" w:rsidP="003E5BEB">
+    <w:p w:rsidR="00204AD7" w:rsidRPr="00204AD7" w:rsidRDefault="00204AD7" w:rsidP="005F7234">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="12"/>
         </w:numPr>
+        <w:spacing w:after="0"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E5BEB">
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> розміри тіла;</w:t>
+      <w:r w:rsidRPr="00204AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>надає об'єктивні показники для порівняння з нормативами;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C167F1" w:rsidRDefault="003E5BEB" w:rsidP="00C167F1">
+    <w:p w:rsidR="00204AD7" w:rsidRPr="00204AD7" w:rsidRDefault="00204AD7" w:rsidP="005F7234">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="12"/>
         </w:numPr>
+        <w:spacing w:after="0"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00204AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>дозволяє відстежувати динаміку змін у процесі реабілітації;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00204AD7" w:rsidRPr="00204AD7" w:rsidRDefault="00204AD7" w:rsidP="005F7234">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00204AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>слугує прогностичним інструментом певних порушень (метаболічний синдром).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00204AD7" w:rsidRPr="003E5BEB" w:rsidRDefault="00204AD7" w:rsidP="005F7234">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00204AD7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Міжнародним стандартом якості антропометричних вимірювань є протокол ISAK (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00204AD7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>International</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00204AD7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00204AD7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Society</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00204AD7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00204AD7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00204AD7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00204AD7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00204AD7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00204AD7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Advancement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00204AD7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00204AD7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00204AD7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kinanthropometry), який забезпечує високу надійність </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>та відтворюваність результатів</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00204AD7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00204AD7" w:rsidRDefault="00204AD7" w:rsidP="005F7234">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005F7234" w:rsidRPr="00DE3C90" w:rsidRDefault="005F7234" w:rsidP="005F7234">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DE3C90">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Кінантропометрія</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DE3C90">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (від </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DE3C90">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>грец</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DE3C90">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DE3C90">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>kinein</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DE3C90">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3C90" w:rsidRPr="00DE3C90">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE3C90">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> рухати) </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3C90" w:rsidRPr="00DE3C90">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE3C90">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3C90" w:rsidRPr="00DE3C90">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>це дисципліна, яка використовує антропометричні вимірювання у зв'язку з іншими параметрами, такими як рух людини, фізіологія або прикладні науки про здоров'я</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE3C90">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>. Вона відповідає на питання</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3C90">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE3C90">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>як ці розміри впливають на здатність людини рухатися, займатися спорт</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3C90" w:rsidRPr="00DE3C90">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ом, виконувати фізичні вправи</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3C90">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3C90" w:rsidRPr="00DE3C90">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005F7234" w:rsidRDefault="005F7234" w:rsidP="00DE3C90">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005B3491" w:rsidRPr="005B3491" w:rsidRDefault="003E5BEB" w:rsidP="005F7234">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="003E5BEB">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-        <w:t>товщина шкірно-жирових складок.</w:t>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Антропометричні точки.</w:t>
+      </w:r>
+      <w:r w:rsidR="005B3491">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005B3491" w:rsidRPr="005B3491">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Для забезпечення точності та відтворюваності антропометричних вимірювань використовують чітко визначені антропометричні точки </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3C90">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="005B3491" w:rsidRPr="005B3491">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> анатомічні орієнтири зі строгою локалізацією</w:t>
+      </w:r>
+      <w:r w:rsidR="005B3491">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="005B3491" w:rsidRPr="005B3491">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">кісткові виступи, відростки, бугри, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3C90">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>виростки, краї з'єднання кісток тощо</w:t>
+      </w:r>
+      <w:r w:rsidR="005B3491" w:rsidRPr="005B3491">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="005B3491" w:rsidRPr="003E5BEB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Місце знаходження тієї або іншої антропометричної точки </w:t>
+      </w:r>
+      <w:r w:rsidR="005B3491" w:rsidRPr="005B3491">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>визначають шляхом пальпації з наступним позначенням (маркером).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E5BEB" w:rsidRPr="00C167F1" w:rsidRDefault="003E5BEB" w:rsidP="00C167F1">
+    <w:p w:rsidR="005B3491" w:rsidRDefault="005B3491" w:rsidP="005F7234">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>П</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B3491">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ерелік точок</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B3491">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>техніку пальпації та вимірювань регламентує протокол ISAK</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005B3491" w:rsidRPr="003E5BEB" w:rsidRDefault="005B3491" w:rsidP="005F7234">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B3491">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Надійність ідентифікації різних антропометричних точок неоднакова. Дослідження показують, що такі точки як задня верхня ость клубової кістки мають нижчу надійність</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> порівняно з іншими орієнтирами</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B3491">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>. Це означає, що</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> п</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B3491">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>очатківцям слід приділяти особливу увагу тренуванню пальпації складних точок</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B3491">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">При повторних вимірюваннях бажано, щоб їх проводив </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B3491">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>той самий дослідник</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B3491">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Різниця менше 1 см по окремих точках може бути пов'язана з похибкою пальпації, а не </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3C90">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">з </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B3491">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>реальною зміною</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00553BE3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3C90">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DE3C90" w:rsidRDefault="00DE3C90" w:rsidP="005F7234">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003E5BEB" w:rsidRPr="003E5BEB" w:rsidRDefault="00DE3C90" w:rsidP="005F7234">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Антропометричні показники – систематизація. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A25DD7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Н</w:t>
+      </w:r>
+      <w:r w:rsidR="00553BE3" w:rsidRPr="00DE3C90">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>айчастіше використовують такі групи антропометричних показників:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00553BE3" w:rsidRPr="00553BE3" w:rsidRDefault="00553BE3" w:rsidP="005F7234">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00553BE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>маса тіла</w:t>
+      </w:r>
+      <w:r w:rsidR="007B1742">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – в</w:t>
+      </w:r>
+      <w:r w:rsidR="007B1742" w:rsidRPr="007B1742">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">имірюється на медичних вагах. Пацієнт в положенні стоячи, </w:t>
+      </w:r>
+      <w:r w:rsidR="007B1742">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:r w:rsidR="007B1742" w:rsidRPr="007B1742">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ага рівномірно розподілена на об</w:t>
+      </w:r>
+      <w:r w:rsidR="007B1742">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>идві ноги. Точність вимірювання 0,1 кг</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00553BE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00553BE3" w:rsidRPr="00553BE3" w:rsidRDefault="00553BE3" w:rsidP="005F7234">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00553BE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>поздовжні розміри – відстані між антропометричними точками, орієнтованими у вертикальній площині (довжина тіла, довжина сегментів кінцівок);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00553BE3" w:rsidRPr="00553BE3" w:rsidRDefault="00553BE3" w:rsidP="005F7234">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00553BE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>поперечні розміри (діаметри) – відстані між точками, орієнтованими в горизонтальній площині (ширина плечей, таза, поперечний діаметр грудної клітки);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00553BE3" w:rsidRPr="00553BE3" w:rsidRDefault="00553BE3" w:rsidP="005F7234">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00553BE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>охватні розміри  – окружності сегментів тіла на різних рівнях (грудна клітка, талія, стегно, гомілка, плече);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00553BE3" w:rsidRPr="00553BE3" w:rsidRDefault="00553BE3" w:rsidP="005F7234">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00553BE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>товщина шкірно-жирових складок – показник, що використовується для оцінки компонентного складу тіла.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00553BE3" w:rsidRDefault="003E5BEB" w:rsidP="005F7234">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C167F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C167F1">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00C167F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:br/>
-[...7 lines deleted...]
-        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C167F1">
-[...23 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidR="0017563F" w:rsidRPr="0017563F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
-          <w:lang w:val="uk-UA"/>
-[...13 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r w:rsidR="00553BE3" w:rsidRPr="0017563F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
-          <w:lang w:val="uk-UA"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Поздовжні</w:t>
+      </w:r>
+      <w:r w:rsidR="00553BE3" w:rsidRPr="00553BE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> розміри тіла</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00553BE3" w:rsidRDefault="00553BE3" w:rsidP="005F7234">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00553BE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Поздовжні розміри тіла вимірюють як відстань між антропометричними точками, орієнтованими у вертикальній площині. Основні вимірювання:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007B1742" w:rsidRPr="007B1742" w:rsidRDefault="00553BE3" w:rsidP="005F7234">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00553BE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Зріст стоячи</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00553BE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003E5BEB">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">(точність вимірювань – 0,5 см): </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00553BE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> відстань від площини опори до верхівкової точки (ростомір).</w:t>
+      </w:r>
+      <w:r w:rsidR="007B1742" w:rsidRPr="007B1742">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007B1742" w:rsidRPr="007B1742">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Протокол вимірювання:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A56106" w:rsidRDefault="003E5BEB" w:rsidP="00A56106">
+    <w:p w:rsidR="007B1742" w:rsidRPr="007B1742" w:rsidRDefault="007B1742" w:rsidP="005F7234">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="13"/>
         </w:numPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E5BEB">
+      <w:r w:rsidRPr="007B1742">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>ріст в положенні сидячи і стоячи – висота верхівкової точки над поверхнею опори (</w:t>
+        <w:t>пацієнт стоїть босоніж на платформі ростоміра, спиною до шкали, п'яти разом, торкаються задньої планки; сідниці та лопатки також мають торкатися вертикальної поверхні</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>ростомір</w:t>
-[...17 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A56106" w:rsidRDefault="00A56106" w:rsidP="00A56106">
+    <w:p w:rsidR="007B1742" w:rsidRPr="007B1742" w:rsidRDefault="007B1742" w:rsidP="005F7234">
       <w:pPr>
         <w:pStyle w:val="a3"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B1742">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>голова орієнтується у франкфуртській горизонтальній площині – уявна лінія від нижнього краю очної ямки до верхнього краю зовнішнього слухового отвору;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007B1742" w:rsidRPr="007B1742" w:rsidRDefault="007B1742" w:rsidP="005F7234">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B1742">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>пацієнту дають вказівку витягнутися у повний зріст;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007B1742" w:rsidRPr="007B1742" w:rsidRDefault="007B1742" w:rsidP="005F7234">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B1742">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>планку опускають до торкання верхівкової точки, притискаючи волосся;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00553BE3" w:rsidRPr="00553BE3" w:rsidRDefault="007B1742" w:rsidP="005F7234">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B1742">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>показник знімають з точністю до 0,1 см</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00553BE3" w:rsidRPr="00553BE3" w:rsidRDefault="00553BE3" w:rsidP="005F7234">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00553BE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Зріст сидячи</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00553BE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00553BE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> відстань від площини сидіння до верхівкової точки (використовується для оцінки пропорцій тіла).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00553BE3" w:rsidRPr="00553BE3" w:rsidRDefault="00553BE3" w:rsidP="005F7234">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00553BE3">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Відносн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>а та абсолютна довжина кінцівок</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00553BE3" w:rsidRDefault="00553BE3" w:rsidP="0021290D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00553BE3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Відносна довжина </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00553BE3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> вимірюється від орієнтирів на кістках пояса </w:t>
+      </w:r>
       <w:r w:rsidRPr="00A56106">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>верхньої або нижньої кінцівки</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00553BE3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0021290D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00553BE3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Абсолютна довжина </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00553BE3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> вимірюється від кісткових орієнтирів безпосередньо на самій кінцівці.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A56106" w:rsidRPr="00553BE3" w:rsidRDefault="00553BE3" w:rsidP="005F7234">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00553BE3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Вимірювання обов'язково проводять на обох кінцівках </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00553BE3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> лише порівняння симетричних сегментів дозволяє виявити асиметрію.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00553BE3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Положення пацієнта має бути строго симетричним </w:t>
+      </w:r>
+      <w:r w:rsidR="00332822">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00553BE3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">у положенні стоячи вага тіла рівномірно розподілена на обидві ноги; у положенні лежачи </w:t>
+      </w:r>
+      <w:r w:rsidR="00332822">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00553BE3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кінцівки розташовані паралельно.</w:t>
+      </w:r>
+      <w:r w:rsidR="00332822">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00553BE3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Для кожного сегмента обирають дві чітко </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00553BE3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>пальповані</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00553BE3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> симетричні точки.</w:t>
+      </w:r>
+      <w:r w:rsidR="00332822">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00553BE3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">При вимірюванні довжини кінцівки в цілому враховують </w:t>
+      </w:r>
+      <w:r w:rsidR="00332822">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">довжину </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00553BE3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>усі</w:t>
+      </w:r>
+      <w:r w:rsidR="00332822">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>х</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00553BE3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сегмент</w:t>
+      </w:r>
+      <w:r w:rsidR="00332822">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ів</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00553BE3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0019568F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0019568F" w:rsidRPr="0019568F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Усі вимірювання проводять з точністю до 0,1 см.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0019568F" w:rsidRDefault="0019568F" w:rsidP="005F7234">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>відносну і абсолютну довжину кінцівки</w:t>
-[...8 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A56106" w:rsidRPr="00162047" w:rsidRDefault="00162047" w:rsidP="00162047">
-[...160 lines deleted...]
-    <w:p w:rsidR="00A56106" w:rsidRPr="00A56106" w:rsidRDefault="00A56106" w:rsidP="00A56106">
+    <w:p w:rsidR="00A56106" w:rsidRPr="00A56106" w:rsidRDefault="00A56106" w:rsidP="005F7234">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:firstLine="708"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A56106">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Топографічні орієнтири при вимірюванні довжини кінцівок</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a8"/>
         <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2943"/>
-        <w:gridCol w:w="7194"/>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="2977"/>
+        <w:gridCol w:w="2410"/>
+        <w:gridCol w:w="2941"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A56106" w:rsidRPr="00A56106" w:rsidTr="00A56106">
+      <w:tr w:rsidR="007B1742" w:rsidRPr="00A56106" w:rsidTr="0019568F">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2943" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A56106" w:rsidRPr="00A56106" w:rsidRDefault="00A56106" w:rsidP="00A56106">
+          <w:p w:rsidR="007B1742" w:rsidRPr="0019568F" w:rsidRDefault="007B1742" w:rsidP="005F7234">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
               </w:tabs>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A56106">
+            <w:r w:rsidRPr="0019568F">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Показники</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7194" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A56106" w:rsidRPr="00A56106" w:rsidRDefault="00A56106" w:rsidP="00A56106">
+          <w:p w:rsidR="007B1742" w:rsidRPr="007B1742" w:rsidRDefault="007B1742" w:rsidP="005F7234">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
               </w:tabs>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A56106">
+            <w:r w:rsidRPr="0019568F">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>Розпізнавальні орієнтири</w:t>
+              <w:t>Проксимальна точка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="007B1742" w:rsidRPr="007B1742" w:rsidRDefault="007B1742" w:rsidP="005F7234">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0019568F">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Дистальна точка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="007B1742" w:rsidRPr="007B1742" w:rsidRDefault="007B1742" w:rsidP="005F7234">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0019568F">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Положення пацієнта</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A56106" w:rsidRPr="00A56106" w:rsidTr="00A56106">
+      <w:tr w:rsidR="007B1742" w:rsidRPr="00A56106" w:rsidTr="0019568F">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2943" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A56106" w:rsidRPr="00A56106" w:rsidRDefault="00A56106" w:rsidP="00A56106">
+          <w:p w:rsidR="007B1742" w:rsidRPr="00A56106" w:rsidRDefault="007B1742" w:rsidP="005F7234">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
               </w:tabs>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A56106">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Відносна довжина руки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7194" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A56106" w:rsidRPr="00A56106" w:rsidRDefault="00A56106" w:rsidP="00A56106">
+          <w:p w:rsidR="007B1742" w:rsidRPr="007B1742" w:rsidRDefault="0019568F" w:rsidP="005F7234">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
               </w:tabs>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Акроміон</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="007B1742" w:rsidRPr="007B1742">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">найбільш латеральна точка </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="007B1742" w:rsidRPr="007B1742" w:rsidRDefault="007B1742" w:rsidP="005F7234">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B1742">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кінчик III пальця кисті</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="007B1742" w:rsidRPr="007B1742" w:rsidRDefault="007B1742" w:rsidP="005F7234">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B1742">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Стоячи/сидячи, рука вільно опущена</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007B1742" w:rsidRPr="00A56106" w:rsidTr="0019568F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="007B1742" w:rsidRPr="00A56106" w:rsidRDefault="007B1742" w:rsidP="005F7234">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A56106">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>Плечовий відросток лопатки - кінчик III пальця кисті</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>Абсолютна довжина руки</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-      <w:tr w:rsidR="00A56106" w:rsidRPr="00A56106" w:rsidTr="00A56106">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2943" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A56106" w:rsidRPr="00A56106" w:rsidRDefault="00A56106" w:rsidP="00A56106">
+          <w:p w:rsidR="007B1742" w:rsidRPr="007B1742" w:rsidRDefault="007B1742" w:rsidP="005F7234">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A56106">
+            <w:r w:rsidRPr="007B1742">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>Абсолютна довжина руки</w:t>
+              <w:t>Великий горбок плечової кістки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7194" w:type="dxa"/>
+            <w:tcW w:w="2410" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A56106" w:rsidRPr="00A56106" w:rsidRDefault="00A56106" w:rsidP="00A56106">
+          <w:p w:rsidR="007B1742" w:rsidRPr="007B1742" w:rsidRDefault="007B1742" w:rsidP="005F7234">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
               </w:tabs>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A56106">
+            <w:r w:rsidRPr="007B1742">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>Великий горбок плечової кістки - кінчик III пальця кисті</w:t>
+              <w:t>Кінчик III пальця кисті</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="007B1742" w:rsidRPr="007B1742" w:rsidRDefault="007B1742" w:rsidP="005F7234">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B1742">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Стоячи/сидячи, рука вільно опущена</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A56106" w:rsidRPr="00D26EA1" w:rsidTr="00A56106">
+      <w:tr w:rsidR="0019568F" w:rsidRPr="00D26EA1" w:rsidTr="0019568F">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2943" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A56106" w:rsidRPr="00A56106" w:rsidRDefault="00A56106" w:rsidP="00A56106">
+          <w:p w:rsidR="0019568F" w:rsidRPr="00A56106" w:rsidRDefault="0019568F" w:rsidP="005F7234">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
               </w:tabs>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A56106">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Довжина плеча</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7194" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A56106" w:rsidRPr="00A56106" w:rsidRDefault="00A56106" w:rsidP="00A56106">
+          <w:p w:rsidR="0019568F" w:rsidRPr="007B1742" w:rsidRDefault="0019568F" w:rsidP="005F7234">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A56106">
+            <w:r w:rsidRPr="007B1742">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>Великий горбок плечової кістки - ліктьовий відросток ліктьової кістки</w:t>
+              <w:t>Великий горбок плечової кістки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0019568F" w:rsidRPr="007B1742" w:rsidRDefault="0019568F" w:rsidP="005F7234">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B1742">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Ліктьовий відросток ліктьової кістки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0019568F" w:rsidRPr="007B1742" w:rsidRDefault="0019568F" w:rsidP="005F7234">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B1742">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Рука зігнута в лікті 90°</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A56106" w:rsidRPr="00A56106" w:rsidTr="00A56106">
+      <w:tr w:rsidR="0019568F" w:rsidRPr="00A56106" w:rsidTr="0019568F">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2943" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A56106" w:rsidRPr="00A56106" w:rsidRDefault="00A56106" w:rsidP="00A56106">
+          <w:p w:rsidR="0019568F" w:rsidRPr="00A56106" w:rsidRDefault="0019568F" w:rsidP="005F7234">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
               </w:tabs>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A56106">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Довжина передпліччя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7194" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A56106" w:rsidRPr="00A56106" w:rsidRDefault="00A56106" w:rsidP="00A56106">
+          <w:p w:rsidR="0019568F" w:rsidRPr="007B1742" w:rsidRDefault="0019568F" w:rsidP="005F7234">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A56106">
+            <w:r w:rsidRPr="007B1742">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>Ліктьовий відросток ліктьової кістки - шилоподібний відросток</w:t>
+              <w:t>Ліктьовий відросток ліктьової кістки</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A56106" w:rsidRPr="00A56106" w:rsidRDefault="00A56106" w:rsidP="00A56106">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0019568F" w:rsidRPr="007B1742" w:rsidRDefault="0019568F" w:rsidP="005F7234">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A56106">
+            <w:r w:rsidRPr="007B1742">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>променевої кістки</w:t>
+              <w:t>Шилоподібний відросток променевої кістки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0019568F" w:rsidRPr="007B1742" w:rsidRDefault="0019568F" w:rsidP="005F7234">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B1742">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Рука зігнута в лікті 90°, кисть нейтрально</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A56106" w:rsidRPr="00D26EA1" w:rsidTr="00A56106">
+      <w:tr w:rsidR="0019568F" w:rsidRPr="00D26EA1" w:rsidTr="0019568F">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2943" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A56106" w:rsidRPr="00A56106" w:rsidRDefault="00A56106" w:rsidP="00A56106">
+          <w:p w:rsidR="0019568F" w:rsidRPr="00A56106" w:rsidRDefault="0019568F" w:rsidP="005F7234">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
               </w:tabs>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A56106">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Довжина кисті</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7194" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A56106" w:rsidRPr="00A56106" w:rsidRDefault="00A56106" w:rsidP="00A56106">
+          <w:p w:rsidR="0019568F" w:rsidRPr="007B1742" w:rsidRDefault="0019568F" w:rsidP="005F7234">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A56106">
+            <w:r w:rsidRPr="007B1742">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>Відстань від середини лінії, що з'єднує обидва шилоподібні відростка кісток передпліччя до кінчика III пальця на тильній стороні кисті</w:t>
+              <w:t>Середина лінії між шилоподібними відростками променевої та ліктьової кісток</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0019568F" w:rsidRPr="007B1742" w:rsidRDefault="0019568F" w:rsidP="005F7234">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Кінчик III пальця, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B1742">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>тильна поверхня</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0019568F" w:rsidRPr="007B1742" w:rsidRDefault="0019568F" w:rsidP="005F7234">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B1742">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кисть випрямлена, пальці разом</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A56106" w:rsidRPr="00A56106" w:rsidTr="00A56106">
+      <w:tr w:rsidR="0019568F" w:rsidRPr="00A56106" w:rsidTr="0019568F">
+        <w:trPr>
+          <w:trHeight w:val="736"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2943" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A56106" w:rsidRPr="00A56106" w:rsidRDefault="00A56106" w:rsidP="00A56106">
+          <w:p w:rsidR="0019568F" w:rsidRPr="00A56106" w:rsidRDefault="0019568F" w:rsidP="005F7234">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
               </w:tabs>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A56106">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Відносна довжина ноги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7194" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A56106" w:rsidRPr="00A56106" w:rsidRDefault="00A56106" w:rsidP="00A56106">
+          <w:p w:rsidR="0019568F" w:rsidRPr="007B1742" w:rsidRDefault="0019568F" w:rsidP="005F7234">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A56106">
+            <w:r w:rsidRPr="007B1742">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>Передня верхня ость клубової кістки - внутрішня кісточка</w:t>
+              <w:t>Передня верхня ость клубової кістк</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>и</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0019568F" w:rsidRPr="007B1742" w:rsidRDefault="0019568F" w:rsidP="005F7234">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B1742">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Внутрішня кісточка </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0019568F" w:rsidRPr="007B1742" w:rsidRDefault="0019568F" w:rsidP="005F7234">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B1742">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Лежачи на спині, ноги випрямлені, стопи на 90°</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A56106" w:rsidRPr="00A56106" w:rsidTr="00A56106">
+      <w:tr w:rsidR="0019568F" w:rsidRPr="00A56106" w:rsidTr="0019568F">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2943" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A56106" w:rsidRPr="00A56106" w:rsidRDefault="00A56106" w:rsidP="00A56106">
+          <w:p w:rsidR="0019568F" w:rsidRPr="00A56106" w:rsidRDefault="0019568F" w:rsidP="005F7234">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A56106">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Абсолютна довжина ноги</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A56106" w:rsidRPr="00A56106" w:rsidRDefault="00A56106" w:rsidP="00A56106">
+          <w:p w:rsidR="0019568F" w:rsidRPr="00A56106" w:rsidRDefault="0019568F" w:rsidP="005F7234">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
               </w:tabs>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7194" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A56106" w:rsidRPr="00A56106" w:rsidRDefault="00A56106" w:rsidP="00A56106">
+          <w:p w:rsidR="0019568F" w:rsidRPr="007B1742" w:rsidRDefault="0019568F" w:rsidP="005F7234">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A56106">
+            <w:r w:rsidRPr="007B1742">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>Великий вертлюг стегнової кістки - зовнішній край стопи на рівні</w:t>
+              <w:t>Великий вертлюг стегнової кістки</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A56106" w:rsidRPr="00A56106" w:rsidRDefault="00A56106" w:rsidP="00A56106">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0019568F" w:rsidRPr="007B1742" w:rsidRDefault="0019568F" w:rsidP="005F7234">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A56106">
+            <w:r w:rsidRPr="007B1742">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>щиколотки при середньому положенні стопи</w:t>
+              <w:t xml:space="preserve">Зовнішній край стопи на рівні щиколотки </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0019568F" w:rsidRPr="007B1742" w:rsidRDefault="0019568F" w:rsidP="005F7234">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B1742">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Лежачи на спині, ноги випрямлені, стопи на 90°</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A56106" w:rsidRPr="00A56106" w:rsidTr="00A56106">
+      <w:tr w:rsidR="0019568F" w:rsidRPr="00A56106" w:rsidTr="0019568F">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2943" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A56106" w:rsidRPr="00A56106" w:rsidRDefault="00A56106" w:rsidP="00A56106">
+          <w:p w:rsidR="0019568F" w:rsidRPr="00A56106" w:rsidRDefault="0019568F" w:rsidP="005F7234">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
               </w:tabs>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A56106">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Довжина стегна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7194" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A56106" w:rsidRPr="00A56106" w:rsidRDefault="00A56106" w:rsidP="00A56106">
+          <w:p w:rsidR="0019568F" w:rsidRPr="007B1742" w:rsidRDefault="0019568F" w:rsidP="005F7234">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A56106">
+            <w:r w:rsidRPr="007B1742">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>Великий вертлюг стегнової кістки - щілина колінного суглоба зовні</w:t>
+              <w:t>Великий вертлюг стегнової кістки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0019568F" w:rsidRPr="007B1742" w:rsidRDefault="0019568F" w:rsidP="005F7234">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B1742">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Зовнішній суглобовий проміжок колінного суглоба</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0019568F" w:rsidRPr="007B1742" w:rsidRDefault="0019568F" w:rsidP="005F7234">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B1742">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Лежачи на спині, нога випрямлена</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A56106" w:rsidRPr="00A56106" w:rsidTr="00A56106">
+      <w:tr w:rsidR="0019568F" w:rsidRPr="00A56106" w:rsidTr="0019568F">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2943" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A56106" w:rsidRPr="00A56106" w:rsidRDefault="00A56106" w:rsidP="00A56106">
+          <w:p w:rsidR="0019568F" w:rsidRPr="00A56106" w:rsidRDefault="0019568F" w:rsidP="005F7234">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
               </w:tabs>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A56106">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Довжина гомілки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7194" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A56106" w:rsidRPr="00A56106" w:rsidRDefault="00A56106" w:rsidP="00A56106">
+          <w:p w:rsidR="0019568F" w:rsidRPr="007B1742" w:rsidRDefault="0019568F" w:rsidP="005F7234">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A56106">
+            <w:r w:rsidRPr="007B1742">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>Щілина колінного суглоба зсередини - внутрішня кісточка</w:t>
+              <w:t>Внутрішній суглобовий проміжок колінного суглоба</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0019568F" w:rsidRPr="007B1742" w:rsidRDefault="0019568F" w:rsidP="005F7234">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B1742">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Внутрішня кісточка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0019568F" w:rsidRPr="007B1742" w:rsidRDefault="0019568F" w:rsidP="005F7234">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B1742">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Лежачи на спині, нога випрямлена, стопа на 90°</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A56106" w:rsidRPr="00A56106" w:rsidTr="00A56106">
+      <w:tr w:rsidR="0019568F" w:rsidRPr="00A56106" w:rsidTr="0019568F">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2943" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A56106" w:rsidRPr="00A56106" w:rsidRDefault="00A56106" w:rsidP="00A56106">
+          <w:p w:rsidR="0019568F" w:rsidRPr="00A56106" w:rsidRDefault="0019568F" w:rsidP="005F7234">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
               </w:tabs>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A56106">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Довжина стопи</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7194" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A56106" w:rsidRPr="00A56106" w:rsidRDefault="00A56106" w:rsidP="00A56106">
+          <w:p w:rsidR="0019568F" w:rsidRPr="007B1742" w:rsidRDefault="0019568F" w:rsidP="005F7234">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
               </w:tabs>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A56106">
+            <w:r w:rsidRPr="007B1742">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>Відстань від п'яткового бугра до кінця I пальця по підошовній поверхні</w:t>
+              <w:t xml:space="preserve">П'ятковий бугор </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0019568F" w:rsidRPr="007B1742" w:rsidRDefault="0019568F" w:rsidP="005F7234">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B1742">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Кінець I пальця </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0019568F" w:rsidRPr="007B1742" w:rsidRDefault="0019568F" w:rsidP="005F7234">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B1742">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Стоячи або сидячи</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A56106" w:rsidRPr="00A56106" w:rsidRDefault="00A56106" w:rsidP="00A56106">
+    <w:p w:rsidR="00FD0E04" w:rsidRPr="00FD0E04" w:rsidRDefault="00FD0E04" w:rsidP="005F7234">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FD0E04" w:rsidRPr="00FD0E04" w:rsidRDefault="00FD0E04" w:rsidP="005F7234">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00162047">
+      <w:r w:rsidRPr="00FD0E04">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>анатомічне (істинне), функціональне (проекційне) та відносне (дислокаційне)</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> вкорочення або подовження кінцівки.</w:t>
+        <w:t>Клінічне значення вимірювання поздовжніх розмірів</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00162047" w:rsidRPr="00162047" w:rsidRDefault="00162047" w:rsidP="00162047">
+    <w:p w:rsidR="00FD0E04" w:rsidRPr="0019568F" w:rsidRDefault="00FD0E04" w:rsidP="005F7234">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00162047">
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В яких випадках </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0019568F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">фізичному терапевту </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">може знадобитись навичка </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0019568F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>вимірюва</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ння</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0019568F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> довжин</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и кінцівок:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FD0E04" w:rsidRPr="00DE6329" w:rsidRDefault="00FD0E04" w:rsidP="005F7234">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE6329">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>у пацієнтів з асиметрією, виявленою при соматоскопії (нижні кінцівки)</w:t>
+      </w:r>
+      <w:r w:rsidR="0021290D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FD0E04" w:rsidRPr="00DE6329" w:rsidRDefault="00FD0E04" w:rsidP="005F7234">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE6329">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ортопедичні пацієнти після ендопротезування, остеосинтезу, з наслідками переломів</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD0E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE6329">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>перед протезуванням</w:t>
+      </w:r>
+      <w:r w:rsidR="0021290D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FD0E04" w:rsidRPr="00DE6329" w:rsidRDefault="00FD0E04" w:rsidP="005F7234">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">у педіатрії – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE6329">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>діти з порушеннями росту або після травм з ураженням росткових зон</w:t>
+      </w:r>
+      <w:r w:rsidR="0021290D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FD0E04" w:rsidRPr="00DE6329" w:rsidRDefault="00FD0E04" w:rsidP="005F7234">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD0E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> неврологічній реабілітації</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD0E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(інсульт, ДЦП) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD0E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> довжина кінцівок впливає на біомеханіку ходьби</w:t>
+      </w:r>
+      <w:r w:rsidR="0021290D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FD0E04" w:rsidRPr="00FD0E04" w:rsidRDefault="00FD0E04" w:rsidP="005F7234">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD0E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> у спортивній медицині – виявлення асиметрії довжини кінцівок важливо</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> для профілактики травм</w:t>
+      </w:r>
+      <w:r w:rsidR="0021290D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0019568F" w:rsidRPr="0019568F" w:rsidRDefault="0019568F" w:rsidP="005F7234">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DE6329" w:rsidRPr="00DE6329" w:rsidRDefault="00DE6329" w:rsidP="005F7234">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>Анатомічна довжина (абсолютна величина)</w:t>
-[...45 lines deleted...]
-      <w:r w:rsidRPr="00162047">
+      </w:pPr>
+      <w:r w:rsidRPr="00DE6329">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>Істинне (анатомічне) вкорочення</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> (або подовження) виявляється при </w:t>
+        <w:t>Види вкорочень та подовжень кінцівок</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DE6329" w:rsidRPr="0019568F" w:rsidRDefault="00DE6329" w:rsidP="005F7234">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0019568F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>При оцінці довжини кінцівок важливо розрізняти три типи змін, оскільки вони мають різні причини та, відповідно, різну тактику фізичної терапії.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DE6329" w:rsidRPr="00DE6329" w:rsidRDefault="00DE6329" w:rsidP="005F7234">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE6329">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>1. Анатомічне (істинне) вкорочення або подовження</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0019568F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE6329">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>В</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE6329">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>иявляється при посегментному порівняльному вимірюв</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>анні абсолютної довжини кісток.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE6329">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0019568F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Різниця між симетричними сегментами </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>/ або сума</w:t>
+      </w:r>
+      <w:r w:rsidR="0021290D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ми</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> цих сегментів </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0019568F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>становить величину анатомічного вкорочення.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE6329">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В основі </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE6329">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">змін, що призводять до справжнього вкорочення, можуть лежати руйнування </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00C55D91">
-[...11 lines deleted...]
-        <w:t>сегментному</w:t>
+      <w:r w:rsidRPr="00DE6329">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>епіфізарної</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00DE6329">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пластинки і пов'язана з цим затримка росту кінцівки в довжину, неправильно зрощені переломи зі зміщенням уламків по довжині тощо. Справжні подовження виникають при надмірному рості </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DE6329">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>епіфізарної</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DE6329">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пластинки.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A07ABA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00162047">
-[...6 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00A07ABA" w:rsidRPr="00A07ABA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Тактика ФТ: компенсація (устілки, підбір взуття), направлення до ортопеда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A62D43" w:rsidRPr="0019568F" w:rsidRDefault="00A62D43" w:rsidP="005F7234">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62D43">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r w:rsidR="00162047" w:rsidRPr="00A62D43">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Відносне (дислокаційне) вкорочення</w:t>
+      </w:r>
+      <w:r w:rsidR="00162047" w:rsidRPr="00162047">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кінцівки </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE6329">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">спостерігається </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE6329" w:rsidRPr="0019568F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>внаслідок зміщення суглобових кінців (вивихи).</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE6329" w:rsidRPr="00DE6329">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00162047">
-[...34 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00DE6329" w:rsidRPr="00162047">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>При порівняльному посегментному вимірюванні різниці в довжині відповідних кісток</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE6329">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00162047">
-[...6 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00DE6329" w:rsidRPr="00162047">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>не виявляють.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE6329" w:rsidRPr="00DE6329">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00162047">
-[...4 lines deleted...]
-        <w:t>В основі змін, що призводять до справжнього вкорочення, можуть лежати руйнування</w:t>
+      <w:r w:rsidR="00DE6329" w:rsidRPr="0019568F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Анатомічна довжина збережена, але кінцівка візуально коротша.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00162047" w:rsidRPr="00162047">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Приклад відносного </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:r w:rsidR="00162047" w:rsidRPr="00162047">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>корочення: вивих стегна, нога знаходиться у</w:t>
+      </w:r>
+      <w:r w:rsidR="00162047">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00162047">
-[...6 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00162047" w:rsidRPr="00162047">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">вимушеному, зігнутому і приведеному положенні, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0019568F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>що створює враження вкорочення, хоча довжина кіст</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ок кінцівки</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0019568F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00162047">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> пластинки.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>не відрізняється від іншої сторони</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0019568F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00162047" w:rsidRPr="00162047" w:rsidRDefault="00162047" w:rsidP="00162047">
+    <w:p w:rsidR="00A62D43" w:rsidRPr="00A62D43" w:rsidRDefault="00A62D43" w:rsidP="005F7234">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00162047">
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62D43">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>3. Функціональне (проекційне) вкорочення або подовження</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A62D43">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>спостерігається при наявності фіксованої патологічної установки в суглобах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> або в хребті</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A62D43">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A62D43">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A62D43">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Вимірювання відносної довжини кінцівки показує вкорочення, але при по</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A62D43">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>сегментному вимірюванні (а</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>бсолютна</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A62D43">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> довжина) змін немає.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Приклади функціонального вкорочення/подовження:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A62D43" w:rsidRPr="00A62D43" w:rsidRDefault="00A62D43" w:rsidP="005F7234">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62D43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>анкілоз колінного суглоба в зігнутому положенні → функціональне вкорочення;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A62D43" w:rsidRPr="00A62D43" w:rsidRDefault="00A62D43" w:rsidP="005F7234">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62D43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>анкілоз гомілковостопного суглоба в положенні "кінської стопи" → функціональне подовження;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00162047" w:rsidRPr="00A62D43" w:rsidRDefault="00A62D43" w:rsidP="005F7234">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62D43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>сколіоз поперекового відділу з перекосом тазу → функціональне вкорочення.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0019568F" w:rsidRPr="0019568F" w:rsidRDefault="00A62D43" w:rsidP="005F7234">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Виявлення та діагностика типу асиметрії дозволяє </w:t>
+      </w:r>
+      <w:r w:rsidR="0019568F" w:rsidRPr="0019568F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">обрати правильну стратегію втручання </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">та </w:t>
+      </w:r>
+      <w:r w:rsidR="0019568F" w:rsidRPr="0019568F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>пр</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>огнозувати ефективність терапії.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A62D43" w:rsidRDefault="00A62D43" w:rsidP="005F7234">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>Відносне (дислокаційне) вкорочення</w:t>
-[...79 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00162047" w:rsidRDefault="00162047" w:rsidP="00162047">
+    <w:p w:rsidR="00FD0E04" w:rsidRPr="00FD0E04" w:rsidRDefault="00FD0E04" w:rsidP="005F7234">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00162047">
+        <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Функціональне (проекційне) вкорочення </w:t>
-[...141 lines deleted...]
-      <w:r w:rsidRPr="00162047">
+      </w:pPr>
+      <w:r w:rsidRPr="00FD0E04">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>Функціональне подовження кінцівки</w:t>
-[...78 lines deleted...]
-        <w:t>патологічною установкою стопи.</w:t>
+        <w:t>Точність вимірювань</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00162047" w:rsidRDefault="00162047" w:rsidP="003E5BEB">
+    <w:p w:rsidR="00FD0E04" w:rsidRDefault="00FD0E04" w:rsidP="005F7234">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD0E04">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Сучасні дослідження показують, що навіть при ретельному виконанні ручні вимірювання сантиметровою стрічкою мають певну похибку</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD0E04">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Середня похибка становить близько 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD0E04">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>5 см</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD0E04">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Найбільшу складність становить вимірювання довжини стегна (відстань від вертлюга до колінного суглоба) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD0E04">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> похибка може сягати 7–13 см</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Це </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD0E04">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">означає, що ручні повторні вимірювання </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>варто п</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD0E04">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>роводити тому самому досліднику</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>, т</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD0E04">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ренувати пальпацію складних точок</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>, інтерпретувати невеликі зміни менше 1 см</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD0E04">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> з обережністю</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FD0E04" w:rsidRPr="00FD0E04" w:rsidRDefault="00FD0E04" w:rsidP="005F7234">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD0E04">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Невелика асиметрія довжини кінцівок до 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> % різниці</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD0E04">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> може бути варіантом норми, особливо у спортсменів з ас</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>иметричним навантаженням. Однак а</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD0E04">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>симетрія &gt;5% п</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">отребує аналізу причин. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD0E04">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Навіть незначна асиметрія у поєднанні зі скаргами є показанням для втручання</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FD0E04" w:rsidRDefault="00FD0E04" w:rsidP="005F7234">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003E5BEB" w:rsidRPr="003E5BEB" w:rsidRDefault="003E5BEB" w:rsidP="003E5BEB">
+    <w:p w:rsidR="00256D36" w:rsidRPr="00256D36" w:rsidRDefault="0017563F" w:rsidP="00256D36">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
-          <w:i/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="003E5BEB">
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
+      <w:r w:rsidR="003E5BEB" w:rsidRPr="003E5BEB">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
         <w:t>Поперечні розміри тіла</w:t>
       </w:r>
+      <w:r w:rsidR="003E5BEB" w:rsidRPr="003E5BEB">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00631669" w:rsidRPr="00631669">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">вимірюють як відстань між симетричними антропометричними точками в горизонтальній площині. Вимірювання проводять </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00631669" w:rsidRPr="00631669">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>товстотним</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00631669" w:rsidRPr="00631669">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> циркулем</w:t>
+      </w:r>
+      <w:r w:rsidR="00631669">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00256D36">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00256D36" w:rsidRPr="00256D36">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">У сучасній клінічній практиці фізичного терапевта поперечні розміри використовуються обмежено. </w:t>
+      </w:r>
+      <w:r w:rsidR="00256D36">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>До</w:t>
+      </w:r>
+      <w:r w:rsidR="00256D36" w:rsidRPr="00256D36">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> класичн</w:t>
+      </w:r>
+      <w:r w:rsidR="00256D36">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>их</w:t>
+      </w:r>
+      <w:r w:rsidR="00256D36" w:rsidRPr="00256D36">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> антропометричн</w:t>
+      </w:r>
+      <w:r w:rsidR="00256D36">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>их поперечних</w:t>
+      </w:r>
+      <w:r w:rsidR="00256D36" w:rsidRPr="00256D36">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> показник</w:t>
+      </w:r>
+      <w:r w:rsidR="00256D36">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ів належать:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00256D36" w:rsidRPr="00256D36" w:rsidRDefault="00256D36" w:rsidP="00256D36">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>1. Ш</w:t>
+      </w:r>
       <w:r w:rsidRPr="003E5BEB">
         <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ирина плечей – відстань між правою і лі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">вою акроміальними точками; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00631669">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>харак</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">теризує ширину плечового пояса. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00256D36">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Цей показник є класичним для спортивної медицини (відбір у види спорту) та ергономіки, але не використовується для оцінки пацієнта в реабілітації. Ширина плечей не змінюється в процесі терапії і не є діагностичним маркером.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00256D36" w:rsidRDefault="00256D36" w:rsidP="00256D36">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00256D36">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00631669">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Поперечний діаметр грудної клітки </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00631669">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> відстань між найбільш виступаючими точками бічних поверхонь грудної клітки на рів</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ні верхнього краю IV пари ребер</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00631669">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>. Відображає ширину грудної клітки.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00256D36">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Показник може мати значення при оцінці типу статури або при виражених </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00256D36">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>деформаціях грудної клітки. Однак у щоденній практиці частіше використовують окружність грудної клітки та екскурсію, які дають більше інформації про функцію дихання.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00256D36" w:rsidRPr="00631669" w:rsidRDefault="00256D36" w:rsidP="00256D36">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00631669">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ширина таза </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00631669">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">відстань між найбільш виступаючими точками гребенів клубових кісток. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00256D36">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Характеризує ширину таза.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00631669">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Орієнтовні норми: у дорослих жінок </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00631669">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 28-29 см, у чоловіків дещо менші значення через </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>статеві відмінності будови таза</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00631669">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>П</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00631669">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>оказник</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> враховується при</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00631669">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> оцін</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ці</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00631669">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пропорцій тіла та типу статури</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>, у</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00631669">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> спортсменів ширина таза впливає на біомеханіку бігу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0017563F" w:rsidRPr="00256D36" w:rsidRDefault="0017563F" w:rsidP="00256D36">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00063873" w:rsidRPr="00955936" w:rsidRDefault="0017563F" w:rsidP="005F7234">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. </w:t>
+      </w:r>
+      <w:r w:rsidR="00445146" w:rsidRPr="00955936">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>О</w:t>
+      </w:r>
+      <w:r w:rsidR="00063873" w:rsidRPr="00955936">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>хватні розміри тіла (вимірюються сантиметровою стрічкою):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00631669" w:rsidRDefault="00063873" w:rsidP="005F7234">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00955936">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">окружність голови – стрічку накладають на найбільш виступаючі </w:t>
+      </w:r>
+      <w:r w:rsidR="00631669" w:rsidRPr="00955936">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ділянки лобових горбів спереду, над вушними раковинами, та на потиличний горб (найбільш виступаюча точка потилиці). Вимірювання окружності голови є обов'язковим компонентом антропометричного скринінгу в педіатрії.</w:t>
+      </w:r>
+      <w:r w:rsidR="00955936" w:rsidRPr="00955936">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> У дітей окружність голови є показником росту та розвитку головного мозку. Оцінка проводиться за </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00955936" w:rsidRPr="00955936">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>центильними</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00955936" w:rsidRPr="00955936">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> таблицями (з урахуванням віку та статі) – важлива не стільки абсолютна цифра, скільки динаміка та відповідність віковим нормам. Прискорене зростання окружності голови може свідчити про гідроцефалію. Сповільнене зростання або мікроцефалія може бути ознакою порушень розвитку мозку, внутрішньоутробних інфекцій, генетичних синдромів.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00955936" w:rsidRPr="00955936" w:rsidRDefault="00955936" w:rsidP="005F7234">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A1440A" w:rsidRPr="00955936" w:rsidRDefault="00A1440A" w:rsidP="005F7234">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00955936">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Гідроцефалія – захворювання, що виникає в результаті надмірного скупчення ліквору в </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00955936">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>шлуночковій</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00955936">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> системі головного мозку. Основним симптомом розвитку гідроцефалії у дітей є прискорене зростання окружності голови; збільшене в розмірах (нерідко – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00955936">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>вибухаюче</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00955936">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>) велике тім'ячко, яке довго не закривається.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00256D36" w:rsidRDefault="00256D36" w:rsidP="00256D36">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00631669" w:rsidRPr="00631669" w:rsidRDefault="00256D36" w:rsidP="00964EB4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00256D36">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">У дорослих </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">показник окружності голови </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00256D36">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>застосовується переважно при підборі допоміжних засобів</w:t>
+      </w:r>
+      <w:r w:rsidR="00964EB4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, зокрема </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00256D36">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>шийн</w:t>
+      </w:r>
+      <w:r w:rsidR="00964EB4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>их</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00256D36">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ортез</w:t>
+      </w:r>
+      <w:r w:rsidR="00964EB4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ів</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00256D36">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00964EB4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">типу </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00964EB4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>філадельфія</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00256D36">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00964EB4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00964EB4" w:rsidRPr="00256D36">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>голово</w:t>
+      </w:r>
+      <w:r w:rsidR="00964EB4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003E5BEB">
-[...28 lines deleted...]
-        <w:t>:</w:t>
+      <w:r w:rsidR="00964EB4" w:rsidRPr="00256D36">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>утри</w:t>
+      </w:r>
+      <w:r w:rsidR="00964EB4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>му</w:t>
+      </w:r>
+      <w:r w:rsidR="00964EB4" w:rsidRPr="00256D36">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>вач</w:t>
+      </w:r>
+      <w:r w:rsidR="00964EB4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ів</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00256D36">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> для інвалідних візків</w:t>
+      </w:r>
+      <w:r w:rsidR="00964EB4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00256D36">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>індивідуальн</w:t>
+      </w:r>
+      <w:r w:rsidR="00964EB4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>их</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00256D36">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ортез</w:t>
+      </w:r>
+      <w:r w:rsidR="00964EB4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ів</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00256D36">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> для голови та шиї</w:t>
+      </w:r>
+      <w:r w:rsidR="00964EB4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E5BEB" w:rsidRPr="003E5BEB" w:rsidRDefault="003E5BEB" w:rsidP="003E5BEB">
+    <w:p w:rsidR="00631669" w:rsidRPr="00631669" w:rsidRDefault="00631669" w:rsidP="005F7234">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00964EB4" w:rsidRDefault="00063873" w:rsidP="00F11AAA">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
+        <w:spacing w:after="0"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">вою </w:t>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C1275">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>окружність шиї</w:t>
+      </w:r>
+      <w:r w:rsidR="007C1275" w:rsidRPr="007C1275">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ОШ)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C1275">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="007C1275" w:rsidRPr="007C1275">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">сантиметрову </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C1275">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>стрічку накладають під щитовидним хрящем;</w:t>
+      </w:r>
+      <w:r w:rsidR="007C1275" w:rsidRPr="007C1275">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пацієнт перебуває в положенні стоячи або сидячи з прямою головою, погляд вперед.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F11AAA" w:rsidRDefault="00F11AAA" w:rsidP="00F11AAA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00964EB4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Клінічне значення </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">показника ОШ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00964EB4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>у фізичній терапії:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F11AAA" w:rsidRPr="00633719" w:rsidRDefault="00F11AAA" w:rsidP="00F11AAA">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00633719">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>В медицині в цілому</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00633719">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Метаболічний синдром та серцево-судинний ризик. ОШ є маркером центрального ожиріння. Порогові значення для європеоїдної раси – чоловіки ≥</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00633719">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>39 см, жінки ≥</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00633719">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">36 см. ОШ позитивно корелює з рівнем глюкози, тригліцеридів, артеріальним тиском та </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00162047">
-[...6 lines deleted...]
-        <w:t>акроміальними</w:t>
+      <w:r w:rsidRPr="00633719">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>інсулінорезистентністю</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00162047">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">;  </w:t>
+      <w:r w:rsidRPr="00633719">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E5BEB" w:rsidRPr="003E5BEB" w:rsidRDefault="003E5BEB" w:rsidP="003E5BEB">
+    <w:p w:rsidR="00FC7A99" w:rsidRPr="00FC7A99" w:rsidRDefault="00FC7A99" w:rsidP="00F11AAA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC7A99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Для літніх пацієнтів, особливо тих, хто користується інвалідними візками або має виражені набряки чи контрактури, окружність шиї стає цінним інструментом оцінки ризиків, коли стандартні вимірювання (окружність гомілки, стегна, талії) неможливі або неточні.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC7A99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Окружність шиї використовується для оцінки:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FC7A99" w:rsidRPr="00FC7A99" w:rsidRDefault="00FC7A99" w:rsidP="00F11AAA">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC7A99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ризику серцево-судинних захворювань – </w:t>
+      </w:r>
+      <w:r w:rsidR="00F11AAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC7A99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">окружність шиї </w:t>
+      </w:r>
+      <w:r w:rsidR="00F11AAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC7A99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>чоловік</w:t>
+      </w:r>
+      <w:r w:rsidR="00F11AAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ів</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC7A99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ≥39 см,</w:t>
+      </w:r>
+      <w:r w:rsidR="00F11AAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC7A99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жін</w:t>
+      </w:r>
+      <w:r w:rsidR="00F11AAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ок ≥36 см</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC7A99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> асоціюється з підвищеним ризиком;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FC7A99" w:rsidRPr="00FC7A99" w:rsidRDefault="00FC7A99" w:rsidP="00F11AAA">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC7A99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ризику саркопенії –</w:t>
+      </w:r>
+      <w:r w:rsidR="00F11AAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC7A99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">окружність шиї </w:t>
+      </w:r>
+      <w:r w:rsidR="00F11AAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC7A99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>чоловік</w:t>
+      </w:r>
+      <w:r w:rsidR="00F11AAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ів</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC7A99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &lt;38 см, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F11AAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC7A99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>жін</w:t>
+      </w:r>
+      <w:r w:rsidR="00F11AAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ок &lt;32,8 см </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC7A99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>може бути раннім маркером втрати м'язової маси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FC7A99" w:rsidRDefault="00FC7A99" w:rsidP="00F11AAA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC7A99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Як і для інших антропометричних показників, діагностичну цінність має </w:t>
+      </w:r>
+      <w:r w:rsidR="00F11AAA" w:rsidRPr="00FC7A99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">динаміка </w:t>
+      </w:r>
+      <w:r w:rsidR="00F11AAA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>вимірювань</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC7A99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C1275" w:rsidRPr="00633719" w:rsidRDefault="007C1275" w:rsidP="00633719">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00955936" w:rsidRPr="00955936" w:rsidRDefault="00955936" w:rsidP="005F7234">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007C1275" w:rsidRDefault="003E5BEB" w:rsidP="005F7234">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
+        <w:spacing w:after="0"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E5BEB">
+      <w:r w:rsidRPr="00063873">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>поперечний діаметр грудної клітки – відстань між виступаючими точками бічних поверхонь грудної клітки на рівні верхнього краю IV пари ре</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00162047">
+        <w:lastRenderedPageBreak/>
+        <w:t>окружність грудної клітки</w:t>
+      </w:r>
+      <w:r w:rsidR="00063873">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>бер</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003E5BEB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00063873">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>;</w:t>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidR="007C1275" w:rsidRPr="007C1275">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">сантиметрову стрічку накладають ззаду під нижніми кутами лопаток, спереду – на рівні 4-го </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007C1275" w:rsidRPr="007C1275">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>міжребер'я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007C1275" w:rsidRPr="007C1275">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (у чоловіків, дітей – по нижньому сегменту соска, у жінок – над молочною залозою на рівні прикріплення 4-го ребра до грудини). Вимірювання проводять </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C1275">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">на паузі, </w:t>
+      </w:r>
+      <w:r w:rsidR="007C1275">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>на максимальному</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C1275">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> вдиху і </w:t>
+      </w:r>
+      <w:r w:rsidR="007C1275">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>максимальному видиху.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B52E3F" w:rsidRPr="00590D29" w:rsidRDefault="003E5BEB" w:rsidP="00590D29">
+    <w:p w:rsidR="00DD1FB6" w:rsidRDefault="00826F6E" w:rsidP="005F7234">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C1275">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">За результатами вимірювань обчислюється показник </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C1275">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>«екскурсія грудної клітки»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C1275">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> як різниця між </w:t>
+      </w:r>
+      <w:r w:rsidR="007C1275" w:rsidRPr="007C1275">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">окружністю на вдиху та видиху. Цей показник відображає рухливість грудної клітки та, опосередковано, функціональний стан дихальної системи. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C1275">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>У середньому екскурсія грудної клітки дорівнює в дорослих чоловіків 6-8 см, у жінок 3-6 см.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD1FB6" w:rsidRPr="00DD1FB6" w:rsidRDefault="00DD1FB6" w:rsidP="005F7234">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD1FB6">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Клінічне значення для фізичного терапевта:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD1FB6" w:rsidRPr="00DD1FB6" w:rsidRDefault="00DD1FB6" w:rsidP="005F7234">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD1FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Оцінка вентиляційної функції. Екскурсія грудної клітки є простим </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD1FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>скринінговим</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD1FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> маркером обмеження рухливості реберно-хребцевих суглобів, м'язової слабкості, больових синдромів.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD1FB6" w:rsidRPr="00DD1FB6" w:rsidRDefault="00DD1FB6" w:rsidP="005F7234">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD1FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Реабілітація після травм та операцій. Після торакотомії, переломів ребер, операцій на органах грудної клітки екскурсія може бути значно знижена. Відновлення екскурсії, в даних випадках, мета фізичної терапії.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD1FB6" w:rsidRPr="00DD1FB6" w:rsidRDefault="00DD1FB6" w:rsidP="005F7234">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD1FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Неврологічні захворювання. У пацієнтів з травмою спинного мозку, бічним </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD1FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>аміотрофічним</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD1FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> склерозом, м'язовими дистрофіями екскурсія грудної клітки корелює з життєвою ємністю легень та є прогностичним маркером дихальної недостатності .</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD1FB6" w:rsidRPr="00DD1FB6" w:rsidRDefault="00DD1FB6" w:rsidP="005F7234">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD1FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Хронічні обструктивні захворювання легень. У пацієнтів з ХОЗЛ часто спостерігається збільшення окружності грудної клітки (емфізема) та зменшення екскурсії.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD1FB6" w:rsidRPr="00DD1FB6" w:rsidRDefault="00DD1FB6" w:rsidP="005F7234">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD1FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Сколіоз та порушення постави. Асиметрія грудної клітки та обмеження її рухливості є типовими для структурних сколіозів</w:t>
+      </w:r>
+      <w:r w:rsidR="00F11AAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>, що впливає на функцію дихання</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD1FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD1FB6" w:rsidRPr="00DD1FB6" w:rsidRDefault="00DD1FB6" w:rsidP="005F7234">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DD1FB6" w:rsidRDefault="003E5BEB" w:rsidP="005F7234">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
+        <w:spacing w:after="0"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00590D29">
+      <w:r w:rsidRPr="00063873">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">ширина таза – відстань між найбільш виступаючими точками </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00590D29">
+        <w:t xml:space="preserve">окружність талії </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD1FB6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">гребенів </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00162047" w:rsidRPr="00590D29">
+        <w:t xml:space="preserve">(ОТ) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00063873">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>клубових кісток</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00590D29">
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD1FB6" w:rsidRPr="00DD1FB6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (28-29 см).</w:t>
+        <w:t>сантиметрову стрічку накладають горизонтально на рівні середини відстані між нижнім реб</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD1FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ром та гребенем клубової кістки, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD1FB6" w:rsidRPr="00DD1FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">як правило, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD1FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>це рівень пупка або трохи вище</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD1FB6" w:rsidRPr="00DD1FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>. Вимірювання проводять наприкінці спокійного видиху, стрічка має щільно прилягати, але не стискати тканини.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00590D29" w:rsidRDefault="00590D29" w:rsidP="00063873">
-[...1 lines deleted...]
-        <w:pStyle w:val="a3"/>
+    <w:p w:rsidR="00633719" w:rsidRDefault="00633719" w:rsidP="005F7234">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
-        <w:ind w:left="709"/>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00633719">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Клінічне значення </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">показника ОТ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00633719">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>у фізичній терапії:</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00063873" w:rsidRPr="003E5BEB" w:rsidRDefault="00445146" w:rsidP="00063873">
-[...1 lines deleted...]
-        <w:pStyle w:val="a3"/>
+    <w:p w:rsidR="00633719" w:rsidRDefault="00633719" w:rsidP="005F7234">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
-        <w:ind w:left="709"/>
-[...35 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00633719">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Метаболічний синдром та серцево-судинний ризик. Окружність талії є основним антропометричним маркером вісцерального ожиріння. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD1FB6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Вісцеральне ожиріння тісно пов'язане з </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD1FB6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>інсулінорезистентністю</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD1FB6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та цукровим діабетом 2 типу, артеріальною гіпертензією, дисліпідемією, системним запаленням, серцево-судинними </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00825426">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>захворюваннями. Діагностичні порогові значення ОТ для чоловіків – підвищений ризик ≥</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00063873" w:rsidRPr="003E5BEB">
-[...6 lines deleted...]
-        <w:t>(вимірюються сантиметровою стрічкою):</w:t>
+      <w:r w:rsidRPr="00825426">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>94 см, високий ризик ≥</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00825426">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>102 см; для жінок відповідно ≥</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00825426">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>80 см та ≥</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00825426">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>88 см.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C1233">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Співвідношення талія/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>стегна у чоловіків ≥0,90</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C1233">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> і ≥0,85</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C1233">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>у жінок</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C1233">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">характеризує </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>центральне</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C1233">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ожиріння</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C1233">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00633719">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Фізичний терапевт може використовувати ОТ для скринінгу пацієнтів, пояснення зв'язку між надмірною вагою та опорно-руховими проблемами, а також для мо</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>тивації до зміни способу життя.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00063873" w:rsidRDefault="00063873" w:rsidP="00063873">
+    <w:p w:rsidR="00633719" w:rsidRDefault="00633719" w:rsidP="005F7234">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00633719">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Біль у попереку. Дослідження підтверджують, що пацієнти з хронічним болем у спині мають</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> значно більшу окружність талії</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00633719">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>. Велика ОТ створює додаткове навантаження на поперековий ві</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">дділ хребта, змінює біомеханіку </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00633719">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>та є фактором ризику хронічного болю. Вимірювання ОТ допомагає оцінити цей фактор</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> як фактор ризику</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00633719">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та врахувати його при плануванні реабілітації.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00633719" w:rsidRDefault="00633719" w:rsidP="005F7234">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00633719">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Реабілітація після ортопедичних операцій. ОТ є важливим предиктором післяопераційних ускладнень. Дослідження 2025 року на майже 400 000 пацієнтах після тотального ендопротезування колінного суглоба показало, що кожен додатковий сантиметр ОТ збільшує ризик </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF66A2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>тяжких ускладнень на 11%</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00633719">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. ОТ </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF66A2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>краще прогнозує ризики, ніж ІМТ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00633719">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Фізичний </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00633719">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>терапевт може використовувати ОТ для оцінки ризику в передопераційній реабілітації та моніторингу динаміки.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD1FB6" w:rsidRPr="00DD1FB6" w:rsidRDefault="00DD1FB6" w:rsidP="005F7234">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF66A2" w:rsidRPr="00AF66A2" w:rsidRDefault="003E5BEB" w:rsidP="00AF66A2">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
+        <w:spacing w:after="0"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00063873">
+      <w:r w:rsidRPr="0016112F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>окружність голови – стрічку накладають на найбільш виступаючі області лобових горбів, над вушними раковинами, на потиличний горб;</w:t>
+        <w:t>окружність плеча</w:t>
+      </w:r>
+      <w:r w:rsidR="00063873" w:rsidRPr="0016112F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0016112F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidR="0016112F" w:rsidRPr="0016112F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">сантиметрову </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0016112F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>стрічку накладають у місці найбільшого стовщення біцепса</w:t>
+      </w:r>
+      <w:r w:rsidR="00825426" w:rsidRPr="0016112F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Вимірювання проводять у розслабленому стані </w:t>
+      </w:r>
+      <w:r w:rsidR="0016112F" w:rsidRPr="0016112F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00825426" w:rsidRPr="0016112F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> рука вільно звисає вздовж тулуба</w:t>
+      </w:r>
+      <w:r w:rsidR="0016112F" w:rsidRPr="0016112F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, та у </w:t>
+      </w:r>
+      <w:r w:rsidR="00825426" w:rsidRPr="0016112F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">напруженому стані </w:t>
+      </w:r>
+      <w:r w:rsidR="0016112F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00825426" w:rsidRPr="0016112F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пацієнт максимально напружує біцепс</w:t>
+      </w:r>
+      <w:r w:rsidR="0016112F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00825426" w:rsidRPr="0016112F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Різниця між цими двома показниками дозволяє </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF66A2" w:rsidRPr="0016112F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">побічно </w:t>
+      </w:r>
+      <w:r w:rsidR="00825426" w:rsidRPr="0016112F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>оцінити функціональний стан</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF66A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF66A2" w:rsidRPr="00AF66A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>м'яза. Однак у клінічній практиці для оцінки сили частіше використовують динамометрію та мануальне м'язове тестування.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF66A2" w:rsidRPr="00AF66A2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF66A2" w:rsidRPr="00AF66A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Клінічне значення</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF66A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF66A2" w:rsidRPr="00AF66A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>моніторинг атрофії/гіп</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF66A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>о</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF66A2" w:rsidRPr="00AF66A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>трофії після травм, операцій, іммобілізації.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A1440A" w:rsidRPr="00A1440A" w:rsidRDefault="00A1440A" w:rsidP="00A1440A">
-[...51 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="00AF66A2" w:rsidRPr="00AF66A2" w:rsidRDefault="00AF66A2" w:rsidP="00AF66A2">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A1440A" w:rsidRPr="00063873" w:rsidRDefault="00A1440A" w:rsidP="00A1440A">
-[...15 lines deleted...]
-    <w:p w:rsidR="003E5BEB" w:rsidRPr="00063873" w:rsidRDefault="00063873" w:rsidP="00063873">
+    <w:p w:rsidR="00AF66A2" w:rsidRPr="00AF66A2" w:rsidRDefault="00A561CA" w:rsidP="00AF66A2">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
+        <w:spacing w:after="0"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00063873">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>окружність шиї – стрічку накладають під щитовидним хрящем;</w:t>
+        <w:t>окружності стегна вимірюють у</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF66A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> положенні пацієнта стоячи,</w:t>
+      </w:r>
+      <w:r w:rsidR="003E5BEB" w:rsidRPr="0016112F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ноги на ширині плечей, вага тіла рівномірно розподілена. Стрічку  накладають горизонтально під сідничною складкою.</w:t>
+      </w:r>
+      <w:r w:rsidR="0016112F" w:rsidRPr="0016112F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Для оцінки асиметрії обов'язково вимірюють обидві кінцівки.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A1440A" w:rsidRDefault="003E5BEB" w:rsidP="003E5BEB">
+    <w:p w:rsidR="00AF66A2" w:rsidRDefault="00AF66A2" w:rsidP="00AF66A2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF66A2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Клінічне значення показника ОС: оцінка атрофії м'язів (чотириголового) після травм коліна, ендопротезування, тривалої іммобілізації. Є базовим показником для моніторингу відновлення.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF66A2" w:rsidRPr="00AF66A2" w:rsidRDefault="00AF66A2" w:rsidP="00AF66A2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00825426" w:rsidRPr="00AF66A2" w:rsidRDefault="00AF66A2" w:rsidP="00AF66A2">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
+        <w:spacing w:after="0"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00063873">
+      <w:r w:rsidRPr="00AF66A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>окружність гомілки – вимірюють на рівні найбільшого об'єму гомілки, як правило, верхня третина. Пацієнт стоїть з рівномірним розподілом ваги.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00825426" w:rsidRPr="00AF66A2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>окружність грудної клітки</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00063873">
+        <w:t>Клінічне значення</w:t>
+      </w:r>
+      <w:r w:rsidR="008F28C2" w:rsidRPr="00AF66A2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00063873">
+        <w:t xml:space="preserve"> показника </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF66A2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">– стрічку </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00063873">
+        <w:t>окружності гомілки</w:t>
+      </w:r>
+      <w:r w:rsidR="00825426" w:rsidRPr="00AF66A2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">зі сторони </w:t>
-[...139 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A1440A" w:rsidRDefault="00A1440A" w:rsidP="00A1440A">
-[...34 lines deleted...]
-    <w:p w:rsidR="003E5BEB" w:rsidRPr="00063873" w:rsidRDefault="003E5BEB" w:rsidP="003E5BEB">
+    <w:p w:rsidR="008F28C2" w:rsidRPr="00AF66A2" w:rsidRDefault="00825426" w:rsidP="00AF66A2">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
+        <w:spacing w:after="0"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
-[...20 lines deleted...]
-        <w:t>4-5 см вище гребенів клубових кісток і трохи вище пупка;</w:t>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AF66A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Саркопенія</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AF66A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008F28C2" w:rsidRPr="00AF66A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>– о</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF66A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">кружність гомілки вважається найбільш чутливим показником втрати м'язової маси у літніх людей. </w:t>
+      </w:r>
+      <w:r w:rsidR="008F28C2" w:rsidRPr="00AF66A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Діагностичні порогові значення</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF66A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="008F28C2" w:rsidRPr="00AF66A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> чоловіки </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF66A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>&lt; 33</w:t>
+      </w:r>
+      <w:r w:rsidR="008F28C2" w:rsidRPr="00AF66A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF66A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>7 см</w:t>
+      </w:r>
+      <w:r w:rsidR="008F28C2" w:rsidRPr="00AF66A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>, жінки &lt; 33</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF66A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> см</w:t>
+      </w:r>
+      <w:r w:rsidR="008F28C2" w:rsidRPr="00AF66A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF66A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E5BEB" w:rsidRPr="00063873" w:rsidRDefault="003E5BEB" w:rsidP="003E5BEB">
+    <w:p w:rsidR="00825426" w:rsidRPr="00AF66A2" w:rsidRDefault="00825426" w:rsidP="00AF66A2">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
+        <w:spacing w:after="0"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
-[...16 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF66A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Асиметрія окружностей &gt; 1-1</w:t>
+      </w:r>
+      <w:r w:rsidR="008F28C2" w:rsidRPr="00AF66A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF66A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>5 см потребує аналізу причин</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF66A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF66A2" w:rsidRDefault="00AF66A2" w:rsidP="005F7234">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A07ABA" w:rsidRPr="00A07ABA" w:rsidRDefault="0017563F" w:rsidP="00A07ABA">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A07ABA">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A07ABA" w:rsidRPr="00A07ABA">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Каліперометрія</w:t>
+      </w:r>
+      <w:r w:rsidR="00A07ABA" w:rsidRPr="00A07ABA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – метод оцінки компонентного складу тіла (відсотка жирової тканини) за допомогою спеціального інструменту – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A07ABA" w:rsidRPr="00A07ABA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>каліпера</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A07ABA" w:rsidRPr="00A07ABA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, який забезпечує стандартизований тиск </w:t>
+      </w:r>
+      <w:r w:rsidR="00A07ABA" w:rsidRPr="00590D29">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">на </w:t>
+      </w:r>
+      <w:r w:rsidR="00A07ABA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Ш</w:t>
+      </w:r>
+      <w:r w:rsidR="00A07ABA" w:rsidRPr="00590D29">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ЖС </w:t>
+      </w:r>
+      <w:r w:rsidR="00A07ABA" w:rsidRPr="00A07ABA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>10 г/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A07ABA" w:rsidRPr="00A07ABA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>мм²</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A07ABA" w:rsidRPr="00A07ABA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A07ABA">
+        <w:rPr>
+          <w:sz w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00063873">
-[...6 lines deleted...]
-        <w:t>– стрічку накладають у місці найбільшого стовщення біцепса (вимір проводиться в напруженому й розслабленому стані);</w:t>
+      <w:r w:rsidR="00A07ABA" w:rsidRPr="00A07ABA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Основні точки вимірювання (за протоколом ISAK)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A07ABA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – тільки приклад, зазвичай 8 точок:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B52E3F" w:rsidRPr="00A1440A" w:rsidRDefault="003E5BEB" w:rsidP="00A1440A">
+    <w:p w:rsidR="00A07ABA" w:rsidRPr="0017563F" w:rsidRDefault="00A07ABA" w:rsidP="00A07ABA">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
+        <w:spacing w:after="0"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
-[...28 lines deleted...]
-        <w:t>найбільшого об’єму гомілки.</w:t>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0017563F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">трицепс – вертикальна складка на задній поверхні плеча, на рівні середини відстані між </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0017563F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>акроміоном</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0017563F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та ліктьовим відростком;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A1440A" w:rsidRPr="00A1440A" w:rsidRDefault="00A1440A" w:rsidP="00A1440A">
-[...472 lines deleted...]
-    <w:p w:rsidR="00590D29" w:rsidRPr="00590D29" w:rsidRDefault="00590D29" w:rsidP="00590D29">
+    <w:p w:rsidR="00A07ABA" w:rsidRPr="0017563F" w:rsidRDefault="00A07ABA" w:rsidP="00A07ABA">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="15"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
         <w:ind w:left="0" w:firstLine="709"/>
-        <w:rPr>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">на рівні середньої третини плеча над двоголовим м'язом і триголовим м'язом, </w:t>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0017563F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>біцепс – вертикальна складка на передній поверхні плеча, на тому ж рівні;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00590D29" w:rsidRPr="00590D29" w:rsidRDefault="00590D29" w:rsidP="00590D29">
+    <w:p w:rsidR="00A07ABA" w:rsidRPr="0017563F" w:rsidRDefault="00A07ABA" w:rsidP="00A07ABA">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="15"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
         <w:ind w:left="0" w:firstLine="709"/>
-        <w:rPr>
-[...11 lines deleted...]
-        <w:t>на рівні нижнього кута правої лопатки</w:t>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0017563F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>підлопаткова – діагональна складка під кутом 45°, на 1-2 см нижче нижнього кута лопатки</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00590D29" w:rsidRPr="00590D29" w:rsidRDefault="00590D29" w:rsidP="00590D29">
+    <w:p w:rsidR="00A07ABA" w:rsidRPr="00A07ABA" w:rsidRDefault="00A07ABA" w:rsidP="00A07ABA">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="15"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
         <w:ind w:left="0" w:firstLine="709"/>
-        <w:rPr>
-[...11 lines deleted...]
-        <w:t>в правій пахвинній ділянці на 2 см вище середини пахової зв'язки.</w:t>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0017563F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>передня стегнова – вертикальна складка на передній поверхні стегна, на середині відстані між паховою складкою та верхнім краєм наколінника</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00590D29" w:rsidRPr="00590D29" w:rsidRDefault="00590D29" w:rsidP="00590D29">
+    <w:p w:rsidR="0017563F" w:rsidRPr="0017563F" w:rsidRDefault="00A07ABA" w:rsidP="00A07ABA">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A07ABA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Всі вимірювання проводять на правій стороні тіла, з точністю до 1 мм.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00590D29" w:rsidRPr="0017563F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Розраховується середня товщина шкірно-жирової складки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0017563F" w:rsidRPr="0017563F" w:rsidRDefault="00A07ABA" w:rsidP="00A07ABA">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Застосовується у </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07ABA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>спортивній медицині та фітнес-індустрії для оцінки ефективності тренувальних програм</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>, у</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07ABA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> наукових дослідженнях для вивчення складу тіла</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07ABA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">У рутинній клінічній практиці фізичного терапевта </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07ABA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>каліперометрія</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07ABA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> використовується рідко. Основними антропометричними інструментами в роботі ФТ залишаються сантиметрова стрічка та ваги/ростомір (ІМТ).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A07ABA" w:rsidRDefault="00A07ABA" w:rsidP="005F7234">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="a9"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0017563F" w:rsidRPr="0017563F" w:rsidRDefault="0017563F" w:rsidP="005F7234">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="a9"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0017563F">
+        <w:rPr>
+          <w:rStyle w:val="a9"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>. Антропометричні індекси в практиці фізичного терапевта</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0017563F" w:rsidRPr="0017563F" w:rsidRDefault="0017563F" w:rsidP="005F7234">
+      <w:pPr>
+        <w:pStyle w:val="ds-markdown-paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0017563F">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>У клінічній практиці фізичний терапевт використовує обмежений набір індексів, які мають доведену прогностичну цінність.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0017563F" w:rsidRPr="0017563F" w:rsidRDefault="0017563F" w:rsidP="005F7234">
+      <w:pPr>
+        <w:pStyle w:val="ds-markdown-paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0017563F">
+        <w:rPr>
+          <w:rStyle w:val="a9"/>
+          <w:i/>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Індекс маси тіла (ІМТ, кг/м²)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0017563F">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0017563F">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">основний </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0017563F">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>скринінговий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0017563F">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> індекс для оцінки відповідності маси тіла та зросту. Розраховується за формулою:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0017563F" w:rsidRDefault="0017563F" w:rsidP="005F7234">
+      <w:pPr>
+        <w:pStyle w:val="ds-markdown-paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0017563F">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ІМТ = маса тіла (кг) / </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">довжина </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>тіла</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0017563F">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>²</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0017563F">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (м)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0017563F" w:rsidRDefault="0017563F" w:rsidP="005F7234">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00590D29">
-[...46 lines deleted...]
-        <w:t xml:space="preserve">вих відчуттів у обстежуваного, злегка її відтягує і накладає на складку, що утворилася, ніжки </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C167F1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Класифікація</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C167F1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Міжнародної групи з вивчення ожиріння (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00590D29">
-[...4 lines deleted...]
-        <w:t>каліпера</w:t>
+      <w:r w:rsidRPr="00C167F1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>International</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00590D29">
-[...4 lines deleted...]
-        <w:t>, фіксуючи товщину складки. Складку треба брати швидко, тому що при тривалому стисканні вона витончується. Складка повинна бути рівномірною за товщиною. Вимірювання виробляють з точністю до 1 мм.</w:t>
+      <w:r w:rsidRPr="00C167F1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C167F1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Obesity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C167F1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C167F1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Task</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C167F1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Force-IOTF)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / ВООЗ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C167F1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> недостатньо</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ї, надмірної ваги та ожиріння залежно</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C167F1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> від</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C167F1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ІМТ:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00590D29" w:rsidRPr="00590D29" w:rsidRDefault="00590D29" w:rsidP="00590D29">
-      <w:pPr>
+    <w:p w:rsidR="0017563F" w:rsidRPr="0017563F" w:rsidRDefault="0017563F" w:rsidP="005F7234">
+      <w:pPr>
+        <w:pStyle w:val="ds-markdown-paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0017563F">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>&lt;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0017563F">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">18,5 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0017563F">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дефіцит маси тіла</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0017563F" w:rsidRPr="0017563F" w:rsidRDefault="0017563F" w:rsidP="005F7234">
+      <w:pPr>
+        <w:pStyle w:val="ds-markdown-paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0017563F">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">18,5–24,9 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0017563F">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> нормальна маса</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0017563F" w:rsidRPr="0017563F" w:rsidRDefault="0017563F" w:rsidP="005F7234">
+      <w:pPr>
+        <w:pStyle w:val="ds-markdown-paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0017563F">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">25,0–29,9 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0017563F">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> надлишкова маса</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>передожиріння</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="0017563F" w:rsidRPr="0017563F" w:rsidRDefault="0017563F" w:rsidP="005F7234">
+      <w:pPr>
+        <w:pStyle w:val="ds-markdown-paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0017563F">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">30,0–34,9 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0017563F">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ожиріння І ступеня</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0017563F" w:rsidRPr="0017563F" w:rsidRDefault="0017563F" w:rsidP="005F7234">
+      <w:pPr>
+        <w:pStyle w:val="ds-markdown-paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0017563F">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">35,0–39,9 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0017563F">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ожиріння ІІ ступеня</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0017563F" w:rsidRPr="0017563F" w:rsidRDefault="0017563F" w:rsidP="005F7234">
+      <w:pPr>
+        <w:pStyle w:val="ds-markdown-paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0017563F">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>≥</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0017563F">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">40,0 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0017563F">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ожиріння ІІІ ступеня (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>морбідне</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ожиріння</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0017563F">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F72221" w:rsidRDefault="0017563F" w:rsidP="00F72221">
+      <w:pPr>
+        <w:pStyle w:val="ds-markdown-paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0017563F">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ІМТ не відображає розподіл жирової тканини. Для пацієнтів з високим ІМТ обов'язк</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ове доповнення окружністю талії, індексом талія/стегна</w:t>
+      </w:r>
+      <w:r w:rsidR="005F7234">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тощо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F72221" w:rsidRDefault="00F72221" w:rsidP="00F72221">
+      <w:pPr>
+        <w:pStyle w:val="ds-markdown-paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F72221" w:rsidRDefault="00F72221" w:rsidP="00F72221">
+      <w:pPr>
+        <w:pStyle w:val="ds-markdown-paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002158DE" w:rsidRDefault="00F72221" w:rsidP="00256EFF">
+      <w:pPr>
+        <w:pStyle w:val="ds-markdown-paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F72221">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Оцінка склепіння стопи</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F72221">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>тест</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ом опускання човноподібної кістки</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F72221">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F72221">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Navicular</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F72221">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F72221">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Drop</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F72221">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F72221">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Test</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002158DE" w:rsidRDefault="00F72221" w:rsidP="00256EFF">
+      <w:pPr>
+        <w:pStyle w:val="ds-markdown-paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F72221">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Цей метод є міжнародним стандартом для клінічної оцінки ста</w:t>
+      </w:r>
+      <w:r w:rsidR="002158DE">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ну поздовжнього склепіння стопи</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F72221">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>. Він простий, не потребує складного обладнання і має високу діагностичну цінність.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00256EFF" w:rsidRDefault="00256EFF" w:rsidP="00256EFF">
+      <w:pPr>
+        <w:pStyle w:val="ds-markdown-paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Човноподібна кістка </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00256EFF">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">розташована в найвищій точці медіального поздовжнього склепіння стопи. Вона приймає навантаження від таранної кістки і розподіляє його на передні відділи стопи. До неї кріпиться сухожилок заднього великогомілкового м'яза </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00256EFF">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> головного м'яза, що підтримує склепіння. Саме тому за висотою та стабільністю цієї кістки мож</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>на</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00256EFF">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> оцінювати ста</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>н усього поздовжнього склепіння</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00256EFF">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F72221" w:rsidRPr="00F72221">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Тест вимірює різницю у висоті човноподібної кістки між ненавантаженим т</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>а навантаженим положенням стопи</w:t>
+      </w:r>
+      <w:r w:rsidR="00F72221" w:rsidRPr="00F72221">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00256EFF" w:rsidRDefault="00F72221" w:rsidP="00256EFF">
+      <w:pPr>
+        <w:pStyle w:val="ds-markdown-paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F72221">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Методика проведення:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00256EFF" w:rsidRDefault="00F72221" w:rsidP="00256EFF">
+      <w:pPr>
+        <w:pStyle w:val="ds-markdown-paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F72221">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Пацієнт сидить на стільці, стопи на підлозі, коліна зігнуті під 90°. Вага тіла не спирається на стопи (положення розвантаження).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00256EFF" w:rsidRDefault="00F72221" w:rsidP="00256EFF">
+      <w:pPr>
+        <w:pStyle w:val="ds-markdown-paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F72221">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Знайдіть горбистість човноподібної кістки </w:t>
+      </w:r>
+      <w:r w:rsidR="00256EFF">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F72221">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> це найбільш виступаюча кісткова точка на медіальній поверхні стопи, приблизно на середині відстані між медіальною кісточкою </w:t>
+      </w:r>
+      <w:r w:rsidR="00256EFF">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>та основою першого пальця</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F72221">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00256EFF">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Позначте цю точку маркером. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F72221">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Приставте картку вертикально до стопи так, щоб вона торкалася підлоги, і зробіть на ній позначку на рів</w:t>
+      </w:r>
+      <w:r w:rsidR="00256EFF">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ні позначки на шкірі</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F72221">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00256EFF" w:rsidRDefault="00F72221" w:rsidP="00256EFF">
+      <w:pPr>
+        <w:pStyle w:val="ds-markdown-paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F72221">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Попросіть пацієнта встати, рівномірно розподіливши вагу на обидві ноги. Не зміщуючи картку</w:t>
+      </w:r>
+      <w:r w:rsidR="00256EFF">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>, зробіть на ній другу позначку на новому нижчому рівні човноподібної кістки</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F72221">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00256EFF" w:rsidRDefault="00F72221" w:rsidP="00256EFF">
+      <w:pPr>
+        <w:pStyle w:val="ds-markdown-paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F72221">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Виміряйте відстань </w:t>
+      </w:r>
+      <w:r w:rsidR="00256EFF">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">між двома позначками на картці – це </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F72221">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">величина </w:t>
+      </w:r>
+      <w:r w:rsidR="00256EFF">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>опускання човноподібної кістки</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F72221">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00256EFF" w:rsidRDefault="003D07F1" w:rsidP="00256EFF">
+      <w:pPr>
+        <w:pStyle w:val="ds-markdown-paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>&lt; 5 мм</w:t>
+      </w:r>
+      <w:r w:rsidR="00256EFF">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – низька рухливість – стопа стабільна</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00256EFF" w:rsidRDefault="00256EFF" w:rsidP="00256EFF">
+      <w:pPr>
+        <w:pStyle w:val="ds-markdown-paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>5–8 мм – фізіологічна норма</w:t>
+      </w:r>
+      <w:r w:rsidR="00F72221" w:rsidRPr="00F72221">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00256EFF" w:rsidRDefault="00256EFF" w:rsidP="00256EFF">
+      <w:pPr>
+        <w:pStyle w:val="ds-markdown-paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9–10 мм – </w:t>
+      </w:r>
+      <w:r w:rsidR="00F72221" w:rsidRPr="00F72221">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>граничн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidR="00F72221" w:rsidRPr="00F72221">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>норма</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00256EFF" w:rsidRDefault="00256EFF" w:rsidP="00256EFF">
+      <w:pPr>
+        <w:pStyle w:val="ds-markdown-paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>≥ 10 мм – н</w:t>
+      </w:r>
+      <w:r w:rsidR="00F72221" w:rsidRPr="00F72221">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>адмірн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>е</w:t>
+      </w:r>
+      <w:r w:rsidR="00F72221" w:rsidRPr="00F72221">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>опускання</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005D430C" w:rsidRDefault="003D07F1" w:rsidP="005D430C">
+      <w:pPr>
+        <w:pStyle w:val="ds-markdown-paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...12 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D07F1">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Найпоширеніший клінічний метод виявлення плоскостопості. Граничне значення ≥10 мм вка</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">зує на наявність плоскостопості. </w:t>
+      </w:r>
+      <w:r w:rsidR="00256EFF">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Надмірне опускання асоціюється з </w:t>
+      </w:r>
+      <w:r w:rsidR="00F72221" w:rsidRPr="00F72221">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">підвищеним ризиком </w:t>
+      </w:r>
+      <w:r w:rsidR="00F72221" w:rsidRPr="00F72221">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>травм передньої хрестоподібної зв'язки</w:t>
+      </w:r>
+      <w:r w:rsidR="00256EFF">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F72221" w:rsidRPr="00F72221">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>плантарним</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F72221" w:rsidRPr="00F72221">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00256EFF">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>фасціїтом</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00256EFF">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F72221" w:rsidRPr="00F72221">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>пателофеморальним</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F72221" w:rsidRPr="00F72221">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> болем</w:t>
+      </w:r>
+      <w:r w:rsidR="00256EFF">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F72221" w:rsidRPr="00F72221">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>загальним перевантаженням нижньої кінцівки</w:t>
+      </w:r>
+      <w:r w:rsidR="00256EFF">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="002161C9" w:rsidRDefault="002161C9" w:rsidP="003E5BEB">
-[...5 lines deleted...]
-        <w:ind w:left="0" w:firstLine="709"/>
+    <w:p w:rsidR="005D430C" w:rsidRDefault="005D430C" w:rsidP="005D430C">
+      <w:pPr>
+        <w:pStyle w:val="ds-markdown-paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-      </w:pPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Плантографія – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D430C">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>це метод отримання відбитка підошовної поверхні стопи для оцінки її форми та стану склепінь. У сучасній практиці використовують кількісні індекси, які дозволяють об'єк</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>тивно оцінити стан стопи по її відбитку</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D430C">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D430C">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Основні кількісні індекси плантографії:</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00826F6E" w:rsidRDefault="003E5BEB" w:rsidP="003E5BEB">
-[...5 lines deleted...]
-        <w:ind w:left="0" w:firstLine="709"/>
+    <w:p w:rsidR="005D430C" w:rsidRPr="005D430C" w:rsidRDefault="005D430C" w:rsidP="005D430C">
+      <w:pPr>
+        <w:pStyle w:val="ds-markdown-paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
-[...32 lines deleted...]
-        <w:t>т з точністю до 2 кг.</w:t>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Кут </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Кларка</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Clarke's</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Angle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>) – ц</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D430C">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>е найпоширеніший у світі індекс для оц</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>інки поздовжнього склепіння</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D430C">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D430C">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">На відбитку стопи проводять </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>дві</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D430C">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> лінії:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00826F6E" w:rsidRDefault="00826F6E" w:rsidP="003E5BEB">
-[...5 lines deleted...]
-        <w:ind w:left="0" w:firstLine="709"/>
+    <w:p w:rsidR="005D430C" w:rsidRPr="005D430C" w:rsidRDefault="005D430C" w:rsidP="000A7C6A">
+      <w:pPr>
+        <w:pStyle w:val="ds-markdown-paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="709" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D430C">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Дотичн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D430C">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> до медіального краю стопи</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005D430C" w:rsidRDefault="005D430C" w:rsidP="000A7C6A">
+      <w:pPr>
+        <w:pStyle w:val="ds-markdown-paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="709" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
-[...55 lines deleted...]
-          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D430C">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Лінія від найглибшої точки медіального зводу до </w:t>
+      </w:r>
+      <w:r w:rsidR="004E7588" w:rsidRPr="005D430C">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>найбільш виступаюч</w:t>
+      </w:r>
+      <w:r w:rsidR="004E7588">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ої</w:t>
+      </w:r>
+      <w:r w:rsidR="004E7588" w:rsidRPr="005D430C">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> точк</w:t>
+      </w:r>
+      <w:r w:rsidR="004E7588">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidR="004E7588" w:rsidRPr="005D430C">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00826F6E">
-[...626 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidRPr="005D430C">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>переднього медіального краю</w:t>
+      </w:r>
+      <w:r w:rsidR="004E7588">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblStyle w:val="a8"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="108" w:type="dxa"/>
-[...8 lines deleted...]
-        <w:tblLook w:val="0000"/>
+        <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4962"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2339"/>
+        <w:gridCol w:w="5068"/>
+        <w:gridCol w:w="5069"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003E5BEB" w:rsidRPr="00826F6E" w:rsidTr="00CF487F">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="004E7588" w:rsidTr="004E7588">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4962" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="5068" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003E5BEB" w:rsidRPr="00826F6E" w:rsidRDefault="003E5BEB" w:rsidP="00CF487F">
+          <w:p w:rsidR="004E7588" w:rsidRDefault="004E7588" w:rsidP="004E7588">
             <w:pPr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:ind w:firstLine="0"/>
+              <w:pStyle w:val="ds-markdown-paragraph"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rStyle w:val="hps"/>
-                <w:sz w:val="24"/>
+                <w:color w:val="0F1115"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00826F6E">
+            <w:r>
               <w:rPr>
-                <w:rStyle w:val="hps"/>
-                <w:sz w:val="24"/>
+                <w:color w:val="0F1115"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>Інтерпретація</w:t>
+              <w:t xml:space="preserve">Орієнтовні значення кута </w:t>
             </w:r>
-            <w:r w:rsidRPr="00826F6E">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
               <w:rPr>
-                <w:sz w:val="24"/>
+                <w:color w:val="0F1115"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>Кларка</w:t>
             </w:r>
-            <w:r w:rsidRPr="00826F6E">
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
               <w:rPr>
-                <w:rStyle w:val="hps"/>
-                <w:sz w:val="24"/>
+                <w:color w:val="0F1115"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>індексу маси тіла</w:t>
+              <w:t xml:space="preserve"> для дорослих</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4677" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="5069" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003E5BEB" w:rsidRPr="00826F6E" w:rsidRDefault="003E5BEB" w:rsidP="00CF487F">
+          <w:p w:rsidR="004E7588" w:rsidRDefault="004E7588" w:rsidP="004E7588">
             <w:pPr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:ind w:firstLine="0"/>
+              <w:pStyle w:val="ds-markdown-paragraph"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rStyle w:val="hps"/>
-                <w:sz w:val="24"/>
+                <w:color w:val="0F1115"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00826F6E">
+            <w:r>
               <w:rPr>
-                <w:rStyle w:val="hps"/>
-                <w:sz w:val="24"/>
+                <w:color w:val="0F1115"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>Індекс маси тіла, кг/м²</w:t>
+              <w:t>Тип стопи</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003E5BEB" w:rsidRPr="00826F6E" w:rsidTr="00CF487F">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="004E7588" w:rsidTr="00225FD3">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4962" w:type="dxa"/>
-            <w:vMerge/>
+            <w:tcW w:w="5068" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003E5BEB" w:rsidRPr="00826F6E" w:rsidRDefault="003E5BEB" w:rsidP="00CF487F">
+          <w:p w:rsidR="004E7588" w:rsidRPr="004E7588" w:rsidRDefault="004E7588" w:rsidP="004E7588">
             <w:pPr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rStyle w:val="hps"/>
                 <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...10 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:r w:rsidRPr="004E7588">
               <w:rPr>
-                <w:rStyle w:val="hps"/>
+                <w:rStyle w:val="a9"/>
+                <w:b w:val="0"/>
                 <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-            </w:pPr>
-[...6 lines deleted...]
-              <w:t>жінки</w:t>
+              <w:t>&gt; 45°</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2339" w:type="dxa"/>
+            <w:tcW w:w="5069" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003E5BEB" w:rsidRPr="00826F6E" w:rsidRDefault="003E5BEB" w:rsidP="00CF487F">
+          <w:p w:rsidR="004E7588" w:rsidRPr="004E7588" w:rsidRDefault="004E7588" w:rsidP="004E7588">
             <w:pPr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rStyle w:val="hps"/>
                 <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00826F6E">
+            <w:r w:rsidRPr="004E7588">
               <w:rPr>
-                <w:rStyle w:val="hps"/>
                 <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>чоловіки</w:t>
+              <w:t>Високе склепіння (порожниста стопа)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003E5BEB" w:rsidRPr="00826F6E" w:rsidTr="00CF487F">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="004E7588" w:rsidTr="00225FD3">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4962" w:type="dxa"/>
+            <w:tcW w:w="5068" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003E5BEB" w:rsidRPr="00826F6E" w:rsidRDefault="008C1233" w:rsidP="00CF487F">
+          <w:p w:rsidR="004E7588" w:rsidRPr="004E7588" w:rsidRDefault="004E7588" w:rsidP="004E7588">
             <w:pPr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rStyle w:val="hps"/>
                 <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="004E7588">
               <w:rPr>
-                <w:rStyle w:val="hps"/>
+                <w:rStyle w:val="a9"/>
+                <w:b w:val="0"/>
                 <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>Дефіцит маси</w:t>
-[...14 lines deleted...]
-              <w:t>тіла</w:t>
+              <w:t>30–45°</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2338" w:type="dxa"/>
+            <w:tcW w:w="5069" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003E5BEB" w:rsidRPr="00826F6E" w:rsidRDefault="003E5BEB" w:rsidP="00CF487F">
+          <w:p w:rsidR="004E7588" w:rsidRPr="004E7588" w:rsidRDefault="004E7588" w:rsidP="004E7588">
             <w:pPr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rStyle w:val="hps"/>
                 <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00826F6E">
+            <w:r w:rsidRPr="004E7588">
               <w:rPr>
-                <w:rStyle w:val="hps"/>
                 <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t xml:space="preserve">&lt; </w:t>
+              <w:t>Нормальне склепіння</w:t>
             </w:r>
-            <w:r w:rsidRPr="00826F6E">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004E7588" w:rsidTr="00225FD3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5068" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="004E7588" w:rsidRPr="004E7588" w:rsidRDefault="004E7588" w:rsidP="004E7588">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>19,1</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="004E7588">
+              <w:rPr>
+                <w:rStyle w:val="a9"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>20–30°</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2339" w:type="dxa"/>
+            <w:tcW w:w="5069" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003E5BEB" w:rsidRPr="00826F6E" w:rsidRDefault="003E5BEB" w:rsidP="00CF487F">
+          <w:p w:rsidR="004E7588" w:rsidRPr="004E7588" w:rsidRDefault="004E7588" w:rsidP="004E7588">
             <w:pPr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rStyle w:val="hps"/>
                 <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00826F6E">
+            <w:r w:rsidRPr="004E7588">
               <w:rPr>
-                <w:rStyle w:val="hps"/>
                 <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t xml:space="preserve">&lt; </w:t>
-[...6 lines deleted...]
-              <w:t>20,7</w:t>
+              <w:t>Знижене склепіння (початкова плоскостопість)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003E5BEB" w:rsidRPr="00826F6E" w:rsidTr="00CF487F">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="004E7588" w:rsidTr="00225FD3">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4962" w:type="dxa"/>
+            <w:tcW w:w="5068" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003E5BEB" w:rsidRPr="00826F6E" w:rsidRDefault="008C1233" w:rsidP="00CF487F">
+          <w:p w:rsidR="004E7588" w:rsidRPr="004E7588" w:rsidRDefault="004E7588" w:rsidP="004E7588">
             <w:pPr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rStyle w:val="hps"/>
                 <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="004E7588">
               <w:rPr>
-                <w:rStyle w:val="hps"/>
+                <w:rStyle w:val="a9"/>
+                <w:b w:val="0"/>
                 <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>Нормальна</w:t>
-[...22 lines deleted...]
-              <w:t>тіла</w:t>
+              <w:t>&lt; 20°</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2338" w:type="dxa"/>
+            <w:tcW w:w="5069" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003E5BEB" w:rsidRPr="00826F6E" w:rsidRDefault="003E5BEB" w:rsidP="00CF487F">
+          <w:p w:rsidR="004E7588" w:rsidRPr="004E7588" w:rsidRDefault="004E7588" w:rsidP="004E7588">
             <w:pPr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rStyle w:val="hps"/>
                 <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00826F6E">
+            <w:r w:rsidRPr="004E7588">
               <w:rPr>
-                <w:rStyle w:val="hps"/>
                 <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>19,2-25,8</w:t>
-[...304 lines deleted...]
-              <w:t>&gt; 31,2</w:t>
+              <w:t>Плоска стопа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00C167F1" w:rsidRDefault="00C167F1" w:rsidP="003E5BEB">
+    <w:p w:rsidR="004E7588" w:rsidRPr="005D430C" w:rsidRDefault="004E7588" w:rsidP="004E7588">
+      <w:pPr>
+        <w:pStyle w:val="ds-markdown-paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005D430C" w:rsidRPr="000A7C6A" w:rsidRDefault="004E7588" w:rsidP="005D430C">
+      <w:pPr>
+        <w:pStyle w:val="ds-markdown-paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A7C6A" w:rsidRDefault="005D430C" w:rsidP="000A7C6A">
+      <w:pPr>
+        <w:pStyle w:val="ds-markdown-paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A7C6A">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Індекс </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000A7C6A">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Чіппо-Смірака</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000A7C6A">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Chippaux-Smirak Index) для поздовжнього склепіння</w:t>
+      </w:r>
+      <w:r w:rsidR="000A7C6A">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C6A">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Вимірює співвідношення ширини перешийка до ширини п'яти.</w:t>
+      </w:r>
+      <w:r w:rsidR="000A7C6A">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C6A">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>На відбитку вимірюють:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A7C6A" w:rsidRDefault="000A7C6A" w:rsidP="000A7C6A">
+      <w:pPr>
+        <w:pStyle w:val="ds-markdown-paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="709" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A7C6A">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>найширше місце в передній частині стопи (на рівні головок плеснових кісток)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A7C6A" w:rsidRDefault="000A7C6A" w:rsidP="000A7C6A">
+      <w:pPr>
+        <w:pStyle w:val="ds-markdown-paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="709" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A7C6A">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>найвужче місц</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>е в середній частині.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005D430C" w:rsidRPr="000A7C6A" w:rsidRDefault="005D430C" w:rsidP="000A7C6A">
+      <w:pPr>
+        <w:pStyle w:val="ds-markdown-paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A7C6A">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Індекс</w:t>
+      </w:r>
+      <w:r w:rsidR="000A7C6A">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t> = ширина перешийка / ширина переднього відділу</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C6A">
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> × 100%</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005D430C" w:rsidRPr="000A7C6A" w:rsidRDefault="005D430C" w:rsidP="000A7C6A">
+      <w:pPr>
+        <w:pStyle w:val="ds-markdown-paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="0F1115"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A7C6A">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Інтерпретація:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0069594E" w:rsidRPr="0069594E" w:rsidRDefault="0069594E" w:rsidP="0069594E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:firstLine="708"/>
-[...6 lines deleted...]
-      </w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&lt; 30% – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0069594E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>нормальне склепіння</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00C167F1" w:rsidRDefault="00C167F1" w:rsidP="00C167F1">
+    <w:p w:rsidR="0069594E" w:rsidRPr="0069594E" w:rsidRDefault="0069594E" w:rsidP="0069594E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:firstLine="708"/>
-[...93 lines deleted...]
-        <w:t>ІМТ:</w:t>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0069594E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">30–39.9% </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0069594E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>легка плоскостопість</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C167F1" w:rsidRPr="00C167F1" w:rsidRDefault="00C167F1" w:rsidP="00C167F1">
+    <w:p w:rsidR="0069594E" w:rsidRPr="0069594E" w:rsidRDefault="0069594E" w:rsidP="0069594E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:firstLine="708"/>
-[...38 lines deleted...]
-        <w:t>супутніх ожиріння захворювань низький.</w:t>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0069594E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">40–44.9% </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0069594E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> помірна плоскостопість</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C167F1" w:rsidRPr="00C167F1" w:rsidRDefault="00C167F1" w:rsidP="00C167F1">
+    <w:p w:rsidR="00957A7A" w:rsidRPr="00826F6E" w:rsidRDefault="0069594E" w:rsidP="0069594E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:firstLine="708"/>
-[...1023 lines deleted...]
-      </w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0069594E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">≥45% </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0069594E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> виражена плоскостопість</w:t>
+      </w:r>
     </w:p>
     <w:sectPr w:rsidR="00957A7A" w:rsidRPr="00826F6E" w:rsidSect="00636B0A">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="381"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E10022FF" w:usb1="C000E47F" w:usb2="00000029" w:usb3="00000000" w:csb0="000001DF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="0">
+    <w:nsid w:val="02FE710F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2780DAEE"/>
+    <w:lvl w:ilvl="0" w:tplc="E23CD750">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="˗"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1429" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2149" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2869" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3589" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4309" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5029" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5749" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6469" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7189" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1">
     <w:nsid w:val="05FB1447"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="517C7324"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6505,51 +10332,349 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="2">
+    <w:nsid w:val="10F36B6C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A9D4D6AA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
+    <w:nsid w:val="12FA32DC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D1EA8C70"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4">
     <w:nsid w:val="14C57D0F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D4E04304"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6654,51 +10779,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="5">
     <w:nsid w:val="19503D4A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2236C0F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6803,51 +10928,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="6">
     <w:nsid w:val="1F7C2216"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A9ACAC5A"/>
     <w:lvl w:ilvl="0" w:tplc="D4020472">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1428" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2148" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6916,51 +11041,1469 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6468" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7188" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="7">
+    <w:nsid w:val="1FF24915"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C91A7F0A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8">
+    <w:nsid w:val="21C11699"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2EF6F06E"/>
+    <w:lvl w:ilvl="0" w:tplc="E23CD750">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="˗"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1429" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2149" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2869" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3589" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4309" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5029" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5749" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6469" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7189" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9">
+    <w:nsid w:val="289A4DDB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1BA4D472"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10">
+    <w:nsid w:val="29E43830"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="84C84D10"/>
+    <w:lvl w:ilvl="0" w:tplc="E23CD750">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="˗"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1429" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2149" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2869" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3589" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4309" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5029" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5749" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6469" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7189" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11">
+    <w:nsid w:val="2EFA6779"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="96467324"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12">
+    <w:nsid w:val="346258AA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8C96E868"/>
+    <w:lvl w:ilvl="0" w:tplc="E23CD750">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="˗"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1429" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2149" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2869" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3589" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4309" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5029" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5749" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6469" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7189" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13">
+    <w:nsid w:val="39250E6E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8EC6A3EE"/>
+    <w:lvl w:ilvl="0" w:tplc="04190011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1428" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2148" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2868" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3588" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4308" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5028" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5748" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6468" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7188" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14">
+    <w:nsid w:val="3E201B3B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9570659C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15">
+    <w:nsid w:val="41452943"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4B601D38"/>
+    <w:lvl w:ilvl="0" w:tplc="67BAA0FC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1417" w:hanging="708"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1789" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2509" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3229" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3949" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4669" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5389" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6109" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6829" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16">
+    <w:nsid w:val="43F26DD9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E85A6C6C"/>
+    <w:lvl w:ilvl="0" w:tplc="E23CD750">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="˗"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1429" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2149" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2869" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3589" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4309" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5029" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5749" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6469" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7189" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17">
+    <w:nsid w:val="44B17018"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="30440DE4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18">
+    <w:nsid w:val="473B778C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F7202FC2"/>
+    <w:lvl w:ilvl="0" w:tplc="04190011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1429" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2149" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2869" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3589" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4309" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5029" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5749" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6469" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7189" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19">
     <w:nsid w:val="48953DAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="500E9EB6"/>
     <w:lvl w:ilvl="0" w:tplc="0419000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1428" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2148" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7029,51 +12572,688 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6468" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7188" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="20">
+    <w:nsid w:val="4BBF31FD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F1945146"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21">
+    <w:nsid w:val="4E0561DB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="AC2EDC2E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22">
+    <w:nsid w:val="4E1D7833"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="226ABCDC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23">
+    <w:nsid w:val="52E14FAC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6884126E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24">
+    <w:nsid w:val="53DA120A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5B1A68FE"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1428" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2148" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2868" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3588" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4308" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5028" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5748" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6468" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7188" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25">
     <w:nsid w:val="5A2C06D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="533A54E2"/>
     <w:lvl w:ilvl="0" w:tplc="04190001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1428" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2148" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7142,51 +13322,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6468" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7188" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
+  <w:abstractNum w:abstractNumId="26">
     <w:nsid w:val="637D0CE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DCA412A2"/>
     <w:lvl w:ilvl="0" w:tplc="D4020472">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1428" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2148" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7255,51 +13435,308 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6468" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7188" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
+  <w:abstractNum w:abstractNumId="27">
+    <w:nsid w:val="68223F2A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FEA819A6"/>
+    <w:lvl w:ilvl="0" w:tplc="E23CD750">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="˗"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1429" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2149" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2869" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3589" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4309" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5029" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5749" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6469" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7189" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28">
+    <w:nsid w:val="6B5E502B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8404FFB2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29">
     <w:nsid w:val="6C4D098C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EA6CB08C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7404,51 +13841,163 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8">
+  <w:abstractNum w:abstractNumId="30">
+    <w:nsid w:val="6CC05182"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4D3A09D8"/>
+    <w:lvl w:ilvl="0" w:tplc="E23CD750">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="˗"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1428" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2148" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2868" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3588" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4308" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5028" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5748" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6468" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7188" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31">
     <w:nsid w:val="70412BF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B24A5A8"/>
     <w:lvl w:ilvl="0" w:tplc="CB10A2A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1789" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -7494,64 +14043,438 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5389" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6109" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6829" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9">
+  <w:abstractNum w:abstractNumId="32">
+    <w:nsid w:val="728F29BD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="01FC892A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33">
+    <w:nsid w:val="7513353F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="05A26D2A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34">
     <w:nsid w:val="7A88053F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E6000BDE"/>
     <w:lvl w:ilvl="0" w:tplc="0419000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="1211" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1931" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2651" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3371" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4091" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4811" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5531" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6251" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6971" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35">
+    <w:nsid w:val="7AD21EDF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F958509A"/>
+    <w:lvl w:ilvl="0" w:tplc="E23CD750">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="˗"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2869" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -7608,139 +14531,264 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="11">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="2">
-[...2 lines deleted...]
-  <w:num w:numId="3">
+  <w:num w:numId="12">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="17">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="32">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="9">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="10">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
+  <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="140"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00636B0A"/>
     <w:rsid w:val="00025961"/>
+    <w:rsid w:val="00041F22"/>
     <w:rsid w:val="00063873"/>
+    <w:rsid w:val="000A7C6A"/>
+    <w:rsid w:val="0010727F"/>
     <w:rsid w:val="00120CB2"/>
     <w:rsid w:val="00130C43"/>
+    <w:rsid w:val="0016112F"/>
     <w:rsid w:val="00162047"/>
+    <w:rsid w:val="0017563F"/>
     <w:rsid w:val="00180262"/>
+    <w:rsid w:val="001848A1"/>
+    <w:rsid w:val="0019568F"/>
+    <w:rsid w:val="00204AD7"/>
+    <w:rsid w:val="0021290D"/>
+    <w:rsid w:val="002158DE"/>
     <w:rsid w:val="002161C9"/>
     <w:rsid w:val="00245BF0"/>
+    <w:rsid w:val="00256D36"/>
+    <w:rsid w:val="00256EFF"/>
     <w:rsid w:val="0027284C"/>
+    <w:rsid w:val="00332822"/>
+    <w:rsid w:val="003D07F1"/>
     <w:rsid w:val="003E5BEB"/>
     <w:rsid w:val="00445146"/>
     <w:rsid w:val="00463DBC"/>
+    <w:rsid w:val="004A2F23"/>
     <w:rsid w:val="004B62BB"/>
+    <w:rsid w:val="004B72E0"/>
+    <w:rsid w:val="004E7588"/>
+    <w:rsid w:val="00553BE3"/>
     <w:rsid w:val="00590D29"/>
+    <w:rsid w:val="005B3491"/>
+    <w:rsid w:val="005D430C"/>
+    <w:rsid w:val="005F7234"/>
+    <w:rsid w:val="00631669"/>
+    <w:rsid w:val="00633719"/>
     <w:rsid w:val="00636B0A"/>
+    <w:rsid w:val="0069594E"/>
     <w:rsid w:val="006C4962"/>
+    <w:rsid w:val="006F4519"/>
+    <w:rsid w:val="007B1742"/>
+    <w:rsid w:val="007C1275"/>
     <w:rsid w:val="007C2F2C"/>
     <w:rsid w:val="007C32E4"/>
+    <w:rsid w:val="00825426"/>
     <w:rsid w:val="00826F6E"/>
+    <w:rsid w:val="0087649B"/>
     <w:rsid w:val="008937B9"/>
     <w:rsid w:val="008C1233"/>
     <w:rsid w:val="008F0A21"/>
+    <w:rsid w:val="008F28C2"/>
+    <w:rsid w:val="00955936"/>
     <w:rsid w:val="00957A7A"/>
+    <w:rsid w:val="00964EB4"/>
     <w:rsid w:val="00994538"/>
     <w:rsid w:val="009A68CC"/>
+    <w:rsid w:val="00A07ABA"/>
     <w:rsid w:val="00A1440A"/>
+    <w:rsid w:val="00A25DD7"/>
     <w:rsid w:val="00A56106"/>
+    <w:rsid w:val="00A561CA"/>
+    <w:rsid w:val="00A62D43"/>
     <w:rsid w:val="00A81568"/>
     <w:rsid w:val="00AB6DAC"/>
+    <w:rsid w:val="00AF66A2"/>
     <w:rsid w:val="00B52E3F"/>
     <w:rsid w:val="00B86A51"/>
     <w:rsid w:val="00BF30F4"/>
     <w:rsid w:val="00C167F1"/>
     <w:rsid w:val="00C55D91"/>
+    <w:rsid w:val="00C63B86"/>
     <w:rsid w:val="00C732CF"/>
     <w:rsid w:val="00CA0A02"/>
     <w:rsid w:val="00CD70FD"/>
+    <w:rsid w:val="00CE6FC7"/>
     <w:rsid w:val="00D26EA1"/>
     <w:rsid w:val="00DB36AC"/>
+    <w:rsid w:val="00DD1FB6"/>
+    <w:rsid w:val="00DE3C90"/>
+    <w:rsid w:val="00DE6329"/>
     <w:rsid w:val="00DE7DA5"/>
     <w:rsid w:val="00E3189C"/>
     <w:rsid w:val="00E37BB3"/>
+    <w:rsid w:val="00F11AAA"/>
     <w:rsid w:val="00F5435F"/>
+    <w:rsid w:val="00F72221"/>
     <w:rsid w:val="00F76914"/>
     <w:rsid w:val="00F97A9D"/>
     <w:rsid w:val="00FA787E"/>
+    <w:rsid w:val="00FC7A99"/>
+    <w:rsid w:val="00FD0E04"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
@@ -7767,51 +14815,51 @@
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:uiPriority="39"/>
     <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
-    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
@@ -7914,68 +14962,118 @@
     <w:rPr>
       <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00636B0A"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b/>
       <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="20"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C63B86"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="30"/>
     <w:qFormat/>
     <w:rsid w:val="00636B0A"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:firstLine="720"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b/>
       <w:i/>
       <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="40"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005D430C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
@@ -8099,104 +15197,907 @@
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00A56106"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
+  <w:style w:type="character" w:styleId="a9">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="007B1742"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="20">
+    <w:name w:val="Заголовок 2 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C63B86"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ds-markdown-paragraph">
+    <w:name w:val="ds-markdown-paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:rsid w:val="00C63B86"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:ind w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="aa">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C63B86"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="40">
+    <w:name w:val="Заголовок 4 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005D430C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ds-markdown-cite">
+    <w:name w:val="ds-markdown-cite"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="005D430C"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:divs>
+    <w:div w:id="35132078">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="79257870">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="80417274">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="93089899">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="144705947">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="207256417">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="225337837">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="296186103">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="360056073">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="379523994">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="422994942">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="464355281">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="472723073">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="534269105">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="572129953">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="698774186">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="699015368">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="708458378">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="755203163">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="772240120">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="874198330">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="910651957">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="945772652">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1128933070">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="160"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1211454963">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="160"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1663502635">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="160"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="968244334">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1016736982">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1038431976">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="390424042">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1080755703">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="440416223">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="175"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1159006313">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="175"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="140971062">
+              <w:blockQuote w:val="1"/>
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="175"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1086465055">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1099368740">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1117681938">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1132986410">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1138454210">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1180268780">
           <w:blockQuote w:val="1"/>
           <w:marLeft w:val="720"/>
           <w:marRight w:val="720"/>
           <w:marTop w:val="100"/>
           <w:marBottom w:val="100"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
+    <w:div w:id="1142818355">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1194271180">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1194462042">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="540943526">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1195312359">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="2053069475">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1267738793">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1404328662">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1458908023">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1631281448">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="120"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1531650983">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1886869584">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="2069181213">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="148"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1898279302">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1935824346">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1942029991">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1956669021">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1973291744">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -8447,78 +16348,78 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0EB54D0E-41FD-468F-A345-49211C9BC5F4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{798C4991-1317-4C50-95D5-47B9FDC7592D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>12508</Characters>
+  <Pages>9</Pages>
+  <Words>3531</Words>
+  <Characters>20132</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>104</Lines>
-  <Paragraphs>29</Paragraphs>
+  <Lines>167</Lines>
+  <Paragraphs>47</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>DG Win&amp;Soft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14673</CharactersWithSpaces>
+  <CharactersWithSpaces>23616</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Home</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>