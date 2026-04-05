--- v0 (2025-12-20)
+++ v1 (2026-04-05)
@@ -413,51 +413,51 @@
             <a:r>
               <a:rPr lang="uk-UA"/>
               <a:t>Клацніть, щоб редагувати стиль зразка підзаголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{41786BB3-E08D-4FF3-828D-4F15000E626C}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>18.02.2025</a:t>
+              <a:t>30.01.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1127124" y="329307"/>
             <a:ext cx="5943668" cy="309201"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -633,51 +633,51 @@
             <a:r>
               <a:rPr lang="uk-UA"/>
               <a:t>П’ятий рівень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{41786BB3-E08D-4FF3-828D-4F15000E626C}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>18.02.2025</a:t>
+              <a:t>30.01.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -857,51 +857,51 @@
             <a:r>
               <a:rPr lang="uk-UA"/>
               <a:t>П’ятий рівень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{41786BB3-E08D-4FF3-828D-4F15000E626C}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>18.02.2025</a:t>
+              <a:t>30.01.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1071,51 +1071,51 @@
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{41786BB3-E08D-4FF3-828D-4F15000E626C}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>18.02.2025</a:t>
+              <a:t>30.01.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
@@ -1363,51 +1363,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Click To Edit Master Text Styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{41786BB3-E08D-4FF3-828D-4F15000E626C}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>18.02.2025</a:t>
+              <a:t>30.01.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1640,51 +1640,51 @@
             <a:r>
               <a:rPr lang="uk-UA"/>
               <a:t>П’ятий рівень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{41786BB3-E08D-4FF3-828D-4F15000E626C}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>18.02.2025</a:t>
+              <a:t>30.01.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2065,51 +2065,51 @@
             <a:r>
               <a:rPr lang="uk-UA"/>
               <a:t>П’ятий рівень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{41786BB3-E08D-4FF3-828D-4F15000E626C}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>18.02.2025</a:t>
+              <a:t>30.01.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2223,51 +2223,51 @@
             <a:r>
               <a:rPr lang="uk-UA"/>
               <a:t>Клацніть, щоб редагувати стиль зразка заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{41786BB3-E08D-4FF3-828D-4F15000E626C}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>18.02.2025</a:t>
+              <a:t>30.01.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2358,51 +2358,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{41786BB3-E08D-4FF3-828D-4F15000E626C}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>18.02.2025</a:t>
+              <a:t>30.01.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2609,51 +2609,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="uk-UA"/>
               <a:t>Клацніть, щоб відредагувати стилі зразків тексту</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{41786BB3-E08D-4FF3-828D-4F15000E626C}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>18.02.2025</a:t>
+              <a:t>30.01.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3069,51 +3069,51 @@
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1125300" y="5469856"/>
             <a:ext cx="5849605" cy="320123"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{41786BB3-E08D-4FF3-828D-4F15000E626C}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>18.02.2025</a:t>
+              <a:t>30.01.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1125300" y="318640"/>
             <a:ext cx="4877818" cy="320931"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -3455,51 +3455,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="7232830" y="330370"/>
             <a:ext cx="2515396" cy="309201"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1000">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{41786BB3-E08D-4FF3-828D-4F15000E626C}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>18.02.2025</a:t>
+              <a:t>30.01.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1130270" y="329307"/>
             <a:ext cx="5938836" cy="309201"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -4759,51 +4759,51 @@
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="514350" indent="-514350">
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" dirty="0"/>
               <a:t>Поради, як обрати м</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>’</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" dirty="0"/>
               <a:t>ясо</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="514350" indent="-514350">
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" dirty="0"/>
-              <a:t>5 трендів весни-2025 у моді </a:t>
+              <a:t>5 трендів весни-2026 у моді </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="514350" indent="-514350">
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" dirty="0"/>
               <a:t>Рекомендації, як налаштуватися на роботу</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="uk-UA" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="585374366"/>
       </p:ext>
     </p:extLst>