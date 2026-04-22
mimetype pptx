--- v0 (2026-02-23)
+++ v1 (2026-04-22)
@@ -10,103 +10,115 @@
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" autoCompressPictures="0">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483840" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId2"/>
-    <p:sldId id="257" r:id="rId3"/>
-[...20 lines deleted...]
-    <p:sldId id="278" r:id="rId24"/>
+    <p:sldId id="279" r:id="rId3"/>
+    <p:sldId id="257" r:id="rId4"/>
+    <p:sldId id="258" r:id="rId5"/>
+    <p:sldId id="280" r:id="rId6"/>
+    <p:sldId id="259" r:id="rId7"/>
+    <p:sldId id="281" r:id="rId8"/>
+    <p:sldId id="282" r:id="rId9"/>
+    <p:sldId id="283" r:id="rId10"/>
+    <p:sldId id="284" r:id="rId11"/>
+    <p:sldId id="260" r:id="rId12"/>
+    <p:sldId id="261" r:id="rId13"/>
+    <p:sldId id="262" r:id="rId14"/>
+    <p:sldId id="263" r:id="rId15"/>
+    <p:sldId id="265" r:id="rId16"/>
+    <p:sldId id="267" r:id="rId17"/>
+    <p:sldId id="268" r:id="rId18"/>
+    <p:sldId id="270" r:id="rId19"/>
+    <p:sldId id="271" r:id="rId20"/>
+    <p:sldId id="269" r:id="rId21"/>
+    <p:sldId id="272" r:id="rId22"/>
+    <p:sldId id="273" r:id="rId23"/>
+    <p:sldId id="274" r:id="rId24"/>
+    <p:sldId id="275" r:id="rId25"/>
+    <p:sldId id="277" r:id="rId26"/>
+    <p:sldId id="278" r:id="rId27"/>
+    <p:sldId id="285" r:id="rId28"/>
+    <p:sldId id="286" r:id="rId29"/>
+    <p:sldId id="287" r:id="rId30"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -161,50 +173,55 @@
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr marL="3200400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
+  <p:extLst>
+    <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
+    </p:ext>
+  </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
@@ -216,51 +233,51 @@
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="73" d="100"/>
           <a:sy n="73" d="100"/>
         </p:scale>
         <p:origin x="618" y="72"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto2.wdp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto2.wdp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
@@ -666,51 +683,51 @@
             <a:r>
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Образец подзаголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{83284890-85D2-4D7B-8EF5-15A9C1DB8F42}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>4/17/2024</a:t>
+              <a:t>4/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -841,51 +858,51 @@
             <a:r>
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{87157CC2-0FC8-4686-B024-99790E0F5162}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>4/17/2024</a:t>
+              <a:t>4/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1016,51 +1033,51 @@
             <a:r>
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F6764DA5-CD3D-4590-A511-FCD3BC7A793E}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>4/17/2024</a:t>
+              <a:t>4/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1181,51 +1198,51 @@
             <a:r>
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{82F5661D-6934-4B32-B92C-470368BF1EC6}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>4/17/2024</a:t>
+              <a:t>4/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1489,51 +1506,51 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8593667" y="6272784"/>
             <a:ext cx="2644309" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C6F822A4-8DA6-4447-9B1F-C5DB58435268}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>4/17/2024</a:t>
+              <a:t>4/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2182708" y="6272784"/>
             <a:ext cx="6327648" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -1871,51 +1888,51 @@
             <a:r>
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E548D31E-DCDA-41A7-9C67-C4B11B94D21D}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>4/17/2024</a:t>
+              <a:t>4/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2300,51 +2317,51 @@
             <a:r>
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{9B3762C0-B258-48F1-ADE6-176B4174CCDD}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>4/17/2024</a:t>
+              <a:t>4/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2413,51 +2430,51 @@
             <a:r>
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{677919A6-33EB-49BD-A62F-1FA56B9F9712}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>4/17/2024</a:t>
+              <a:t>4/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2503,51 +2520,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CA4E7D1B-D673-4CF6-8672-009D42ABD2A0}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>4/17/2024</a:t>
+              <a:t>4/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2848,51 +2865,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DA16AA21-1863-4931-97CB-99D0A168701B}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>4/17/2024</a:t>
+              <a:t>4/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
@@ -3268,51 +3285,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3772C379-9A7C-4C87-A116-CBE9F58B04C5}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>4/17/2024</a:t>
+              <a:t>4/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="8" name="Group 7"/>
           <p:cNvGrpSpPr>
             <a:grpSpLocks noChangeAspect="1"/>
           </p:cNvGrpSpPr>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="11401725" y="6229681"/>
             <a:ext cx="457200" cy="457200"/>
             <a:chOff x="11361456" y="6195813"/>
             <a:chExt cx="548640" cy="548640"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="9" name="Oval 8"/>
             <p:cNvSpPr/>
@@ -3548,51 +3565,51 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7964424" y="6272784"/>
             <a:ext cx="3273552" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1100">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{8664C608-40B1-4030-A28D-5B74BC98ADCE}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>4/17/2024</a:t>
+              <a:t>4/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1088136" y="6272784"/>
             <a:ext cx="6327648" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -4109,131 +4126,155 @@
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...15 lines deleted...]
-<file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
@@ -4328,216 +4369,4932 @@
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Заголовок 1"/>
-[...5 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="2" name="Прямоугольник 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1069848" y="118872"/>
-[...56 lines deleted...]
-            <a:ext cx="11834949" cy="800212"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12074434" cy="7017306"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
-      </p:pic>
-[...23 lines deleted...]
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>13) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>ступінь</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>добровільності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>добровільні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>ті</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>що</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>купуються</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> на конкурентному ринку;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>мериторні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>ті</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>що</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> є </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>корисними</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, але </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>неусвідомлені</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>споживачем</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, тому </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>надаються</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>державними</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> структурами і є </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>безкоштовними</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> для </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>кінцевого</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>споживача</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>обов'язкова</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>вакцинація</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>дітей</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>середня</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>освіта</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>соціальна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> реклама);</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>нав'язані</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>це</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>що</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>регламентуються</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> нормами права, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>вказівками</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>посадових</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>осіб</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>традиційними</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>соціальними</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>інститутами</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>ліцензування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>господарської</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>діяльності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>,</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>нотаріальні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>обов'язкове</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>страхування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>);</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>14) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>віддаленість</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>виробника</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> і </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>споживача</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуг</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>що</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>припускають</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>територіальне</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>віддалення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>виробника</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> і </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>споживача</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>надаються</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> за</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>допомогою</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>транспортних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>засобів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> (доставка </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>їжі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>додому</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>);</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>що</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>поєднують</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>виробництво</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> і </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>споживання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> за </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>місцем</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>виробництва</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуги</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>громадського</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>харчування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>);</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>що</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>поєднують</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>виробництво</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> і </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>споживання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> за </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>місцем</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>споживання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>прибирання</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>квартир, догляд за </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>дітьми</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>);</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>15) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>періодичність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>надання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>що</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>надаються</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> один раз у </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>житті</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>похоронні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>деякі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>медичні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>);</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>що</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>рідко</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>надаються</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>вища</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>освіта</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, пластична </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>хірургія</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>тощо</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>);</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>періодичні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>туристичні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>оздоровчі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>ін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>.);</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>систематичні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>флюорографічне</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>обстеження</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> стоматолога, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>гінеколога</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>);</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>регулярні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>пасажирського</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> транспорту, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>торгівлі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>громадського</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>харчування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>);</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>постійні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> (водо-, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>електропостачання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>ін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>.);</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>16) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>рівень</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>комерціалізації</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуг</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>платні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>безоплатні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4034659516"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="343017327"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Рисунок 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="470263" y="222069"/>
-            <a:ext cx="10985863" cy="6792686"/>
+            <a:off x="1593669" y="733806"/>
+            <a:ext cx="9065622" cy="5915188"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1058273072"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="316383057"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Рисунок 2"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="378823" y="287384"/>
+            <a:ext cx="10972799" cy="1463040"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Прямоугольник 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="1206197"/>
+            <a:ext cx="11913325" cy="3416320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>Невідчутність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуг</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>створює</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>суттєві</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>проблеми</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>організації</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>торгівлі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> ними як для </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>продавців</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуг</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, так і для </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>споживачів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>. У </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>процесі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> продажу </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуг</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>підприємствам</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>які</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>їх</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>реалізують</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, складно </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>продемонструвати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>клієнтам</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>свій</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> товар (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послугу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>) і </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>ще</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>складніше</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>обґрунтувати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>її</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>собівартість</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> і </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>ціну</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> продажу. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>Продавець</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>може</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>тільки</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>описати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>переваги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>які</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>отримає</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>клієнт</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>внаслідок</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>набуття</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, а </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>якість</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>може</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> бути </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>оціненою</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>тільки</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>після</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>її</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>виконання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>. Тому в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>процесі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>організації</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>надання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> (продажу) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>нематеріальних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуг</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>ефективними</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> є </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>такі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>прийоми</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>посилення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>відчутності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> за </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>допомогою</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>присутності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> у будь-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>якій</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>формі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>елемента</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> товару в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>ній</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>наголошення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>значущості</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>зосередження</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>	</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>уваги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>	на	</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>перевагах</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>	</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>технології</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>	</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>надання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>	</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>конкретним</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>підприємством</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>залучення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> до </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>рекламування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>провідних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>рекламних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> агентств, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>впливових</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>засобів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>масової</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>інформації</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>ін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="ru-RU" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Рисунок 4"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="130629" y="3774673"/>
+            <a:ext cx="11900262" cy="1695687"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Прямоугольник 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="130629" y="5186285"/>
+            <a:ext cx="11338560" cy="1200329"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>Взаємопов'язаність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>виробництва</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> і </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>споживання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>нематеріальних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуг</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> є </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>найхарактернішою</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>особливістю</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, яка </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>відрізняє</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>їх</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>від</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>інших</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>об'єктів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>комерційної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>діяльності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>. У </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>зв'язку</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> з </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>невіддільністю</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>виробництва</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> і </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>споживання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуг</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> у </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>процесі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>їх</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>купівлі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>-продажу </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>контакти</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>між</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>суб'єктом</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>який</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>надає</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, і </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>суб'єктом</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>який</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>набуває</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>їх</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>клієнтом</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>), </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>можуть</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>мати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>такі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>особливості</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1593415996"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Прямоугольник 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="95794" y="100881"/>
+            <a:ext cx="12096206" cy="2585323"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>	</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>віддільність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуг</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>від</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>споживача</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>тобто</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>надання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуг</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> без </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>особистої</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>його</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>присутності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>хімічна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> чистка </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>одягу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>прання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>білизни</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, ремонт </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>помешкань</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>), а </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>також</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>надання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуг</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> за </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>допомогою</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>письмових</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>комунікацій</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>навчальний</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> курс), </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>технічних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>засобів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>комп'ютерні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>інформаційні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>системи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>банкомати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>);</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>	</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>невіддільність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуг</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>від</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>споживача</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>стоматологічні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> з </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>дошкільного</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>виховання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>пасажирського</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> транспорту та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>ін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>.);</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>	</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>віддільність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуг</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>від</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>працівників</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>сфери</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>обслуговування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>електронної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>торгівлі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>реалізація</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>товарів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> за </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>допомогою</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>торговельних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>автоматів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>дистанційна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> форма </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>навчання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>ін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>.);</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>невіддільність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуг</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>від</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>працівників</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>сфери</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>обслуговування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>лікувально</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>-</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>оздоровчі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>особисте</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>обслуговування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>готелях</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>ін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>.).</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Рисунок 2"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="2566867"/>
+            <a:ext cx="11861074" cy="1338927"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Рисунок 3"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1463039" y="3670663"/>
+            <a:ext cx="9339943" cy="3187337"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4043201937"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Прямоугольник 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="169817" y="158821"/>
+            <a:ext cx="11926389" cy="646331"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>Фірми</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>що</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>тривалий</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> час </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>працюють</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> у </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>сфері</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуг</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, для </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>зменшення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>змінюваності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуг</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>розробляють</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> і </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>намагаються</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>дотримуватись</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>стандартів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>обслуговування</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Рисунок 3"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2819659" y="1182713"/>
+            <a:ext cx="6428844" cy="2553264"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Рисунок 4"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="274320" y="3735977"/>
+            <a:ext cx="11299371" cy="1038370"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Прямоугольник 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="4359704"/>
+            <a:ext cx="11312434" cy="1200329"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>Переважання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>попиту</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> над </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>пропозицією</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>неможливо</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>виправити</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>адже</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>це</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>відбувається</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> у </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>традиційній</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>торгівлі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, яка за таких </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>обставин</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>може</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>використати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>товарні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> запаси. У </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>зв'язку</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> з </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>цим</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>якщо</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>потужності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>щодо</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>надання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуг</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>переважають</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> попит на них, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>це</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>спричиняє</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>зниження</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>дохідності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>або</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>вартості</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуг</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1263342169"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Прямоугольник 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="98367"/>
+            <a:ext cx="12192000" cy="5632311"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>Ринок</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>послуг</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>– </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>це</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>розгалужена</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> система </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>вузькоспеціалізованих</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>ринків</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>зокрема</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> ринку </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>транспортних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуг</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>комунікацій</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>комунального</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>обслуговування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>громадського</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>харчування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>туристично-рекреаційних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуг</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>Готельний</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>бізнес</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>рекламні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> і </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>консалтингові</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>страхові</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>фінансові</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>агентські</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>брокерські</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>адвокатські</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>ріелтерські</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, франчайзинг, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>торгівля</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>ліцензіями</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> і патентами, ноу-хау, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>промисловими</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>зразками</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>корисними</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> моделями, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>інжиніринг</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>лізингові</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>тощо</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> так само </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>формують</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> комплекс </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуг</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>які</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>пропонуються</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>згаданому</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> ринку. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>Міжнародна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> статистика </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>свідчить</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> про те, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>що</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>ринок</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуг</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> є одним з </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>найбільш</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>швидко</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>зростаючих</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>секторів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>світового</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> ринку</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>Міжнародний</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>світовий</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t>) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>ринок</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>послуг</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>– </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>це</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>диверсифікована</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> система </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>спеціалізованих</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>ринків</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуг</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, участь у </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>функціонуванні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>якої</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> у той </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>або</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>інший</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>спосіб</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>беруть</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>усі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>країни</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Участь у </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>роботі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>світового</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> ринку </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуг</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> держав та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>агентів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>підприємницької</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>діяльності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>зумовлюється</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>природними</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>чинниками</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>історично</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>обумовленою</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>спеціалізацією</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>країн</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>сучасними</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>тенденціями</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>прогресу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>Значення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> ринку </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуг</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> за </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>останні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>десятиліття</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>дуже</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>зросло</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> – як у </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>внутрішній</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>економіці</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, так і у </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>світовій</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>Розвиток</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>міжнародного</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> ринку </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>товарів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>обумовив</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>формування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>інтенсивний</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>розвиток</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>міжнародного</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> ринку </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуг</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>Це</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>пов’язано</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> з </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>досягнутим</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>рівнем</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>міжнародного</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>розподілу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>праці</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>соціально</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>економічними</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>науково-технічними</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>досягненнями</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> й потребами </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>окремих</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>країн</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>Торгівля</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послугами</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> за </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>своїми</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>базовими</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>економічними</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> принципами </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>переважно</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> не </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>відрізняється</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>від</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>звичайної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>товарної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>торгівлі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>. Так само, як і у </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>виробництві</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>товарів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>певні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>країни</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>можуть</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>мати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>відносні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>переваги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> у </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>виробництві</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>певних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуг</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>закуповувати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>інші</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>міжнародному</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> ринку.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>Сьогодні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> сектор </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуг</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> у </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>розвинутих</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>країнах</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>сягає</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>щонайменше</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>половини</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>отриманих</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>прибутків</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>Торгівля</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послугами</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>розвивається</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>більш</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>швидкими</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> темпами, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>ніж</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>зовнішня</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>торгівля</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>цілому</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2833993458"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Прямоугольник 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3794432" y="96185"/>
@@ -5888,51 +10645,51 @@
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" err="1"/>
               <a:t>продукції</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="467119026"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Прямоугольник 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="143692" y="0"/>
@@ -6461,51 +11218,51 @@
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4336869" y="2468880"/>
             <a:ext cx="8009599" cy="4389120"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1290120252"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Прямоугольник 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="182880" y="93010"/>
@@ -7881,51 +12638,51 @@
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3145919251"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Прямоугольник 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="261257" y="247582"/>
@@ -9247,51 +14004,1144 @@
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" err="1"/>
               <a:t>транспортні</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
               <a:t>;</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2398325501"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Заголовок 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="770709"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>роль </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуг</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> у </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>сучасній</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>економіці</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Объект 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="195943" y="862149"/>
+            <a:ext cx="11756571" cy="5852160"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Сфера </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуг</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> — </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>це</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>домінуючий</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> сектор </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>сучасної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>економіки</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>що</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>забезпечує</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>понад</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> 60% </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>валової</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>доданої</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>вартості</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>робочих</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>місць</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> у </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>розвинених</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>країнах</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>. Вона </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>трансформує</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>економічну</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> структуру, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>переходячи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>від</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>виробництва</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>товарів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> до </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>надання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>інтелектуальних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>інформаційних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>фінансових</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>логістичних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуг</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>Послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>забезпечують</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>гнучкість</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>інновації</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>задоволення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> потреб </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>клієнтів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>Основні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>аспекти</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>ролі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуг</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> у </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>сучасній</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>економіці</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>Економічне</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>зростання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>Висока</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>частка</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>сфери</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуг</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> у ВВП </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>свідчить</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> про </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>розвиненість</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>економіки</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>Послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> є </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>динамічним</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> сектором, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>який</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> часто </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>розвивається</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>швидше</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> за </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>матеріальне</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>виробництво</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>Створення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>робочих</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>місць</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> Сектор </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуг</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> є </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>основним</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>роботодавцем</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>який</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>залучає</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>найбільшу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>кількість</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>трудових</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>ресурсів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>сприяє</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>зниженню</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>рівня</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>безробіття</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>Інноваційний</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>розвиток</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>Послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>IT, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>інжиніринг</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>фінанси</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, консалтинг) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>забезпечують</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>впровадження</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>інновацій</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> у </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>виробничі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>процеси</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>сприяють</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>цифровізації</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>Якість</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>життя</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> Сфера </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуг</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>освіта</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>охорона</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>здоров'я</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, сфера </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>розваг</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>задовольняє</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>соціальні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> потреби </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>населення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>підвищує</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>загальний</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>рівень</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>життя</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>Інтернаціоналізація</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>Послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>стають</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>важливою</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>частиною</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>міжнародної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>торгівлі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>включаючи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> транспорт, туризм, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>фінансові</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>професійні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>Взаємодія</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t> з </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>виробництвом</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>Сучасні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> часто </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>інтегровані</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> у </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>виробництво</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> («</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>сервісизація</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>» </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>промисловості</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>), </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>додаючи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>вартість</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> продуктам</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2815846820"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="11" name="Рисунок 10"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
@@ -9430,51 +15280,51 @@
               <a:t>кінематографічні</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0"/>
               <a:t>).</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1027943923"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Рисунок 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
@@ -9561,51 +15411,51 @@
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" err="1"/>
               <a:t>послуг</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3921425208"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Прямоугольник 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1" y="197346"/>
@@ -10772,51 +16622,51 @@
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" err="1"/>
               <a:t>операції</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4090579786"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Рисунок 2"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
@@ -11229,129 +17079,51 @@
             <a:r>
               <a:rPr lang="ru-RU" dirty="0"/>
               <a:t> в конкурентному </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" err="1"/>
               <a:t>середовищі</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1555472891"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
-[...77 lines deleted...]
-<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Рисунок 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
@@ -11385,105 +17157,51 @@
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1645919" y="2403566"/>
             <a:ext cx="8817429" cy="1635119"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="9982824"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
-[...53 lines deleted...]
-<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Рисунок 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
@@ -11493,51 +17211,51 @@
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="875211" y="0"/>
             <a:ext cx="9810206" cy="6740434"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3022908325"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Прямоугольник 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="148046" y="93175"/>
@@ -12130,51 +17848,2111 @@
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2119028" y="5916540"/>
             <a:ext cx="5953956" cy="1152686"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2029338866"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
+<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Заголовок 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="248194" y="484632"/>
+            <a:ext cx="11943806" cy="429768"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="4000" b="1" dirty="0" err="1"/>
+              <a:t>Основні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="4000" b="1" dirty="0"/>
+              <a:t> напрямки </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="4000" b="1" dirty="0" err="1"/>
+              <a:t>сучасних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="4000" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="4000" b="1" dirty="0" err="1"/>
+              <a:t>послуг</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="4000" b="1" dirty="0"/>
+              <a:t> у </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="4000" b="1" dirty="0" err="1"/>
+              <a:t>товарознавстві</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Объект 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="248194" y="1371599"/>
+            <a:ext cx="11943806" cy="5316583"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="92500" lnSpcReduction="10000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>Товарознавство</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>сьогодні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>розглядає</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> не </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>лише</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>фізичний</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> товар, а </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>комплексну</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>цінність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>що</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>включає</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>матеріальний</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> продукт </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>супутні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>сервісний</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>досвід</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>споживача</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>👉 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>Формується</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>концепція</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="ru-RU" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t>“товар + </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>послуга</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t> = </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>споживча</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>цінність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t>”</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>Концепція</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t>«Товар + </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>Послуга</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t> = </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>Споживча</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>цінність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t>»</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>означає</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>що</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>сучасний</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> продукт не </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>обмежується</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>лише</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>фізичною</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> формою. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>Цінність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> для </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>клієнта</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>створюється</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> через </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>поєднання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>якості</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> самого товару та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>додаткових</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуг</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>сервіс</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, доставка, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>консультації</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>), </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>що</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>перетворює</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>звичайну</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> покупку на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>позитивний</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>клієнтський</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>досвід</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>підвищуючи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>лояльність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>Основні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>складові</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>концепції</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t>Товар (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>Матеріальна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>частина</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t>):</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>Фізичні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> характеристики, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>функціональність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>якість</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, дизайн, упаковка.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>Послуга</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>Нематеріальна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>частина</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t>):</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>Сервісне</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>обслуговування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>гарантія</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>консультації</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>технічна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>підтримка</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>зручність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> покупки.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>Споживча</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>цінність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>Це</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>підсумкова</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>вигода</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, яку </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>отримує</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>клієнт</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>. Вона </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>вища</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> за </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>ціну</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> товару, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>оскільки</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>включає</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>емоційне</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>задоволення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>зручність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>розв'язання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>проблеми</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1139552039"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Прямоугольник 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12096206" cy="5909310"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>Чому</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>це</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>працює</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>Диференціація</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> У конкурентному </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>середовищі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, де </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>товари</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>схожі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>саме</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуга</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>швидка</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> доставка, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>ввічливий</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> персонал) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>стає</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>вирішальним</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> фактором </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>вибору</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>Підвищення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>ціни</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>Клієнти</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>готові</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>платити</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>більше</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> за товар, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>якщо</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>він</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>супроводжується</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>якісним</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>сервісом</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>Лояльність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>Задоволений</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>сервісом</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>клієнт</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>повертається</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>знову</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>навіть</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>якщо</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> товар </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>коштує</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>трохи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>дорожче</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>ніж</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> у </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>конкурентів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" i="1" dirty="0"/>
+              <a:t>Приклад: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" i="1" dirty="0" err="1"/>
+              <a:t>Купівля</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" i="1" dirty="0"/>
+              <a:t> смартфона (товар) + </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" i="1" dirty="0" err="1"/>
+              <a:t>налаштування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" i="1" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" i="1" dirty="0" err="1"/>
+              <a:t>гарантія</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" i="1" dirty="0"/>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" i="1" dirty="0" err="1"/>
+              <a:t>навчання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" i="1" dirty="0" err="1"/>
+              <a:t>користуванню</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" i="1" dirty="0"/>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" i="1" dirty="0" err="1"/>
+              <a:t>послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" i="1" dirty="0"/>
+              <a:t>) = </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" i="1" dirty="0" err="1"/>
+              <a:t>Споживча</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" i="1" dirty="0" err="1"/>
+              <a:t>цінність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" i="1" dirty="0"/>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" i="1" dirty="0" err="1"/>
+              <a:t>готове</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" i="1" dirty="0" err="1"/>
+              <a:t>рішення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" i="1" dirty="0" smtClean="0"/>
+              <a:t>).</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="ru-RU" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0"/>
+              <a:t>Основні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t>напрямки </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>сучасних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>послуг</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t> у </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>товарознавстві</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>Логістичні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>передпродажні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>Пакування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>маркування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>комплектування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>зберігання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> та доставка </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>товарів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>що</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>забезпечують</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>їх</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>збереженість</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>готовність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> до </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>використання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>Торговельні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>Консультування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>покупців</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>демонстрація</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>товарів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> (у тому </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>числі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>віртуальна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>), </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>організація</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>роздрібної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>гуртової</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>торгівлі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, онлайн-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>продажі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>Сервісне</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>обслуговування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>Встановлення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>налаштування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>гарантійний</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>післягарантійний</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> ремонт </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>складних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>технічних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>товарів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>Товарознавча</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>експертиза</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t> та контроль:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>Оцінка</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>відповідності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>товарів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> стандартам </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>якості</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>безпеки</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>сертифікація</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>ідентифікація</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>продукції</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>Інформаційні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>цифрові</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>Надання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>детальної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>інформації</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> про товар, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>використання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>QR-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>кодів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, робота з </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>електронними</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> каталогам</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="ru-RU" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3193485750"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Заголовок 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>Практичний</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t> приклад (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>міні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t>-кейс)</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+            </a:br>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Объект 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0"/>
+              <a:t>Ситуація</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>Інтернет</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>-магазин </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>електроніки</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Проблема:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>низький</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>рівень</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>повторних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>покупок</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0"/>
+              <a:t>Рішення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0"/>
+              <a:t>?</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="649265704"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Рисунок 1"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="849085" y="332179"/>
+            <a:ext cx="10698480" cy="1543265"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Рисунок 3"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1959429" y="1990046"/>
+            <a:ext cx="7850777" cy="4867954"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3197235332"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Прямоугольник 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="313506" y="148810"/>
@@ -13152,51 +20930,692 @@
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1149530" y="4344270"/>
             <a:ext cx="9000309" cy="2513729"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3080000693"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Прямоугольник 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="222069" y="0"/>
+            <a:ext cx="12100560" cy="2862322"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>В </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>економічній</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>теорії</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>існує</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>поняття</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> "</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>секторальної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>структури</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>" </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>економіки</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>основі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>якого</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>є </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>поділ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>економіки</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>сектори</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> за </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>моделлю</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>Фішера</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>-Кларка. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>Відповідно</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> до </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>цієї</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>моделі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, до </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>первинного</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> сектора </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>належить</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>діяльність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>що</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>пов'язана</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> з </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>одержанням</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>первинних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>ресурсів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>асоційованих</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>із</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>чинниками</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>виробництва</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>зразок</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> "земля" (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>сільське</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> й </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>лісове</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>господарство</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>рибальство</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>гірничодобувна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>промисловість</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>), а до </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>вторинного</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> сектора – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>галузі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>обробної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>промисловості</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>Третинний</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> сектор </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>охоплює</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> сферу </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуг</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>які</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>Фішер</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>зараховував</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> до "</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>нематеріального</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>« </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>виробництва</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>).</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>У </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>літературі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>також</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>можна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>зустріти</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>розподіл</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>сфери</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуг</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> на три </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>сектори</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>інфраструктурний</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> (транспорт, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>зв'язок</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, передача </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>електрики</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> і тепла);</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>розподільчо-обмінний</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>торгівля</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>страхування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>фінанси</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>);</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>соціально-управлінський</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>управління</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, наука, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>освіта</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>охорона</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>здоров'я</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>мистецтво</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>).</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1103339045"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Рисунок 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
@@ -13206,3777 +21625,3437 @@
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1293223" y="624077"/>
             <a:ext cx="8817427" cy="5998791"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3695424039"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
-[...1181 lines deleted...]
-
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Прямоугольник 1"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="2" name="Заголовок 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="95794" y="100881"/>
-            <a:ext cx="12096206" cy="2585323"/>
+            <a:off x="1174351" y="197249"/>
+            <a:ext cx="10058400" cy="259951"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...1 lines deleted...]
-          </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square">
-            <a:spAutoFit/>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="285750" indent="-285750">
-[...598 lines deleted...]
-            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+              <a:t>Класифікація послуг</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...12 lines deleted...]
-        </p:blipFill>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Объект 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="2566867"/>
-            <a:ext cx="11861074" cy="1338927"/>
+            <a:off x="235131" y="862149"/>
+            <a:ext cx="11769635" cy="5799908"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...1 lines deleted...]
-          </a:prstGeom>
         </p:spPr>
-      </p:pic>
-[...23 lines deleted...]
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>1) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>специфіка</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>поняття</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> "</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуга</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>":</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>- товар як </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>об'єкт</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>комерційної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>діяльності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>платні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>);</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>дія</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>спрямована</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> на те, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>щоб</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> принести </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>користь</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>споживачу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>безоплатні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>);</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>2) склад </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>прості</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>одиничні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>цінність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>яких</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>формується</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>результаті</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>однорідного</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> виду</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>діяльності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>транспортні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>освітні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>ветеринарні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>);</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>складні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>що</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>складаються</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> з комплексу </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>одиничних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуг</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>утворюючи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>додаткову</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>цінність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> для </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>споживача</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>туристичні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>включають</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>транспортні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>готельні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>екскурсійні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>,</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>громадського</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>харчування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>тощо</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>);</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>3) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>місце</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> у </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>суспільному</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>виробництві</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>скеровані</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>виробниче</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>споживання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>транспортне</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>перевезення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>вантажів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>,</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>інжиніринг</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>ін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>.);</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>скеровані</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>особисте</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>споживання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> (туризм, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>готельний</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>сервіс</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>ін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>.);</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4043201937"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3179963695"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Прямоугольник 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="169817" y="158821"/>
-            <a:ext cx="11926389" cy="646331"/>
+            <a:off x="195943" y="0"/>
+            <a:ext cx="12087497" cy="6740307"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" dirty="0" err="1"/>
-              <a:t>Фірми</a:t>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>4) роль у </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>суспільстві</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> та в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>інфраструктурі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>економіки</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуги</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0"/>
               <a:t>, </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>які</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>задовольняють</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>споживчі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> потреби </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>населення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>побутові</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>охорони</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>здоров'я</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>ін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>.);</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>які</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>мають</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>інфраструктурний</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> характер (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>фінансові</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>торгово-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>посередницькі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, франчайзинг та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>ін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>.);</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>5) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>масовість</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>клієнтури</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>індивідуальні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>індивідуальне</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>пошиття</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>взуття</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>одягу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>ін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>.);</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>групові</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>надаються</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>одночасно</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>певній</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>групі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>споживачів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>поєднаних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>випадковим</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> чином </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>– </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>інформаційно-консультативні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>); </a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>масові</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>громадського</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>харчування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>зв'язку</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>ін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>.);</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>6) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>матеріаломісткість</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуг</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>матеріальні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>які</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>здебільшого</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>мають</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>речовинний</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> характер (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>інженерно-технічні,житлово-комунальні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>ін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>.);</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>нематеріальні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>які</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>характеризуються</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>виконанням</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>інтелектуальних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>дій</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>інформаційно-консультаційні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>освіти</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>);</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>7) характер </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>витрат</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>праці</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
               <a:t>що</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" err="1"/>
-              <a:t>тривалий</a:t>
-[...7 lines deleted...]
-              <a:t>працюють</a:t>
+              <a:t>потребують</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>праці</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>висококваліфікованих</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>фахівців</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>експертні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>послуги,послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>науки та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>ін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>.);</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>що</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> не </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>потребують</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>праці</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>висококваліфікованих</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>фахівців</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>пралень</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>хімчистка</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>фарбування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>ін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>.);</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>8) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>комплексність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>надання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуг</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>основні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>тобто</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>конкретні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>види</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуг</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>стоматологічні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, продаж </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>білетів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>ін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>.);</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>супутні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>які</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>доповнюють</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>набір</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>основних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуг</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> (доставка </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>товарів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> за </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>вказаною</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>адресою</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>покупця</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>процесі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>роздрібного</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> продажу </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>тощо</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>);</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>допоміжні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>які</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>сприяють</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>сервісному</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>виконанню</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>основної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> і </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>супутньої</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>дегустація</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>продовольчих</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>товарів</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0"/>
               <a:t> у </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" err="1"/>
-              <a:t>сфері</a:t>
+              <a:t>магазині</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>ін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>.);</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>комплексні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>набір</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>групи</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" err="1"/>
               <a:t>послуг</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0"/>
-              <a:t>, для </a:t>
-[...148 lines deleted...]
-              <a:t> на </a:t>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>торговельні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>побутові</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" err="1"/>
               <a:t>послуги</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0"/>
-              <a:t> над </a:t>
-[...211 lines deleted...]
-              <a:t>послуг</a:t>
+              <a:t>);</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1263342169"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2691753602"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Прямоугольник 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="98367"/>
-            <a:ext cx="12192000" cy="5632311"/>
+            <a:off x="148046" y="197015"/>
+            <a:ext cx="12043954" cy="6740307"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
-[...7 lines deleted...]
-              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>9) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>зв'язок</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>із</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>процесом</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>виробництва</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>які</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> є </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>продовженням</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>процесу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>виробництва</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> (ремонт і </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>будівництво</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>житла</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, ремонт </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>і </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>технічне</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>обслуговування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>транспортних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>засобів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>);</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>що</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>забезпечують</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>нормальне</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>функціонування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>процесу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>виробництва</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> і </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>реалізації</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>продукції</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>(транспортно-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>експедиційні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>торговельні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>страхові</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>ін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>.);</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, не </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>пов'язані</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> з </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>процесом</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>виробництва</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> у </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>сфері</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>культури</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>санаторно-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>курортні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>ін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>.);</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>10) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>призначення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
               <a:t>послуг</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" b="1" dirty="0"/>
-[...32 lines deleted...]
-              <a:t>ринків</a:t>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>виробничі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>лізинг</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0"/>
               <a:t>, </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" err="1"/>
-              <a:t>зокрема</a:t>
-[...7 lines deleted...]
-              <a:t>транспортних</a:t>
+              <a:t>інжиніринг</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>технічне</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>обслуговування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>обладнання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>і </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>устаткування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>ін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>.);</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>розподільчі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>торговельні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>транспортні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>зв'язку</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>ін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>.);</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>професійні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>банківські</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>фінансові</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>страхові</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, консалтинг та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>ін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>.);</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>споживчі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>або</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>масові</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>пов'язані</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> з </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>домашнім</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>господарством</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>дозвіллям</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>ін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>.);</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>суспільні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>телебачення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>радіо</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>освіта</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, культура та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>ін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>.);</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>11) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>соціальний</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> статус </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>клієнтури</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>адресовані</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>малозахищеним</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>верствам</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>населення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>дошкільного</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>виховання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>прокатних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>пунктів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>ін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>.);</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>скеровані</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>працююче</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>населення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>побутові</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>соціально-культурні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>ін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>.);</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>елітні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>види</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" err="1"/>
               <a:t>послуг</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>грального</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>бізнесу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
               <a:t>, </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" err="1"/>
-              <a:t>комунікацій</a:t>
+              <a:t>екзотичний</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> і </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>розважальний</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>міжнародний</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> туризм </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>ін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>.);</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>12) вид </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>обслуговування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>повне</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>обслуговування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>виробником</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуг</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>можуть</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>надаватися</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> як на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>умовах</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>стаціонару</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>, так </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>і у </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>вигляді</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> "</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>виїзних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>" </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуг</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>медичне</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>обслуговування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>);</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>часткове</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>самообслуговування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>виробник</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>надає</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>засоби</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> для </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>самообслуговування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, але </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>як правило</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0"/>
               <a:t>, </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" err="1"/>
-              <a:t>комунального</a:t>
-[...7 lines deleted...]
-              <a:t>обслуговування</a:t>
+              <a:t>надає</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>ще</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> й </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>інформаційно-консультативні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>бібліотеки</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0"/>
               <a:t>, </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" err="1"/>
-              <a:t>громадського</a:t>
-[...7 lines deleted...]
-              <a:t>харчування</a:t>
+              <a:t>освітні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>);</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>повне</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>самообслуговування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>виробник</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>надає</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>споживачу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>засоби</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> для </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>самостійного</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>задоволення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>власних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> потреб (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>автомобільні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> заправки, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>мийки</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0"/>
               <a:t>, </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" err="1"/>
-              <a:t>туристично-рекреаційних</a:t>
-[...23 lines deleted...]
-              <a:t>бізнес</a:t>
+              <a:t>банкомати</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0"/>
               <a:t>, </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" err="1"/>
-              <a:t>рекламні</a:t>
-[...291 lines deleted...]
-              <a:t> ринку</a:t>
+              <a:t>автомати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>поповнення</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
-              <a:t>.</a:t>
-[...875 lines deleted...]
-              <a:t>цілому</a:t>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>мобільних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>рахунків</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>)</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2833993458"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3862763102"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/_rels/theme1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Дерево">
   <a:themeElements>
     <a:clrScheme name="Wood Type">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="696464"/>
@@ -17179,107 +25258,112 @@
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:shade val="96000"/>
               </a:schemeClr>
             </a:duotone>
           </a:blip>
           <a:tile tx="0" ty="0" sx="100000" sy="100000" flip="none" algn="tl"/>
         </a:blipFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Wood Type" id="{7ACABC62-BF99-48CF-A9DC-4DB89C7B13DC}" vid="{142A1326-48AB-42A9-8428-CB14AA30176D}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>TM03090434[[fn=Дерево]]</Template>
   <TotalTime></TotalTime>
-  <Words>2272</Words>
+  <Words>3863</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Широкоэкранный</PresentationFormat>
-  <Paragraphs>86</Paragraphs>
-  <Slides>23</Slides>
+  <Paragraphs>203</Paragraphs>
+  <Slides>29</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Использованные шрифты</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Тема</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Заголовки слайдов</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>23</vt:i4>
+        <vt:i4>29</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="29" baseType="lpstr">
-      <vt:lpstr>Arial</vt:lpstr>
+    <vt:vector size="34" baseType="lpstr">
       <vt:lpstr>Cambria</vt:lpstr>
       <vt:lpstr>Rockwell</vt:lpstr>
       <vt:lpstr>Rockwell Condensed</vt:lpstr>
       <vt:lpstr>Wingdings</vt:lpstr>
       <vt:lpstr>Дерево</vt:lpstr>
       <vt:lpstr>Товарознавство: послуги</vt:lpstr>
+      <vt:lpstr>роль послуг у сучасній економіці</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
-      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
-[...3 lines deleted...]
-      <vt:lpstr>Особливості класифікації послуг.</vt:lpstr>
+      <vt:lpstr>Класифікація послуг</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Основні напрямки сучасних послуг у товарознавстві:</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Практичний приклад (міні-кейс) </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Товарознавство: послуги</dc:title>
   <dc:creator>Valeria Tymoshyk</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>