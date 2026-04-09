--- v0 (2025-12-06)
+++ v1 (2026-04-09)
@@ -1,401 +1,383 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="003649B0" w:rsidRPr="006B2D7D" w:rsidRDefault="003649B0" w:rsidP="003649B0">
+    <w:p w14:paraId="221486B3" w14:textId="77777777" w:rsidR="003649B0" w:rsidRPr="006B2D7D" w:rsidRDefault="003649B0" w:rsidP="003649B0">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B2D7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>МІНІСТЕРСТВО ОСВІТИ І НАУКИ УКРАЇНИ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003649B0" w:rsidRPr="006B2D7D" w:rsidRDefault="003649B0" w:rsidP="003649B0">
+    <w:p w14:paraId="08804F7B" w14:textId="77777777" w:rsidR="003649B0" w:rsidRPr="006B2D7D" w:rsidRDefault="003649B0" w:rsidP="003649B0">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B2D7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>ЗАПОРІЗЬКИЙ НАЦІОНАЛЬНИЙ УНІВЕРСИТЕТ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003649B0" w:rsidRPr="006B2D7D" w:rsidRDefault="003649B0" w:rsidP="003649B0">
+    <w:p w14:paraId="3D75DBFA" w14:textId="77777777" w:rsidR="003649B0" w:rsidRPr="006B2D7D" w:rsidRDefault="003649B0" w:rsidP="003649B0">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B2D7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>ФАКУЛЬТЕТ МЕНЕДЖМЕНТУ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB285A" w:rsidRPr="006B2D7D" w:rsidRDefault="003649B0" w:rsidP="003649B0">
+    <w:p w14:paraId="6D84EBCC" w14:textId="77777777" w:rsidR="00EB285A" w:rsidRPr="006B2D7D" w:rsidRDefault="003649B0" w:rsidP="003649B0">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B2D7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">КАФЕДРА ПІДПРИЄМНИЦТВА, МЕНЕДЖМЕНТУ ОРГАНІЗАЦІЙ ТА ЛОГІСТИКИ </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB285A" w:rsidRPr="006B2D7D" w:rsidRDefault="00EB285A" w:rsidP="003649B0">
-[...35 lines deleted...]
-    <w:p w:rsidR="00EB285A" w:rsidRPr="006B2D7D" w:rsidRDefault="003649B0" w:rsidP="00EB285A">
+    <w:p w14:paraId="1F56D31E" w14:textId="77777777" w:rsidR="00EB285A" w:rsidRPr="006B2D7D" w:rsidRDefault="00EB285A" w:rsidP="003649B0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60EDEFDA" w14:textId="77777777" w:rsidR="00EB285A" w:rsidRPr="006B2D7D" w:rsidRDefault="00EB285A" w:rsidP="003649B0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="231762C0" w14:textId="77777777" w:rsidR="00EB285A" w:rsidRPr="006B2D7D" w:rsidRDefault="00EB285A" w:rsidP="003649B0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53343072" w14:textId="1FD5BFB9" w:rsidR="00EB285A" w:rsidRPr="006B2D7D" w:rsidRDefault="003649B0" w:rsidP="00EB285A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B2D7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Група </w:t>
       </w:r>
+      <w:r w:rsidR="00AF7D60" w:rsidRPr="00AF7D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>7.D3.25-мо-з</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1433774F" w14:textId="77777777" w:rsidR="00EB285A" w:rsidRPr="006B2D7D" w:rsidRDefault="00EB285A" w:rsidP="00EB285A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="006B2D7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...13 lines deleted...]
-      </w:r>
+          <w:sz w:val="16"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                                                                                                                            </w:t>
+      </w:r>
+      <w:r w:rsidR="003649B0" w:rsidRPr="006B2D7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>шифр</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1574C8C6" w14:textId="77777777" w:rsidR="00EB285A" w:rsidRPr="006B2D7D" w:rsidRDefault="00EB285A" w:rsidP="003649B0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C471AD0" w14:textId="77777777" w:rsidR="00EB285A" w:rsidRPr="006B2D7D" w:rsidRDefault="00EB285A" w:rsidP="003649B0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EDC70F6" w14:textId="77777777" w:rsidR="006B2D7D" w:rsidRPr="006B2D7D" w:rsidRDefault="003649B0" w:rsidP="003649B0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="006B2D7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
-          <w:u w:val="single"/>
-[...12 lines deleted...]
-          <w:sz w:val="16"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ЗВІТ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39E64736" w14:textId="77777777" w:rsidR="006B2D7D" w:rsidRPr="006B2D7D" w:rsidRDefault="003649B0" w:rsidP="003649B0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B2D7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="16"/>
-[...70 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">з виробничої практики </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006B2D7D" w:rsidRPr="006B2D7D" w:rsidRDefault="006B2D7D" w:rsidP="003649B0">
-[...11 lines deleted...]
-    <w:p w:rsidR="002E75DE" w:rsidRDefault="003649B0" w:rsidP="003649B0">
+    <w:p w14:paraId="5246C526" w14:textId="77777777" w:rsidR="006B2D7D" w:rsidRPr="006B2D7D" w:rsidRDefault="006B2D7D" w:rsidP="003649B0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0006172E" w14:textId="77777777" w:rsidR="002E75DE" w:rsidRDefault="003649B0" w:rsidP="003649B0">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B2D7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">на </w:t>
       </w:r>
       <w:r w:rsidR="002E75DE" w:rsidRPr="002E75DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">ТОВ «Сільпо </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="002E75DE" w:rsidRPr="002E75DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Фуд</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="002E75DE" w:rsidRPr="002E75DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002E75DE" w:rsidRDefault="002E75DE" w:rsidP="003649B0">
-[...35 lines deleted...]
-    <w:p w:rsidR="00D53CD9" w:rsidRDefault="002E75DE" w:rsidP="002E75DE">
+    <w:p w14:paraId="04B3E10F" w14:textId="77777777" w:rsidR="002E75DE" w:rsidRDefault="002E75DE" w:rsidP="003649B0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03CDA969" w14:textId="77777777" w:rsidR="002E75DE" w:rsidRDefault="002E75DE" w:rsidP="003649B0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03E8E1AE" w14:textId="77777777" w:rsidR="002E75DE" w:rsidRDefault="002E75DE" w:rsidP="003649B0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18268AE7" w14:textId="77777777" w:rsidR="00D53CD9" w:rsidRDefault="002E75DE" w:rsidP="002E75DE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D53CD9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>здобувач</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D53CD9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
@@ -461,319 +443,399 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>_____________________</w:t>
       </w:r>
       <w:r w:rsidR="00502BD0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00502BD0" w:rsidRPr="00D733C6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Білика О.Я.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D53CD9" w:rsidRPr="00502BD0" w:rsidRDefault="00502BD0" w:rsidP="00502BD0">
+    <w:p w14:paraId="19AB742A" w14:textId="77777777" w:rsidR="00D53CD9" w:rsidRPr="00502BD0" w:rsidRDefault="00502BD0" w:rsidP="00502BD0">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                                                   </w:t>
       </w:r>
       <w:r w:rsidR="003649B0" w:rsidRPr="00502BD0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">(підпис, дата) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">                             </w:t>
       </w:r>
       <w:r w:rsidR="003649B0" w:rsidRPr="00502BD0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>(прізвище, ініціали)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D53CD9" w:rsidRDefault="00D53CD9" w:rsidP="002E75DE">
-[...23 lines deleted...]
-    <w:p w:rsidR="00DA2182" w:rsidRDefault="003649B0" w:rsidP="002E75DE">
+    <w:p w14:paraId="61943209" w14:textId="77777777" w:rsidR="00D53CD9" w:rsidRDefault="00D53CD9" w:rsidP="002E75DE">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D50758F" w14:textId="77777777" w:rsidR="00D53CD9" w:rsidRDefault="00D53CD9" w:rsidP="002E75DE">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62BA9AA1" w14:textId="605DEA0A" w:rsidR="00DA2182" w:rsidRDefault="003649B0" w:rsidP="002E75DE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B2D7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Термін проходження практики </w:t>
       </w:r>
       <w:r w:rsidR="00DA2182">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">                     </w:t>
       </w:r>
       <w:r w:rsidR="00C66D34">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidR="00DA2182">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">           </w:t>
       </w:r>
       <w:r w:rsidRPr="006B2D7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Початок: </w:t>
       </w:r>
+      <w:r w:rsidR="00AF7D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>09</w:t>
+      </w:r>
       <w:r w:rsidR="00C66D34">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>14.05.2024 р.</w:t>
-[...14 lines deleted...]
-    <w:p w:rsidR="00C66D34" w:rsidRDefault="00C66D34" w:rsidP="002E75DE">
+        <w:t>.0</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF7D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00C66D34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.202</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF7D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00C66D34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> р.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BCB0EB9" w14:textId="77777777" w:rsidR="00EB0B7B" w:rsidRDefault="00EB0B7B" w:rsidP="002E75DE">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="280088D4" w14:textId="1668D45D" w:rsidR="00C66D34" w:rsidRDefault="00C66D34" w:rsidP="002E75DE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                          </w:t>
       </w:r>
       <w:r w:rsidR="003649B0" w:rsidRPr="006B2D7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Закінчення: </w:t>
       </w:r>
+      <w:r w:rsidR="00AF7D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>05</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>24.06.2024 р.</w:t>
+        <w:t>.0</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF7D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.202</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF7D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> р.</w:t>
       </w:r>
       <w:r w:rsidR="003649B0" w:rsidRPr="006B2D7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB0B7B" w:rsidRDefault="00EB0B7B" w:rsidP="002E75DE">
-[...35 lines deleted...]
-    <w:p w:rsidR="00EB0B7B" w:rsidRDefault="003649B0" w:rsidP="002E75DE">
+    <w:p w14:paraId="378DFAA4" w14:textId="77777777" w:rsidR="00EB0B7B" w:rsidRDefault="00EB0B7B" w:rsidP="002E75DE">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CD5464F" w14:textId="77777777" w:rsidR="00EB0B7B" w:rsidRDefault="00EB0B7B" w:rsidP="002E75DE">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CF731A4" w14:textId="77777777" w:rsidR="00EB0B7B" w:rsidRDefault="00EB0B7B" w:rsidP="002E75DE">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="323864D4" w14:textId="77777777" w:rsidR="00EB0B7B" w:rsidRDefault="003649B0" w:rsidP="002E75DE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B2D7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Місце практики </w:t>
       </w:r>
       <w:r w:rsidR="00EB0B7B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">                  </w:t>
       </w:r>
       <w:r w:rsidRPr="006B2D7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Місто: Запоріжжя </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB0B7B" w:rsidRDefault="00EB0B7B" w:rsidP="002E75DE">
-[...11 lines deleted...]
-    <w:p w:rsidR="000352CD" w:rsidRDefault="003649B0" w:rsidP="002E75DE">
+    <w:p w14:paraId="3880E36C" w14:textId="77777777" w:rsidR="00EB0B7B" w:rsidRDefault="00EB0B7B" w:rsidP="002E75DE">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43A167DF" w14:textId="77777777" w:rsidR="000352CD" w:rsidRDefault="003649B0" w:rsidP="002E75DE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B2D7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Підприємство: </w:t>
       </w:r>
       <w:r w:rsidR="000352CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
@@ -787,512 +849,520 @@
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">ТОВ «Сільпо </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="000352CD" w:rsidRPr="000352CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Фуд</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="000352CD" w:rsidRPr="000352CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000352CD" w:rsidRDefault="000352CD" w:rsidP="002E75DE">
-[...23 lines deleted...]
-    <w:p w:rsidR="000645AB" w:rsidRDefault="003649B0" w:rsidP="002E75DE">
+    <w:p w14:paraId="221AB459" w14:textId="77777777" w:rsidR="000352CD" w:rsidRDefault="000352CD" w:rsidP="002E75DE">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7585881B" w14:textId="77777777" w:rsidR="000352CD" w:rsidRDefault="000352CD" w:rsidP="002E75DE">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EC3627B" w14:textId="77777777" w:rsidR="000645AB" w:rsidRDefault="003649B0" w:rsidP="002E75DE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B2D7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Керівник практики від підприємства: __________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000645AB" w:rsidRPr="000645AB" w:rsidRDefault="000645AB" w:rsidP="002E75DE">
+    <w:p w14:paraId="48A5C719" w14:textId="77777777" w:rsidR="000645AB" w:rsidRPr="000645AB" w:rsidRDefault="000645AB" w:rsidP="002E75DE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                                        </w:t>
       </w:r>
       <w:r w:rsidR="003649B0" w:rsidRPr="000645AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">(підпис, дата) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                  </w:t>
       </w:r>
       <w:r w:rsidR="003649B0" w:rsidRPr="000645AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">(прізвище, ініціали) </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000645AB" w:rsidRDefault="000645AB" w:rsidP="002E75DE">
-[...23 lines deleted...]
-    <w:p w:rsidR="000645AB" w:rsidRDefault="003649B0" w:rsidP="002E75DE">
+    <w:p w14:paraId="1AD3EFB0" w14:textId="77777777" w:rsidR="000645AB" w:rsidRDefault="000645AB" w:rsidP="002E75DE">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F9EF21A" w14:textId="77777777" w:rsidR="000645AB" w:rsidRDefault="000645AB" w:rsidP="002E75DE">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FBAAE02" w14:textId="77777777" w:rsidR="000645AB" w:rsidRDefault="003649B0" w:rsidP="002E75DE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B2D7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Оцінка захисту </w:t>
       </w:r>
       <w:r w:rsidR="00665A2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">__________________      </w:t>
       </w:r>
       <w:r w:rsidRPr="006B2D7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Дата «____» ____________ 20 ___ р. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000645AB" w:rsidRDefault="000645AB" w:rsidP="002E75DE">
-[...59 lines deleted...]
-    <w:p w:rsidR="00EB0B7B" w:rsidRDefault="003649B0" w:rsidP="000645AB">
+    <w:p w14:paraId="57B23F0B" w14:textId="77777777" w:rsidR="000645AB" w:rsidRDefault="000645AB" w:rsidP="002E75DE">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C296B4D" w14:textId="77777777" w:rsidR="000645AB" w:rsidRDefault="000645AB" w:rsidP="002E75DE">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C064ECE" w14:textId="77777777" w:rsidR="00C26799" w:rsidRDefault="00C26799" w:rsidP="002E75DE">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6909E29D" w14:textId="77777777" w:rsidR="00665A2D" w:rsidRDefault="00665A2D" w:rsidP="002E75DE">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B47A090" w14:textId="77777777" w:rsidR="000645AB" w:rsidRDefault="000645AB" w:rsidP="002E75DE">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45E793FF" w14:textId="77777777" w:rsidR="00EB0B7B" w:rsidRDefault="003649B0" w:rsidP="000645AB">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B2D7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Запоріжжя</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D62654" w:rsidRDefault="003649B0" w:rsidP="000645AB">
+    <w:p w14:paraId="602575C0" w14:textId="12B9DF02" w:rsidR="00000000" w:rsidRDefault="003649B0" w:rsidP="000645AB">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B2D7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="00EB0B7B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>24</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="001F0D2E" w:rsidRPr="001F0D2E" w:rsidRDefault="001F0D2E" w:rsidP="001F0D2E">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF7D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="182337F8" w14:textId="77777777" w:rsidR="001F0D2E" w:rsidRPr="001F0D2E" w:rsidRDefault="001F0D2E" w:rsidP="001F0D2E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F0D2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>МІНІСТЕРСТВО ОСВІТИ І НАУКИ УКРАЇНИ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001F0D2E" w:rsidRPr="001F0D2E" w:rsidRDefault="001F0D2E" w:rsidP="001F0D2E">
+    <w:p w14:paraId="1A26EA2E" w14:textId="77777777" w:rsidR="001F0D2E" w:rsidRPr="001F0D2E" w:rsidRDefault="001F0D2E" w:rsidP="001F0D2E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F0D2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>ЗАПОРІЗЬКИЙ НАЦІОНАЛЬНИЙ УНІВЕРСИТЕТ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001F0D2E" w:rsidRPr="001F0D2E" w:rsidRDefault="001F0D2E" w:rsidP="001F0D2E">
+    <w:p w14:paraId="61F2AC51" w14:textId="77777777" w:rsidR="001F0D2E" w:rsidRPr="001F0D2E" w:rsidRDefault="001F0D2E" w:rsidP="001F0D2E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F0D2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>ФАКУЛЬТЕТ МЕНЕДЖМЕНТУ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E220F" w:rsidRDefault="001F0D2E" w:rsidP="001F0D2E">
+    <w:p w14:paraId="35C995D0" w14:textId="77777777" w:rsidR="006E220F" w:rsidRDefault="001F0D2E" w:rsidP="001F0D2E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F0D2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">КАФЕДРА ПІДПРИЄМНИЦТВА, МЕНЕДЖМЕНТУ ОРГАНІЗАЦІЙ ТА ЛОГІСТИКИ </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E220F" w:rsidRDefault="006E220F" w:rsidP="001F0D2E">
-[...71 lines deleted...]
-    <w:p w:rsidR="006E220F" w:rsidRDefault="001F0D2E" w:rsidP="009C5F02">
+    <w:p w14:paraId="1185261B" w14:textId="77777777" w:rsidR="006E220F" w:rsidRDefault="006E220F" w:rsidP="001F0D2E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C138F9C" w14:textId="77777777" w:rsidR="006E220F" w:rsidRDefault="006E220F" w:rsidP="001F0D2E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5579172E" w14:textId="77777777" w:rsidR="006E220F" w:rsidRDefault="006E220F" w:rsidP="001F0D2E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="217B32CE" w14:textId="77777777" w:rsidR="006E220F" w:rsidRDefault="006E220F" w:rsidP="001F0D2E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E58BC51" w14:textId="77777777" w:rsidR="006E220F" w:rsidRDefault="006E220F" w:rsidP="001F0D2E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D3D1ABB" w14:textId="77777777" w:rsidR="006E220F" w:rsidRDefault="006E220F" w:rsidP="001F0D2E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C3777B0" w14:textId="77777777" w:rsidR="006E220F" w:rsidRDefault="001F0D2E" w:rsidP="009C5F02">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F0D2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>ПАСПОРТ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001F0D2E" w:rsidRDefault="001F0D2E" w:rsidP="009C5F02">
+    <w:p w14:paraId="66F7693C" w14:textId="77777777" w:rsidR="001F0D2E" w:rsidRDefault="001F0D2E" w:rsidP="009C5F02">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F0D2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>бази виробничої практики</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E220F" w:rsidRPr="001F0D2E" w:rsidRDefault="006E220F" w:rsidP="009C5F02">
+    <w:p w14:paraId="3C8D1BE2" w14:textId="77777777" w:rsidR="006E220F" w:rsidRPr="001F0D2E" w:rsidRDefault="006E220F" w:rsidP="009C5F02">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007F32B6" w:rsidRDefault="001F0D2E" w:rsidP="009C5F02">
+    <w:p w14:paraId="0C7374F6" w14:textId="77777777" w:rsidR="007F32B6" w:rsidRDefault="001F0D2E" w:rsidP="009C5F02">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F0D2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">для </w:t>
       </w:r>
       <w:r w:rsidR="006E220F" w:rsidRPr="006E220F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>здобувач</w:t>
@@ -1300,162 +1370,178 @@
       <w:r w:rsidR="006E220F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>ів</w:t>
       </w:r>
       <w:r w:rsidR="006E220F" w:rsidRPr="006E220F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> ступеня вищої освіти</w:t>
       </w:r>
       <w:r w:rsidRPr="001F0D2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> спеціальності 073 «Менеджмент»</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007F32B6" w:rsidRDefault="001F0D2E" w:rsidP="009C5F02">
+    <w:p w14:paraId="445ABC43" w14:textId="210090AF" w:rsidR="007F32B6" w:rsidRDefault="001F0D2E" w:rsidP="009C5F02">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F0D2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>освітніх програм «Менеджмент організацій і адміністрування», «Логістика»</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="007F32B6" w:rsidRDefault="007F32B6" w:rsidP="009C5F02">
+        <w:t>освітніх програм «Менеджмент організацій», «</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD21BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Торгівля</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F0D2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67F52756" w14:textId="77777777" w:rsidR="007F32B6" w:rsidRDefault="007F32B6" w:rsidP="009C5F02">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007F32B6" w:rsidRDefault="001F0D2E" w:rsidP="009C5F02">
+    <w:p w14:paraId="42F2F5A5" w14:textId="77777777" w:rsidR="007F32B6" w:rsidRDefault="001F0D2E" w:rsidP="009C5F02">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F0D2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Назва підприємства (організації, установи) </w:t>
       </w:r>
       <w:r w:rsidR="00F03583" w:rsidRPr="00F03583">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">ТОВ «Сільпо </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00F03583" w:rsidRPr="00F03583">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Фуд</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00F03583" w:rsidRPr="00F03583">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F03583" w:rsidRPr="00A42A1C" w:rsidRDefault="001F0D2E" w:rsidP="009C5F02">
+    <w:p w14:paraId="7DC687E4" w14:textId="77777777" w:rsidR="00F03583" w:rsidRPr="00A42A1C" w:rsidRDefault="001F0D2E" w:rsidP="009C5F02">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F0D2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Організаційно-правова форма </w:t>
       </w:r>
       <w:r w:rsidR="00A42A1C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>товариство з обмеженою відповідальністю</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F077C8" w:rsidRDefault="001F0D2E" w:rsidP="009C5F02">
+    <w:p w14:paraId="44582492" w14:textId="77777777" w:rsidR="00F077C8" w:rsidRDefault="001F0D2E" w:rsidP="009C5F02">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F0D2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Юридична адреса, телефон </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00C42F32" w:rsidRPr="00C42F32">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -1546,132 +1632,132 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>буд</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00C42F32">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00C42F32" w:rsidRPr="00C42F32">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1В</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00466F3B" w:rsidRDefault="001F0D2E" w:rsidP="009C5F02">
+    <w:p w14:paraId="047FE0DD" w14:textId="77777777" w:rsidR="00466F3B" w:rsidRDefault="001F0D2E" w:rsidP="009C5F02">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F0D2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Галузь </w:t>
       </w:r>
       <w:r w:rsidR="00466F3B" w:rsidRPr="00466F3B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Роздрібна торгівля</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00466F3B" w:rsidRDefault="00466F3B" w:rsidP="009C5F02">
+    <w:p w14:paraId="38E2405F" w14:textId="77777777" w:rsidR="00466F3B" w:rsidRDefault="00466F3B" w:rsidP="009C5F02">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00466F3B" w:rsidRDefault="001F0D2E" w:rsidP="009C5F02">
+    <w:p w14:paraId="5ACC5E4B" w14:textId="77777777" w:rsidR="00466F3B" w:rsidRDefault="001F0D2E" w:rsidP="009C5F02">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F0D2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Види діяльності із зазначенням найменування виду діяльності та коду за КВЕД </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00466F3B" w:rsidRPr="00793084" w:rsidRDefault="00C422F1" w:rsidP="009C5F02">
+    <w:p w14:paraId="6D4A3EA8" w14:textId="77777777" w:rsidR="00466F3B" w:rsidRPr="00793084" w:rsidRDefault="00C422F1" w:rsidP="009C5F02">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00793084">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>47.11 Роздрібна торгівля в неспеціалізованих магазинах переважно продуктами харчування, напоями та тютюновими виробами</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B12527" w:rsidRPr="00B12527" w:rsidRDefault="001F0D2E" w:rsidP="009C5F02">
+    <w:p w14:paraId="5452A3F3" w14:textId="77777777" w:rsidR="00B12527" w:rsidRPr="00B12527" w:rsidRDefault="001F0D2E" w:rsidP="009C5F02">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F0D2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Інформація про основні види продукції або послуг ______________________ </w:t>
       </w:r>
       <w:r w:rsidR="00B12527" w:rsidRPr="00B12527">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">мережа </w:t>
@@ -1777,51 +1863,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00B12527" w:rsidRPr="00B12527">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00B12527" w:rsidRPr="00B12527">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>логістика</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00B12527" w:rsidRPr="00864517" w:rsidRDefault="001F0D2E" w:rsidP="009C5F02">
+    <w:p w14:paraId="016870EE" w14:textId="77777777" w:rsidR="00B12527" w:rsidRPr="00864517" w:rsidRDefault="001F0D2E" w:rsidP="009C5F02">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F0D2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Середня кількість працівників </w:t>
       </w:r>
       <w:r w:rsidR="00B12527" w:rsidRPr="00864517">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>31</w:t>
@@ -1831,1481 +1917,1322 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B12527" w:rsidRPr="00864517">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>249</w:t>
       </w:r>
       <w:r w:rsidR="00864517" w:rsidRPr="00864517">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> осіб</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00864517" w:rsidRPr="00864517" w:rsidRDefault="001F0D2E" w:rsidP="009C5F02">
+    <w:p w14:paraId="1EC11129" w14:textId="77777777" w:rsidR="00864517" w:rsidRPr="00864517" w:rsidRDefault="001F0D2E" w:rsidP="009C5F02">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F0D2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Статутний капітал </w:t>
       </w:r>
       <w:r w:rsidR="00864517" w:rsidRPr="00E25114">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>15 188 703 135,05</w:t>
       </w:r>
       <w:r w:rsidR="00864517">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> грн.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005E5C7B" w:rsidRDefault="001F0D2E" w:rsidP="009C5F02">
+    <w:p w14:paraId="6FBC1C4C" w14:textId="77777777" w:rsidR="005E5C7B" w:rsidRDefault="001F0D2E" w:rsidP="009C5F02">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F0D2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Керівник підприємства </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E25114" w:rsidRDefault="001F0D2E" w:rsidP="009C5F02">
+    <w:p w14:paraId="1E96831D" w14:textId="77777777" w:rsidR="00E25114" w:rsidRDefault="001F0D2E" w:rsidP="009C5F02">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F0D2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">(організації, установи) ____________________________________ </w:t>
       </w:r>
       <w:r w:rsidR="00E25114" w:rsidRPr="005E5C7B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Лесько Ю.А.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E25114" w:rsidRPr="005E5C7B" w:rsidRDefault="005E5C7B" w:rsidP="005E5C7B">
+    <w:p w14:paraId="0F30B632" w14:textId="77777777" w:rsidR="00E25114" w:rsidRPr="005E5C7B" w:rsidRDefault="005E5C7B" w:rsidP="005E5C7B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                                      </w:t>
       </w:r>
       <w:r w:rsidR="001F0D2E" w:rsidRPr="005E5C7B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>(підпис)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                              </w:t>
       </w:r>
       <w:r w:rsidR="001F0D2E" w:rsidRPr="005E5C7B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> (прізвище, ініціали)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009661DE" w:rsidRDefault="009661DE" w:rsidP="009C5F02">
+    <w:p w14:paraId="5ACA5AA7" w14:textId="77777777" w:rsidR="009661DE" w:rsidRDefault="009661DE" w:rsidP="009C5F02">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00665A2D" w:rsidRDefault="001F0D2E" w:rsidP="009C5F02">
+    <w:p w14:paraId="2004A53E" w14:textId="77777777" w:rsidR="00665A2D" w:rsidRDefault="001F0D2E" w:rsidP="009C5F02">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F0D2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>«____» _____________ 20 ___ р.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00383914" w:rsidRPr="00383914" w:rsidRDefault="00383914" w:rsidP="007E7560">
+    <w:p w14:paraId="6D43F691" w14:textId="77777777" w:rsidR="00383914" w:rsidRPr="00383914" w:rsidRDefault="00383914" w:rsidP="007E7560">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00383914">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>ІНДИВІДУАЛЬНЕ ЗАВДАННЯ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00383914" w:rsidRPr="00383914" w:rsidRDefault="00383914" w:rsidP="007E7560">
+    <w:p w14:paraId="6356F79C" w14:textId="77777777" w:rsidR="00383914" w:rsidRPr="00383914" w:rsidRDefault="00383914" w:rsidP="007E7560">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00383914" w:rsidRPr="00383914" w:rsidRDefault="00383914" w:rsidP="007E7560">
+    <w:p w14:paraId="1A65FAE9" w14:textId="77777777" w:rsidR="00383914" w:rsidRPr="00383914" w:rsidRDefault="00383914" w:rsidP="007E7560">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00383914">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>НА ВИРОБНИЧУ ПРАКТИКУ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00383914" w:rsidRPr="00383914" w:rsidRDefault="00383914" w:rsidP="007E7560">
+    <w:p w14:paraId="55576AF3" w14:textId="77777777" w:rsidR="00383914" w:rsidRPr="00383914" w:rsidRDefault="00383914" w:rsidP="007E7560">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00383914" w:rsidRPr="00383914" w:rsidRDefault="00383914" w:rsidP="007E7560">
-[...6 lines deleted...]
-          <w:sz w:val="28"/>
+    <w:p w14:paraId="15AECFDC" w14:textId="55ECD53A" w:rsidR="00383914" w:rsidRPr="00DD21BB" w:rsidRDefault="00383914" w:rsidP="007E7560">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD21BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>здобувач</w:t>
+      </w:r>
+      <w:r w:rsidR="007E7560" w:rsidRPr="00DD21BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD21BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ступеня вищої </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD21BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">гр. </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD21BB" w:rsidRPr="00DD21BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>7.D3.25-мо-з</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E68EDC1" w14:textId="77777777" w:rsidR="00383914" w:rsidRPr="00383914" w:rsidRDefault="00383914" w:rsidP="007E7560">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00383914">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...7 lines deleted...]
-          <w:sz w:val="28"/>
+          <w:sz w:val="16"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+      <w:r w:rsidR="007E7560">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00383914">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 </w:t>
+      </w:r>
+      <w:r w:rsidR="007E7560">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00383914">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           (шифр)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A760637" w14:textId="77777777" w:rsidR="007E7560" w:rsidRDefault="007E7560" w:rsidP="007E7560">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CD9449F" w14:textId="77777777" w:rsidR="00383914" w:rsidRPr="00383914" w:rsidRDefault="00D733C6" w:rsidP="007E7560">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D733C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Білик</w:t>
+      </w:r>
+      <w:r w:rsidR="004E511B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>у</w:t>
       </w:r>
+      <w:r w:rsidRPr="00D733C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> О</w:t>
+      </w:r>
+      <w:r w:rsidR="004E511B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">легу </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D733C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Я</w:t>
+      </w:r>
+      <w:r w:rsidR="004E511B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>рославовичу</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="262A5D08" w14:textId="77777777" w:rsidR="00383914" w:rsidRPr="00383914" w:rsidRDefault="00383914" w:rsidP="007E7560">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00383914">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...30 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-      </w:pPr>
-[...136 lines deleted...]
-        </w:rPr>
         <w:t>(ПІБ студента)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00383914" w:rsidRPr="00383914" w:rsidRDefault="00383914" w:rsidP="007E7560">
-[...11 lines deleted...]
-    <w:p w:rsidR="00383914" w:rsidRPr="00383914" w:rsidRDefault="00383914" w:rsidP="007E7560">
+    <w:p w14:paraId="423FCA82" w14:textId="77777777" w:rsidR="00383914" w:rsidRPr="00383914" w:rsidRDefault="00383914" w:rsidP="007E7560">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2448A576" w14:textId="77777777" w:rsidR="00383914" w:rsidRPr="00383914" w:rsidRDefault="00383914" w:rsidP="007E7560">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00383914">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">База практики </w:t>
       </w:r>
       <w:r w:rsidR="00D733C6" w:rsidRPr="00D733C6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">ТОВ «Сільпо </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D733C6" w:rsidRPr="00D733C6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Фуд</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D733C6" w:rsidRPr="00D733C6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00383914" w:rsidRPr="00383914" w:rsidRDefault="004E511B" w:rsidP="007E7560">
+    <w:p w14:paraId="1200573E" w14:textId="77777777" w:rsidR="00383914" w:rsidRPr="00383914" w:rsidRDefault="004E511B" w:rsidP="007E7560">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">                                              </w:t>
       </w:r>
       <w:r w:rsidR="00383914" w:rsidRPr="00383914">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>(назва підприємства)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00383914" w:rsidRPr="00383914" w:rsidRDefault="00383914" w:rsidP="007E7560">
-[...35 lines deleted...]
-    <w:p w:rsidR="00383914" w:rsidRPr="00383914" w:rsidRDefault="00383914" w:rsidP="007E7560">
+    <w:p w14:paraId="321FA1EB" w14:textId="77777777" w:rsidR="00383914" w:rsidRPr="00383914" w:rsidRDefault="00383914" w:rsidP="007E7560">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02937749" w14:textId="77777777" w:rsidR="00383914" w:rsidRPr="00383914" w:rsidRDefault="00383914" w:rsidP="007E7560">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E53E6DC" w14:textId="77777777" w:rsidR="00383914" w:rsidRPr="00383914" w:rsidRDefault="00383914" w:rsidP="007E7560">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23CC80BC" w14:textId="510C53CD" w:rsidR="00383914" w:rsidRPr="00383914" w:rsidRDefault="00383914" w:rsidP="00506910">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00383914">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Тема завдання: </w:t>
       </w:r>
+      <w:r w:rsidR="00506910" w:rsidRPr="00506910">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Аналіз і удосконалення конкурентоспроможності</w:t>
+      </w:r>
+      <w:r w:rsidR="00506910">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00506910" w:rsidRPr="00506910">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>продукції підприємства</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77736B9C" w14:textId="77777777" w:rsidR="00383914" w:rsidRPr="00383914" w:rsidRDefault="00383914" w:rsidP="007E7560">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21F42C2C" w14:textId="77777777" w:rsidR="00383914" w:rsidRPr="00383914" w:rsidRDefault="00383914" w:rsidP="007E7560">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00383914">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>План:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F4F4810" w14:textId="77777777" w:rsidR="00383914" w:rsidRPr="00383914" w:rsidRDefault="00383914" w:rsidP="007E7560">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="134F6BC7" w14:textId="77777777" w:rsidR="00506910" w:rsidRPr="00506910" w:rsidRDefault="00506910" w:rsidP="00506910">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00506910">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>1. Формування, складові та оцінка конкурентоспроможності продукції</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68E67ADF" w14:textId="77777777" w:rsidR="00506910" w:rsidRPr="00506910" w:rsidRDefault="00506910" w:rsidP="00506910">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00506910">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>досліджуваного підприємства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D04A516" w14:textId="77777777" w:rsidR="00506910" w:rsidRPr="00506910" w:rsidRDefault="00506910" w:rsidP="00506910">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00506910">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>2. Оцінка існуючого положення підприємства на ринку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="663E224B" w14:textId="77777777" w:rsidR="00506910" w:rsidRPr="00506910" w:rsidRDefault="00506910" w:rsidP="00922890">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00506910">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>2.1. Аналіз показників ефективності господарської діяльності</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78B68743" w14:textId="77777777" w:rsidR="00506910" w:rsidRPr="00506910" w:rsidRDefault="00506910" w:rsidP="00922890">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00506910">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>підприємства за аналізований період (3-5 років).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D700463" w14:textId="77777777" w:rsidR="00506910" w:rsidRPr="00506910" w:rsidRDefault="00506910" w:rsidP="00922890">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00506910">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>2.2. Дослідження основних ринків збуту та показники діяльності на них.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D6504F0" w14:textId="77777777" w:rsidR="00506910" w:rsidRPr="00506910" w:rsidRDefault="00506910" w:rsidP="00922890">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00506910">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>2.3. Аналіз основних конкурентів досліджуваного підприємства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="477B1CCA" w14:textId="77777777" w:rsidR="00506910" w:rsidRPr="00506910" w:rsidRDefault="00506910" w:rsidP="00922890">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00506910">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>2.4. Визначення оптимальності існуючої конкурентної позиції</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="590C54A9" w14:textId="77777777" w:rsidR="00506910" w:rsidRPr="00506910" w:rsidRDefault="00506910" w:rsidP="00922890">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00506910">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>досліджуваного підприємства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4918CB15" w14:textId="77777777" w:rsidR="00506910" w:rsidRPr="00506910" w:rsidRDefault="00506910" w:rsidP="00922890">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00506910">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>2.5. ЕТОР-аналіз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5733CFDA" w14:textId="77777777" w:rsidR="00506910" w:rsidRPr="00506910" w:rsidRDefault="00506910" w:rsidP="00922890">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00506910">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.6. Аналіз конкурентних позицій підприємства (модель GE / </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00506910">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>McKinsey</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00506910">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79B9B542" w14:textId="77777777" w:rsidR="00506910" w:rsidRPr="00506910" w:rsidRDefault="00506910" w:rsidP="00922890">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00506910">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>2.7. Визначення недоліків діяльності підприємства, які негативно</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="646BA7B9" w14:textId="77777777" w:rsidR="00506910" w:rsidRPr="00506910" w:rsidRDefault="00506910" w:rsidP="00922890">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00506910">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>впливають на конкурентоспроможність продукції.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="110E6310" w14:textId="77777777" w:rsidR="00506910" w:rsidRPr="00506910" w:rsidRDefault="00506910" w:rsidP="00506910">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00506910">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>3. Напрями підвищення конкурентоспроможності продукції досліджуваного</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FFB2424" w14:textId="77777777" w:rsidR="00506910" w:rsidRPr="00506910" w:rsidRDefault="00506910" w:rsidP="00506910">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00506910">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>підприємства на засадах маркетингового підходу та розрахунок їх</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EC4D3AF" w14:textId="10A67649" w:rsidR="00383914" w:rsidRPr="00383914" w:rsidRDefault="00506910" w:rsidP="00506910">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="28"/>
-          <w:u w:val="single"/>
-[...21 lines deleted...]
-        <w:jc w:val="center"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00506910">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ефективності.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FF9C6DA" w14:textId="77777777" w:rsidR="00383914" w:rsidRPr="00383914" w:rsidRDefault="00383914" w:rsidP="004E511B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C4E70B6" w14:textId="77777777" w:rsidR="00383914" w:rsidRPr="00383914" w:rsidRDefault="00383914" w:rsidP="004E511B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1846D5F4" w14:textId="77777777" w:rsidR="00383914" w:rsidRPr="00383914" w:rsidRDefault="00383914" w:rsidP="004E511B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="708AB167" w14:textId="77777777" w:rsidR="00383914" w:rsidRPr="00383914" w:rsidRDefault="00383914" w:rsidP="004E511B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00383914">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>План:</w:t>
-[...25 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">Керівник практики від кафедри ____________________  </w:t>
+      </w:r>
       <w:r w:rsidRPr="00383914">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
-          <w:lang w:val="uk-UA"/>
-[...2 lines deleted...]
-      </w:r>
+          <w:u w:val="single"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Шишкін В.О.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13C4AC5D" w14:textId="77777777" w:rsidR="00383914" w:rsidRPr="00383914" w:rsidRDefault="00383914" w:rsidP="004E511B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00383914">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:iCs/>
-[...12 lines deleted...]
-        <w:t>………………………………………….</w:t>
+          <w:sz w:val="16"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                           </w:t>
+      </w:r>
+      <w:r w:rsidR="00D54BEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                              </w:t>
       </w:r>
       <w:r w:rsidRPr="00383914">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:iCs/>
-[...17 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="16"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                  (підпис)         </w:t>
+      </w:r>
+      <w:r w:rsidR="00517E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
       <w:r w:rsidRPr="00383914">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:iCs/>
-[...506 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
-        </w:rPr>
-[...36 lines deleted...]
-          <w:sz w:val="16"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">                 (прізвище ініціали)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00383914" w:rsidRDefault="00383914" w:rsidP="004E511B">
+    <w:p w14:paraId="7B152DA5" w14:textId="77777777" w:rsidR="00383914" w:rsidRDefault="00383914" w:rsidP="004E511B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00383914" w:rsidRDefault="00383914" w:rsidP="009661DE">
+    <w:p w14:paraId="7685062E" w14:textId="77777777" w:rsidR="00383914" w:rsidRDefault="00383914" w:rsidP="009661DE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00383914" w:rsidRDefault="00383914" w:rsidP="009661DE">
+    <w:p w14:paraId="684AFAA2" w14:textId="77777777" w:rsidR="00383914" w:rsidRDefault="00383914" w:rsidP="009661DE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00383914" w:rsidRDefault="00383914" w:rsidP="009661DE">
+    <w:p w14:paraId="1F7E16A9" w14:textId="77777777" w:rsidR="00383914" w:rsidRDefault="00383914" w:rsidP="009661DE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00383914" w:rsidRDefault="00383914" w:rsidP="009661DE">
-[...23 lines deleted...]
-    <w:p w:rsidR="009661DE" w:rsidRDefault="009661DE" w:rsidP="009661DE">
+    <w:p w14:paraId="5C36A262" w14:textId="77777777" w:rsidR="009661DE" w:rsidRDefault="009661DE" w:rsidP="009661DE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009661DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>ЗМІСТ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009661DE" w:rsidRDefault="009661DE" w:rsidP="009661DE">
+    <w:p w14:paraId="37007952" w14:textId="77777777" w:rsidR="009661DE" w:rsidRDefault="009661DE" w:rsidP="009661DE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009661DE" w:rsidRPr="009661DE" w:rsidRDefault="009661DE" w:rsidP="009661DE">
+    <w:p w14:paraId="283B11F6" w14:textId="77777777" w:rsidR="009661DE" w:rsidRPr="009661DE" w:rsidRDefault="009661DE" w:rsidP="009661DE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009661DE" w:rsidRPr="009661DE" w:rsidRDefault="009661DE" w:rsidP="009661DE">
+    <w:p w14:paraId="7D2CD5AB" w14:textId="77777777" w:rsidR="009661DE" w:rsidRPr="009661DE" w:rsidRDefault="009661DE" w:rsidP="009661DE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009661DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">ВСТУП …..……………………………………………………….……………… </w:t>
       </w:r>
       <w:r w:rsidR="00071FF2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009661DE" w:rsidRPr="009661DE" w:rsidRDefault="009661DE" w:rsidP="009661DE">
+    <w:p w14:paraId="3C0DF004" w14:textId="77777777" w:rsidR="009661DE" w:rsidRPr="009661DE" w:rsidRDefault="009661DE" w:rsidP="009661DE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009661DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">РОЗДІЛ 1 ЗАГАЛЬНІ ВІДОМОСТІ ПРО ПІДПРИЄМСТВО …….…………. </w:t>
       </w:r>
       <w:r w:rsidR="007E5BC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009661DE" w:rsidRPr="009661DE" w:rsidRDefault="009661DE" w:rsidP="009661DE">
+    <w:p w14:paraId="7DBD9CB2" w14:textId="77777777" w:rsidR="009661DE" w:rsidRPr="009661DE" w:rsidRDefault="009661DE" w:rsidP="009661DE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009661DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">РОЗДІЛ 2 ОРГАНІЗАЦІЙНА СТРУКТУРА </w:t>
       </w:r>
       <w:r w:rsidR="007E5BC1" w:rsidRPr="007E5BC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>ТОВ «СІЛЬПО ФУД»</w:t>
@@ -3321,239 +3248,239 @@
       <w:r w:rsidR="007E5BC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>….</w:t>
       </w:r>
       <w:r w:rsidRPr="009661DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>. 1</w:t>
       </w:r>
       <w:r w:rsidR="007E5BC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009661DE" w:rsidRPr="009661DE" w:rsidRDefault="009661DE" w:rsidP="009661DE">
+    <w:p w14:paraId="6E31514C" w14:textId="77777777" w:rsidR="009661DE" w:rsidRPr="009661DE" w:rsidRDefault="009661DE" w:rsidP="009661DE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009661DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>РОЗДІЛ 3 АНАЛІЗ ОСНОВНОГО ВИДУ ДІЯЛЬНОСТІ ПІДПРИЄМСТВА</w:t>
       </w:r>
       <w:r w:rsidR="00491972">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>..</w:t>
       </w:r>
       <w:r w:rsidR="0074622A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009661DE" w:rsidRPr="009661DE" w:rsidRDefault="009661DE" w:rsidP="00491972">
+    <w:p w14:paraId="7508BB87" w14:textId="77777777" w:rsidR="009661DE" w:rsidRPr="009661DE" w:rsidRDefault="009661DE" w:rsidP="00491972">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009661DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">3.1 Оцінка системи виробництва ………………………………………. </w:t>
       </w:r>
       <w:r w:rsidR="0074622A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009661DE" w:rsidRPr="009661DE" w:rsidRDefault="009661DE" w:rsidP="00491972">
+    <w:p w14:paraId="6B0F3209" w14:textId="77777777" w:rsidR="009661DE" w:rsidRPr="009661DE" w:rsidRDefault="009661DE" w:rsidP="00491972">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009661DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">3.2 Аналіз системи маркетингу ………………………………………… </w:t>
       </w:r>
       <w:r w:rsidR="0074622A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009661DE" w:rsidRPr="009661DE" w:rsidRDefault="009661DE" w:rsidP="00491972">
+    <w:p w14:paraId="40FF772F" w14:textId="77777777" w:rsidR="009661DE" w:rsidRPr="009661DE" w:rsidRDefault="009661DE" w:rsidP="00491972">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009661DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">3.3 Аналіз системи логістики ...………………………………………… </w:t>
       </w:r>
       <w:r w:rsidR="0074622A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>25</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009661DE" w:rsidRPr="009661DE" w:rsidRDefault="009661DE" w:rsidP="00491972">
+    <w:p w14:paraId="238C1FEA" w14:textId="77777777" w:rsidR="009661DE" w:rsidRPr="009661DE" w:rsidRDefault="009661DE" w:rsidP="00491972">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009661DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>3.4 Аналіз системи управління персоналом …………………………...</w:t>
       </w:r>
       <w:r w:rsidR="00AA623D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="009661DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3</w:t>
       </w:r>
       <w:r w:rsidR="0074622A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009661DE" w:rsidRPr="009661DE" w:rsidRDefault="009661DE" w:rsidP="009661DE">
+    <w:p w14:paraId="51B125AE" w14:textId="77777777" w:rsidR="009661DE" w:rsidRPr="009661DE" w:rsidRDefault="009661DE" w:rsidP="009661DE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009661DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>РОЗДІЛ 4 ДОСЛІДЖЕННЯ КОНКУРЕНТНОГО СЕРЕДОВИЩА</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009661DE" w:rsidRPr="009661DE" w:rsidRDefault="00491972" w:rsidP="009661DE">
+    <w:p w14:paraId="13FF5D9A" w14:textId="77777777" w:rsidR="009661DE" w:rsidRPr="009661DE" w:rsidRDefault="00491972" w:rsidP="009661DE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00491972">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>ТОВ «СІЛЬПО ФУД»</w:t>
       </w:r>
       <w:r w:rsidR="009661DE" w:rsidRPr="009661DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> ………………………………………...…………</w:t>
@@ -3561,337 +3488,345 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>……</w:t>
       </w:r>
       <w:r w:rsidR="009661DE" w:rsidRPr="009661DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
       <w:r w:rsidR="0074622A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>35</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009661DE" w:rsidRPr="009661DE" w:rsidRDefault="009661DE" w:rsidP="009661DE">
+    <w:p w14:paraId="46B6AB2C" w14:textId="77777777" w:rsidR="009661DE" w:rsidRPr="009661DE" w:rsidRDefault="009661DE" w:rsidP="009661DE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009661DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>РОЗДІЛ 5 ІНДИВІДУАЛЬНЕ ЗАВДАННЯ ….………….…………….……… 4</w:t>
       </w:r>
       <w:r w:rsidR="0074622A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009661DE" w:rsidRPr="009661DE" w:rsidRDefault="009661DE" w:rsidP="009661DE">
+    <w:p w14:paraId="68D182BC" w14:textId="77777777" w:rsidR="009661DE" w:rsidRPr="009661DE" w:rsidRDefault="009661DE" w:rsidP="009661DE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009661DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">ВИСНОВКИ …………………………………………………………………..... </w:t>
       </w:r>
       <w:r w:rsidR="0074622A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="009661DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009661DE" w:rsidRPr="009661DE" w:rsidRDefault="009661DE" w:rsidP="009661DE">
+    <w:p w14:paraId="489158A3" w14:textId="77777777" w:rsidR="009661DE" w:rsidRPr="009661DE" w:rsidRDefault="009661DE" w:rsidP="009661DE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009661DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">CПИСОК ВИКОРИСТАНИХ ДЖЕРЕЛ …………….……………………….. </w:t>
       </w:r>
       <w:r w:rsidR="00082943">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="009661DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00665A2D" w:rsidRPr="006B2D7D" w:rsidRDefault="009661DE" w:rsidP="009661DE">
+    <w:p w14:paraId="0B02461A" w14:textId="77777777" w:rsidR="00665A2D" w:rsidRPr="006B2D7D" w:rsidRDefault="009661DE" w:rsidP="009661DE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009661DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">ДОДАТКИ ……………………………………………………………………… </w:t>
       </w:r>
       <w:r w:rsidR="00082943">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="009661DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00665A2D" w:rsidRPr="006B2D7D">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="110"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002F0BCA"/>
     <w:rsid w:val="0000097F"/>
     <w:rsid w:val="000352CD"/>
     <w:rsid w:val="000645AB"/>
     <w:rsid w:val="00071FF2"/>
     <w:rsid w:val="00082943"/>
     <w:rsid w:val="001F0D2E"/>
     <w:rsid w:val="002E75DE"/>
     <w:rsid w:val="002F0BCA"/>
     <w:rsid w:val="003649B0"/>
     <w:rsid w:val="00383914"/>
+    <w:rsid w:val="003E512D"/>
     <w:rsid w:val="00466F3B"/>
     <w:rsid w:val="00491972"/>
     <w:rsid w:val="004B543D"/>
     <w:rsid w:val="004E118E"/>
     <w:rsid w:val="004E511B"/>
     <w:rsid w:val="00502BD0"/>
+    <w:rsid w:val="00506910"/>
     <w:rsid w:val="00517E07"/>
     <w:rsid w:val="005E5C7B"/>
     <w:rsid w:val="00665A2D"/>
     <w:rsid w:val="00673F08"/>
     <w:rsid w:val="006B2D7D"/>
     <w:rsid w:val="006E220F"/>
     <w:rsid w:val="0074622A"/>
     <w:rsid w:val="00793084"/>
     <w:rsid w:val="007E5BC1"/>
     <w:rsid w:val="007E7560"/>
     <w:rsid w:val="007F32B6"/>
     <w:rsid w:val="00864517"/>
+    <w:rsid w:val="00922890"/>
     <w:rsid w:val="009661DE"/>
     <w:rsid w:val="009C5F02"/>
     <w:rsid w:val="00A42A1C"/>
     <w:rsid w:val="00AA623D"/>
+    <w:rsid w:val="00AC1D08"/>
+    <w:rsid w:val="00AF7D60"/>
     <w:rsid w:val="00B12527"/>
     <w:rsid w:val="00BE216D"/>
     <w:rsid w:val="00C22C41"/>
+    <w:rsid w:val="00C261FE"/>
     <w:rsid w:val="00C26799"/>
     <w:rsid w:val="00C422F1"/>
     <w:rsid w:val="00C42F32"/>
     <w:rsid w:val="00C66D34"/>
     <w:rsid w:val="00D53CD9"/>
     <w:rsid w:val="00D54BEE"/>
     <w:rsid w:val="00D733C6"/>
     <w:rsid w:val="00DA2182"/>
+    <w:rsid w:val="00DD21BB"/>
     <w:rsid w:val="00DF431E"/>
     <w:rsid w:val="00E0514B"/>
     <w:rsid w:val="00E25114"/>
     <w:rsid w:val="00E46B2D"/>
     <w:rsid w:val="00EB0B7B"/>
     <w:rsid w:val="00EB285A"/>
     <w:rsid w:val="00F03583"/>
     <w:rsid w:val="00F077C8"/>
+    <w:rsid w:val="00FF6CF9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2664C6DD"/>
+  <w14:docId w14:val="250ADA03"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{46BA57AD-749F-446E-8354-5E3F93C1A39D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4223,86 +4158,87 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1696735607">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1772509718">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -4596,69 +4532,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>707</Words>
-  <Characters>4033</Characters>
+  <Words>731</Words>
+  <Characters>4172</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>33</Lines>
+  <Lines>34</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4731</CharactersWithSpaces>
+  <CharactersWithSpaces>4894</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>ViktorAleksandr PREPODAVATEL</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>