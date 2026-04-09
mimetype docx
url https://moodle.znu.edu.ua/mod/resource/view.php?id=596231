--- v0 (2025-12-13)
+++ v1 (2026-04-09)
@@ -2,1975 +2,1967 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="00B730D8" w:rsidRDefault="00B730D8" w:rsidP="00BF27D2">
+    <w:p w:rsidR="004554A6" w:rsidRDefault="004554A6" w:rsidP="00331DDF">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B730D8" w:rsidRDefault="00B730D8" w:rsidP="00BF27D2">
+    <w:p w:rsidR="004554A6" w:rsidRDefault="00754D93" w:rsidP="00331DDF">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B730D8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00754D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2926CF28" wp14:editId="222FC5A1">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="45A970AB" wp14:editId="10542744">
             <wp:extent cx="6116320" cy="8618220"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1" name="Рисунок 1"/>
+            <wp:docPr id="3" name="Рисунок 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6116320" cy="8618220"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B730D8" w:rsidRDefault="00B730D8">
+    <w:p w:rsidR="004554A6" w:rsidRDefault="004554A6" w:rsidP="00331DDF">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004554A6" w:rsidRDefault="004554A6">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF27D2" w:rsidRPr="00BF27D2" w:rsidRDefault="00BF27D2" w:rsidP="00BF27D2">
+    <w:p w:rsidR="00754D93" w:rsidRPr="00754D93" w:rsidRDefault="00754D93" w:rsidP="00754D93">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF27D2">
+      <w:r w:rsidRPr="00754D93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>ЗАПОРІЗЬКИЙ НАЦІОНАЛЬНИЙ УНІВЕРСИТЕТ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF27D2" w:rsidRPr="00BF27D2" w:rsidRDefault="00BF27D2" w:rsidP="00BF27D2">
+    <w:p w:rsidR="00754D93" w:rsidRPr="00754D93" w:rsidRDefault="00754D93" w:rsidP="00754D93">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:caps/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF27D2">
+      <w:r w:rsidRPr="00754D93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:caps/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Факультет </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF27D2">
+      <w:r w:rsidRPr="00754D93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:caps/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>МЕНЕДЖМЕНТУ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF27D2" w:rsidRPr="00BF27D2" w:rsidRDefault="00BF27D2" w:rsidP="00BF27D2">
+    <w:p w:rsidR="00754D93" w:rsidRPr="00754D93" w:rsidRDefault="00754D93" w:rsidP="00754D93">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman Полужирный" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman Полужирный" w:cs="Times New Roman"/>
           <w:caps/>
           <w:kern w:val="0"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF27D2">
+      <w:r w:rsidRPr="00754D93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:caps/>
           <w:kern w:val="0"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Запорізького національного університету</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF27D2" w:rsidRPr="00BF27D2" w:rsidRDefault="00BF27D2" w:rsidP="00BF27D2">
+    <w:p w:rsidR="00754D93" w:rsidRPr="00754D93" w:rsidRDefault="00754D93" w:rsidP="00754D93">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF27D2">
+      <w:r w:rsidRPr="00754D93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF27D2" w:rsidRPr="00BF27D2" w:rsidRDefault="00BF27D2" w:rsidP="00BF27D2">
+    <w:p w:rsidR="00754D93" w:rsidRPr="00754D93" w:rsidRDefault="00754D93" w:rsidP="00754D93">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BF27D2" w:rsidRPr="00BF27D2" w:rsidRDefault="00BF27D2" w:rsidP="00BF27D2">
+    <w:p w:rsidR="00754D93" w:rsidRPr="00754D93" w:rsidRDefault="00754D93" w:rsidP="00754D93">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BF27D2" w:rsidRPr="00BF27D2" w:rsidRDefault="00BF27D2" w:rsidP="00BF27D2">
+    <w:p w:rsidR="00754D93" w:rsidRPr="00754D93" w:rsidRDefault="00754D93" w:rsidP="00754D93">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BF27D2" w:rsidRPr="00BF27D2" w:rsidRDefault="00BF27D2" w:rsidP="00BF27D2">
+    <w:p w:rsidR="00754D93" w:rsidRPr="00754D93" w:rsidRDefault="00754D93" w:rsidP="00754D93">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BF27D2" w:rsidRPr="00BF27D2" w:rsidRDefault="00BF27D2" w:rsidP="00BF27D2">
+    <w:p w:rsidR="00754D93" w:rsidRPr="00754D93" w:rsidRDefault="00754D93" w:rsidP="00754D93">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF27D2">
+      <w:r w:rsidRPr="00754D93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                       ЗАТВЕРДЖУЮ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF27D2" w:rsidRPr="00BF27D2" w:rsidRDefault="00BF27D2" w:rsidP="00BF27D2">
+    <w:p w:rsidR="00754D93" w:rsidRPr="00754D93" w:rsidRDefault="00754D93" w:rsidP="00754D93">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:left="5400"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BF27D2" w:rsidRPr="00BF27D2" w:rsidRDefault="00BF27D2" w:rsidP="00BF27D2">
+    <w:p w:rsidR="00754D93" w:rsidRPr="00754D93" w:rsidRDefault="00754D93" w:rsidP="00754D93">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:left="5400"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF27D2">
+      <w:r w:rsidRPr="00754D93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Декан  факультету менеджменту</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF27D2" w:rsidRPr="00BF27D2" w:rsidRDefault="00BF27D2" w:rsidP="00BF27D2">
+    <w:p w:rsidR="00754D93" w:rsidRPr="00754D93" w:rsidRDefault="00754D93" w:rsidP="00754D93">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:left="5400"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF27D2">
+      <w:r w:rsidRPr="00754D93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">       ________             </w:t>
       </w:r>
-      <w:r w:rsidR="00B730D8">
+      <w:r w:rsidRPr="00754D93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>О</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF27D2">
+      <w:r w:rsidRPr="00754D93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B730D8">
+        <w:t xml:space="preserve">.М. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00754D93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>М</w:t>
-[...19 lines deleted...]
-        </w:rPr>
         <w:t>Олійник</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BF27D2">
+      <w:r w:rsidRPr="00754D93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF27D2">
+      <w:r w:rsidRPr="00754D93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF27D2" w:rsidRPr="00BF27D2" w:rsidRDefault="00BF27D2" w:rsidP="00BF27D2">
+    <w:p w:rsidR="00754D93" w:rsidRPr="00754D93" w:rsidRDefault="00754D93" w:rsidP="00754D93">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:left="5400"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BF27D2" w:rsidRPr="00BF27D2" w:rsidRDefault="00BF27D2" w:rsidP="00BF27D2">
+    <w:p w:rsidR="00754D93" w:rsidRPr="00754D93" w:rsidRDefault="00754D93" w:rsidP="00754D93">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF27D2">
+      <w:r w:rsidRPr="00754D93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                «______»_______________2025</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF27D2" w:rsidRPr="00BF27D2" w:rsidRDefault="00BF27D2" w:rsidP="00BF27D2">
+    <w:p w:rsidR="00754D93" w:rsidRPr="00754D93" w:rsidRDefault="00754D93" w:rsidP="00754D93">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BF27D2" w:rsidRPr="00BF27D2" w:rsidRDefault="00BF27D2" w:rsidP="00BF27D2">
+    <w:p w:rsidR="00754D93" w:rsidRPr="00754D93" w:rsidRDefault="00754D93" w:rsidP="00754D93">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BF27D2" w:rsidRPr="00BF27D2" w:rsidRDefault="00BF27D2" w:rsidP="00BF27D2">
+    <w:p w:rsidR="00754D93" w:rsidRPr="00754D93" w:rsidRDefault="00754D93" w:rsidP="00754D93">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BF27D2" w:rsidRPr="00BF27D2" w:rsidRDefault="00BF27D2" w:rsidP="00BF27D2">
+    <w:p w:rsidR="00754D93" w:rsidRPr="00754D93" w:rsidRDefault="00754D93" w:rsidP="00754D93">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF27D2">
+      <w:r w:rsidRPr="00754D93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>СИЛАБУС</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF27D2">
+      <w:r w:rsidRPr="00754D93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> НАВЧАЛЬНОЇ ДИСЦИПЛІНИ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF27D2" w:rsidRPr="00BF27D2" w:rsidRDefault="00BF27D2" w:rsidP="00BF27D2">
+    <w:p w:rsidR="00754D93" w:rsidRPr="00754D93" w:rsidRDefault="00754D93" w:rsidP="00754D93">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BF27D2" w:rsidRPr="00BF27D2" w:rsidRDefault="00BF27D2" w:rsidP="00BF27D2">
+    <w:p w:rsidR="00754D93" w:rsidRPr="00754D93" w:rsidRDefault="00754D93" w:rsidP="00754D93">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF27D2">
+      <w:r w:rsidRPr="00754D93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">УПРАВЛІННЯ ФІНАНСОВИМИ ТА </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00BF27D2">
+      <w:r w:rsidRPr="00754D93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>МАТЕР</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00BF27D2">
+      <w:r w:rsidRPr="00754D93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>ІАЛЬНИМИ РЕСУРСАМИ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF27D2" w:rsidRPr="00BF27D2" w:rsidRDefault="00BF27D2" w:rsidP="00BF27D2">
+    <w:p w:rsidR="00754D93" w:rsidRPr="00754D93" w:rsidRDefault="00754D93" w:rsidP="00754D93">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BF27D2" w:rsidRPr="00BF27D2" w:rsidRDefault="00BF27D2" w:rsidP="00BF27D2">
+    <w:p w:rsidR="00754D93" w:rsidRPr="00754D93" w:rsidRDefault="00754D93" w:rsidP="00754D93">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF27D2">
+      <w:r w:rsidRPr="00754D93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00BF27D2">
+      <w:r w:rsidRPr="00754D93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>п</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00BF27D2">
+      <w:r w:rsidRPr="00754D93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>ідготовки</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BF27D2">
+      <w:r w:rsidRPr="00754D93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> __</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF27D2">
+      <w:r w:rsidRPr="00754D93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>бакалавр</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF27D2">
+      <w:r w:rsidRPr="00754D93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>______</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF27D2" w:rsidRPr="00BF27D2" w:rsidRDefault="00BF27D2" w:rsidP="00BF27D2">
+    <w:p w:rsidR="00754D93" w:rsidRPr="00754D93" w:rsidRDefault="00754D93" w:rsidP="00754D93">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BF27D2" w:rsidRPr="00BF27D2" w:rsidRDefault="00BF27D2" w:rsidP="00BF27D2">
+    <w:p w:rsidR="00754D93" w:rsidRPr="00754D93" w:rsidRDefault="00754D93" w:rsidP="00754D93">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BF27D2">
+      <w:r w:rsidRPr="00754D93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>денної</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BF27D2">
+      <w:r w:rsidRPr="00754D93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> та </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BF27D2">
+      <w:r w:rsidRPr="00754D93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>заочної</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BF27D2">
+      <w:r w:rsidRPr="00754D93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> форм </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BF27D2">
+      <w:r w:rsidRPr="00754D93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>здобуття</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BF27D2">
+      <w:r w:rsidRPr="00754D93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BF27D2">
+      <w:r w:rsidRPr="00754D93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>освіти</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00BF27D2" w:rsidRPr="00BF27D2" w:rsidRDefault="00BF27D2" w:rsidP="00BF27D2">
+    <w:p w:rsidR="00754D93" w:rsidRPr="00754D93" w:rsidRDefault="00754D93" w:rsidP="00754D93">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BF27D2" w:rsidRPr="00BF27D2" w:rsidRDefault="00BF27D2" w:rsidP="00BF27D2">
+    <w:p w:rsidR="00754D93" w:rsidRPr="00754D93" w:rsidRDefault="00754D93" w:rsidP="00754D93">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BF27D2">
+      <w:r w:rsidRPr="00754D93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>освітньо-професійна</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BF27D2">
+      <w:r w:rsidRPr="00754D93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BF27D2">
+      <w:r w:rsidRPr="00754D93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>програма</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BF27D2">
+      <w:r w:rsidRPr="00754D93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF27D2">
+      <w:r w:rsidRPr="00754D93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Менеджмент </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00BF27D2">
+      <w:r w:rsidRPr="00754D93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>м</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00BF27D2">
+      <w:r w:rsidRPr="00754D93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>іжнародного</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BF27D2">
+      <w:r w:rsidRPr="00754D93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BF27D2">
+      <w:r w:rsidRPr="00754D93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>бізнесу</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00BF27D2" w:rsidRPr="00BF27D2" w:rsidRDefault="00BF27D2" w:rsidP="00BF27D2">
+    <w:p w:rsidR="00754D93" w:rsidRPr="00754D93" w:rsidRDefault="00754D93" w:rsidP="00754D93">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BF27D2" w:rsidRPr="00BF27D2" w:rsidRDefault="00BF27D2" w:rsidP="00BF27D2">
+    <w:p w:rsidR="00754D93" w:rsidRPr="00754D93" w:rsidRDefault="00754D93" w:rsidP="00754D93">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00BF27D2">
+      <w:r w:rsidRPr="00754D93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>спец</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00BF27D2">
+      <w:r w:rsidRPr="00754D93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>іальності</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BF27D2">
+      <w:r w:rsidRPr="00754D93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF27D2">
+      <w:r w:rsidRPr="00754D93">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF27D2">
+      <w:r w:rsidRPr="00754D93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>073 Менеджмент</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF27D2" w:rsidRPr="00BF27D2" w:rsidRDefault="00BF27D2" w:rsidP="00BF27D2">
+    <w:p w:rsidR="00754D93" w:rsidRPr="00754D93" w:rsidRDefault="00754D93" w:rsidP="00754D93">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BF27D2" w:rsidRPr="00BF27D2" w:rsidRDefault="00BF27D2" w:rsidP="00BF27D2">
+    <w:p w:rsidR="00754D93" w:rsidRPr="00754D93" w:rsidRDefault="00754D93" w:rsidP="00754D93">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF27D2">
+      <w:r w:rsidRPr="00754D93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>галузі знань</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF27D2">
+      <w:r w:rsidRPr="00754D93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> __</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF27D2">
+      <w:r w:rsidRPr="00754D93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">07 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF27D2">
+      <w:r w:rsidRPr="00754D93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="040C28"/>
           <w:kern w:val="0"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Управління та адміністрування</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF27D2" w:rsidRPr="00BF27D2" w:rsidRDefault="00BF27D2" w:rsidP="00BF27D2">
+    <w:p w:rsidR="00754D93" w:rsidRPr="00754D93" w:rsidRDefault="00754D93" w:rsidP="00754D93">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BF27D2" w:rsidRPr="00BF27D2" w:rsidRDefault="00BF27D2" w:rsidP="00BF27D2">
+    <w:p w:rsidR="00754D93" w:rsidRPr="00754D93" w:rsidRDefault="00754D93" w:rsidP="00754D93">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF27D2">
+      <w:r w:rsidRPr="00754D93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF27D2" w:rsidRPr="00BF27D2" w:rsidRDefault="00BF27D2" w:rsidP="00BF27D2">
+    <w:p w:rsidR="00754D93" w:rsidRPr="00754D93" w:rsidRDefault="00754D93" w:rsidP="00754D93">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF27D2">
+      <w:r w:rsidRPr="00754D93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman Полужирный" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman Полужирный" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>викладач</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF27D2">
+      <w:r w:rsidRPr="00754D93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF27D2">
+      <w:r w:rsidRPr="00754D93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> __</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BF27D2">
+      <w:r w:rsidRPr="00754D93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>к.е.н</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BF27D2">
+      <w:r w:rsidRPr="00754D93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">., доцент </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BF27D2">
+      <w:r w:rsidRPr="00754D93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Хацер</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BF27D2">
+      <w:r w:rsidRPr="00754D93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> Максим </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BF27D2">
+      <w:r w:rsidRPr="00754D93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Володимирович</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BF27D2">
+      <w:r w:rsidRPr="00754D93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>_______________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF27D2" w:rsidRPr="00BF27D2" w:rsidRDefault="00BF27D2" w:rsidP="00BF27D2">
+    <w:p w:rsidR="00754D93" w:rsidRPr="00754D93" w:rsidRDefault="00754D93" w:rsidP="00754D93">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF27D2">
+      <w:r w:rsidRPr="00754D93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF27D2" w:rsidRPr="00BF27D2" w:rsidRDefault="00BF27D2" w:rsidP="00BF27D2">
+    <w:p w:rsidR="00754D93" w:rsidRPr="00754D93" w:rsidRDefault="00754D93" w:rsidP="00754D93">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BF27D2" w:rsidRPr="00BF27D2" w:rsidRDefault="00BF27D2" w:rsidP="00BF27D2">
+    <w:p w:rsidR="00754D93" w:rsidRPr="00754D93" w:rsidRDefault="00754D93" w:rsidP="00754D93">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BF27D2" w:rsidRPr="00BF27D2" w:rsidRDefault="00BF27D2" w:rsidP="00BF27D2">
+    <w:p w:rsidR="00754D93" w:rsidRPr="00754D93" w:rsidRDefault="00754D93" w:rsidP="00754D93">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BF27D2" w:rsidRPr="00BF27D2" w:rsidRDefault="00BF27D2" w:rsidP="00BF27D2">
+    <w:p w:rsidR="00754D93" w:rsidRPr="00754D93" w:rsidRDefault="00754D93" w:rsidP="00754D93">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4826"/>
         <w:gridCol w:w="4745"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BF27D2" w:rsidRPr="00BF27D2" w:rsidTr="00A6388A">
+      <w:tr w:rsidR="00754D93" w:rsidRPr="00754D93" w:rsidTr="00A76BB5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4826" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF27D2" w:rsidRPr="00BF27D2" w:rsidRDefault="00BF27D2" w:rsidP="00BF27D2">
+          <w:p w:rsidR="00754D93" w:rsidRPr="00754D93" w:rsidRDefault="00754D93" w:rsidP="00754D93">
             <w:pPr>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF27D2">
+            <w:r w:rsidRPr="00754D93">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">Обговорено та ухвалено на засіданні кафедри </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BF27D2">
+            <w:r w:rsidRPr="00754D93">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>бізнес-адміністрування і менеджменту зовнішньоекономічної</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF27D2" w:rsidRPr="00BF27D2" w:rsidRDefault="00BF27D2" w:rsidP="00BF27D2">
+          <w:p w:rsidR="00754D93" w:rsidRPr="00754D93" w:rsidRDefault="00754D93" w:rsidP="00754D93">
             <w:pPr>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF27D2">
+            <w:r w:rsidRPr="00754D93">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>діяльності</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF27D2" w:rsidRPr="00BF27D2" w:rsidRDefault="00BF27D2" w:rsidP="00BF27D2">
+          <w:p w:rsidR="00754D93" w:rsidRPr="00754D93" w:rsidRDefault="00754D93" w:rsidP="00754D93">
             <w:pPr>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00BF27D2" w:rsidRPr="00BF27D2" w:rsidRDefault="00BF27D2" w:rsidP="00BF27D2">
+          <w:p w:rsidR="00754D93" w:rsidRPr="00754D93" w:rsidRDefault="00754D93" w:rsidP="00754D93">
             <w:pPr>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF27D2">
+            <w:r w:rsidRPr="00754D93">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">Протокол № </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BF27D2">
+            <w:r w:rsidRPr="00754D93">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BF27D2">
+            <w:r w:rsidRPr="00754D93">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00BF27D2">
+            <w:r w:rsidRPr="00754D93">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>від</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00BF27D2">
+            <w:r w:rsidRPr="00754D93">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">  “</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BF27D2">
+            <w:r w:rsidRPr="00754D93">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BF27D2">
+            <w:r w:rsidRPr="00754D93">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">” </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BF27D2">
+            <w:r w:rsidRPr="00754D93">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>серпня</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BF27D2">
+            <w:r w:rsidRPr="00754D93">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>_</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BF27D2">
+            <w:r w:rsidRPr="00754D93">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BF27D2">
+            <w:r w:rsidRPr="00754D93">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> р.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF27D2" w:rsidRPr="00BF27D2" w:rsidRDefault="00BF27D2" w:rsidP="00BF27D2">
+          <w:p w:rsidR="00754D93" w:rsidRPr="00754D93" w:rsidRDefault="00754D93" w:rsidP="00754D93">
             <w:pPr>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00BF27D2">
+            <w:r w:rsidRPr="00754D93">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Завідувач</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00BF27D2">
+            <w:r w:rsidRPr="00754D93">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00BF27D2">
+            <w:r w:rsidRPr="00754D93">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>кафедри</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00BF27D2">
+            <w:r w:rsidRPr="00754D93">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00BF27D2">
+            <w:r w:rsidRPr="00754D93">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>бізнес-адміністрування</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00BF27D2">
+            <w:r w:rsidRPr="00754D93">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> і менеджменту </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00BF27D2">
+            <w:r w:rsidRPr="00754D93">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>зовнішньоекономічної</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00BF27D2">
+            <w:r w:rsidRPr="00754D93">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00BF27D2">
+            <w:r w:rsidRPr="00754D93">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>діяльності</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w:rsidR="00BF27D2" w:rsidRPr="00BF27D2" w:rsidRDefault="00BF27D2" w:rsidP="00BF27D2">
+          <w:p w:rsidR="00754D93" w:rsidRPr="00754D93" w:rsidRDefault="00754D93" w:rsidP="00754D93">
             <w:pPr>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF27D2">
+            <w:r w:rsidRPr="00754D93">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>___________________</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BF27D2">
+            <w:r w:rsidRPr="00754D93">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> Д.Т. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00BF27D2">
+            <w:r w:rsidRPr="00754D93">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Бікулов</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w:rsidR="00BF27D2" w:rsidRPr="00BF27D2" w:rsidRDefault="00BF27D2" w:rsidP="00BF27D2">
+          <w:p w:rsidR="00754D93" w:rsidRPr="00754D93" w:rsidRDefault="00754D93" w:rsidP="00754D93">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4745" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BF27D2" w:rsidRPr="00BF27D2" w:rsidRDefault="00BF27D2" w:rsidP="00BF27D2">
+          <w:p w:rsidR="00754D93" w:rsidRPr="00754D93" w:rsidRDefault="00754D93" w:rsidP="00754D93">
             <w:pPr>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00BF27D2" w:rsidRPr="00BF27D2" w:rsidRDefault="00BF27D2" w:rsidP="00BF27D2">
+          <w:p w:rsidR="00754D93" w:rsidRPr="00754D93" w:rsidRDefault="00754D93" w:rsidP="00754D93">
             <w:pPr>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00BF27D2" w:rsidRPr="00BF27D2" w:rsidRDefault="00BF27D2" w:rsidP="00BF27D2">
+          <w:p w:rsidR="00754D93" w:rsidRPr="00754D93" w:rsidRDefault="00754D93" w:rsidP="00754D93">
             <w:pPr>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00BF27D2" w:rsidRPr="00BF27D2" w:rsidRDefault="00BF27D2" w:rsidP="00BF27D2">
+          <w:p w:rsidR="00754D93" w:rsidRPr="00754D93" w:rsidRDefault="00754D93" w:rsidP="00754D93">
             <w:pPr>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00BF27D2" w:rsidRPr="00BF27D2" w:rsidRDefault="00BF27D2" w:rsidP="00BF27D2">
+          <w:p w:rsidR="00754D93" w:rsidRPr="00754D93" w:rsidRDefault="00754D93" w:rsidP="00754D93">
             <w:pPr>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00BF27D2" w:rsidRPr="00BF27D2" w:rsidRDefault="00BF27D2" w:rsidP="00BF27D2">
+          <w:p w:rsidR="00754D93" w:rsidRPr="00754D93" w:rsidRDefault="00754D93" w:rsidP="00754D93">
             <w:pPr>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00BF27D2" w:rsidRPr="00BF27D2" w:rsidRDefault="00BF27D2" w:rsidP="00BF27D2">
+          <w:p w:rsidR="00754D93" w:rsidRPr="00754D93" w:rsidRDefault="00754D93" w:rsidP="00754D93">
             <w:pPr>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00BF27D2" w:rsidRPr="00BF27D2" w:rsidRDefault="00BF27D2" w:rsidP="00BF27D2">
+          <w:p w:rsidR="00754D93" w:rsidRPr="00754D93" w:rsidRDefault="00754D93" w:rsidP="00754D93">
             <w:pPr>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF27D2">
+            <w:r w:rsidRPr="00754D93">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">       </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00BF27D2">
+            <w:r w:rsidRPr="00754D93">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Погоджено</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00BF27D2">
+            <w:r w:rsidRPr="00754D93">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF27D2" w:rsidRPr="00BF27D2" w:rsidRDefault="00BF27D2" w:rsidP="00BF27D2">
+          <w:p w:rsidR="00754D93" w:rsidRPr="00754D93" w:rsidRDefault="00754D93" w:rsidP="00754D93">
             <w:pPr>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF27D2">
+            <w:r w:rsidRPr="00754D93">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">       Гарант </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00BF27D2">
+            <w:r w:rsidRPr="00754D93">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>освітньо-професійної</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00BF27D2">
+            <w:r w:rsidRPr="00754D93">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00BF27D2">
+            <w:r w:rsidRPr="00754D93">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>програми</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w:rsidR="00BF27D2" w:rsidRPr="00BF27D2" w:rsidRDefault="00BF27D2" w:rsidP="00BF27D2">
+          <w:p w:rsidR="00754D93" w:rsidRPr="00754D93" w:rsidRDefault="00754D93" w:rsidP="00754D93">
             <w:pPr>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="419"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF27D2">
+            <w:r w:rsidRPr="00754D93">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> ________________С.В. Маркова</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF27D2" w:rsidRPr="00BF27D2" w:rsidRDefault="00BF27D2" w:rsidP="00BF27D2">
+          <w:p w:rsidR="00754D93" w:rsidRPr="00754D93" w:rsidRDefault="00754D93" w:rsidP="00754D93">
             <w:pPr>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00BF27D2" w:rsidRPr="00BF27D2" w:rsidRDefault="00BF27D2" w:rsidP="00BF27D2">
+    <w:p w:rsidR="00754D93" w:rsidRPr="00754D93" w:rsidRDefault="00754D93" w:rsidP="00754D93">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BF27D2" w:rsidRPr="00BF27D2" w:rsidRDefault="00BF27D2" w:rsidP="00BF27D2">
+    <w:p w:rsidR="00754D93" w:rsidRPr="00754D93" w:rsidRDefault="00754D93" w:rsidP="00754D93">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF27D2">
+      <w:r w:rsidRPr="00754D93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">2025 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00BF27D2">
+      <w:r w:rsidRPr="00754D93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>р</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00BF27D2">
+      <w:r w:rsidRPr="00754D93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>ік</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w:rsidR="00B56C83" w:rsidRPr="000E05E9" w:rsidRDefault="00331DDF" w:rsidP="00331DDF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00331DDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman Полужирный" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman Полужирный" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
@@ -2180,102 +2172,76 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>(061) 289-41-15 (кафедра), (050) 4565627.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidRDefault="00B56C83" w:rsidP="00B56C83">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A31F4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Інші засоби зв’язку: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00A31F4F">
+      <w:r w:rsidR="000B7DFE" w:rsidRPr="000B7DFE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Viber</w:t>
+        <w:t>Moodle</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00A31F4F">
+      <w:r w:rsidR="000B7DFE" w:rsidRPr="000B7DFE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A31F4F">
+        <w:t xml:space="preserve"> (форум курсу, приватні повідомлення)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A56693" w:rsidRPr="000B7DFE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:bCs/>
-[...23 lines deleted...]
-        <w:t>(050) 4565627.</w:t>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B56C83" w:rsidRPr="00A56693" w:rsidRDefault="00B56C83" w:rsidP="00B56C83">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A31F4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Кафедра:</w:t>
       </w:r>
       <w:r w:rsidR="00A56693">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A56693" w:rsidRPr="00A56693">
@@ -3130,51 +3096,51 @@
       <w:r w:rsidR="002B0CCC" w:rsidRPr="002B0CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> управління підприємством; практичними навичками оцінки ефективності управління окремим</w:t>
       </w:r>
       <w:r w:rsidR="002B0CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">и видами ресурсів підприємства та </w:t>
       </w:r>
       <w:r w:rsidR="002B0CCC" w:rsidRPr="002B0CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>формулювання висновків щодо їх використання в процесі господарської діяльності підприємства.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A56693" w:rsidRPr="00D537DC" w:rsidRDefault="00A56693" w:rsidP="002B0CCC">
+    <w:p w:rsidR="00A56693" w:rsidRDefault="00A56693" w:rsidP="002B0CCC">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D537DC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>Без знань та навичок, які дає цей курс, фахівцеві буде складно:</w:t>
       </w:r>
       <w:r w:rsidR="009F393C" w:rsidRPr="00D537DC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -3270,51 +3236,306 @@
       <w:r w:rsidR="002B0CCC" w:rsidRPr="002B0CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>мету та завдання управління фінансовими ресурсами підприємства;</w:t>
       </w:r>
       <w:r w:rsidR="002B0CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> розробляти </w:t>
       </w:r>
       <w:r w:rsidR="002B0CCC" w:rsidRPr="002B0CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>шляхи підвищення ефективності управління використанням ресурсів на підприємстві.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B37A1" w:rsidRPr="00D537DC" w:rsidRDefault="002B37A1" w:rsidP="00D537DC">
+    <w:p w:rsidR="0005123D" w:rsidRPr="00CE288A" w:rsidRDefault="0005123D" w:rsidP="002B0CCC">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE288A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Управління фінансовими та матеріальними ресурсами» як компонент освітньо-професійної програми підготовки відповідає таким програмним </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE288A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>компетентностям</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE288A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE288A" w:rsidRPr="00CE288A" w:rsidRDefault="00CE288A" w:rsidP="00CE288A">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE288A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>- здатність застосовувати знання у практичних ситуаціях;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE288A" w:rsidRPr="00CE288A" w:rsidRDefault="00CE288A" w:rsidP="00CE288A">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE288A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>- знання та розуміння предметної області та розуміння професійної діяльності;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE288A" w:rsidRPr="00CE288A" w:rsidRDefault="00CE288A" w:rsidP="00CE288A">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE288A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>- здатність діяти на основі етичних міркувань (мотивів);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE288A" w:rsidRPr="00CE288A" w:rsidRDefault="00CE288A" w:rsidP="00CE288A">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE288A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>- здатність визначати та описувати характеристики організації;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE288A" w:rsidRPr="00CE288A" w:rsidRDefault="00CE288A" w:rsidP="00CE288A">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE288A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>- здатність визначати перспективи розвитку організації;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0005123D" w:rsidRPr="00CE288A" w:rsidRDefault="00CE288A" w:rsidP="00CE288A">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE288A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>- здатність оцінювати виконувані роботи, забезпечувати їх якість та мотивувати персонал організації.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0005123D" w:rsidRPr="00CE288A" w:rsidRDefault="0005123D" w:rsidP="0005123D">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE288A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>«Управління фінансовими та матеріальними ресурсами» як компонент освітньо-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE288A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>професійної програми підготовки забезпечує такі програмні результати навчання (ПРН):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE288A" w:rsidRPr="00CE288A" w:rsidRDefault="00CE288A" w:rsidP="00CE288A">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE288A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>- описувати зміст функціональних сфер діяльності організації;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE288A" w:rsidRPr="00CE288A" w:rsidRDefault="00CE288A" w:rsidP="00CE288A">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE288A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>- виявляти навички організаційного проектування;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE288A" w:rsidRPr="00CE288A" w:rsidRDefault="00CE288A" w:rsidP="00CE288A">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE288A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>- застосовувати методи менеджменту для забезпечення ефективності діяльності організації;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0005123D" w:rsidRPr="00CE288A" w:rsidRDefault="00CE288A" w:rsidP="00CE288A">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE288A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>- оцінювати правові, соціальні та економічні наслідки функціонування організації.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004554A6" w:rsidRDefault="002B37A1" w:rsidP="00D537DC">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D537DC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>Навчальна дисципліна «</w:t>
       </w:r>
       <w:r w:rsidR="002B0CCC" w:rsidRPr="002B0CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
@@ -3347,273 +3568,302 @@
       </w:r>
       <w:r w:rsidR="00074FD2" w:rsidRPr="00074FD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>икл</w:t>
       </w:r>
       <w:r w:rsidR="00074FD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>у</w:t>
       </w:r>
       <w:r w:rsidR="00074FD2" w:rsidRPr="00074FD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> професійної підготовки освітньо-професійної програми </w:t>
       </w:r>
-      <w:r w:rsidR="00074FD2">
+      <w:r w:rsidR="00D14FD3" w:rsidRPr="00D14FD3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
-        <w:t>«</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00074FD2" w:rsidRPr="00074FD2">
+        <w:t xml:space="preserve">«Менеджмент міжнародного бізнесу» спеціальності </w:t>
+      </w:r>
+      <w:r w:rsidR="00754D93" w:rsidRPr="00754D93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
-        <w:t>Менеджмент організацій</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00074FD2">
+        <w:t>073 Менеджмент</w:t>
+      </w:r>
+      <w:r w:rsidR="00754D93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
-        <w:t>»</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00074FD2" w:rsidRPr="00074FD2">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002B37A1" w:rsidRPr="0049141B" w:rsidRDefault="004554A6" w:rsidP="00D537DC">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002417DD" w:rsidRPr="00D537DC">
+      </w:pPr>
+      <w:r w:rsidRPr="0049141B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Необхідні навчальні компоненти (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0049141B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>пререквізити</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0049141B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0049141B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>кореквізити</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0049141B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> і </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0049141B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>постреквізити</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0049141B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+      <w:r w:rsidR="002B0CCC" w:rsidRPr="0049141B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">спеціальності </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BF27D2" w:rsidRPr="00BF27D2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE288A" w:rsidRPr="0049141B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
-        <w:t>073</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008E205A" w:rsidRPr="008E205A">
+        <w:t>Історія менеджменту; М</w:t>
+      </w:r>
+      <w:r w:rsidR="00047EDD" w:rsidRPr="0049141B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve"> Менеджмент</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002417DD" w:rsidRPr="00D537DC">
+        <w:t>енеджмент</w:t>
+      </w:r>
+      <w:r w:rsidR="00A53E69" w:rsidRPr="0049141B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
-        <w:t>. Згідно структурно-логічної схеми освітньо-професійної програми підготовки бакалаврів «</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0056422D" w:rsidRPr="0056422D">
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00047EDD" w:rsidRPr="0049141B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
-        <w:t>Менеджмент міжнародного бізнесу</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002417DD" w:rsidRPr="00D537DC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A32A13" w:rsidRPr="00A32A13">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
-        <w:t>» тематично курс «</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002B0CCC" w:rsidRPr="002B0CCC">
+        <w:t>Математичні основи менеджменту</w:t>
+      </w:r>
+      <w:r w:rsidR="00A32A13">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
-        <w:t>Управління фінансовими та матеріальними ресурсами</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002417DD" w:rsidRPr="00D537DC">
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0049141B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
-        <w:t>» пов'язаний з такими дисциплінами:</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002B0CCC">
+        <w:t xml:space="preserve">Менеджмент підприємницької діяльності; </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE288A" w:rsidRPr="0049141B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00047EDD">
+        <w:t xml:space="preserve">Планування та прогнозування діяльності міжнародних компаній; </w:t>
+      </w:r>
+      <w:r w:rsidR="00A53E69" w:rsidRPr="0049141B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
-        <w:t>«</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00047EDD" w:rsidRPr="00047EDD">
+        <w:t xml:space="preserve">Планування та управління фінансами підприємства; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0049141B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
-        <w:t>Математичні основи менеджменту</w:t>
-[...57 lines deleted...]
-      <w:r w:rsidR="000E0F11">
+        <w:t>Управління сталим розвитком підприємства; Навчальна практика; Виробнича практика; Кваліфікаційна робота бакалавра</w:t>
+      </w:r>
+      <w:r w:rsidR="000E0F11" w:rsidRPr="0049141B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A56693" w:rsidRPr="000E0F11" w:rsidRDefault="00182335" w:rsidP="00D537DC">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00182335">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">Вміння аналізувати й структурувати проблеми комерційних організації, формувати обґрунтовані рішення у сфері управління фінансовими та матеріальними ресурсами є ключовою компетенцією, що визначає конкурентоспроможність сучасних менеджерів на </w:t>
-[...8 lines deleted...]
-        <w:t>вітчизняному та закордонних ринках праці. Навчальний матеріал дозволить майбутньому фахівцю отримати знання та практичні навички відносно управління фінансовою і операційною діяльністю бізнес-одиниць. Здобута кваліфікація та компетенції під час навчання з дисципліни є важливими для практичної управлінської діяльності та забезпечать додаткові конкурентні переваги на ринку праці, а також підвищать ефективність та результативність управлінської діяльності.</w:t>
+        <w:t>Вміння аналізувати й структурувати проблеми комерційних організації, формувати обґрунтовані рішення у сфері управління фінансовими та матеріальними ресурсами є ключовою компетенцією, що визначає конкурентоспроможність сучасних менеджерів на вітчизняному та закордонних ринках праці. Навчальний матеріал дозволить майбутньому фахівцю отримати знання та практичні навички відносно управління фінансовою і операційною діяльністю бізнес-одиниць. Здобута кваліфікація та компетенції під час навчання з дисципліни є важливими для практичної управлінської діяльності та забезпечать додаткові конкурентні переваги на ринку праці, а також підвищать ефективність та результативність управлінської діяльності.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00EF49FD" w:rsidRDefault="00EF49FD" w:rsidP="00B56C83">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0005123D" w:rsidRDefault="0005123D">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
     <w:p w:rsidR="00D537DC" w:rsidRPr="00A31F4F" w:rsidRDefault="00D537DC" w:rsidP="00B56C83">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidRDefault="00B56C83" w:rsidP="00B56C83">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A31F4F">
@@ -4270,78 +4520,78 @@
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">6 </w:t>
             </w:r>
             <w:r w:rsidR="00B56C83" w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>год.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidTr="003E40B6">
+      <w:tr w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidTr="0076331A">
         <w:trPr>
-          <w:trHeight w:val="679"/>
+          <w:trHeight w:val="341"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidRDefault="00B56C83" w:rsidP="003E40B6">
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidRDefault="00B56C83" w:rsidP="0076331A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>Семінарські  / Практичні / Лабораторні заняття</w:t>
+              <w:t>Практичні заняття</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidRDefault="00C319EC" w:rsidP="003E40B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -4539,260 +4789,240 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Консультації </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C319EC" w:rsidRPr="00D537DC" w:rsidRDefault="00C319EC" w:rsidP="003E40B6">
+          <w:p w:rsidR="00A94080" w:rsidRPr="00A94080" w:rsidRDefault="00A94080" w:rsidP="00A94080">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D537DC">
+            <w:r w:rsidRPr="00A94080">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
               </w:rPr>
               <w:t>Розклад консультацій знаходиться на кафедрі підприємництва, менеджменту організацій т</w:t>
             </w:r>
-            <w:r w:rsidR="00EF49FD" w:rsidRPr="00D537DC">
+            <w:r w:rsidR="00575E9F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
               </w:rPr>
-              <w:t xml:space="preserve">а логістики, VІ корпус, ауд.415, а також наводиться у створеній групі по дисципліні у </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidR="00EF49FD" w:rsidRPr="00D537DC">
+              <w:t>а логістики, VІ корпус, ауд.415</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A94080">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
               </w:rPr>
-              <w:t>Telegram</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidR="00EF49FD" w:rsidRPr="00D537DC">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A94080" w:rsidRPr="00A94080" w:rsidRDefault="00A94080" w:rsidP="00A94080">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
               </w:rPr>
-              <w:t>.</w:t>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00A94080">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
                 <w:i/>
-                <w:lang w:eastAsia="en-US"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Консультації очні (кафедра, VІ корпус, ауд.415) або дистанційні (ZOOM, ідентифікатор конференції 696 130 2686, код доступу 792887; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A94080">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
                 <w:i/>
-                <w:lang w:eastAsia="en-US"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Google</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A94080">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
                 <w:i/>
-                <w:lang w:val="en-US" w:eastAsia="en-US"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A94080">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
                 <w:i/>
-                <w:lang w:eastAsia="en-US"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Meet</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A94080">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
                 <w:i/>
-                <w:lang w:eastAsia="en-US"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - https://meet.google.com/yrz-hbmj-vte).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A94080" w:rsidRPr="00A94080" w:rsidRDefault="00A94080" w:rsidP="00A94080">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
                 <w:i/>
-                <w:lang w:eastAsia="en-US"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A94080">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
                 <w:i/>
-                <w:lang w:eastAsia="en-US"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00D537DC">
+              </w:rPr>
+              <w:t>Час проведення консультацій з понеділка по п’ятницю.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00C319EC" w:rsidRDefault="00A94080" w:rsidP="000B7DFE">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
-                <w:lang w:eastAsia="en-US"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A94080">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
                 <w:i/>
-                <w:lang w:eastAsia="en-US"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Консультації проводяться згідно затвердженого графіку або за попередньою домовленістю з викладачем з використанням комунікаційних можливостей </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A94080">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
                 <w:i/>
-                <w:lang w:eastAsia="en-US"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Сезн</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A94080">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
                 <w:i/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ЗНУ повідомлення, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A94080">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
                 <w:i/>
-                <w:lang w:eastAsia="en-US"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Viber</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A94080">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
                 <w:i/>
-                <w:lang w:eastAsia="en-US"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, ZOOM, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A94080">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
                 <w:i/>
-                <w:lang w:eastAsia="en-US"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">з викладачем з використанням комунікаційних можливостей </w:t>
+              </w:rPr>
+              <w:t>Google</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A94080">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00D537DC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00A94080">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
                 <w:i/>
-                <w:lang w:eastAsia="en-US"/>
-[...1 lines deleted...]
-              <w:t>Сезн</w:t>
+              </w:rPr>
+              <w:t>Meet</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00D537DC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00A94080">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
                 <w:i/>
-                <w:lang w:eastAsia="en-US"/>
-[...35 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidTr="003E40B6">
         <w:trPr>
           <w:trHeight w:val="485"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidRDefault="00B56C83" w:rsidP="003E40B6">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
@@ -5011,155 +5241,144 @@
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>2. Методи досягнення з</w:t>
       </w:r>
       <w:r w:rsidRPr="006B7128">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>апланованих освітньою програмою</w:t>
       </w:r>
       <w:r w:rsidRPr="006B7128">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006B7128">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>компетентностей</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> і результатів навчання </w:t>
+        <w:t xml:space="preserve">компетентностей і результатів навчання </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00771E6E" w:rsidRPr="006B7128" w:rsidRDefault="00771E6E" w:rsidP="00B56C83">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4361"/>
         <w:gridCol w:w="3260"/>
         <w:gridCol w:w="2233"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidTr="00C41209">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4361" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B56C83" w:rsidRPr="00027B20" w:rsidRDefault="00B56C83" w:rsidP="00C41209">
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00CE288A" w:rsidRDefault="00B56C83" w:rsidP="00C41209">
             <w:pPr>
               <w:ind w:firstLine="295"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00027B20">
+            <w:r w:rsidRPr="00CE288A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Компетентності/</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B56C83" w:rsidRDefault="00B56C83" w:rsidP="00C41209">
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00CE288A" w:rsidRDefault="00B56C83" w:rsidP="00C41209">
             <w:pPr>
               <w:ind w:firstLine="295"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00027B20">
+            <w:r w:rsidRPr="00CE288A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>результати навчання</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00771E6E" w:rsidRPr="00027B20" w:rsidRDefault="00771E6E" w:rsidP="00C41209">
+          <w:p w:rsidR="00771E6E" w:rsidRPr="00CE288A" w:rsidRDefault="00771E6E" w:rsidP="00C41209">
             <w:pPr>
               <w:ind w:firstLine="295"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00B56C83" w:rsidRPr="00027B20" w:rsidRDefault="00B56C83" w:rsidP="00C41209">
@@ -5212,66 +5431,66 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00027B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Форми і методи оцінювання</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidTr="00C41209">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4361" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B56C83" w:rsidRPr="00027B20" w:rsidRDefault="00B56C83" w:rsidP="00C41209">
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00CE288A" w:rsidRDefault="00B56C83" w:rsidP="00C41209">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:firstLine="295"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00027B20">
+            <w:r w:rsidRPr="00CE288A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00B56C83" w:rsidRPr="00027B20" w:rsidRDefault="00B56C83" w:rsidP="00C41209">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
@@ -5317,2331 +5536,2342 @@
               <w:ind w:firstLine="295"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00027B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0056422D" w:rsidRPr="00A31F4F" w:rsidTr="00C41209">
+      <w:tr w:rsidR="002F3260" w:rsidRPr="00A31F4F" w:rsidTr="00C41209">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4361" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0056422D" w:rsidRPr="00027B20" w:rsidRDefault="0056422D" w:rsidP="00FE2D90">
+          <w:p w:rsidR="002F3260" w:rsidRPr="00CE288A" w:rsidRDefault="002F3260" w:rsidP="00C41209">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F3260">
+            <w:r w:rsidRPr="00CE288A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Загальні компетентності</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0056422D" w:rsidRPr="00027B20" w:rsidRDefault="0056422D" w:rsidP="00C41209">
+          <w:p w:rsidR="002F3260" w:rsidRPr="00027B20" w:rsidRDefault="002F3260" w:rsidP="00C41209">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00027B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1. Інформаційно-лекційні методи:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0056422D" w:rsidRPr="00027B20" w:rsidRDefault="0056422D" w:rsidP="00C41209">
+          <w:p w:rsidR="002F3260" w:rsidRPr="00027B20" w:rsidRDefault="002F3260" w:rsidP="00C41209">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00027B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- Лекції з використанням мультимедійних засобів;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0056422D" w:rsidRPr="00027B20" w:rsidRDefault="0056422D" w:rsidP="00C41209">
+          <w:p w:rsidR="002F3260" w:rsidRPr="00027B20" w:rsidRDefault="002F3260" w:rsidP="00C41209">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00027B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- Електронні лекції;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0056422D" w:rsidRPr="00027B20" w:rsidRDefault="0056422D" w:rsidP="00C41209">
+          <w:p w:rsidR="002F3260" w:rsidRPr="00027B20" w:rsidRDefault="002F3260" w:rsidP="00C41209">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00027B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- Консультування.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0056422D" w:rsidRPr="00027B20" w:rsidRDefault="0056422D" w:rsidP="00C41209">
+          <w:p w:rsidR="002F3260" w:rsidRPr="00027B20" w:rsidRDefault="002F3260" w:rsidP="00C41209">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00027B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2.Проблемно-дослідницькі методи:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0056422D" w:rsidRPr="00027B20" w:rsidRDefault="0056422D" w:rsidP="00C41209">
+          <w:p w:rsidR="002F3260" w:rsidRPr="00027B20" w:rsidRDefault="002F3260" w:rsidP="00C41209">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00027B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- Аналіз проблемних ситуацій;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0056422D" w:rsidRPr="00027B20" w:rsidRDefault="0056422D" w:rsidP="00C41209">
+          <w:p w:rsidR="002F3260" w:rsidRPr="00027B20" w:rsidRDefault="002F3260" w:rsidP="00C41209">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00027B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- Ділові ігри;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0056422D" w:rsidRPr="00027B20" w:rsidRDefault="0056422D" w:rsidP="00C41209">
+          <w:p w:rsidR="002F3260" w:rsidRPr="00027B20" w:rsidRDefault="002F3260" w:rsidP="00C41209">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00027B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- Case-</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00027B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>study</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00027B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0056422D" w:rsidRPr="00027B20" w:rsidRDefault="0056422D" w:rsidP="00C41209">
+          <w:p w:rsidR="002F3260" w:rsidRPr="00027B20" w:rsidRDefault="002F3260" w:rsidP="00C41209">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00027B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- Дослідницькі проекти.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0056422D" w:rsidRPr="00027B20" w:rsidRDefault="0056422D" w:rsidP="00C41209">
+          <w:p w:rsidR="002F3260" w:rsidRPr="00027B20" w:rsidRDefault="002F3260" w:rsidP="00C41209">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00027B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>3. Інтерактивні методи:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0056422D" w:rsidRPr="00027B20" w:rsidRDefault="0056422D" w:rsidP="00C41209">
+          <w:p w:rsidR="002F3260" w:rsidRPr="00027B20" w:rsidRDefault="002F3260" w:rsidP="00C41209">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00027B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- Дискусії;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0056422D" w:rsidRPr="00027B20" w:rsidRDefault="0056422D" w:rsidP="00C41209">
+          <w:p w:rsidR="002F3260" w:rsidRPr="00027B20" w:rsidRDefault="002F3260" w:rsidP="00C41209">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00027B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- Круглі столи;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0056422D" w:rsidRPr="00027B20" w:rsidRDefault="0056422D" w:rsidP="00C41209">
+          <w:p w:rsidR="002F3260" w:rsidRPr="00027B20" w:rsidRDefault="002F3260" w:rsidP="00C41209">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00027B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- Мозковий штурм.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0056422D" w:rsidRPr="00027B20" w:rsidRDefault="0056422D" w:rsidP="00C41209">
+          <w:p w:rsidR="002F3260" w:rsidRPr="00027B20" w:rsidRDefault="002F3260" w:rsidP="00C41209">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00027B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>4. Самостійні методи:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0056422D" w:rsidRPr="00027B20" w:rsidRDefault="0056422D" w:rsidP="00C41209">
+          <w:p w:rsidR="002F3260" w:rsidRPr="00027B20" w:rsidRDefault="002F3260" w:rsidP="00C41209">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00027B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00027B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Вивчення рекомендованої літератури;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0056422D" w:rsidRPr="00027B20" w:rsidRDefault="0056422D" w:rsidP="00C41209">
+          <w:p w:rsidR="002F3260" w:rsidRPr="00027B20" w:rsidRDefault="002F3260" w:rsidP="00C41209">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00027B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- Виконання практичних завдань;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0056422D" w:rsidRPr="00027B20" w:rsidRDefault="0056422D" w:rsidP="00C41209">
+          <w:p w:rsidR="002F3260" w:rsidRPr="00027B20" w:rsidRDefault="002F3260" w:rsidP="00C41209">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00027B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- Підготовка рефератів та доповідей;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0056422D" w:rsidRPr="00027B20" w:rsidRDefault="0056422D" w:rsidP="00C41209">
+          <w:p w:rsidR="002F3260" w:rsidRPr="00027B20" w:rsidRDefault="002F3260" w:rsidP="00C41209">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00027B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- Робота над індивідуальними та колективними проектами.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2233" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0056422D" w:rsidRPr="00027B20" w:rsidRDefault="0056422D" w:rsidP="00C41209">
+          <w:p w:rsidR="002F3260" w:rsidRPr="00027B20" w:rsidRDefault="002F3260" w:rsidP="00C41209">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00027B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1. Поточний контроль:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0056422D" w:rsidRPr="00027B20" w:rsidRDefault="0056422D" w:rsidP="00C41209">
+          <w:p w:rsidR="002F3260" w:rsidRPr="00027B20" w:rsidRDefault="002F3260" w:rsidP="00C41209">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00027B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- Усне опитування;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0056422D" w:rsidRPr="00027B20" w:rsidRDefault="0056422D" w:rsidP="00C41209">
+          <w:p w:rsidR="002F3260" w:rsidRPr="00027B20" w:rsidRDefault="002F3260" w:rsidP="00C41209">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00027B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- Тестування;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0056422D" w:rsidRPr="00027B20" w:rsidRDefault="0056422D" w:rsidP="00C41209">
+          <w:p w:rsidR="002F3260" w:rsidRPr="00027B20" w:rsidRDefault="002F3260" w:rsidP="00C41209">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00027B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- Виконання практичних завдань;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0056422D" w:rsidRPr="00027B20" w:rsidRDefault="0056422D" w:rsidP="00C41209">
+          <w:p w:rsidR="002F3260" w:rsidRPr="00027B20" w:rsidRDefault="002F3260" w:rsidP="00C41209">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00027B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- Захист індивідуальних та колективних проектів;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0056422D" w:rsidRPr="00027B20" w:rsidRDefault="0056422D" w:rsidP="00C41209">
+          <w:p w:rsidR="002F3260" w:rsidRPr="00027B20" w:rsidRDefault="002F3260" w:rsidP="00C41209">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00027B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- Написання рефератів та доповідей (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00027B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ессе</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00027B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> тощо).</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0056422D" w:rsidRPr="00027B20" w:rsidRDefault="0056422D" w:rsidP="00C41209">
+          <w:p w:rsidR="002F3260" w:rsidRPr="00027B20" w:rsidRDefault="002F3260" w:rsidP="00C41209">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00027B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2. Рубіжний контроль:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0056422D" w:rsidRPr="00027B20" w:rsidRDefault="0056422D" w:rsidP="00C41209">
+          <w:p w:rsidR="002F3260" w:rsidRPr="00027B20" w:rsidRDefault="002F3260" w:rsidP="00C41209">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00027B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- Тестування;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0056422D" w:rsidRPr="00027B20" w:rsidRDefault="0056422D" w:rsidP="00C41209">
+          <w:p w:rsidR="002F3260" w:rsidRPr="00027B20" w:rsidRDefault="002F3260" w:rsidP="00C41209">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00027B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- Індивідуальні усні співбесіди.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0056422D" w:rsidRPr="00027B20" w:rsidRDefault="0056422D" w:rsidP="00C41209">
+          <w:p w:rsidR="002F3260" w:rsidRPr="00027B20" w:rsidRDefault="002F3260" w:rsidP="00C41209">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00027B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>3. Підсумковий контроль:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0056422D" w:rsidRPr="00027B20" w:rsidRDefault="0056422D" w:rsidP="00C41209">
+          <w:p w:rsidR="002F3260" w:rsidRPr="00027B20" w:rsidRDefault="002F3260" w:rsidP="00C41209">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00027B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- Екзамен (усна або письмова форма);</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0056422D" w:rsidRPr="00027B20" w:rsidRDefault="0056422D" w:rsidP="00C41209">
+          <w:p w:rsidR="002F3260" w:rsidRPr="00027B20" w:rsidRDefault="002F3260" w:rsidP="00C41209">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00027B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C41209">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Т</w:t>
             </w:r>
             <w:r w:rsidRPr="00027B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>естування, усна співбесіда.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0056422D" w:rsidRPr="00A31F4F" w:rsidTr="00C41209">
+      <w:tr w:rsidR="002F3260" w:rsidRPr="00A31F4F" w:rsidTr="00C41209">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4361" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0056422D" w:rsidRDefault="0056422D" w:rsidP="00FE2D90">
+          <w:p w:rsidR="002F3260" w:rsidRPr="00CE288A" w:rsidRDefault="00CE288A" w:rsidP="00C41209">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:firstLine="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-          <w:p w:rsidR="0056422D" w:rsidRDefault="0056422D" w:rsidP="00FE2D90">
+            <w:r w:rsidRPr="00CE288A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ЗК 04</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002F3260" w:rsidRPr="00CE288A" w:rsidRDefault="00CE288A" w:rsidP="00685250">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:firstLine="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AE122F">
-[...18 lines deleted...]
-          <w:p w:rsidR="0056422D" w:rsidRDefault="0056422D" w:rsidP="00FE2D90">
+            <w:r w:rsidRPr="00CE288A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Здатність застосовувати знання у практичних ситуаціях.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CE288A" w:rsidRPr="00CE288A" w:rsidRDefault="00CE288A" w:rsidP="00685250">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:firstLine="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-          <w:p w:rsidR="0056422D" w:rsidRPr="00027B20" w:rsidRDefault="0056422D" w:rsidP="00FE2D90">
+            <w:r w:rsidRPr="00CE288A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ЗК05</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CE288A" w:rsidRPr="00CE288A" w:rsidRDefault="00CE288A" w:rsidP="00CE288A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:firstLine="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AE122F">
-[...24 lines deleted...]
-              <w:t>діяльності.</w:t>
+            <w:r w:rsidRPr="00CE288A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Знання та розуміння предметної області та розуміння професійної діяльності.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CE288A" w:rsidRPr="00CE288A" w:rsidRDefault="00CE288A" w:rsidP="00CE288A">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:ind w:firstLine="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE288A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ЗК 15</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CE288A" w:rsidRPr="00CE288A" w:rsidRDefault="00CE288A" w:rsidP="00CE288A">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:ind w:firstLine="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE288A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Здатність діяти на основі етичних міркувань (мотивів).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0056422D" w:rsidRPr="00027B20" w:rsidRDefault="0056422D" w:rsidP="00C41209">
+          <w:p w:rsidR="002F3260" w:rsidRPr="00027B20" w:rsidRDefault="002F3260" w:rsidP="00C41209">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2233" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0056422D" w:rsidRPr="00027B20" w:rsidRDefault="0056422D" w:rsidP="00C41209">
+          <w:p w:rsidR="002F3260" w:rsidRPr="00027B20" w:rsidRDefault="002F3260" w:rsidP="00C41209">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0056422D" w:rsidRPr="00A31F4F" w:rsidTr="00C41209">
+      <w:tr w:rsidR="002F3260" w:rsidRPr="00A31F4F" w:rsidTr="00C41209">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4361" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0056422D" w:rsidRPr="00027B20" w:rsidRDefault="0056422D" w:rsidP="00FE2D90">
+          <w:p w:rsidR="002F3260" w:rsidRPr="00CE288A" w:rsidRDefault="002F3260" w:rsidP="00C41209">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00027B20">
+            <w:r w:rsidRPr="00CE288A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Спеціальні компетентності</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0056422D" w:rsidRPr="00027B20" w:rsidRDefault="0056422D" w:rsidP="00C41209">
+          <w:p w:rsidR="002F3260" w:rsidRPr="00027B20" w:rsidRDefault="002F3260" w:rsidP="00C41209">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2233" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0056422D" w:rsidRPr="00027B20" w:rsidRDefault="0056422D" w:rsidP="00C41209">
+          <w:p w:rsidR="002F3260" w:rsidRPr="00027B20" w:rsidRDefault="002F3260" w:rsidP="00C41209">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0056422D" w:rsidRPr="00A31F4F" w:rsidTr="00685250">
+      <w:tr w:rsidR="00685250" w:rsidRPr="00A31F4F" w:rsidTr="00CE288A">
         <w:trPr>
-          <w:trHeight w:val="4143"/>
+          <w:trHeight w:val="2475"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4361" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0056422D" w:rsidRPr="00027B20" w:rsidRDefault="0056422D" w:rsidP="00FE2D90">
+          <w:p w:rsidR="00CE288A" w:rsidRPr="00CE288A" w:rsidRDefault="00CE288A" w:rsidP="00C41209">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:firstLine="295"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00027B20">
-[...18 lines deleted...]
-          <w:p w:rsidR="0056422D" w:rsidRDefault="0056422D" w:rsidP="00FE2D90">
+            <w:r w:rsidRPr="00CE288A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>СК 01</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CE288A" w:rsidRPr="00CE288A" w:rsidRDefault="00CE288A" w:rsidP="00C41209">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:firstLine="295"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AE122F">
+            <w:r w:rsidRPr="00CE288A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Здатність визначати та описувати характеристики організації.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0056422D" w:rsidRDefault="0056422D" w:rsidP="00FE2D90">
+          <w:p w:rsidR="00685250" w:rsidRPr="00CE288A" w:rsidRDefault="00685250" w:rsidP="00C41209">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:firstLine="295"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-          <w:p w:rsidR="0056422D" w:rsidRDefault="0056422D" w:rsidP="00FE2D90">
+            <w:r w:rsidRPr="00CE288A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>СК 0</w:t>
+            </w:r>
+            <w:r w:rsidR="00CE288A" w:rsidRPr="00CE288A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00685250" w:rsidRPr="00CE288A" w:rsidRDefault="00CE288A" w:rsidP="00C41209">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:firstLine="295"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AE122F">
-[...27 lines deleted...]
-          <w:p w:rsidR="0056422D" w:rsidRDefault="0056422D" w:rsidP="00FE2D90">
+            <w:r w:rsidRPr="00CE288A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Здатність визначати перспективи розвитку організації.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00685250" w:rsidRPr="00CE288A" w:rsidRDefault="00685250" w:rsidP="00C41209">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:firstLine="295"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-          <w:p w:rsidR="0056422D" w:rsidRPr="00027B20" w:rsidRDefault="0056422D" w:rsidP="00FE2D90">
+            <w:r w:rsidRPr="00CE288A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>СК 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00CE288A" w:rsidRPr="00CE288A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00685250" w:rsidRPr="00CE288A" w:rsidRDefault="00CE288A" w:rsidP="00C41209">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:firstLine="295"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AE122F">
-[...24 lines deleted...]
-              <w:t>мотивувати персонал організації.</w:t>
+            <w:r w:rsidRPr="00CE288A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Здатність оцінювати виконувані роботи, забезпечувати їх якість та мотивувати персонал організації.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0056422D" w:rsidRPr="00027B20" w:rsidRDefault="0056422D" w:rsidP="00C41209">
+          <w:p w:rsidR="00685250" w:rsidRPr="00027B20" w:rsidRDefault="00685250" w:rsidP="00C41209">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2233" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0056422D" w:rsidRPr="00027B20" w:rsidRDefault="0056422D" w:rsidP="00C41209">
+          <w:p w:rsidR="00685250" w:rsidRPr="00027B20" w:rsidRDefault="00685250" w:rsidP="00C41209">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0056422D" w:rsidRPr="00A31F4F" w:rsidTr="00C41209">
+      <w:tr w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidTr="00C41209">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4361" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0056422D" w:rsidRPr="00027B20" w:rsidRDefault="0056422D" w:rsidP="00FE2D90">
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00CE288A" w:rsidRDefault="002F3260" w:rsidP="00C41209">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:firstLine="295"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00CE288A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Програмні р</w:t>
             </w:r>
-            <w:r w:rsidRPr="00027B20">
+            <w:r w:rsidR="00F41509" w:rsidRPr="00CE288A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>езультати навчання</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0056422D" w:rsidRPr="00027B20" w:rsidRDefault="0056422D" w:rsidP="00C41209">
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00027B20" w:rsidRDefault="00B56C83" w:rsidP="00C41209">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:firstLine="295"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2233" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0056422D" w:rsidRPr="00027B20" w:rsidRDefault="0056422D" w:rsidP="00C41209">
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00027B20" w:rsidRDefault="00B56C83" w:rsidP="00C41209">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:firstLine="295"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0056422D" w:rsidRPr="00A31F4F" w:rsidTr="00801A3B">
+      <w:tr w:rsidR="00CE288A" w:rsidRPr="00A31F4F" w:rsidTr="00CE288A">
         <w:trPr>
           <w:trHeight w:val="5060"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4361" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0056422D" w:rsidRPr="00027B20" w:rsidRDefault="0056422D" w:rsidP="00FE2D90">
+          <w:p w:rsidR="00CE288A" w:rsidRPr="00CE288A" w:rsidRDefault="00CE288A" w:rsidP="00C41209">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:firstLine="295"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00027B20">
-[...18 lines deleted...]
-          <w:p w:rsidR="0056422D" w:rsidRDefault="0056422D" w:rsidP="00FE2D90">
+            <w:r w:rsidRPr="00CE288A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>РН 05</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CE288A" w:rsidRPr="00CE288A" w:rsidRDefault="00CE288A" w:rsidP="00C41209">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:firstLine="295"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AE122F">
-[...27 lines deleted...]
-          <w:p w:rsidR="0056422D" w:rsidRDefault="0056422D" w:rsidP="00FE2D90">
+            <w:r w:rsidRPr="00CE288A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Описувати зміст функціональних сфер діяльності організації.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CE288A" w:rsidRPr="00CE288A" w:rsidRDefault="00CE288A" w:rsidP="00C41209">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:firstLine="295"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-          <w:p w:rsidR="0056422D" w:rsidRDefault="0056422D" w:rsidP="00FE2D90">
+            <w:r w:rsidRPr="00CE288A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>РН 07</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CE288A" w:rsidRPr="00CE288A" w:rsidRDefault="00CE288A" w:rsidP="00C41209">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:firstLine="295"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00685250">
-[...9 lines deleted...]
-          <w:p w:rsidR="0056422D" w:rsidRDefault="0056422D" w:rsidP="00FE2D90">
+            <w:r w:rsidRPr="00CE288A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Виявляти навички організаційного проектування.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CE288A" w:rsidRPr="00CE288A" w:rsidRDefault="00CE288A" w:rsidP="00C41209">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:firstLine="295"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-          <w:p w:rsidR="0056422D" w:rsidRPr="00027B20" w:rsidRDefault="0056422D" w:rsidP="00FE2D90">
+            <w:r w:rsidRPr="00CE288A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>РН 08</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CE288A" w:rsidRPr="00CE288A" w:rsidRDefault="00CE288A" w:rsidP="00C41209">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:firstLine="295"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AE122F">
-[...6 lines deleted...]
-              <w:t>Виявляти навички організаційного проектування.</w:t>
+            <w:r w:rsidRPr="00CE288A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Застосовувати методи менеджменту для забезпечення ефективності діяльності організації.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CE288A" w:rsidRPr="00CE288A" w:rsidRDefault="00CE288A" w:rsidP="00C41209">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:ind w:firstLine="295"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE288A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ПРН 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CE288A" w:rsidRPr="00CE288A" w:rsidRDefault="00CE288A" w:rsidP="00C41209">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:ind w:firstLine="295"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE288A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Оцінювати правові, соціальні та економічні наслідки функціонування організації.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0056422D" w:rsidRPr="00027B20" w:rsidRDefault="0056422D" w:rsidP="00C41209">
+          <w:p w:rsidR="00CE288A" w:rsidRPr="00027B20" w:rsidRDefault="00CE288A" w:rsidP="00C41209">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00027B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1. Інформаційно-лекційні методи:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0056422D" w:rsidRPr="00027B20" w:rsidRDefault="0056422D" w:rsidP="00C41209">
+          <w:p w:rsidR="00CE288A" w:rsidRPr="00027B20" w:rsidRDefault="00CE288A" w:rsidP="00C41209">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00027B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- Лекції з використанням мультимедійних засобів;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0056422D" w:rsidRPr="00027B20" w:rsidRDefault="0056422D" w:rsidP="00C41209">
+          <w:p w:rsidR="00CE288A" w:rsidRPr="00027B20" w:rsidRDefault="00CE288A" w:rsidP="00C41209">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00027B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- Електронні лекції;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0056422D" w:rsidRPr="00027B20" w:rsidRDefault="0056422D" w:rsidP="00C41209">
+          <w:p w:rsidR="00CE288A" w:rsidRPr="00027B20" w:rsidRDefault="00CE288A" w:rsidP="00C41209">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00027B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- Консультування.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0056422D" w:rsidRPr="00027B20" w:rsidRDefault="0056422D" w:rsidP="00C41209">
+          <w:p w:rsidR="00CE288A" w:rsidRPr="00027B20" w:rsidRDefault="00CE288A" w:rsidP="00C41209">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00027B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2.Проблемно-дослідницькі методи:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0056422D" w:rsidRPr="00027B20" w:rsidRDefault="0056422D" w:rsidP="00C41209">
+          <w:p w:rsidR="00CE288A" w:rsidRPr="00027B20" w:rsidRDefault="00CE288A" w:rsidP="00C41209">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00027B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- Аналіз проблемних ситуацій;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0056422D" w:rsidRPr="00027B20" w:rsidRDefault="0056422D" w:rsidP="00C41209">
+          <w:p w:rsidR="00CE288A" w:rsidRPr="00027B20" w:rsidRDefault="00CE288A" w:rsidP="00C41209">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00027B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- Ділові ігри;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0056422D" w:rsidRPr="00027B20" w:rsidRDefault="0056422D" w:rsidP="00C41209">
+          <w:p w:rsidR="00CE288A" w:rsidRPr="00027B20" w:rsidRDefault="00CE288A" w:rsidP="00C41209">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00027B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- Case-</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00027B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>study</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00027B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0056422D" w:rsidRPr="00027B20" w:rsidRDefault="0056422D" w:rsidP="00C41209">
+          <w:p w:rsidR="00CE288A" w:rsidRPr="00027B20" w:rsidRDefault="00CE288A" w:rsidP="00C41209">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00027B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- Дослідницькі проекти.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0056422D" w:rsidRPr="00027B20" w:rsidRDefault="0056422D" w:rsidP="00C41209">
+          <w:p w:rsidR="00CE288A" w:rsidRPr="00027B20" w:rsidRDefault="00CE288A" w:rsidP="00C41209">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00027B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>3. Інтерактивні методи:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0056422D" w:rsidRPr="00027B20" w:rsidRDefault="0056422D" w:rsidP="00C41209">
+          <w:p w:rsidR="00CE288A" w:rsidRPr="00027B20" w:rsidRDefault="00CE288A" w:rsidP="00C41209">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00027B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- Дискусії;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0056422D" w:rsidRPr="00027B20" w:rsidRDefault="0056422D" w:rsidP="00C41209">
+          <w:p w:rsidR="00CE288A" w:rsidRPr="00027B20" w:rsidRDefault="00CE288A" w:rsidP="00C41209">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00027B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- Круглі столи;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0056422D" w:rsidRPr="00027B20" w:rsidRDefault="0056422D" w:rsidP="00C41209">
+          <w:p w:rsidR="00CE288A" w:rsidRPr="00027B20" w:rsidRDefault="00CE288A" w:rsidP="00C41209">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00027B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- Мозковий штурм.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0056422D" w:rsidRPr="00027B20" w:rsidRDefault="0056422D" w:rsidP="00C41209">
+          <w:p w:rsidR="00CE288A" w:rsidRPr="00027B20" w:rsidRDefault="00CE288A" w:rsidP="00C41209">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00027B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>4. Самостійні методи:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0056422D" w:rsidRPr="00027B20" w:rsidRDefault="0056422D" w:rsidP="00C41209">
+          <w:p w:rsidR="00CE288A" w:rsidRPr="00027B20" w:rsidRDefault="00CE288A" w:rsidP="00C41209">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00027B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00027B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Вивчення рекомендованої літератури;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0056422D" w:rsidRPr="00027B20" w:rsidRDefault="0056422D" w:rsidP="00C41209">
+          <w:p w:rsidR="00CE288A" w:rsidRPr="00027B20" w:rsidRDefault="00CE288A" w:rsidP="00C41209">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00027B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- Виконання практичних завдань;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0056422D" w:rsidRPr="00027B20" w:rsidRDefault="0056422D" w:rsidP="00C41209">
+          <w:p w:rsidR="00CE288A" w:rsidRPr="00027B20" w:rsidRDefault="00CE288A" w:rsidP="00C41209">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00027B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- Підготовка рефератів та доповідей;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0056422D" w:rsidRPr="00027B20" w:rsidRDefault="0056422D" w:rsidP="00C41209">
+          <w:p w:rsidR="00CE288A" w:rsidRPr="00027B20" w:rsidRDefault="00CE288A" w:rsidP="00C41209">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:firstLine="295"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00027B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- Робота над індивідуальними та колективними проектами.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2233" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0056422D" w:rsidRPr="00027B20" w:rsidRDefault="0056422D" w:rsidP="00C41209">
+          <w:p w:rsidR="00CE288A" w:rsidRPr="00027B20" w:rsidRDefault="00CE288A" w:rsidP="00C41209">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00027B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1. Поточний контроль:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0056422D" w:rsidRPr="00027B20" w:rsidRDefault="0056422D" w:rsidP="00C41209">
+          <w:p w:rsidR="00CE288A" w:rsidRPr="00027B20" w:rsidRDefault="00CE288A" w:rsidP="00C41209">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00027B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- Усне опитування;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0056422D" w:rsidRPr="00027B20" w:rsidRDefault="0056422D" w:rsidP="00C41209">
+          <w:p w:rsidR="00CE288A" w:rsidRPr="00027B20" w:rsidRDefault="00CE288A" w:rsidP="00C41209">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00027B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- Тестування;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0056422D" w:rsidRPr="00027B20" w:rsidRDefault="0056422D" w:rsidP="00C41209">
+          <w:p w:rsidR="00CE288A" w:rsidRPr="00027B20" w:rsidRDefault="00CE288A" w:rsidP="00C41209">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00027B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- Виконання практичних завдань;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0056422D" w:rsidRPr="00027B20" w:rsidRDefault="0056422D" w:rsidP="00C41209">
+          <w:p w:rsidR="00CE288A" w:rsidRPr="00027B20" w:rsidRDefault="00CE288A" w:rsidP="00C41209">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00027B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- Захист індивідуальних та колективних проектів;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0056422D" w:rsidRPr="00027B20" w:rsidRDefault="0056422D" w:rsidP="00C41209">
+          <w:p w:rsidR="00CE288A" w:rsidRPr="00027B20" w:rsidRDefault="00CE288A" w:rsidP="00C41209">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00027B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- Написання рефератів та доповідей (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00027B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ессе</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00027B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> тощо).</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0056422D" w:rsidRPr="00027B20" w:rsidRDefault="0056422D" w:rsidP="00C41209">
+          <w:p w:rsidR="00CE288A" w:rsidRPr="00027B20" w:rsidRDefault="00CE288A" w:rsidP="00C41209">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00027B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2. Рубіжний контроль:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0056422D" w:rsidRPr="00027B20" w:rsidRDefault="0056422D" w:rsidP="00C41209">
+          <w:p w:rsidR="00CE288A" w:rsidRPr="00027B20" w:rsidRDefault="00CE288A" w:rsidP="00C41209">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00027B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- Тестування;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0056422D" w:rsidRPr="00027B20" w:rsidRDefault="0056422D" w:rsidP="00C41209">
+          <w:p w:rsidR="00CE288A" w:rsidRPr="00027B20" w:rsidRDefault="00CE288A" w:rsidP="00C41209">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00027B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- Індивідуальні усні співбесіди.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0056422D" w:rsidRPr="00027B20" w:rsidRDefault="0056422D" w:rsidP="00C41209">
+          <w:p w:rsidR="00CE288A" w:rsidRPr="00027B20" w:rsidRDefault="00CE288A" w:rsidP="00C41209">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00027B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>3. Підсумковий контроль:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0056422D" w:rsidRPr="00027B20" w:rsidRDefault="0056422D" w:rsidP="00C41209">
+          <w:p w:rsidR="00CE288A" w:rsidRPr="00027B20" w:rsidRDefault="00CE288A" w:rsidP="00C41209">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00027B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- Екзамен (усна або письмова форма);</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0056422D" w:rsidRPr="00027B20" w:rsidRDefault="0056422D" w:rsidP="00C41209">
+          <w:p w:rsidR="00CE288A" w:rsidRPr="00027B20" w:rsidRDefault="00CE288A" w:rsidP="00C41209">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:firstLine="12"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00027B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
@@ -12089,139 +12319,139 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>щотижня/тиждень 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E7419F" w:rsidRPr="00A31F4F" w:rsidTr="00F11D3F">
         <w:trPr>
           <w:trHeight w:val="719"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E7419F" w:rsidRPr="00D96E6B" w:rsidRDefault="00E7419F" w:rsidP="001377CF">
+          <w:p w:rsidR="00E7419F" w:rsidRPr="00D96E6B" w:rsidRDefault="00E7419F" w:rsidP="00D55A43">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Лекція 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E7419F" w:rsidRPr="00D96E6B" w:rsidRDefault="00E7419F" w:rsidP="001377CF">
+          <w:p w:rsidR="00E7419F" w:rsidRPr="00D96E6B" w:rsidRDefault="00E7419F" w:rsidP="00D55A43">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B7128">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Тема 7. Удосконалення управління використанням ресурсів на підприємстві</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E7419F" w:rsidRPr="00D96E6B" w:rsidRDefault="00E7419F" w:rsidP="001377CF">
+          <w:p w:rsidR="00E7419F" w:rsidRPr="00D96E6B" w:rsidRDefault="00E7419F" w:rsidP="00D55A43">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96E6B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E7419F" w:rsidRPr="00D96E6B" w:rsidRDefault="00E7419F" w:rsidP="001377CF">
+          <w:p w:rsidR="00E7419F" w:rsidRPr="00D96E6B" w:rsidRDefault="00E7419F" w:rsidP="00D55A43">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -12252,68 +12482,76 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005056DC" w:rsidRPr="00AA36FC" w:rsidTr="00A03908">
         <w:trPr>
           <w:trHeight w:val="675"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B56C83" w:rsidRPr="00AA36FC" w:rsidRDefault="00B56C83" w:rsidP="003E40B6">
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00AA36FC" w:rsidRDefault="0076331A" w:rsidP="003E40B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA36FC">
-[...5 lines deleted...]
-              <w:t>Семінарське заняття 1</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Практичн</w:t>
+            </w:r>
+            <w:r w:rsidR="00B56C83" w:rsidRPr="00AA36FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>е заняття 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00A03908" w:rsidRPr="00AA36FC" w:rsidRDefault="00A03908" w:rsidP="00A03908">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA36FC">
@@ -12571,68 +12809,76 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A03908" w:rsidRPr="00A31F4F" w:rsidTr="003E40B6">
         <w:trPr>
           <w:trHeight w:val="675"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A03908" w:rsidRPr="00D96E6B" w:rsidRDefault="00A03908" w:rsidP="003E40B6">
+          <w:p w:rsidR="00A03908" w:rsidRPr="00D96E6B" w:rsidRDefault="00F84CB2" w:rsidP="003E40B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D96E6B">
-[...5 lines deleted...]
-              <w:t>Семінарське заняття 2</w:t>
+            <w:r w:rsidRPr="00F84CB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Практичне </w:t>
+            </w:r>
+            <w:r w:rsidR="00A03908" w:rsidRPr="00D96E6B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>заняття 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00A03908" w:rsidRPr="00D96E6B" w:rsidRDefault="00A03908" w:rsidP="00A03908">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96E6B">
@@ -12993,68 +13239,76 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>/тиждень 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A03908" w:rsidRPr="00A31F4F" w:rsidTr="003E40B6">
         <w:trPr>
           <w:trHeight w:val="675"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A03908" w:rsidRPr="00D96E6B" w:rsidRDefault="00A03908" w:rsidP="003E40B6">
+          <w:p w:rsidR="00A03908" w:rsidRPr="00D96E6B" w:rsidRDefault="00F84CB2" w:rsidP="003E40B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D96E6B">
-[...5 lines deleted...]
-              <w:t>Семінарське заняття 3</w:t>
+            <w:r w:rsidRPr="00F84CB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Практичне</w:t>
+            </w:r>
+            <w:r w:rsidR="00A03908" w:rsidRPr="00D96E6B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> заняття 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00A03908" w:rsidRPr="00D96E6B" w:rsidRDefault="00A03908" w:rsidP="00A03908">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96E6B">
@@ -13413,68 +13667,76 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>/тиждень 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A03908" w:rsidRPr="00A31F4F" w:rsidTr="00A03908">
         <w:trPr>
           <w:trHeight w:val="675"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A03908" w:rsidRPr="00D96E6B" w:rsidRDefault="00A03908" w:rsidP="00A03908">
+          <w:p w:rsidR="00A03908" w:rsidRPr="00D96E6B" w:rsidRDefault="00F84CB2" w:rsidP="00A03908">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D96E6B">
-[...5 lines deleted...]
-              <w:t>Семінарське заняття 4</w:t>
+            <w:r w:rsidRPr="00F84CB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Практичне</w:t>
+            </w:r>
+            <w:r w:rsidR="00A03908" w:rsidRPr="00D96E6B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> заняття 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="003B7F79" w:rsidRPr="00D96E6B" w:rsidRDefault="003B7F79" w:rsidP="003B7F79">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96E6B">
@@ -14415,68 +14677,76 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A03908" w:rsidRPr="00A31F4F" w:rsidTr="00A03908">
         <w:trPr>
           <w:trHeight w:val="675"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A03908" w:rsidRPr="00D96E6B" w:rsidRDefault="00A03908" w:rsidP="00A03908">
+          <w:p w:rsidR="00A03908" w:rsidRPr="00D96E6B" w:rsidRDefault="00F84CB2" w:rsidP="00A03908">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D96E6B">
-[...5 lines deleted...]
-              <w:t>Семінарське заняття 5</w:t>
+            <w:r w:rsidRPr="00F84CB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Практичне</w:t>
+            </w:r>
+            <w:r w:rsidR="00A03908" w:rsidRPr="00D96E6B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> заняття 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="003B7F79" w:rsidRPr="00D96E6B" w:rsidRDefault="003B7F79" w:rsidP="003B7F79">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96E6B">
@@ -14865,68 +15135,76 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>/тиждень 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A03908" w:rsidRPr="00A31F4F" w:rsidTr="00A03908">
         <w:trPr>
           <w:trHeight w:val="675"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A03908" w:rsidRPr="00D96E6B" w:rsidRDefault="00A03908" w:rsidP="00A03908">
+          <w:p w:rsidR="00A03908" w:rsidRPr="00D96E6B" w:rsidRDefault="00F84CB2" w:rsidP="00A03908">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D96E6B">
-[...5 lines deleted...]
-              <w:t>Семінарське заняття 6</w:t>
+            <w:r w:rsidRPr="00F84CB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Практичне</w:t>
+            </w:r>
+            <w:r w:rsidR="00A03908" w:rsidRPr="00D96E6B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> заняття 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="003B7F79" w:rsidRPr="00D96E6B" w:rsidRDefault="003B7F79" w:rsidP="003B7F79">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96E6B">
@@ -15279,68 +15557,76 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>/тиждень 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A03908" w:rsidRPr="00A31F4F" w:rsidTr="00A03908">
         <w:trPr>
           <w:trHeight w:val="675"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A03908" w:rsidRPr="00D96E6B" w:rsidRDefault="00A03908" w:rsidP="002D54FE">
+          <w:p w:rsidR="00A03908" w:rsidRPr="00D96E6B" w:rsidRDefault="00F84CB2" w:rsidP="002D54FE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D96E6B">
-[...5 lines deleted...]
-              <w:t>Семінарське заняття 7</w:t>
+            <w:r w:rsidRPr="00F84CB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Практичне</w:t>
+            </w:r>
+            <w:r w:rsidR="00A03908" w:rsidRPr="00D96E6B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> заняття 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="003B7F79" w:rsidRPr="00D96E6B" w:rsidRDefault="003B7F79" w:rsidP="003B7F79">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96E6B">
@@ -16445,74 +16731,90 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3. Ресурси та фінансові результати діяльності підприємства.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00D96E6B" w:rsidRDefault="00B616F4" w:rsidP="00B616F4">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B616F4">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4. Нематеріальні ресурси та їх вплив на фінансово-господарську діяльність суб’єктів підприємництва.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C729F0" w:rsidRPr="00D96E6B" w:rsidRDefault="00B616F4" w:rsidP="00B616F4">
+          <w:p w:rsidR="00C729F0" w:rsidRPr="00D96E6B" w:rsidRDefault="00B616F4" w:rsidP="00F84CB2">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00C729F0">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>. Підготовка до семінарських занять.</w:t>
+              <w:t xml:space="preserve">. Підготовка до </w:t>
+            </w:r>
+            <w:r w:rsidR="00F84CB2">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>практичн</w:t>
+            </w:r>
+            <w:r w:rsidR="00C729F0">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>их занять.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00D96E6B" w:rsidRPr="00D96E6B" w:rsidRDefault="005D7903" w:rsidP="00E7419F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -16550,67 +16852,69 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D96E6B" w:rsidRPr="00D96E6B" w:rsidRDefault="00D96E6B" w:rsidP="007034B4">
+          <w:p w:rsidR="00D96E6B" w:rsidRPr="00D55A43" w:rsidRDefault="00D55A43" w:rsidP="007034B4">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="22"/>
-[...9 lines deleted...]
-              <w:t>-</w:t>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D55A43">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>індивідуально</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D96E6B" w:rsidRPr="007034B4" w:rsidTr="002D54FE">
         <w:trPr>
           <w:trHeight w:val="88"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00D96E6B" w:rsidRPr="00D96E6B" w:rsidRDefault="00D96E6B" w:rsidP="007034B4">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -16732,51 +17036,67 @@
               </w:rPr>
               <w:t>4. Оцінка резервів використання матеріальних ресурсів на підприємстві.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00C729F0" w:rsidRPr="00D96E6B" w:rsidRDefault="00B616F4" w:rsidP="00D96E6B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00C729F0">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>. Підготовка до семінарських занять.</w:t>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="00F84CB2" w:rsidRPr="00F84CB2">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Підготовка до практичних занять</w:t>
+            </w:r>
+            <w:r w:rsidR="00C729F0">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00D96E6B" w:rsidRPr="00D96E6B" w:rsidRDefault="005D7903" w:rsidP="007034B4">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -16806,67 +17126,69 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D96E6B" w:rsidRPr="00D96E6B" w:rsidRDefault="00D96E6B" w:rsidP="007034B4">
+          <w:p w:rsidR="00D96E6B" w:rsidRPr="00D55A43" w:rsidRDefault="00D55A43" w:rsidP="007034B4">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="22"/>
-[...9 lines deleted...]
-              <w:t>-</w:t>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D55A43">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>індивідуально</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D96E6B" w:rsidRPr="007034B4" w:rsidTr="002D54FE">
         <w:trPr>
           <w:trHeight w:val="88"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00D96E6B" w:rsidRPr="00D96E6B" w:rsidRDefault="00D96E6B" w:rsidP="007034B4">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -16983,56 +17305,63 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B616F4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4. Комерційний кредит та його вплив на фінансово-господарську діяльність суб’єктів підприємництва.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00C729F0" w:rsidRPr="00D96E6B" w:rsidRDefault="00C729F0" w:rsidP="00C729F0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">5. </w:t>
             </w:r>
+            <w:r w:rsidR="00F84CB2" w:rsidRPr="00F84CB2">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Підготовка до практичних занять</w:t>
+            </w:r>
             <w:r w:rsidRPr="00C729F0">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Підготовка до семінарських занять.</w:t>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00D96E6B" w:rsidRPr="00D96E6B" w:rsidRDefault="005D7903" w:rsidP="007034B4">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -17062,67 +17391,69 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D96E6B" w:rsidRPr="00D96E6B" w:rsidRDefault="00D96E6B" w:rsidP="007034B4">
+          <w:p w:rsidR="00D96E6B" w:rsidRPr="00D55A43" w:rsidRDefault="00D55A43" w:rsidP="007034B4">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="22"/>
-[...9 lines deleted...]
-              <w:t>-</w:t>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D55A43">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>індивідуально</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D96E6B" w:rsidRPr="007034B4" w:rsidTr="002D54FE">
         <w:trPr>
           <w:trHeight w:val="88"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00D96E6B" w:rsidRPr="00D96E6B" w:rsidRDefault="00D96E6B" w:rsidP="002D54FE">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -17228,56 +17559,63 @@
               </w:rPr>
               <w:t>3. Вплив управління ресурсами на фінансово-господарську діяльність суб’єктів підприємництва.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00C729F0" w:rsidRPr="00D96E6B" w:rsidRDefault="00B616F4" w:rsidP="00D96E6B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="00C729F0">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
+            <w:r w:rsidR="00F84CB2" w:rsidRPr="00F84CB2">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Підготовка до практичних занять</w:t>
+            </w:r>
             <w:r w:rsidR="00C729F0" w:rsidRPr="00C729F0">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Підготовка до семінарських занять.</w:t>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00D96E6B" w:rsidRPr="00D96E6B" w:rsidRDefault="005D7903" w:rsidP="007034B4">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -17307,67 +17645,69 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D96E6B" w:rsidRPr="00D96E6B" w:rsidRDefault="00D96E6B" w:rsidP="007034B4">
+          <w:p w:rsidR="00D96E6B" w:rsidRPr="00D55A43" w:rsidRDefault="00D55A43" w:rsidP="007034B4">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="22"/>
-[...9 lines deleted...]
-              <w:t>-</w:t>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D55A43">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>індивідуально</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00B616F4" w:rsidRDefault="00B616F4">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9781" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
@@ -18079,51 +18419,69 @@
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00B616F4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>. Підготовка до семінарських занять.</w:t>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="00F84CB2" w:rsidRPr="00F84CB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Підготовка до практичних занять</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B616F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00B616F4" w:rsidRPr="00B616F4" w:rsidRDefault="005D7903" w:rsidP="008E205A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -18155,67 +18513,69 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B616F4" w:rsidRPr="00B616F4" w:rsidRDefault="00B616F4" w:rsidP="008E205A">
+          <w:p w:rsidR="00B616F4" w:rsidRPr="00D55A43" w:rsidRDefault="00D55A43" w:rsidP="008E205A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="22"/>
-[...9 lines deleted...]
-              <w:t>-</w:t>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D55A43">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>індивідуально</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D96E6B" w:rsidRPr="007034B4" w:rsidTr="002D54FE">
         <w:trPr>
           <w:trHeight w:val="88"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00D96E6B" w:rsidRPr="00D96E6B" w:rsidRDefault="00D96E6B" w:rsidP="002D54FE">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -18321,56 +18681,63 @@
               </w:rPr>
               <w:t>3. Шляхи оптимізації управління фінансовими ресурсами на підприємстві.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00C729F0" w:rsidRPr="00D96E6B" w:rsidRDefault="00B616F4" w:rsidP="00B616F4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="00C729F0">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
+            <w:r w:rsidR="00F84CB2" w:rsidRPr="00F84CB2">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Підготовка до практичних занять</w:t>
+            </w:r>
             <w:r w:rsidR="00C729F0" w:rsidRPr="00C729F0">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Підготовка до семінарських занять.</w:t>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00D96E6B" w:rsidRPr="00D96E6B" w:rsidRDefault="005D7903" w:rsidP="007034B4">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -18400,67 +18767,69 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D96E6B" w:rsidRPr="00D96E6B" w:rsidRDefault="00D96E6B" w:rsidP="007034B4">
+          <w:p w:rsidR="00D96E6B" w:rsidRPr="00D55A43" w:rsidRDefault="00D55A43" w:rsidP="007034B4">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="22"/>
-[...9 lines deleted...]
-              <w:t>-</w:t>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D55A43">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>індивідуально</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D96E6B" w:rsidRPr="007034B4" w:rsidTr="002D54FE">
         <w:trPr>
           <w:trHeight w:val="88"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00D96E6B" w:rsidRPr="00D96E6B" w:rsidRDefault="00D96E6B" w:rsidP="002D54FE">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -18552,56 +18921,63 @@
               </w:rPr>
               <w:t>2. Компаративна оцінка підходів до удосконалення управління використанням ресурсів на підприємстві.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00C729F0" w:rsidRPr="00D96E6B" w:rsidRDefault="00B616F4" w:rsidP="00B616F4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00C729F0">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
+            <w:r w:rsidR="00F84CB2" w:rsidRPr="00F84CB2">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Підготовка до практичних занять</w:t>
+            </w:r>
             <w:r w:rsidR="00C729F0" w:rsidRPr="00C729F0">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Підготовка до семінарських занять.</w:t>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00D96E6B" w:rsidRPr="00D96E6B" w:rsidRDefault="005D7903" w:rsidP="00E7419F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -18639,12671 +19015,17498 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D96E6B" w:rsidRPr="00D96E6B" w:rsidRDefault="00D96E6B" w:rsidP="007034B4">
+          <w:p w:rsidR="00D96E6B" w:rsidRPr="00D55A43" w:rsidRDefault="00D55A43" w:rsidP="007034B4">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="22"/>
-[...9 lines deleted...]
-              <w:t>-</w:t>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D55A43">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>індивідуально</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00FA5011" w:rsidRDefault="00FA5011">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B56C83" w:rsidRPr="00D424DD" w:rsidRDefault="00B56C83" w:rsidP="00B56C83">
       <w:pPr>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="927"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D424DD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">5. Види і зміст контрольних заходів </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B56C83" w:rsidRPr="00D424DD" w:rsidRDefault="00B56C83" w:rsidP="00B56C83">
+    <w:p w:rsidR="00B56C83" w:rsidRDefault="00B56C83" w:rsidP="00B56C83">
       <w:pPr>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="927"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9747" w:type="dxa"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1100"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="4395"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="850"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidTr="005E3DF2">
+      <w:tr w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidTr="00A76BB5">
         <w:trPr>
           <w:trHeight w:val="575"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B56C83" w:rsidRPr="00D424DD" w:rsidRDefault="00B56C83" w:rsidP="003E40B6">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Вид заняття/</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B56C83" w:rsidRPr="00D424DD" w:rsidRDefault="00B56C83" w:rsidP="003E40B6">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">роботи </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B56C83" w:rsidRPr="00D424DD" w:rsidRDefault="00B56C83" w:rsidP="005E3DF2">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Вид контрольного заходу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B56C83" w:rsidRPr="00D424DD" w:rsidRDefault="00B56C83" w:rsidP="003E40B6">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Зміст контрольного заходу*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B56C83" w:rsidRPr="00D424DD" w:rsidRDefault="00B56C83" w:rsidP="003E40B6">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Критерії оцінювання</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B56C83" w:rsidRPr="00D424DD" w:rsidRDefault="00B56C83" w:rsidP="003E40B6">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>та термін виконання*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B56C83" w:rsidRPr="00D424DD" w:rsidRDefault="00B56C83" w:rsidP="003E40B6">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Усього балів</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidTr="005E3DF2">
+      <w:tr w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidTr="00A76BB5">
         <w:trPr>
           <w:trHeight w:val="96"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B56C83" w:rsidRPr="00D424DD" w:rsidRDefault="00B56C83" w:rsidP="003E40B6">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B56C83" w:rsidRPr="00D424DD" w:rsidRDefault="00B56C83" w:rsidP="003E40B6">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B56C83" w:rsidRPr="00D424DD" w:rsidRDefault="00B56C83" w:rsidP="003E40B6">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B56C83" w:rsidRPr="00D424DD" w:rsidRDefault="00B56C83" w:rsidP="003E40B6">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B56C83" w:rsidRPr="00D424DD" w:rsidRDefault="00B56C83" w:rsidP="003E40B6">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidTr="003E40B6">
+      <w:tr w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidTr="00A76BB5">
         <w:trPr>
           <w:trHeight w:val="343"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9747" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B56C83" w:rsidRPr="00D424DD" w:rsidRDefault="00B56C83" w:rsidP="003E40B6">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Поточний контроль</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E3DF2" w:rsidRPr="00A31F4F" w:rsidTr="002D54FE">
+      <w:tr w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidTr="00A76BB5">
         <w:trPr>
           <w:trHeight w:val="352"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005E3DF2" w:rsidRPr="00D424DD" w:rsidRDefault="005E3DF2" w:rsidP="005E3DF2">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-142" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
-[...6 lines deleted...]
-              <w:t>Семінарське заняття № 1</w:t>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Практичне  заняття № 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005E3DF2" w:rsidRPr="00D424DD" w:rsidRDefault="00303614" w:rsidP="00303614">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Тестування у системі </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Moodle</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005E3DF2" w:rsidRPr="00D424DD" w:rsidRDefault="005E3DF2" w:rsidP="005E3DF2">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
-[...15 lines deleted...]
-              <w:t xml:space="preserve">ту в системі </w:t>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Проходження он-лайн тесту в системі </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00481494" w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Moodle</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00481494" w:rsidRPr="00D424DD">
-[...17 lines deleted...]
-            <w:r w:rsidR="00303614" w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (тести 1).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Питання для підготовки:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1. Дайте визначення, ресурси – це.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2. Дайте визначення, інформаційні ресурси – це.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3. Вкажіть, за походженням виділяють наступні види ресурсів.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>4. Вкажіть, за видами господарської діяльності виділяють наступні види ресурсів.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>5. Вкажіть, за ознакою вичерпності виділяють наступні види ресурсів.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>6. Вкажіть, скільки видів економічних ресурсів підприємства виділяють.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>7. Вкажіть, що не можливо віднести до видів економічних ресурсів.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>8. Вкажіть, до якого виду економічних ресурсів можливо віднести програмне забезпечення.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>9. Вкажіть, до якого виду економічних ресурсів можливо віднести фінансову звітність підприємства.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>10. Вкажіть, до якого виду економічних ресурсів можливо віднести робітника, що працює на підприємстві за контрактом.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Перелік тестових питань для самопідготовки розміщено в профілі даної дисципліни у СЕЗН ЗНУ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Moodle</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
-            </w:r>
-[...240 lines deleted...]
-              <w:t>10. Вкажіть, до якого виду економічних ресурсів можливо віднести робітника, що працює на підприємстві за контрактом.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005E3DF2" w:rsidRPr="00D424DD" w:rsidRDefault="005E3DF2" w:rsidP="005E3DF2">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
-[...104 lines deleted...]
-              <w:t>- 0 балів – неправильна відповідь.</w:t>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Тестові питання оцінюються: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">правильно/неправильно. Кількість рівнозначних питань – 10.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Застосовується шкала переведення кількості правильних відповідей у бали з діапазону 0-2:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">− незадовільний рівень:  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0-5 – 0 балів (не зараховано); </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">− достатній рівень  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(60% - 100% від максимального балу): </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>6-10 – 1,2, 1,4, 1,6, 1,8, 2,0 балів (зараховано), а саме: 6 – 1,2 бала; 7 – 1,4 бала; 8 – 1,6 бала; 9 – 1,8 бала; 10 – 2,0 бала.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Тест розміщено в профілі даної дисципліни у СЕЗН ЗНУ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Moodle</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005E3DF2" w:rsidRPr="00D424DD" w:rsidRDefault="005E3DF2" w:rsidP="003E40B6">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E3DF2" w:rsidRPr="00A31F4F" w:rsidTr="002D54FE">
+      <w:tr w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidTr="00A76BB5">
         <w:trPr>
           <w:trHeight w:val="352"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005E3DF2" w:rsidRPr="00D424DD" w:rsidRDefault="005E3DF2" w:rsidP="003E40B6">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005E3DF2" w:rsidRPr="00D424DD" w:rsidRDefault="005E3DF2" w:rsidP="00F11D3F">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Групова робота на практичному занятті</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00481494" w:rsidRPr="00D424DD" w:rsidRDefault="00481494" w:rsidP="00481494">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00D424DD">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1. Підготовка групової доповіді та презентації на тему: «Альтернативні джерела енергії у світі: динаміка, тенденції розвитку та проблеми». Регламент доповіді до 10 хвилин. Група здобувачів вищої освіти до 3 осіб. Горизонт проведення дослідження мінімум 3 роки.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00481494" w:rsidRPr="00D424DD" w:rsidRDefault="00481494" w:rsidP="00481494">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00D424DD">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Або</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00481494" w:rsidRPr="00D424DD" w:rsidRDefault="00481494" w:rsidP="00481494">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00D424DD">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2. Підготовка групової доповіді та презентації на тему: «Альтернативні джерела енергії в Україні: динаміка, тенденції розвитку та проблеми». Регламент доповіді до 10 хвилин. Група здобувачів вищої освіти до 3 осіб. Горизонт проведення дослідження мінімум 3 роки.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005E3DF2" w:rsidRPr="00D424DD" w:rsidRDefault="005E3DF2" w:rsidP="000C094E">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005E3DF2" w:rsidRPr="00D424DD" w:rsidRDefault="005E3DF2" w:rsidP="005E3DF2">
-[...3 lines deleted...]
-              <w:ind w:left="-108" w:right="-108"/>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Практична робота оцінюється комплексно максимально у 4 бали </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">− незадовільний рівень – 0 балів (не зараховано); </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">− достатній рівень (60% - 100% від максимального балу) – 2,4-4 бали (зараховано). </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...147 lines deleted...]
-              <w:t>- 0 балів - завдання не виконано.</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>При формуванні шкали бальної оцінки стимулюється систематична робота здобувачів протягом семестру.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005E3DF2" w:rsidRPr="00D424DD" w:rsidRDefault="005E3DF2" w:rsidP="003E40B6">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00482C44" w:rsidRPr="00A31F4F" w:rsidTr="002D54FE">
+      <w:tr w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidTr="00A76BB5">
         <w:trPr>
           <w:trHeight w:val="352"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00482C44" w:rsidRPr="00D424DD" w:rsidRDefault="00482C44" w:rsidP="00D424DD">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
-[...6 lines deleted...]
-              <w:t>Семінарське заняття № 2</w:t>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Практичне заняття № 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00482C44" w:rsidRPr="00D424DD" w:rsidRDefault="00303614" w:rsidP="00303614">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Тестування у системі </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Moodle</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00303614" w:rsidRPr="00D424DD" w:rsidRDefault="00303614" w:rsidP="00303614">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Проходження он-лайн тесту в системі </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Moodle</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00D424DD">
-[...27 lines deleted...]
-          <w:p w:rsidR="00303614" w:rsidRPr="00D424DD" w:rsidRDefault="00303614" w:rsidP="00303614">
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (тести 2).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Питання для підготовки:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00481494" w:rsidRPr="00D424DD" w:rsidRDefault="00481494" w:rsidP="00481494">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1. Вкажіть відповідь, де перелічені всі складові матеріальних ресурсів.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00481494" w:rsidRPr="00D424DD" w:rsidRDefault="00481494" w:rsidP="00481494">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2. Вкажіть, яка характеристика не відноситься до основних виробничих фондів.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00481494" w:rsidRPr="00D424DD" w:rsidRDefault="00481494" w:rsidP="00481494">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>3. Вкажіть, яка характеристика не відноситься до невиробничих основних фондів.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00481494" w:rsidRPr="00D424DD" w:rsidRDefault="00481494" w:rsidP="00481494">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>4. Вкажіть, що не відноситься до основних фондів (засобів) у залежності від натурально-речового подання.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00481494" w:rsidRPr="00D424DD" w:rsidRDefault="00481494" w:rsidP="00481494">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>5. Вкажіть, в залежності від ролі у виробничому процесі основні засоби поділяються на.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00481494" w:rsidRPr="00D424DD" w:rsidRDefault="00481494" w:rsidP="00481494">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>6. Вкажіть, в залежності від використання основні засоби поділяються на.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00481494" w:rsidRPr="00D424DD" w:rsidRDefault="00481494" w:rsidP="00481494">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>7. Вкажіть, що не відноситься до стадій кругообігу оборотних активів.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00481494" w:rsidRPr="00D424DD" w:rsidRDefault="00481494" w:rsidP="00481494">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>ефективності використання матеріальних ресурсів виділяють.</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00481494" w:rsidRPr="00D424DD" w:rsidRDefault="00481494" w:rsidP="00481494">
+              <w:t>8. Дайте відповідь, скільки груп показників оцінки ефективності використання матеріальних ресурсів виділяють.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>9. Вкажіть, який коефіцієнт (показник) не відноситься до конкретних показників оцінки ефективності використання матеріальних ресурсів.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00482C44" w:rsidRPr="00D424DD" w:rsidRDefault="00481494" w:rsidP="00481494">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>10. Вкажіть, якого резерву економії матеріальних ресурсів не існує.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Перелік тестових питань для самопідготовки розміщено в профілі даної дисципліни у СЕЗН ЗНУ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Moodle</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00482C44" w:rsidRPr="00D424DD" w:rsidRDefault="00482C44" w:rsidP="005E3DF2">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Тестове питання оцінюється максимально в 0,</w:t>
-[...38 lines deleted...]
-          <w:p w:rsidR="00482C44" w:rsidRPr="00D424DD" w:rsidRDefault="00482C44" w:rsidP="000C094E">
+              <w:t xml:space="preserve">Тестові питання оцінюються: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">правильно/неправильно. Кількість рівнозначних питань – 10.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Застосовується шкала переведення кількості правильних відповідей у бали з діапазону 0-2:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">− незадовільний рівень:  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0-5 – 0 балів (не зараховано); </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">− достатній рівень  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(60% - 100% від максимального балу): </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6-10 – 1,2, 1,4, 1,6, 1,8, 2,0 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>балів (зараховано), а саме: 6 – 1,2 бала; 7 – 1,4 бала; 8 – 1,6 бала; 9 – 1,8 бала; 10 – 2,0 бала.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
-[...46 lines deleted...]
-              <w:t>- 0 балів – неправильна відповідь.</w:t>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Тест розміщено в профілі даної дисципліни у СЕЗН ЗНУ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Moodle</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00482C44" w:rsidRPr="00D424DD" w:rsidRDefault="00482C44" w:rsidP="003E40B6">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00482C44" w:rsidRPr="00A31F4F" w:rsidTr="00D101EF">
+      <w:tr w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidTr="00A76BB5">
         <w:trPr>
           <w:trHeight w:val="352"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00482C44" w:rsidRPr="00D424DD" w:rsidRDefault="00482C44" w:rsidP="002D54FE">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00482C44" w:rsidRPr="00D424DD" w:rsidRDefault="00482C44" w:rsidP="00482C44">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Бліц-опитування</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00482C44" w:rsidRPr="00D424DD" w:rsidRDefault="00482C44" w:rsidP="00481494">
-[...26 lines deleted...]
-              <w:t>.</w:t>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>За матеріалами теоретичних тем 1, 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00482C44" w:rsidRPr="00D424DD" w:rsidRDefault="00482C44" w:rsidP="00482C44">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
-[...27 lines deleted...]
-          <w:p w:rsidR="00482C44" w:rsidRPr="00D424DD" w:rsidRDefault="00482C44" w:rsidP="00482C44">
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Опитування за теоретичним матеріалом курсу (кожному здобувачу вищої освіти задається два питання за матеріалами теоретичних тем 1, 2). На підготовку відповіді дається не більше десяти секунд.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
-[...27 lines deleted...]
-          <w:p w:rsidR="00482C44" w:rsidRPr="00D424DD" w:rsidRDefault="00482C44" w:rsidP="00482C44">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Бліц-опитування</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> оцінюється комплексно максимально у 2 бали </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
-[...45 lines deleted...]
-          <w:p w:rsidR="00482C44" w:rsidRPr="00D424DD" w:rsidRDefault="00482C44" w:rsidP="00482C44">
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">− незадовільний рівень – 0 балів (не зараховано); </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
-[...6 lines deleted...]
-              <w:t>- 0 балів - відповідь неправильна або відсутня.</w:t>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>− достатній рівень (60% - 100% від максимального балу) – 1,2-2 бали (зараховано).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00482C44" w:rsidRPr="00D424DD" w:rsidRDefault="00A9265F" w:rsidP="003E40B6">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00482C44" w:rsidRPr="00A31F4F" w:rsidTr="00D101EF">
+      <w:tr w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidTr="00A76BB5">
         <w:trPr>
           <w:trHeight w:val="352"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00482C44" w:rsidRPr="00D424DD" w:rsidRDefault="00482C44" w:rsidP="002D54FE">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00482C44" w:rsidRPr="00D424DD" w:rsidRDefault="00481494" w:rsidP="00481494">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Групова робота на практичному занятті</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00481494" w:rsidRPr="00D424DD" w:rsidRDefault="00B402D2" w:rsidP="00481494">
-[...40 lines deleted...]
-            <w:r w:rsidRPr="00D424DD">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Використовуючи матеріали теоретичної теми 2,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>на основі обраного українського підприємства розробити сукупність заходів формування і використання резервів матеріальних ресурсів. Група здобувачів вищої освіти до 4 осіб. Оформити завдання у вигляді презентації.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00482C44" w:rsidRPr="00D424DD" w:rsidRDefault="00B402D2" w:rsidP="00481494">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00D424DD">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B402D2" w:rsidRPr="00D424DD" w:rsidRDefault="00B402D2" w:rsidP="00B402D2">
-[...2 lines deleted...]
-              <w:autoSpaceDN w:val="0"/>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Практична робота оцінюється комплексно максимально у 4 бали </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">− незадовільний рівень – 0 балів (не зараховано); </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">− достатній рівень (60% - 100% від максимального балу) – 2,4-4 бали (зараховано). </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...122 lines deleted...]
-              <w:t>- 0 балів - завдання не виконано.</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>При формуванні шкали бальної оцінки стимулюється систематична робота здобувачів протягом семестру.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00482C44" w:rsidRPr="00D424DD" w:rsidRDefault="00B402D2" w:rsidP="003E40B6">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D54FE" w:rsidRPr="00A31F4F" w:rsidTr="002D54FE">
+      <w:tr w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidTr="00A76BB5">
         <w:trPr>
           <w:trHeight w:val="352"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002D54FE" w:rsidRPr="00D424DD" w:rsidRDefault="002D54FE" w:rsidP="00093E26">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
-[...6 lines deleted...]
-              <w:t>Семінарське заняття № 3</w:t>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Практичне заняття № 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002D54FE" w:rsidRPr="00D424DD" w:rsidRDefault="00303614" w:rsidP="00303614">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Тестування у системі </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Moodle</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="000C094E" w:rsidRPr="00D424DD" w:rsidRDefault="000C094E" w:rsidP="000C094E">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00D424DD">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Проходження он-лайн тесту в системі </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Moodle</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00D424DD">
-[...38 lines deleted...]
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (тести 3).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Питання для підготовки:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F72673" w:rsidRPr="00D424DD" w:rsidRDefault="00F72673" w:rsidP="00F72673">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00D424DD">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1. Дайте визначення, фінансові ресурси це.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F72673" w:rsidRPr="00D424DD" w:rsidRDefault="00F72673" w:rsidP="00F72673">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00D424DD">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2. Вкажіть, де наведено всі групи джерел коштів, які використовуються для формування фінансових ресурсів підприємства.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F72673" w:rsidRPr="00D424DD" w:rsidRDefault="00F72673" w:rsidP="00F72673">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00D424DD">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>3. Вкажіть, що з зазначеного не відноситься до власного капіталу підприємства.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F72673" w:rsidRPr="00D424DD" w:rsidRDefault="00F72673" w:rsidP="00F72673">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00D424DD">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>4. Вкажіть, що з зазначеного не відноситься до позикового капіталу підприємства.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F72673" w:rsidRPr="00D424DD" w:rsidRDefault="00F72673" w:rsidP="00F72673">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00D424DD">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>5. Вкажіть, скільки функцій власного капіталу виділяють.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F72673" w:rsidRPr="00D424DD" w:rsidRDefault="00F72673" w:rsidP="00F72673">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00D424DD">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>6. Вкажіть, якої функції власного капіталу не існує.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F72673" w:rsidRPr="00D424DD" w:rsidRDefault="00F72673" w:rsidP="00F72673">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00D424DD">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>7. Вкажіть, що не відноситься до внутрішніх джерел фінансування підприємств.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F72673" w:rsidRPr="00D424DD" w:rsidRDefault="00F72673" w:rsidP="00F72673">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00D424DD">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>8. Вкажіть, що не відноситься до основних зовнішніх джерел формування позичкового капіталу підприємств.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F72673" w:rsidRPr="00D424DD" w:rsidRDefault="00F72673" w:rsidP="00F72673">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00D424DD">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>9. Вкажіть, що не відноситься до параметрів характеристики позичкового капіталу підприємства.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002D54FE" w:rsidRPr="00D424DD" w:rsidRDefault="00F72673" w:rsidP="00F72673">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00D424DD">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>10. Вкажіть, якого принципу банківського кредитування не існує.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Перелік тестових питань для самопідготовки </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>10. Вкажіть, якого принципу банківського кредитування не існує.</w:t>
+              <w:t xml:space="preserve">розміщено в профілі даної дисципліни у СЕЗН ЗНУ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Moodle</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="000C094E" w:rsidRPr="00D424DD" w:rsidRDefault="000C094E" w:rsidP="000C094E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Тестові питання оцінюються: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">правильно/неправильно. Кількість рівнозначних питань – 10.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Застосовується шкала переведення кількості правильних відповідей у бали з діапазону 0-2:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="18"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="18"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">− незадовільний рівень:  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0-5 – 0 балів (не зараховано); </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">− достатній рівень  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(60% - 100% від максимального балу): </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>6-10 – 1,2, 1,4, 1,6, 1,8, 2,0 балів (зараховано), а саме: 6 – 1,2 бала; 7 – 1,4 бала; 8 – 1,6 бала; 9 – 1,8 бала; 10 – 2,0 бала.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Тест розміщено в </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Тестове питання оцінюється максимально в 0,2 бала. Загалом передбачено виконання </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:t xml:space="preserve">профілі даної дисципліни у СЕЗН ЗНУ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="18"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Moodle</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="18"/>
-[...69 lines deleted...]
-              <w:t xml:space="preserve"> 0 балів – неправильна відповідь.</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002D54FE" w:rsidRPr="00D424DD" w:rsidRDefault="00F72673" w:rsidP="003E40B6">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D54FE" w:rsidRPr="00A31F4F" w:rsidTr="002D54FE">
+      <w:tr w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidTr="00A76BB5">
         <w:trPr>
           <w:trHeight w:val="352"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002D54FE" w:rsidRPr="00D424DD" w:rsidRDefault="002D54FE" w:rsidP="002D54FE">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002D54FE" w:rsidRPr="00D424DD" w:rsidRDefault="000C094E" w:rsidP="00F72673">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Практичне завдання</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00F72673" w:rsidRPr="00D424DD" w:rsidRDefault="00F72673" w:rsidP="00F72673">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00D424DD">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Провести дослідження розвитку ринку банківських кредитів в Україні за останні п’ять років. Визначити основні тенденції його розвитку та ключові проблеми. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F72673" w:rsidRPr="00D424DD" w:rsidRDefault="00F72673" w:rsidP="00F72673">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00D424DD">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Або</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F72673" w:rsidRPr="00D424DD" w:rsidRDefault="00F72673" w:rsidP="00F72673">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00D424DD">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Провести дослідження розвитку ринку облігаційних </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>займів</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> в Україні за останні п’ять років. Визначити основні тенденції його розвитку та ключові проблеми.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F72673" w:rsidRPr="00D424DD" w:rsidRDefault="00F72673" w:rsidP="00F72673">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00D424DD">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Або</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F72673" w:rsidRPr="00D424DD" w:rsidRDefault="00F72673" w:rsidP="00F72673">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00D424DD">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>3. Провести дослідження розвитку комерційного кредитування в Україні за останні п’ять років. Визначити основні тенденції його розвитку та ключові проблеми.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002D54FE" w:rsidRPr="00D424DD" w:rsidRDefault="000C094E" w:rsidP="00F72673">
-[...44 lines deleted...]
-              <w:t xml:space="preserve"> Обов’язково потрібно представити презентацію.</w:t>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Завдання виконується окремо кожним здобувачем вищої освіти (обрати одне завдання). Обов’язково потрібно представити презентацію.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="000C094E" w:rsidRPr="00D424DD" w:rsidRDefault="000C094E" w:rsidP="000C094E">
-[...3 lines deleted...]
-              <w:ind w:left="-108" w:right="-108"/>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Практична робота оцінюється комплексно максимально у 4 бали </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">− незадовільний рівень – 0 балів (не зараховано); </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">− достатній рівень (60% - 100% від максимального балу) – 2,4-4 бали (зараховано). </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...127 lines deleted...]
-              <w:t>- 0 балів - завдання не виконано.</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>При формуванні шкали бальної оцінки стимулюється систематична робота здобувачів протягом семестру.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002D54FE" w:rsidRPr="00D424DD" w:rsidRDefault="000C094E" w:rsidP="003E40B6">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D54FE" w:rsidRPr="00A31F4F" w:rsidTr="002D54FE">
+      <w:tr w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidTr="00A76BB5">
         <w:trPr>
           <w:trHeight w:val="352"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002D54FE" w:rsidRPr="00D424DD" w:rsidRDefault="002D54FE" w:rsidP="00093E26">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
-[...6 lines deleted...]
-              <w:t>Семінарське заняття № 4</w:t>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Практичне заняття № 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002D54FE" w:rsidRPr="00D424DD" w:rsidRDefault="000C094E" w:rsidP="00F72673">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Контрольна робота за матеріалами теоретичних тем зі змістових модулів 1, 2, </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="000C094E" w:rsidRPr="00D424DD" w:rsidRDefault="000C094E" w:rsidP="000C094E">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Повна письмова відповідь на два питання з наведеного переліку питань:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F72673" w:rsidRPr="00D424DD" w:rsidRDefault="00F72673" w:rsidP="00F72673">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00D424DD">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1. Ресурси підприємства: сутність та місце у системі управління суб’єктом господарювання.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F72673" w:rsidRPr="00D424DD" w:rsidRDefault="00F72673" w:rsidP="00F72673">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00D424DD">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2. Класифікація ресурсів підприємства.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F72673" w:rsidRPr="00D424DD" w:rsidRDefault="00F72673" w:rsidP="00F72673">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00D424DD">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>3. Класифікація економічних ресурсів підприємства.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F72673" w:rsidRPr="00D424DD" w:rsidRDefault="00F72673" w:rsidP="00F72673">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00D424DD">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>4. Сутність та класифікація матеріальних ресурсів.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F72673" w:rsidRPr="00D424DD" w:rsidRDefault="00F72673" w:rsidP="00F72673">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00D424DD">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>5. Система показників використання матеріальних ресурсів.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F72673" w:rsidRPr="00D424DD" w:rsidRDefault="00F72673" w:rsidP="00F72673">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00D424DD">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>6. Резерви та шляхи раціонального використання матеріальних ресурсів.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F72673" w:rsidRPr="00D424DD" w:rsidRDefault="00F72673" w:rsidP="00F72673">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00D424DD">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>7. Фінансові ресурси та їх класифікація.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F72673" w:rsidRPr="00D424DD" w:rsidRDefault="00F72673" w:rsidP="00F72673">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00D424DD">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>8. Власний капітал підприємства.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F72673" w:rsidRPr="00D424DD" w:rsidRDefault="00F72673" w:rsidP="00F72673">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00D424DD">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>9. Внутрішні джерела фінансування підприємства.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002D54FE" w:rsidRPr="00D424DD" w:rsidRDefault="00F72673" w:rsidP="00F72673">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00D424DD">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>10. Сутність та характеристика зовнішнього фінансування суб’єктів підприємництва.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="000C094E" w:rsidRPr="00D424DD" w:rsidRDefault="000C094E" w:rsidP="000C094E">
-[...1 lines deleted...]
-              <w:widowControl/>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Контрольна робота оцінюється комплексно максимально у 4 бали </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">− незадовільний рівень – 0 балів (не зараховано); </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">− достатній рівень (60% - 100% від максимального балу) – 2,4-4 бали (зараховано). </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...189 lines deleted...]
-              <w:t xml:space="preserve"> відповідь відсутня або є не правильною.</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>При формуванні шкали бальної оцінки стимулюється систематична робота здобувачів протягом семестру.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002D54FE" w:rsidRPr="00D424DD" w:rsidRDefault="000C094E" w:rsidP="003E40B6">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F72673" w:rsidRPr="00A31F4F" w:rsidTr="00303614">
+      <w:tr w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidTr="00A76BB5">
         <w:trPr>
           <w:trHeight w:val="131"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00F72673" w:rsidRPr="00D424DD" w:rsidRDefault="00F72673" w:rsidP="002D54FE">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00F72673" w:rsidRPr="00D424DD" w:rsidRDefault="00F72673" w:rsidP="008E205A">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Тестування у системі </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Moodle</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00F72673" w:rsidRPr="00D424DD" w:rsidRDefault="00F72673" w:rsidP="008E205A">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00D424DD">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Проходження он-лайн тесту в системі </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Moodle</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> (тести 4).</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F72673" w:rsidRPr="00D424DD" w:rsidRDefault="00F72673" w:rsidP="008E205A">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00D424DD">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Питання для підготовки:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F72673" w:rsidRPr="00D424DD" w:rsidRDefault="00F72673" w:rsidP="00F72673">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00D424DD">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1. Дайте відповідь, які компоненти не входять до системи управління ресурсами.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F72673" w:rsidRPr="00D424DD" w:rsidRDefault="00F72673" w:rsidP="00F72673">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00D424DD">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2. Вкажіть відповідь, де наведено всі типи управління ресурсами на підприємстві.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F72673" w:rsidRPr="00D424DD" w:rsidRDefault="00F72673" w:rsidP="00F72673">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00D424DD">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>3. Вкажіть, яка функція не реалізується в межах управління ресурсами підприємства.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F72673" w:rsidRPr="00D424DD" w:rsidRDefault="00F72673" w:rsidP="00F72673">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00D424DD">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>4. Вкажіть відповідь, де наведено всі методи управління ресурсами підприємства.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F72673" w:rsidRPr="00D424DD" w:rsidRDefault="00F72673" w:rsidP="00F72673">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00D424DD">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>5. Вкажіть, якого з законів управління ресурсами підприємства не існує.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F72673" w:rsidRPr="00D424DD" w:rsidRDefault="00F72673" w:rsidP="00F72673">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00D424DD">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>6. Вкажіть, які завдання управління ресурсами підприємства не ставляться на етапі аналізу.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F72673" w:rsidRPr="00D424DD" w:rsidRDefault="00F72673" w:rsidP="00F72673">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00D424DD">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>7. Вкажіть, які завдання управління ресурсами підприємства не ставляться на етапі організації.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F72673" w:rsidRPr="00D424DD" w:rsidRDefault="00F72673" w:rsidP="00F72673">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00D424DD">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>8. Вкажіть, які завдання управління ресурсами підприємства не ставляться на етапі контролю.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F72673" w:rsidRPr="00D424DD" w:rsidRDefault="00F72673" w:rsidP="00F72673">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00D424DD">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>9. Дайте відповідь, скільки етапів процесу розв’язання задач управління ресурсами виділяють.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F72673" w:rsidRPr="00D424DD" w:rsidRDefault="00F72673" w:rsidP="00F72673">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00D424DD">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>10. Вкажіть, який метод не відноситься до основних методів вирішення завдань управління ресурсами підприємства.</w:t>
             </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Перелік тестових питань для самопідготовки розміщено в профілі даної дисципліни у СЕЗН ЗНУ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Moodle</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00F72673" w:rsidRPr="00D424DD" w:rsidRDefault="00F72673" w:rsidP="008E205A">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Тестові питання оцінюються: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">правильно/неправильно. Кількість рівнозначних питань – 10.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Застосовується шкала переведення кількості правильних відповідей у бали з діапазону 0-2:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="18"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="18"/>
-[...8 lines deleted...]
-              <w:widowControl/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">− незадовільний рівень:  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0-5 – 0 балів (не зараховано); </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">− достатній рівень  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(60% - 100% від максимального балу): </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>6-10 – 1,2, 1,4, 1,6, 1,8, 2,0 балів (зараховано), а саме: 6 – 1,2 бала; 7 – 1,4 бала; 8 – 1,6 бала; 9 – 1,8 бала; 10 – 2,0 бала.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="18"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Тест розміщено в профілі даної дисципліни у СЕЗН ЗНУ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="18"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Moodle</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="18"/>
-[...36 lines deleted...]
-              <w:t xml:space="preserve"> 0 балів – неправильна відповідь.</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00F72673" w:rsidRPr="00D424DD" w:rsidRDefault="00F72673" w:rsidP="008E205A">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D54FE" w:rsidRPr="00A31F4F" w:rsidTr="00303614">
+      <w:tr w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidTr="00A76BB5">
         <w:trPr>
           <w:trHeight w:val="131"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002D54FE" w:rsidRPr="00D424DD" w:rsidRDefault="002D54FE" w:rsidP="002D54FE">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002D54FE" w:rsidRPr="00D424DD" w:rsidRDefault="000C094E" w:rsidP="00F72673">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Практичне завдання</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00F72673" w:rsidRPr="00D424DD" w:rsidRDefault="00F72673" w:rsidP="00303614">
-[...49 lines deleted...]
-            <w:r w:rsidRPr="00D424DD">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Спираючись на матеріали теоретичної теми 4:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Використовуючи метод </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Дельбека</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> зробіть оцінку використання ресурсів на обраному українському підприємстві.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F72673" w:rsidRPr="00D424DD" w:rsidRDefault="00F72673" w:rsidP="00F72673">
-[...41 lines deleted...]
-            <w:r w:rsidRPr="00D424DD">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2. Використовуючи техніку прийняття рішень «Квадрат Декарта» зробіть оцінку використання ресурсів на обраному українському підприємстві.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>3. Використовуючи SWOT-аналіз зробіть оцінку використання ресурсів на обраному українському підприємстві.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F72673" w:rsidRPr="00D424DD" w:rsidRDefault="00F72673" w:rsidP="00F72673">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00D424DD">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Використовуючи </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>діаграуа</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Парето</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> зробіть оцінку використання ресурсів на обраному українському підприємстві.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002D54FE" w:rsidRPr="00D424DD" w:rsidRDefault="00303614" w:rsidP="00F72673">
-[...26 lines deleted...]
-              <w:t>Здобувач вищої освіти обирає одне з запропонованих завдань для виконання. Обов’язково потрібно представити презентацію.</w:t>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Завдання виконується окремо кожним здобувачем вищої освіти. Здобувач вищої освіти обирає одне з запропонованих завдань для виконання. Обов’язково потрібно представити презентацію.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00303614" w:rsidRPr="00D424DD" w:rsidRDefault="00303614" w:rsidP="00303614">
-[...1 lines deleted...]
-              <w:ind w:right="-113"/>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Практична робота оцінюється комплексно максимально у 4 бали </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">− незадовільний рівень – 0 балів (не зараховано); </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">− достатній рівень (60% - 100% від максимального балу) – 2,4-4 бали (зараховано). </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...142 lines deleted...]
-              <w:t>- 0 балів - завдання не виконано.</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>При формуванні шкали бальної оцінки стимулюється систематична робота здобувачів протягом семестру.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002D54FE" w:rsidRPr="00D424DD" w:rsidRDefault="00303614" w:rsidP="003E40B6">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303614" w:rsidRPr="00A31F4F" w:rsidTr="002D54FE">
+      <w:tr w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidTr="00A76BB5">
         <w:trPr>
           <w:trHeight w:val="352"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00303614" w:rsidRPr="00D424DD" w:rsidRDefault="00303614" w:rsidP="00093E26">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
-[...7 lines deleted...]
-              <w:t>Семінарське заняття № 5</w:t>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Практичне заняття № 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00303614" w:rsidRPr="00D424DD" w:rsidRDefault="00303614" w:rsidP="00303614">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Тестування у системі </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Moodle</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00303614" w:rsidRPr="00D424DD" w:rsidRDefault="00303614" w:rsidP="00303614">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">Проходження он-лайн тесту в системі </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Moodle</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (тести</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00F72673" w:rsidRPr="00D424DD">
+              <w:t xml:space="preserve"> (тести 5).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 5</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00D424DD">
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>).</w:t>
-[...3 lines deleted...]
-            <w:pPr>
+              <w:t>Питання для підготовки:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1. Дайте відповідь, скільки етапів процесу управління необоротними активами на підприємстві виділяють.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2. Вкажіть, якого етапу процесу управління необоротними активами на підприємстві не існує.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3. Вкажіть, на якому етапі процесу управління необоротними активами на підприємстві відбувається оптимізація загального обсягу і складу необоротних активів підприємства.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>4. Вкажіть, на якому етапі процесу управління необоротними активами на підприємстві відбувається забезпечення своєчасного відновлення необоротних активів підприємства.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>5. Вкажіть, на якому етапі процесу управління необоротними активами на підприємстві відбувається вибір форм і оптимізація структури джерел фінансування необоротних активів.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>6. Вкажіть правильну формулу норми витрат матеріалу на одиницю продукції.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>7. Вкажіть, за періодом дії виділяють наступні види норм витрат.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>8. Вкажіть, за характером зміни витрат матеріалу виділяють наступні види норм витрат.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>9. Вкажіть, якої категорії запасів в залежності від цільового призначення не існує.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>10. Вкажіть, які завдання не вирішуються в межах управління запасами.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...233 lines deleted...]
-              <w:t>ься в межах управління запасами.</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Перелік тестових питань для самопідготовки розміщено в профілі даної дисципліни у СЕЗН ЗНУ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Moodle</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00303614" w:rsidRPr="00D424DD" w:rsidRDefault="00303614" w:rsidP="00303614">
-[...1 lines deleted...]
-              <w:widowControl/>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Тестові питання оцінюються: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">правильно/неправильно. Кількість рівнозначних питань – 10.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Застосовується шкала переведення кількості правильних відповідей у бали з діапазону 0-2:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="18"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="18"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">− незадовільний рівень:  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="18"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="18"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0-5 – 0 балів (не зараховано); </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="18"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="18"/>
-[...8 lines deleted...]
-              <w:widowControl/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">− достатній рівень  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(60% - 100% від максимального балу): </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>6-10 – 1,2, 1,4, 1,6, 1,8, 2,0 балів (зараховано), а саме: 6 – 1,2 бала; 7 – 1,4 бала; 8 – 1,6 бала; 9 – 1,8 бала; 10 – 2,0 бала.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="18"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Тест розміщено в профілі даної дисципліни у СЕЗН ЗНУ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="18"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Moodle</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="18"/>
-[...56 lines deleted...]
-              <w:t xml:space="preserve"> 0 балів – неправильна відповідь.</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00303614" w:rsidRPr="00D424DD" w:rsidRDefault="00303614" w:rsidP="003E40B6">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A9265F" w:rsidRPr="00A31F4F" w:rsidTr="00D101EF">
+      <w:tr w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidTr="00A76BB5">
         <w:trPr>
           <w:trHeight w:val="352"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A9265F" w:rsidRPr="00D424DD" w:rsidRDefault="00A9265F" w:rsidP="002D54FE">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A9265F" w:rsidRPr="00D424DD" w:rsidRDefault="00A9265F" w:rsidP="00303614">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Бліц-опитування</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A9265F" w:rsidRPr="00D424DD" w:rsidRDefault="00A9265F" w:rsidP="00A9265F">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00D424DD">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>За матеріалами теоретичних тем 3 та 4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A9265F" w:rsidRPr="00D424DD" w:rsidRDefault="00A9265F" w:rsidP="008E205A">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
-[...9 lines deleted...]
-          <w:p w:rsidR="00A9265F" w:rsidRPr="00D424DD" w:rsidRDefault="00A9265F" w:rsidP="008E205A">
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Опитування за теоретичним матеріалом курсу (кожному здобувачу вищої освіти задається два питання за матеріалами теоретичних тем 3, 4). На підготовку відповіді дається не більше десяти секунд.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Бліц-опитування</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> оцінюється комплексно максимально у 2 бали </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">− незадовільний рівень – 0 балів (не зараховано); </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
-[...52 lines deleted...]
-              <w:t>- 0 балів - відповідь неправильна або відсутня.</w:t>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>− достатній рівень (60% - 100% від максимального балу) – 1,2-2 бали (зараховано).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A9265F" w:rsidRPr="00D424DD" w:rsidRDefault="00A9265F" w:rsidP="008E205A">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303614" w:rsidRPr="00A31F4F" w:rsidTr="002D54FE">
+      <w:tr w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidTr="00A76BB5">
         <w:trPr>
           <w:trHeight w:val="352"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00303614" w:rsidRPr="00D424DD" w:rsidRDefault="00303614" w:rsidP="002D54FE">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00303614" w:rsidRPr="00D424DD" w:rsidRDefault="00303614" w:rsidP="00AA36FC">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
-[...5 lines deleted...]
-              <w:t>Групова робота на практичному занятті</w:t>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Групова робота на </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>практичному занятті</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00303614" w:rsidRPr="00D424DD" w:rsidRDefault="00A9265F" w:rsidP="00303614">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>Використовуючи матеріали теоретичної теми 5 зробіть аналіз матеріальних ресурсів на обраному українському підприємстві за останні три роки.</w:t>
-[...14 lines deleted...]
-            <w:r w:rsidRPr="00D424DD">
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Використовуючи матеріали теоретичної теми 5 зробіть аналіз матеріальних ресурсів на обраному </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>У групі разом працюють 4-5 здобувачів вищої освіти</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00A9265F" w:rsidRPr="00D424DD">
+              <w:lastRenderedPageBreak/>
+              <w:t>українському підприємстві за останні три роки.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>.</w:t>
-[...21 lines deleted...]
-              <w:t>Обов’язково потрібно представити презентацію.</w:t>
+              <w:t>У групі разом працюють 4-5 здобувачів вищої освіти. Обов’язково потрібно представити презентацію.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00303614" w:rsidRPr="00D424DD" w:rsidRDefault="00303614" w:rsidP="00303614">
-[...1 lines deleted...]
-              <w:widowControl/>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Практична робота оцінюється комплексно </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">максимально у 4 бали </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">− незадовільний рівень – 0 балів (не зараховано); </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">− достатній рівень (60% - 100% від максимального балу) – 2,4-4 бали (зараховано). </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...152 lines deleted...]
-              <w:t>- 0 балів - завдання не виконано.</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>При формуванні шкали бальної оцінки стимулюється систематична робота здобувачів протягом семестру.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00303614" w:rsidRPr="00D424DD" w:rsidRDefault="00303614" w:rsidP="003E40B6">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D459A" w:rsidRPr="00A31F4F" w:rsidTr="002D54FE">
+      <w:tr w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidTr="00A76BB5">
         <w:trPr>
           <w:trHeight w:val="352"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004D459A" w:rsidRPr="00D424DD" w:rsidRDefault="004D459A" w:rsidP="00093E26">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Семінарське заняття № 6</w:t>
+              <w:t>Практичне заняття № 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004D459A" w:rsidRPr="00D424DD" w:rsidRDefault="004D459A" w:rsidP="004D459A">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1168"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Тестування у системі </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Moodle</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004D459A" w:rsidRPr="00D424DD" w:rsidRDefault="004D459A" w:rsidP="004D459A">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">Проходження он-лайн тесту в системі </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Moodle</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (тести </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00A9265F" w:rsidRPr="00D424DD">
+              <w:t xml:space="preserve"> (тести 6).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>6</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00D424DD">
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>).</w:t>
-[...3 lines deleted...]
-            <w:pPr>
+              <w:t>Питання для підготовки:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1. Вкажіть, якої функції управління фінансовими ресурсами підприємства не існує.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2. Дайте відповідь, скільки частин має фінансовий механізм підприємства.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3. Вкажіть, до якої частини фінансового механізму підприємства належить фінансування соціального розвитку.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>4. Вкажіть, до якої частини фінансового механізму підприємства належать взаємовідносини з інвесторами.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>5. Вкажіть, до якої частини фінансового механізму підприємства належить емісія цінних паперів.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>6. Вкажіть, що не відноситься до основних завдань управління фінансовими ресурсами підприємства.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>7. Вкажіть, що не відноситься до функцій фінансової служби підприємства.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>8. Вкажіть правильну формулу розрахунку Ефекту фінансового левериджу.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9. Вкажіть правильну формулу розрахунку </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>dл</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>10. Вкажіть правильну формулу розрахунку Кл.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...203 lines deleted...]
-              <w:t xml:space="preserve">9. Вкажіть правильну формулу розрахунку </w:t>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Перелік тестових питань для самопідготовки розміщено в профілі даної дисципліни у СЕЗН ЗНУ </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00D424DD">
-[...6 lines deleted...]
-              <w:t>dл</w:t>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Moodle</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
-            </w:r>
-[...19 lines deleted...]
-              <w:t>10. Вкажіть правильну формулу розрахунку Кл.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004D459A" w:rsidRPr="00D424DD" w:rsidRDefault="004D459A" w:rsidP="00183BC2">
-[...1 lines deleted...]
-              <w:ind w:left="-113" w:right="-113"/>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Тестові питання оцінюються: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">правильно/неправильно. Кількість рівнозначних питань – 10.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Застосовується шкала переведення кількості правильних відповідей у бали з діапазону 0-2:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="18"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="18"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">− незадовільний рівень:  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="18"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="18"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0-5 – 0 балів (не зараховано); </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="18"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="18"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">− достатній рівень  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="18"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="18"/>
-[...8 lines deleted...]
-              <w:ind w:left="-113" w:right="-113"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(60% - 100% від максимального балу): </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>6-10 – 1,2, 1,4, 1,6, 1,8, 2,0 балів (зараховано), а саме: 6 – 1,2 бала; 7 – 1,4 бала; 8 – 1,6 бала; 9 – 1,8 бала; 10 – 2,0 бала.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="18"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Тест розміщено в профілі даної дисципліни у СЕЗН ЗНУ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="18"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Moodle</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="18"/>
-[...56 lines deleted...]
-              <w:t xml:space="preserve"> 0 балів – неправильна відповідь.</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004D459A" w:rsidRPr="00D424DD" w:rsidRDefault="004D459A" w:rsidP="003E40B6">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A9265F" w:rsidRPr="00A31F4F" w:rsidTr="00D101EF">
+      <w:tr w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidTr="00A76BB5">
         <w:trPr>
           <w:trHeight w:val="352"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A9265F" w:rsidRPr="00D424DD" w:rsidRDefault="00A9265F" w:rsidP="003E40B6">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A9265F" w:rsidRPr="00D424DD" w:rsidRDefault="00A9265F" w:rsidP="00183BC2">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Бліц-опитування</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A9265F" w:rsidRPr="00D424DD" w:rsidRDefault="00A9265F" w:rsidP="00A9265F">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00D424DD">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>За матеріалами теоретичних тем 5 та 6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A9265F" w:rsidRPr="00D424DD" w:rsidRDefault="00A9265F" w:rsidP="008E205A">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
-[...9 lines deleted...]
-          <w:p w:rsidR="00A9265F" w:rsidRPr="00D424DD" w:rsidRDefault="00A9265F" w:rsidP="008E205A">
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Опитування за теоретичним матеріалом курсу (кожному здобувачу вищої освіти задається два питання за матеріалами теоретичних тем 5, 6). На підготовку відповіді дається не більше десяти секунд.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Бліц-опитування</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> оцінюється комплексно максимально у 2 бали </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">− незадовільний рівень – 0 балів (не зараховано); </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
-[...52 lines deleted...]
-              <w:t>- 0 балів - відповідь неправильна або відсутня.</w:t>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>− достатній рівень (60% - 100% від максимального балу) – 1,2-2 бали (зараховано).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A9265F" w:rsidRPr="00D424DD" w:rsidRDefault="00A9265F" w:rsidP="008E205A">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D459A" w:rsidRPr="00A31F4F" w:rsidTr="002D54FE">
+      <w:tr w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidTr="00A76BB5">
         <w:trPr>
           <w:trHeight w:val="352"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004D459A" w:rsidRPr="00D424DD" w:rsidRDefault="004D459A" w:rsidP="003E40B6">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004D459A" w:rsidRPr="00D424DD" w:rsidRDefault="004C768B" w:rsidP="00F11D3F">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Практичне завдання</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004D459A" w:rsidRPr="00D424DD" w:rsidRDefault="004C768B" w:rsidP="003E40B6">
-[...53 lines deleted...]
-              <w:t xml:space="preserve"> Обов’язково потрібно представити презентацію.</w:t>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Розрахуйте показник ефекту фінансового левериджу на обраному українському підприємстві, використовуючи статистичні та бухгалтерські дані за останні три роки. Зробіть висновки та надайте рекомендації по оптимізації управління фінансовими ресурсами. Завдання виконується окремо кожним здобувачем вищої освіти. Обов’язково потрібно представити презентацію.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00183BC2" w:rsidRPr="00D424DD" w:rsidRDefault="00183BC2" w:rsidP="00183BC2">
-[...1 lines deleted...]
-              <w:ind w:right="-113"/>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Практична робота оцінюється комплексно максимально у 4 бали </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">− незадовільний рівень – 0 балів (не зараховано); </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">− достатній рівень (60% - 100% від </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">максимального балу) – 2,4-4 бали (зараховано). </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...140 lines deleted...]
-              <w:t>- 0 балів - завдання не виконано.</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>При формуванні шкали бальної оцінки стимулюється систематична робота здобувачів протягом семестру.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004D459A" w:rsidRPr="00D424DD" w:rsidRDefault="00183BC2" w:rsidP="003E40B6">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00183BC2" w:rsidRPr="00A31F4F" w:rsidTr="00D101EF">
+      <w:tr w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidTr="00A76BB5">
         <w:trPr>
           <w:trHeight w:val="352"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00183BC2" w:rsidRPr="00D424DD" w:rsidRDefault="00183BC2" w:rsidP="00093E26">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Семінарське заняття № 7</w:t>
+              <w:t>Практичне заняття № 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00183BC2" w:rsidRPr="00D424DD" w:rsidRDefault="00183BC2" w:rsidP="00183BC2">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Тестування у системі </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Moodle</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00183BC2" w:rsidRPr="00D424DD" w:rsidRDefault="00183BC2" w:rsidP="00183BC2">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">Проходження он-лайн тесту в системі </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Moodle</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (тести </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="004C768B" w:rsidRPr="00D424DD">
+              <w:t xml:space="preserve"> (тести 7).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>7</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00D424DD">
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>).</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00183BC2" w:rsidRPr="00D424DD" w:rsidRDefault="00183BC2" w:rsidP="00183BC2">
+              <w:t>Питання для підготовки:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>Питання для підготовки:</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="004C768B" w:rsidRPr="00D424DD" w:rsidRDefault="004C768B" w:rsidP="004C768B">
+              <w:t>1. Дайте відповідь, скільки виділяють узагальнюючих показників, які відображають прибутковість використовуваного капіталу підприємства.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>1. Дайте відповідь, скільки виділяють узагальнюючих показників, які відображають прибутковість використовуваного капіталу підприємства.</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="004C768B" w:rsidRPr="00D424DD" w:rsidRDefault="004C768B" w:rsidP="004C768B">
+              <w:t>2. Вкажіть, який з наведених показників не відноситься до узагальнюючих показників, які відображають прибутковість використовуваного капіталу підприємства.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>2. Вкажіть, який з наведених показників не відноситься до узагальнюючих показників, які відображають прибутковість використовуваного капіталу підприємства.</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="004C768B" w:rsidRPr="00D424DD" w:rsidRDefault="004C768B" w:rsidP="004C768B">
+              <w:t>3. Вкажіть, які шляхи не відносяться до шляхів підвищення ефективності управління використанням ресурсів на підприємстві.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>3. Вкажіть, які шляхи не відносяться до шляхів підвищення ефективності управління використанням ресурсів на підприємстві.</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="004C768B" w:rsidRPr="00D424DD" w:rsidRDefault="004C768B" w:rsidP="004C768B">
+              <w:t>4. Вкажіть, до якого з шляхів підвищення ефективності управління використанням ресурсів на підприємстві відноситься використання вигідних для підприємства мереж постачання та їх інфраструктури.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>4. Вкажіть, до якого з шляхів підвищення ефективності управління використанням ресурсів на підприємстві відноситься використання вигідних для підприємства мереж постачання та їх інфраструктури.</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="004C768B" w:rsidRPr="00D424DD" w:rsidRDefault="004C768B" w:rsidP="004C768B">
+              <w:t>5. Вкажіть, до якого з шляхів підвищення ефективності управління використанням ресурсів на підприємстві відноситься впровадження сучасних технологій виробництва та високопродуктивного устаткування.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>5. Вкажіть, до якого з шляхів підвищення ефективності управління використанням ресурсів на підприємстві відноситься впровадження сучасних технологій виробництва та високопродуктивного устаткування.</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="004C768B" w:rsidRPr="00D424DD" w:rsidRDefault="004C768B" w:rsidP="004C768B">
+              <w:t>6. Вкажіть, до якого з шляхів підвищення ефективності управління використанням ресурсів на підприємстві відноситься підвищення кваліфікації управлінського та іншого персоналу.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>6. Вкажіть, до якого з шляхів підвищення ефективності управління використанням ресурсів на підприємстві відноситься підвищення кваліфікації управлінського та іншого персоналу.</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="004C768B" w:rsidRPr="00D424DD" w:rsidRDefault="004C768B" w:rsidP="004C768B">
+              <w:t>7. Вкажіть, до якого з шляхів підвищення ефективності управління використанням ресурсів на підприємстві відноситься застосування сучасних систем оподаткування, фінансування, кредитування, амортизації.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>7. Вкажіть, до якого з шляхів підвищення ефективності управління використанням ресурсів на підприємстві відноситься застосування сучасних систем оподаткування, фінансування, кредитування, амортизації.</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="004C768B" w:rsidRPr="00D424DD" w:rsidRDefault="004C768B" w:rsidP="004C768B">
+              <w:t>8. Вкажіть, до якого з шляхів підвищення ефективності управління використанням ресурсів на підприємстві відноситься застосування нових інформаційних технологій, комп’ютерної техніки та програмного забезпечення у виробничій, збутовій, зовнішньоекономічній діяльності підприємств з метою попередження збитків та банкрутства, забезпечення високого рівня прибутковості та ефективності використання усіх ресурсів підприємства.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>8. Вкажіть, до якого з шляхів підвищення ефективності управління використанням ресурсів на підприємстві відноситься застосування нових інформаційних технологій, комп’ютерної техніки та програмного забезпечення у виробничій, збутовій, зовнішньоекономічній діяльності підприємств з метою попередження збитків та банкрутства, забезпечення високого рівня прибутковості та ефективності використання усіх ресурсів підприємства.</w:t>
-[...4 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:t>9. Дайте відповідь, скільки етапів збору, обробки та аналізу інформації виділяють в межах оцінювання та прогнозування управління використання ресурсів підприємства.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>9. Дайте відповідь, скільки етапів збору, обробки та аналізу інформації виділяють в межах оцінювання та прогнозування управління використання ресурсів підприємства.</w:t>
-[...20 lines deleted...]
-              </w:rPr>
               <w:t>10. Вкажіть, який з методів не відноситься до методів покращення якості та обґрунтованості управлінських рішень щодо управління використання ресурсів на підприємстві.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Перелік тестових питань для самопідготовки розміщено в профілі даної дисципліни у СЕЗН ЗНУ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Moodle</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00183BC2" w:rsidRPr="00D424DD" w:rsidRDefault="00183BC2" w:rsidP="00183BC2">
-[...1 lines deleted...]
-              <w:ind w:left="-113" w:right="-113"/>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Тестові питання оцінюються: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">правильно/неправильно. Кількість рівнозначних питань – 10.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Застосовується шкала переведення кількості правильних відповідей у бали з діапазону 0-2:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="18"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="18"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">− незадовільний рівень:  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="18"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="18"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0-5 – 0 балів (не зараховано); </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="18"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="18"/>
-[...8 lines deleted...]
-              <w:ind w:left="-113" w:right="-113"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">− достатній рівень  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(60% - 100% від максимального балу): </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>6-10 – 1,2, 1,4, 1,6, 1,8, 2,0 балів (зараховано), а саме: 6 – 1,2 бала; 7 – 1,4 бала; 8 – 1,6 бала; 9 – 1,8 бала; 10 – 2,0 бала.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="18"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Тест розміщено в профілі даної дисципліни у СЕЗН ЗНУ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="18"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Moodle</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="18"/>
-[...56 lines deleted...]
-              <w:t xml:space="preserve"> 0 балів – неправильна відповідь.</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00183BC2" w:rsidRPr="00D424DD" w:rsidRDefault="00183BC2" w:rsidP="003E40B6">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00183BC2" w:rsidRPr="00A31F4F" w:rsidTr="00D101EF">
+      <w:tr w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidTr="00A76BB5">
         <w:trPr>
           <w:trHeight w:val="352"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00183BC2" w:rsidRPr="00D424DD" w:rsidRDefault="00183BC2" w:rsidP="003E40B6">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00183BC2" w:rsidRPr="00D424DD" w:rsidRDefault="00183BC2" w:rsidP="004C768B">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
-[...21 lines deleted...]
-              <w:t>-6.</w:t>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Контрольна робота за матеріалами теоретичних тем зі змістових модулів 3-6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00183BC2" w:rsidRPr="00D424DD" w:rsidRDefault="00183BC2" w:rsidP="00183BC2">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Повна письмова відповідь на два питання з наведеного переліку питань:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004C768B" w:rsidRPr="00D424DD" w:rsidRDefault="004C768B" w:rsidP="004C768B">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="318"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
               <w:t>Сутність управління ресурсами підприємства.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004C768B" w:rsidRPr="00D424DD" w:rsidRDefault="004C768B" w:rsidP="004C768B">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="318"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
               <w:t>Параметри системної характеристики управління ресурсами підприємства.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004C768B" w:rsidRPr="00D424DD" w:rsidRDefault="004C768B" w:rsidP="004C768B">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="318"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
               <w:t>Основні завдання управління ресурсами підприємства.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004C768B" w:rsidRPr="00D424DD" w:rsidRDefault="004C768B" w:rsidP="004C768B">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="318"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t xml:space="preserve">Методи вирішення завдань управління ресурсами </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>4.</w:t>
-[...12 lines deleted...]
-          <w:p w:rsidR="004C768B" w:rsidRPr="00D424DD" w:rsidRDefault="004C768B" w:rsidP="004C768B">
+              <w:t>підприємства.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="318"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
               <w:t>Основні етапи управління необоротними активами (основними фондами) підприємства.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004C768B" w:rsidRPr="00D424DD" w:rsidRDefault="004C768B" w:rsidP="004C768B">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="318"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
               <w:t>Управління оборотними активами підприємства.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004C768B" w:rsidRPr="00D424DD" w:rsidRDefault="004C768B" w:rsidP="004C768B">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="318"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>7.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
               <w:t>Нормування витрат матеріалів.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004C768B" w:rsidRPr="00D424DD" w:rsidRDefault="004C768B" w:rsidP="004C768B">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="318"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>8.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
               <w:t>Управління запасами підприємства.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004C768B" w:rsidRPr="00D424DD" w:rsidRDefault="004C768B" w:rsidP="004C768B">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="318"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>9.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
               <w:t>Сутність, функції та організація управління фінансовими ресурсами підприємства.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004C768B" w:rsidRPr="00D424DD" w:rsidRDefault="004C768B" w:rsidP="004C768B">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="318"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>10.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
               <w:t>Мета та завдання управління фінансовими ресурсами підприємства.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004C768B" w:rsidRPr="00D424DD" w:rsidRDefault="004C768B" w:rsidP="004C768B">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="318"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>11.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
               <w:t>Управління формуванням фінансових ресурсів підприємства.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004C768B" w:rsidRPr="00D424DD" w:rsidRDefault="004C768B" w:rsidP="004C768B">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="318"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>12.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
               <w:t>Оцінювання рівня використання ресурсів підприємства.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004C768B" w:rsidRPr="00D424DD" w:rsidRDefault="004C768B" w:rsidP="004C768B">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="318"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>13.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
               <w:t>Резерви та шляхи зростання ефективності управління використанням ресурсів підприємства.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00183BC2" w:rsidRPr="00D424DD" w:rsidRDefault="004C768B" w:rsidP="004C768B">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="318"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>14.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
               <w:t>Інформаційне забезпечення оцінювання та прогнозування удосконалення управління використанням ресурсів на підприємстві.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00183BC2" w:rsidRPr="00D424DD" w:rsidRDefault="00183BC2" w:rsidP="00183BC2">
-[...1 lines deleted...]
-              <w:widowControl/>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Контрольна робота оцінюється комплексно максимально у 4 бали </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">− незадовільний рівень – 0 балів (не зараховано); </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">− достатній рівень </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">(60% - 100% від максимального балу) – 2,4-4 бали (зараховано). </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...191 lines deleted...]
-              <w:t xml:space="preserve"> відповідь відсутня або є не правильною.</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>При формуванні шкали бальної оцінки стимулюється систематична робота здобувачів протягом семестру.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00183BC2" w:rsidRPr="00D424DD" w:rsidRDefault="00183BC2" w:rsidP="003E40B6">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00183BC2" w:rsidRPr="00A31F4F" w:rsidTr="00D101EF">
+      <w:tr w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidTr="00A76BB5">
         <w:trPr>
           <w:trHeight w:val="352"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00183BC2" w:rsidRPr="00D424DD" w:rsidRDefault="00183BC2" w:rsidP="003E40B6">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00183BC2" w:rsidRPr="00D424DD" w:rsidRDefault="00183BC2" w:rsidP="0091323D">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Практичне завдання</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00183BC2" w:rsidRPr="00D424DD" w:rsidRDefault="0091323D" w:rsidP="0091323D">
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> Обов’язково потрібно представити презентацію.</w:t>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Сформуйте сукупність заходів удосконалення управління використанням ресурсів на обраному українському підприємстві на основі формування та використання виробничих фондів. Завдання виконується окремо кожним здобувачем вищої освіти. Обов’язково потрібно представити презентацію.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00183BC2" w:rsidRPr="00D424DD" w:rsidRDefault="00183BC2" w:rsidP="00183BC2">
-[...1 lines deleted...]
-              <w:ind w:left="-113" w:right="-113"/>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Практична робота оцінюється комплексно максимально у 4 бали </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">− незадовільний рівень – 0 балів (не зараховано); </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">− достатній рівень (60% - 100% від максимального балу) – 2,4-4 бали (зараховано). </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...151 lines deleted...]
-              <w:t>- 0 балів - завдання не виконано.</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>При формуванні шкали бальної оцінки стимулюється систематична робота здобувачів протягом семестру.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00183BC2" w:rsidRPr="00D424DD" w:rsidRDefault="00183BC2" w:rsidP="003E40B6">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0091323D" w:rsidRPr="00A31F4F" w:rsidTr="00D101EF">
+      <w:tr w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidTr="00A76BB5">
         <w:trPr>
           <w:trHeight w:val="352"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0091323D" w:rsidRPr="00D424DD" w:rsidRDefault="0091323D" w:rsidP="003E40B6">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0091323D" w:rsidRPr="00D424DD" w:rsidRDefault="0091323D" w:rsidP="00183BC2">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Практичне завдання</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0091323D" w:rsidRPr="00D424DD" w:rsidRDefault="0091323D" w:rsidP="0091323D">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00D424DD">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Сформуйте сукупність заходів удосконалення управління використанням ресурсів на обраному українському підприємстві на основі використання інформаційних ресурсів. Завдання виконується окремо кожним здобувачем вищої освіти. Обов’язково потрібно представити презентацію.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0091323D" w:rsidRPr="00D424DD" w:rsidRDefault="0091323D" w:rsidP="008E205A">
-[...1 lines deleted...]
-              <w:ind w:left="-113" w:right="-113"/>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Практична робота оцінюється комплексно максимально у 4 бали </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">− незадовільний рівень – 0 балів (не зараховано); </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">− достатній рівень (60% - 100% від максимального балу) – 2,4-4 бали (зараховано). </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...151 lines deleted...]
-              <w:t>- 0 балів - завдання не виконано.</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>При формуванні шкали бальної оцінки стимулюється систематична робота здобувачів протягом семестру.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0091323D" w:rsidRPr="00D424DD" w:rsidRDefault="0091323D" w:rsidP="008E205A">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidTr="005E3DF2">
+      <w:tr w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidTr="00A76BB5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B56C83" w:rsidRDefault="00B56C83" w:rsidP="003E40B6">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Усього за поточний контроль </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00093E26" w:rsidRPr="00D424DD" w:rsidRDefault="00093E26" w:rsidP="003E40B6">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B56C83" w:rsidRPr="00D424DD" w:rsidRDefault="0091323D" w:rsidP="003E40B6">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B56C83" w:rsidRPr="00D424DD" w:rsidRDefault="00B56C83" w:rsidP="003E40B6">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B56C83" w:rsidRPr="00D424DD" w:rsidRDefault="00B56C83" w:rsidP="003E40B6">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B56C83" w:rsidRPr="00D424DD" w:rsidRDefault="00B56C83" w:rsidP="003E40B6">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidTr="003E40B6">
+      <w:tr w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidTr="00A76BB5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9747" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B56C83" w:rsidRPr="00D424DD" w:rsidRDefault="00B56C83" w:rsidP="003E40B6">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Підсумковий контроль</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C68D8" w:rsidRPr="00A31F4F" w:rsidTr="005E3DF2">
+      <w:tr w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidTr="00A76BB5">
         <w:trPr>
           <w:trHeight w:val="1343"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004C68D8" w:rsidRPr="00D424DD" w:rsidRDefault="004C68D8" w:rsidP="004C68D8">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:ind w:left="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="004C68D8" w:rsidRPr="00D424DD" w:rsidRDefault="00182335" w:rsidP="004C68D8">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Екзамен</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004C68D8" w:rsidRPr="00D424DD" w:rsidRDefault="004C68D8" w:rsidP="00183BC2">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Теоретичне завдання. Контрольне тестування.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004C68D8" w:rsidRPr="00D424DD" w:rsidRDefault="004C68D8" w:rsidP="004C68D8">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00D424DD">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Проходження он-лайн тесту в системі </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Moodle</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004C68D8" w:rsidRDefault="00543D0C" w:rsidP="004C68D8">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00D424DD">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1. Дайте визначення, ресурси – це.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00543D0C" w:rsidRDefault="00543D0C" w:rsidP="004C68D8">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00D424DD">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2. Вкажіть, яка характеристика не відноситься до основних виробничих фондів.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00543D0C" w:rsidRDefault="00543D0C" w:rsidP="004C68D8">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00D424DD">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>3. Вкажіть, що з зазначеного не відноситься до власного капіталу підприємства.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00543D0C" w:rsidRDefault="00543D0C" w:rsidP="004C68D8">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00D424DD">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>4. Вкажіть відповідь, де наведено всі методи управління ресурсами підприємства.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00543D0C" w:rsidRDefault="00543D0C" w:rsidP="004C68D8">
-[...16 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>5. Вкажіть, на якому етапі процесу управління необоротними активами на підприємстві відбувається вибір форм і оптимізація структури джерел фінансування необоротних активів.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00543D0C" w:rsidRDefault="00543D0C" w:rsidP="004C68D8">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00D424DD">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>6. Вкажіть, що не відноситься до основних завдань управління фінансовими ресурсами підприємства.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00543D0C" w:rsidRDefault="00543D0C" w:rsidP="004C68D8">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>7. Вкажіть, до якого з шляхів підвищення ефективності управління використанням ресурсів на підприємстві відноситься застосування сучасних систем оподаткування, фінансування, кредитування, амортизації</w:t>
-[...23 lines deleted...]
-            <w:r w:rsidRPr="00D424DD">
+              <w:t>7. Вкажіть, до якого з шляхів підвищення ефективності управління використанням ресурсів на підприємстві відноситься застосування сучасних систем оподаткування, фінансування, кредитування, амортизації.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>8. Вкажіть, до якого виду економічних ресурсів можливо віднести програмне забезпечення.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00543D0C" w:rsidRDefault="00543D0C" w:rsidP="004C68D8">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00D424DD">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>9. Вкажіть, який коефіцієнт (показник) не відноситься до конкретних показників оцінки ефективності використання матеріальних ресурсів.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00543D0C" w:rsidRPr="00D424DD" w:rsidRDefault="00B821C5" w:rsidP="004C68D8">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>10. Вкажіть, якого принципу банківського кредитування не існує.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004C68D8" w:rsidRPr="00D424DD" w:rsidRDefault="004C68D8" w:rsidP="004C68D8">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Тестовий контроль знань передбачає виконання залікового тесту в системі </w:t>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Тестові питання оцінюються: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>правильно/неправильно. Кількість рівнозначних питань – 10.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Застосовується шкала переведення кількості правильних відповідей у </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">бали з діапазону 0-10: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">− незадовільний рівень </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0-5 – 0 балів (не зараховано); </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">− достатній рівень </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>(60% - 100% від максимального балу):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>6 – 6 балів;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>7 – 7 балів;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>8 – 8 балів;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>9 – 9 балів;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>10 – 10 балів.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Тестове завдання розміщено в профілі даної дисципліни у СЕЗН ЗНУ </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Moodle</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00D424DD">
-[...57 lines deleted...]
-              <w:jc w:val="both"/>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Під час складання екзамену.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004C68D8" w:rsidRPr="00D424DD" w:rsidRDefault="004C68D8" w:rsidP="003E40B6">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C68D8" w:rsidRPr="00A31F4F" w:rsidTr="005E3DF2">
+      <w:tr w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidTr="00A76BB5">
         <w:trPr>
           <w:trHeight w:val="565"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004C68D8" w:rsidRPr="00D424DD" w:rsidRDefault="004C68D8" w:rsidP="003E40B6">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004C68D8" w:rsidRPr="00D424DD" w:rsidRDefault="004C68D8" w:rsidP="00183BC2">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Теоретичне завдання.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004C68D8" w:rsidRPr="00D424DD" w:rsidRDefault="004C68D8" w:rsidP="00183BC2">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Письмова відповідь на теоретичне питання.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004C68D8" w:rsidRPr="00D424DD" w:rsidRDefault="004C68D8" w:rsidP="004C68D8">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00D424DD">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Надати розгорнуту відповідь на два запитання з переліку:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00093E26" w:rsidRPr="00093E26" w:rsidRDefault="00093E26" w:rsidP="00093E26">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="176"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00093E26">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00093E26">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
               <w:t>Ресурси підприємства: сутність та місце у системі управління суб’єктом господарювання.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00093E26" w:rsidRPr="00093E26" w:rsidRDefault="00093E26" w:rsidP="00093E26">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="176"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00093E26">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00093E26">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
               <w:t>Класифікація ресурсів підприємства.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00093E26" w:rsidRPr="00093E26" w:rsidRDefault="00093E26" w:rsidP="00093E26">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="176"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00093E26">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00093E26">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
               <w:t>Класифікація економічних ресурсів підприємства.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00093E26" w:rsidRPr="00093E26" w:rsidRDefault="00093E26" w:rsidP="00093E26">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="176"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00093E26">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00093E26">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
               <w:t>Сутність та класифікація матеріальних ресурсів.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00093E26" w:rsidRPr="00093E26" w:rsidRDefault="00093E26" w:rsidP="00093E26">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="176"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00093E26">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00093E26">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
               <w:t>Система показників використання матеріальних ресурсів.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00093E26" w:rsidRPr="00093E26" w:rsidRDefault="00093E26" w:rsidP="00093E26">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="176"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00093E26">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00093E26">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
               <w:t>Резерви та шляхи раціонального використання матеріальних ресурсів.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00093E26" w:rsidRPr="00093E26" w:rsidRDefault="00093E26" w:rsidP="00093E26">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="176"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00093E26">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>7.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00093E26">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
               <w:t>Фінансові ресурси та їх класифікація.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00093E26" w:rsidRPr="00093E26" w:rsidRDefault="00093E26" w:rsidP="00093E26">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="176"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00093E26">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>8.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00093E26">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
               <w:t>Власний капітал підприємства.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00093E26" w:rsidRPr="00093E26" w:rsidRDefault="00093E26" w:rsidP="00093E26">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="176"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00093E26">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>9.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00093E26">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
               <w:t>Внутрішні джерела фінансування підприємства.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00093E26" w:rsidRPr="00093E26" w:rsidRDefault="00093E26" w:rsidP="00093E26">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="318"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00093E26">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>10.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00093E26">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
               <w:t>Сутність та характеристика зовнішнього фінансування суб’єктів підприємництва.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00093E26" w:rsidRPr="00093E26" w:rsidRDefault="00093E26" w:rsidP="00093E26">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="318"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00093E26">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>11.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00093E26">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
               <w:t>Сутність управління ресурсами підприємства.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00093E26" w:rsidRPr="00093E26" w:rsidRDefault="00093E26" w:rsidP="00093E26">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="318"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00093E26">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>12.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00093E26">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
               <w:t>Параметри системної характеристики управління ресурсами підприємства.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00093E26" w:rsidRPr="00093E26" w:rsidRDefault="00093E26" w:rsidP="00093E26">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="318"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00093E26">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>13.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00093E26">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
               <w:t>Основні завдання управління ресурсами підприємства.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00093E26" w:rsidRPr="00093E26" w:rsidRDefault="00093E26" w:rsidP="00093E26">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="318"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00093E26">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>14.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00093E26">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
               <w:t>Методи вирішення завдань управління ресурсами підприємства.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00093E26" w:rsidRPr="00093E26" w:rsidRDefault="00093E26" w:rsidP="00093E26">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="318"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00093E26">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>15.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00093E26">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
               <w:t>Основні етапи управління необоротними активами (основними фондами) підприємства.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00093E26" w:rsidRPr="00093E26" w:rsidRDefault="00093E26" w:rsidP="00093E26">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="318"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00093E26">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>16.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00093E26">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
               <w:t>Управління оборотними активами підприємства.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00093E26" w:rsidRPr="00093E26" w:rsidRDefault="00093E26" w:rsidP="00093E26">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="318"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00093E26">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>17.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00093E26">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
               <w:t>Нормування витрат матеріалів.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00093E26" w:rsidRPr="00093E26" w:rsidRDefault="00093E26" w:rsidP="00093E26">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="318"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00093E26">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>18.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00093E26">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
               <w:t>Управління запасами підприємства.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00093E26" w:rsidRPr="00093E26" w:rsidRDefault="00093E26" w:rsidP="00093E26">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="318"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00093E26">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>19.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00093E26">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
               <w:t>Сутність, функції та організація управління фінансовими ресурсами підприємства.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00093E26" w:rsidRPr="00093E26" w:rsidRDefault="00093E26" w:rsidP="00093E26">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="318"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00093E26">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>20.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00093E26">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
               <w:t>Мета та завдання управління фінансовими ресурсами підприємства.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00093E26" w:rsidRPr="00093E26" w:rsidRDefault="00093E26" w:rsidP="00093E26">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="318"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00093E26">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>21.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00093E26">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
               <w:t>Управління формуванням фінансових ресурсів підприємства.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00093E26" w:rsidRPr="00093E26" w:rsidRDefault="00093E26" w:rsidP="00093E26">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="318"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00093E26">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>22.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00093E26">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
               <w:t>Оцінювання рівня використання ресурсів підприємства.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00093E26" w:rsidRPr="00093E26" w:rsidRDefault="00093E26" w:rsidP="00093E26">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="318"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00093E26">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>23.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00093E26">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
               <w:t>Резерви та шляхи зростання ефективності управління використанням ресурсів підприємства.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004C68D8" w:rsidRPr="00D424DD" w:rsidRDefault="00093E26" w:rsidP="00093E26">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="318"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00093E26">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>24.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00093E26">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
               <w:t>Інформаційне забезпечення оцінювання та прогнозування удосконалення управління використанням ресурсів на підприємстві.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004C68D8" w:rsidRPr="00D424DD" w:rsidRDefault="004C68D8" w:rsidP="004C68D8">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:widowControl/>
               <w:ind w:firstLine="12"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>Відповідь на теоретичне питання – максимальна оцінка 5 балів:</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="004C68D8" w:rsidRPr="00D424DD" w:rsidRDefault="004C68D8" w:rsidP="004C68D8">
+              <w:t xml:space="preserve">Теоретичне завдання оцінюється комплексно максимально у 10 балів з урахуванням логічності та повноти відповіді на питання: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:widowControl/>
               <w:ind w:firstLine="12"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:sym w:font="Symbol" w:char="F02D"/>
-[...12 lines deleted...]
-          <w:p w:rsidR="004C68D8" w:rsidRPr="00D424DD" w:rsidRDefault="004C68D8" w:rsidP="004C68D8">
+              <w:t xml:space="preserve">− незадовільний рівень – 0 балів (не зараховано); </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:widowControl/>
               <w:ind w:firstLine="12"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:sym w:font="Symbol" w:char="F02D"/>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00D424DD">
+              <w:t xml:space="preserve">− прийнятний рівень (35% - 59% від максимального балу) – 4-5 балів (зараховано умовно); </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 4 бали </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00D424DD">
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:sym w:font="Symbol" w:char="F02D"/>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00D424DD">
+              <w:t>− достатній рівень (60% - 100% від максимального балу) – 6-10 балів (зараховано).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> відповідь неповна (до 80 % необхідного обсягу), матеріал викладено з незначними недоліками;</w:t>
-[...210 lines deleted...]
-            <w:r w:rsidRPr="00D424DD">
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Під час складання екзамену.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004C68D8" w:rsidRPr="00D424DD" w:rsidRDefault="004C68D8" w:rsidP="003E40B6">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C68D8" w:rsidRPr="00A31F4F" w:rsidTr="005E3DF2">
+      <w:tr w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidTr="00A76BB5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004C68D8" w:rsidRPr="00D424DD" w:rsidRDefault="004C68D8" w:rsidP="003E40B6">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004C68D8" w:rsidRPr="003254B5" w:rsidRDefault="004C68D8" w:rsidP="00183BC2">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003254B5">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Практичне завдання.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004C68D8" w:rsidRPr="003254B5" w:rsidRDefault="003254B5" w:rsidP="00183BC2">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003254B5">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Розв'язання задачі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004C68D8" w:rsidRPr="003254B5" w:rsidRDefault="003254B5" w:rsidP="003254B5">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="003254B5">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>За наданими даними необхідно провести оцінку ефективності управління необоротними (або оборотними) активами підприємства за три роки та зробити висновки.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004C68D8" w:rsidRPr="003254B5" w:rsidRDefault="004C68D8" w:rsidP="001C7F43">
-[...1 lines deleted...]
-              <w:widowControl/>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Задача оцінюється максимально у 20 балів  з урахуванням логічності та повноти відповіді на запитання щодо змісту, правил, обґрунтованості висновків тощо:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">− незадовільний рівень – 0 балів (не зараховано); </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">− прийнятний рівень (35% </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">- 59% від максимального балу) – 7-11 балів (зараховано умовно); </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
-[...26 lines deleted...]
-              <w:widowControl/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>− достатній рівень (60% - 100% від максимального балу) – 12-20 балів (зараховано).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
-              <w:jc w:val="both"/>
-[...585 lines deleted...]
-            <w:r w:rsidRPr="003254B5">
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Під час складання екзамену.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004C68D8" w:rsidRPr="003254B5" w:rsidRDefault="004C68D8" w:rsidP="003E40B6">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003254B5">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C68D8" w:rsidRPr="00A31F4F" w:rsidTr="005E3DF2">
+      <w:tr w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidTr="00A76BB5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004C68D8" w:rsidRPr="00D424DD" w:rsidRDefault="004C68D8" w:rsidP="003E40B6">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Усього за </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004C68D8" w:rsidRPr="00D424DD" w:rsidRDefault="004C68D8" w:rsidP="003E40B6">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>підсумковий контроль</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004C68D8" w:rsidRPr="00D424DD" w:rsidRDefault="004C68D8" w:rsidP="003E40B6">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004C68D8" w:rsidRPr="00D424DD" w:rsidRDefault="004C68D8" w:rsidP="003E40B6">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004C68D8" w:rsidRPr="00D424DD" w:rsidRDefault="004C68D8" w:rsidP="003E40B6">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004C68D8" w:rsidRPr="00D424DD" w:rsidRDefault="004C68D8" w:rsidP="003E40B6">
+          <w:p w:rsidR="008716B6" w:rsidRPr="008716B6" w:rsidRDefault="008716B6" w:rsidP="008716B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D424DD">
+            <w:r w:rsidRPr="008716B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>40</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p w:rsidR="00A94080" w:rsidRPr="00A94080" w:rsidRDefault="00A94080" w:rsidP="00A94080">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="14"/>
+        <w:ind w:left="286" w:right="23" w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>*Засоби діагностики рівня досягнення результатів навчання дисципліни та критерії оцінювання контрольних заходів.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A94080" w:rsidRPr="00A94080" w:rsidRDefault="00A94080" w:rsidP="00A94080">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A94080" w:rsidRPr="00A94080" w:rsidRDefault="00A94080" w:rsidP="00A94080">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:right="12" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Тестування</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Поточне та підсумкове оцінювання теоретичних завдань здійснюється у формі тестування з використанням платформи дистанційного навчання СЕЗН ЗНУ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Moodle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> відповідно до календарного графіку поточних і підсумкового контролів. Проходження тестів відбувається після ідентифікації здобувача через його персональний </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>аккаунт</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на сторінці дисципліни при увімкненому відео-режимі Zoom- конференції</w:t>
+      </w:r>
+      <w:r w:rsidR="008F5FCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="008F5FCD" w:rsidRPr="008F5FCD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008F5FCD" w:rsidRPr="008F5FCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Google</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008F5FCD" w:rsidRPr="008F5FCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Meet</w:t>
+      </w:r>
+      <w:r w:rsidR="008F5FCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>-конференції</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>за умови дистанційної присутності викладача та передбачає обмежену у часі відповідь на теоретичні питання: для поточних контролів (Тести</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>1-</w:t>
+      </w:r>
+      <w:r w:rsidR="009D4925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) – до </w:t>
+      </w:r>
+      <w:r w:rsidR="009D4925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>15</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> хвилин, як правило, або під час </w:t>
+      </w:r>
+      <w:r w:rsidR="009D4925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">практичного </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">заняття перед завершенням поточного змістового модуля, або під час консультації за встановленим графіком; для підсумкового (екзаменаційного) тесту – до </w:t>
+      </w:r>
+      <w:r w:rsidR="009D4925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>0 хвилин під час підсумкового</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="80"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>контролю за складеним розкладом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A94080" w:rsidRPr="00A94080" w:rsidRDefault="00A94080" w:rsidP="00A94080">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Процедура</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:spacing w:val="-7"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>оцінювання</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>практичних</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:spacing w:val="-5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>завдань.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A94080" w:rsidRPr="00A94080" w:rsidRDefault="00A94080" w:rsidP="00A94080">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Оцінюванню</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="73"/>
+          <w:w w:val="150"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>підлягає</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="76"/>
+          <w:w w:val="150"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>виконання</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="75"/>
+          <w:w w:val="150"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>здобувачами</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="77"/>
+          <w:w w:val="150"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>практичних</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="78"/>
+          <w:w w:val="150"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">завдань для </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>кожного змістового модуля під час аудиторних практичних занять і поза</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>аудиторної</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>самостійної</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>роботи.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Кожне</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>практичне</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>завдання</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">виконується по мірі опанування здобувачем матеріалу тем відповідного змістового модуля, оформлюється у вигляді файлів MS Word, здається на перевірку через персональний </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>аккаунт</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> у профілі цієї дисципліни в СЕЗН ЗНУ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Moodle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та після позитивного відгуку викладача захищається у передбачений спосіб (на практичному занятті та/або консультації). Якщо відгук має критичні зауваження з боку викладача, то робота з відповідними коментарями повертається здобувачеві на доопрацювання. Обов`язковою умовою зарахування роботи є усна перевірочна комунікація «здобувач-викладач».</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">У разі дистанційного навчання, захист робіт відбувається з використанням інформаційно-комунікаційних технологій, зокрема при увімкненому відео-режимі </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Zoom-конференції</w:t>
+      </w:r>
+      <w:r w:rsidR="009D4925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="009D4925" w:rsidRPr="009D4925">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009D4925" w:rsidRPr="009D4925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Google</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009D4925" w:rsidRPr="009D4925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Meet-конференції</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00254BB4" w:rsidRPr="00254BB4" w:rsidRDefault="00254BB4" w:rsidP="00254BB4">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00254BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Критерії</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00254BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:spacing w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00254BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>оцінювання</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00254BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:spacing w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00254BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>практичних</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00254BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:spacing w:val="23"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00254BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>завдань</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00254BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00254BB4" w:rsidRPr="00254BB4" w:rsidRDefault="00254BB4" w:rsidP="00254BB4">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00254BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">90-100 % від максимального балу </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00254BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00254BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="66"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00254BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>роботу виконано</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00254BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="67"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00254BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>самостійно</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00254BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="67"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00254BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>та</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00254BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="67"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00254BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>правильно,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00254BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="65"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00254BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00254BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="66"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00254BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>повному</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00254BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="62"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00254BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>обсязі</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00254BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="65"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00254BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">із </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00254BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>застосуванням раціональних методів; роботу здано на перевірку своєчасно, оформлено охайно; відповіді на запитання, зокрема уточнюючі, при захисті роботи повні та аргументовані, наявні змістовні висновки та ілюстративні приклади;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00254BB4" w:rsidRPr="00254BB4" w:rsidRDefault="00254BB4" w:rsidP="00254BB4">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:right="17" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00254BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">70-89 % від максимального балу </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00254BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>– роботу виконано самостійно, в повному обсязі, загалом правильно, але містять незначні помилки; роботу здано на перевірку своєчасно, оформлення має несуттєві зауваження; відповіді на запитання при захисті роботи в цілому повні з незначними недоліками;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00254BB4" w:rsidRPr="00254BB4" w:rsidRDefault="00254BB4" w:rsidP="00254BB4">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:right="21" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00254BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">60 -69 % від максимального балу </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00254BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>– роботу виконано самостійно, в повному обсязі, загалом правильно, але</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00254BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="35"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00254BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>наявні</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00254BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="36"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00254BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>окремі</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00254BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="34"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00254BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>помилки (наприклад, логічні);</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00254BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="34"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00254BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>роботу</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00254BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="31"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00254BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>здано</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00254BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="33"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00254BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>на</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00254BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="33"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00254BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>перевірку</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00254BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="32"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00254BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">не своєчасно, але без порушення семестрового графіку освітнього процесу поточного навчального семестру; зміст роботи не </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00254BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>структуровано</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00254BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>, робота оформлена в межах вимог, але має виражений компілятивний характер/ містить ознаки використання ШІ; відповіді на запитання, зокрема уточнюючі та додаткові, при захисті роботи не повні або відсутні;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00254BB4" w:rsidRPr="00254BB4" w:rsidRDefault="00254BB4" w:rsidP="00254BB4">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:right="17" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00254BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0 балів </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00254BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>– роботу не виконано або виконано не самостійно з порушенням</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00254BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00254BB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>принципів академічної доброчесності, зокрема виконано інший варіант завдання, та/або не в повному обсязі; наявні численні арифметичні та змістовні помилки у розрахунках; роботу здано на перевірку з порушенням семестрового графіку освітнього процесу поточного навчального семестру; оформлення роботи не відповідає вимогам, відсутній додаток з розрахунками в таблицях MS Excel; при захисті роботи студент не володіє навчальним матеріалом та/або відповіді на запитання відсутні.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A94080" w:rsidRPr="00A94080" w:rsidRDefault="00A94080" w:rsidP="00A94080">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Додаткові</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>(заохочувальні)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>бали</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>до</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:spacing w:val="-7"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>балів.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A94080" w:rsidRPr="00A94080" w:rsidRDefault="00A94080" w:rsidP="00A94080">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:right="11" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Бальна система стимулювання поза аудиторної навчально-наукової активності здобувачів - це система додаткових балів, яку введено з метою заохочування здобувачів до планомірної, систематичної роботи з поглибленого опанування теоретичним матеріалом і стимулювання їх до творчого підходу та креативного мислення під час розв’язанні практичних завдань, які передбачено цією дисципліною.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A94080" w:rsidRPr="00A94080" w:rsidRDefault="00A94080" w:rsidP="00A94080">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:right="9" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Поза аудиторна навчально-наукова активність </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>здобувача є однією із форм самоосвіти (неформальна/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>інформальна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) при формуванні результатів навчання цієї дисципліни та має бути підтверджена відповідним документом (диплом, сертифікат, свідоцтво тощо). Зміст поза аудиторних навчально-наукових </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>активностей</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">за які можуть нараховуватися додаткові (заохочувальні) бали, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>повинні корелювати з результатами навчання дисципліни</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, зокрема за такі підтверджені види діяльності: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A94080" w:rsidRPr="00A94080" w:rsidRDefault="00A94080" w:rsidP="00A94080">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:right="9" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">участь у студентських олімпіадах; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A94080" w:rsidRPr="00A94080" w:rsidRDefault="00A94080" w:rsidP="00A94080">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:right="9" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>представлення результатів науково</w:t>
+      </w:r>
+      <w:r w:rsidR="009D4925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- дослідних робіт здобувача на студентських конкурсах, конференціях; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A94080" w:rsidRPr="00A94080" w:rsidRDefault="00A94080" w:rsidP="00A94080">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:right="9" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">наявність власних розробок і підготовленої роботи та презентації в частині науково-дослідних та прикладних досліджень, які проводяться викладачем навчальної дисципліни та відповідають її спрямуванню; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A94080" w:rsidRPr="00A94080" w:rsidRDefault="00A94080" w:rsidP="00A94080">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:right="9" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>участь у програмах здобуття неформальної/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>інформальної</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> освіти (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>онлайн-курси</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, розміщені на відкритих навчальних платформах, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>воркшопи</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>вебінари</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, майстер-класи, тренінги тощо - за наявності відповідних сертифікатів); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A94080" w:rsidRPr="00A94080" w:rsidRDefault="00A94080" w:rsidP="00A94080">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:right="9" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">інші види та форми </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>активностей</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> у контексті змісту та </w:t>
+      </w:r>
+      <w:r w:rsidR="009D4925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>П</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>РН дисципліни.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A94080" w:rsidRPr="00A94080" w:rsidRDefault="00A94080" w:rsidP="00A94080">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Якщо результати навчання (знання</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">й уміння), отримані здобувачем під час самоосвіти, відповідають повністю або частково корелюють (неповні, схожі, але зі спорідненої галузі знань тощо) із </w:t>
+      </w:r>
+      <w:r w:rsidR="009D4925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>П</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">РН дисципліни, які перевіряються поточними контролями певного змістового модуля, викладач має право оцінити їх при складанні здобувачем з урахуванням цих додаткових балів, але не перевищуючи максимальний бал за цей поточний контроль відповідно до критеріїв оцінювання. Отримані додаткові бали додаються </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>понад тих балів</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>, які здобувач може отримати, виконавши всі обов'язкові види робіт і склавши усі поточні контролі, - ці додаткові</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>бали</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>можуть</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>стати вирішальними</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>для</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>отримання</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>більш</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>високої</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>оцінки за</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>весь курс! Тому, НАПОЛЕГЛИВО РЕКОМЕНДУЄМО здобувачеві скористатися цією нагодою та підвищити свій загальний бал (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>максимально до 10 балів</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>), отриманий після виконання всіх обов'язкових видів контрольних заходів.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="uk-UA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Результати неформальної / </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="uk-UA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>інформальної</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="uk-UA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> освіти зараховуються згідно «Положення Запорізького національного університету про порядок визнання результатів навчання, здобутих шляхом неформальної та/або </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="uk-UA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>інформальної</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="uk-UA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> освіти» (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00A94080">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="uk-UA" w:bidi="ar-SA"/>
+          </w:rPr>
+          <w:t>https://salo.li/D2b6234</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="uk-UA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A94080" w:rsidRPr="00A94080" w:rsidRDefault="00A94080" w:rsidP="00A94080">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Підсумковий</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:spacing w:val="-8"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>контроль.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A94080" w:rsidRPr="00A94080" w:rsidRDefault="00A94080" w:rsidP="00A94080">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:right="18" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>До підсумкового семестрового контролю допускаються здобувачі, яким на дату консультації перед цим контролем зараховано поточні контрольні заходи з усіх змістових модулів. Інакше, здобувач ліквідує існуючу поточну заборгованість на консультаціях і може бути допущений до підсумкового контролю за складеним графіком, узгодженим з екзаменатором та деканатом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A94080" w:rsidRPr="00A94080" w:rsidRDefault="00A94080" w:rsidP="00A94080">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Підсумковий</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="29"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>семестровий</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="31"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>контроль</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="30"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>проводиться</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="31"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="30"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>формі</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="31"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>екзамену:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="32"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">здобувач </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">проходить екзаменаційний тест на платформі СЕЗН ЗНУ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Moodle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009D4925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>, відповідає на теоретичні питання</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та розв’язує ситуаційну задач</w:t>
+      </w:r>
+      <w:r w:rsidR="009D4925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>, включені в екзаменаційний білет, письмово готує відповіді на завдання білету та усно висвітлює свої відповіді екзаменатору.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A94080" w:rsidRPr="00A94080" w:rsidRDefault="00A94080" w:rsidP="00A94080">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:right="9" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Бальне оцінювання відповідей здобувача щодо розв’язку ситуаційної задачі враховує диференційований рівень розуміння (РР) ним опанованого навчального матеріалу на основі таксономії SOLO (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Structure</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Observed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Learning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Outcomes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Структура результатів навчання, які можна спостерігати (як поведінку)), що дозволяє </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>релевантно</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> оцінити рівень сформованості практичної складової програмних результатів навчання (рекомендація МОНУ, лист №1/9-344 від 24.06.2020, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00A94080">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+          </w:rPr>
+          <w:t>https://surl.li/uldlbv</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A94080" w:rsidRPr="00A94080" w:rsidRDefault="00A94080" w:rsidP="009D4925">
+      <w:pPr>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>РР</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>1:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>«не</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>знати</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>не</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>розуміти»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>балів</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>не</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> зараховано</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A94080" w:rsidRPr="00A94080" w:rsidRDefault="00A94080" w:rsidP="009D4925">
+      <w:pPr>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>РР</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-8"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>1+:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>«частково</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>впоратися</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>із</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>завданням»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7-11</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>балів</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>зараховано</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:spacing w:val="-7"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>умовно</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A94080" w:rsidRPr="00A94080" w:rsidRDefault="00A94080" w:rsidP="009D4925">
+      <w:pPr>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>РР</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>2:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>«назвати</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>розпізнати</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>виконати</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>дії»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>балів</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>зараховано</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A94080" w:rsidRPr="00A94080" w:rsidRDefault="00A94080" w:rsidP="009D4925">
+      <w:pPr>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>РР</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-7"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>3:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>«виконати</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>послідовність</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>дій</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-7"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>описувати»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>13-14</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>балів</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>зараховано</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A94080" w:rsidRPr="00A94080" w:rsidRDefault="00A94080" w:rsidP="009D4925">
+      <w:pPr>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>РР</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-7"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>4:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>«порівняти</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>показати</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>зв’язки»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>14-15</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>балів</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>зараховано</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A94080" w:rsidRPr="00A94080" w:rsidRDefault="00A94080" w:rsidP="009D4925">
+      <w:pPr>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>РР</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-7"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>4+:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>«обґрунтувати</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>аналізувати»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>16-17</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>балів</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>зараховано</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A94080" w:rsidRPr="00A94080" w:rsidRDefault="00A94080" w:rsidP="009D4925">
+      <w:pPr>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>РР</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-7"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>5:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>«теоретизувати</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>генерувати</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>гіпотези»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>18-19</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:spacing w:val="-7"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>балів</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>зараховано</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A94080" w:rsidRPr="00A94080" w:rsidRDefault="00A94080" w:rsidP="009D4925">
+      <w:pPr>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>РР</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-8"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>5+:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>«абстрагувати</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>створювати</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>формулювати»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>балів</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>зараховано</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A94080" w:rsidRPr="00A94080" w:rsidRDefault="00A94080" w:rsidP="00A94080">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:right="20" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Практичне завдання підсумкового контролю зараховується здобувачеві, якщо при відповіді на завдання продемонстровано рівень розуміння навчального матеріалу не нижче «РР 2».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A94080" w:rsidRPr="00A94080" w:rsidRDefault="00A94080" w:rsidP="00A94080">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:right="12" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Підсумковий контроль вважається </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>пройденим успішно</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>, якщо здобувачеві зараховано теоретичне (тестування</w:t>
+      </w:r>
+      <w:r w:rsidR="009D4925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та відповіді на теоретичні питання</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) та практичне завдання, бали за які підсумовуються і він отримує від 24 до 40 балів, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">інакше </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">бали за іспит не додаються до семестрової оцінки (вважаються рівними нулю), а </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>підсумкова оцінка із дисципліни є незадовільною</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A94080" w:rsidRPr="00A94080" w:rsidRDefault="00A94080" w:rsidP="00A94080">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:right="8" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Загальна семестрова бальна оцінка за дисципліну </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>складається як сума бальних оцінок за всі поточні контролі з усіх змістових модулів (з урахуванням додаткових</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="80"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">балів за навчально-наукову активність) та за підсумковий контроль і не може перевищувати </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>100 балів</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Бальна оцінка переводиться у </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">національну </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">шкалу та шкалу </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>ECTS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0078492F" w:rsidRDefault="0078492F">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidRDefault="00B56C83" w:rsidP="00B56C83">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A31F4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Шкала оцінювання ЗНУ: національна та ECTS</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
@@ -32426,183 +37629,310 @@
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="220" w:lineRule="auto"/>
               <w:ind w:right="-54"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="001C7F43" w:rsidRDefault="001C7F43" w:rsidP="00B56C83">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001C7F43" w:rsidRDefault="001C7F43" w:rsidP="00B56C83">
+    <w:p w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidRDefault="00B56C83" w:rsidP="00B56C83">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r w:rsidRPr="00A31F4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00A31F4F">
+        <w:t xml:space="preserve">6. Основні навчальні ресурси </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B56C83" w:rsidRDefault="00B56C83" w:rsidP="00B56C83">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">6. Основні навчальні ресурси </w:t>
-[...5 lines deleted...]
-        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A31F4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...17 lines deleted...]
-        </w:rPr>
         <w:t>Рекомендована література</w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w:rsidR="00182335" w:rsidRPr="00182335" w:rsidRDefault="00182335" w:rsidP="00182335">
       <w:pPr>
         <w:widowControl/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-6"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00182335">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-6"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Основна:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007303DD" w:rsidRPr="007303DD" w:rsidRDefault="007303DD" w:rsidP="007303DD">
+    <w:p w:rsidR="00E263EF" w:rsidRDefault="00E263EF" w:rsidP="00E263EF">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00E263EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Кощій О</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E263EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>В</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E263EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Ресурсний менеджмент</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : е</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E263EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>лектронний посібник з дисципліни</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Луцьк : </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E263EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Луцький національний технічний університет</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2025. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7419F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">URL: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>https://elib.lntu.edu.ua</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E263EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="00E7419F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(дата звернення: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>19</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7419F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>.0</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7419F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>.2025).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007303DD" w:rsidRDefault="007303DD" w:rsidP="007303DD">
+      <w:pPr>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1560"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007303DD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Кучіна</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007303DD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> С.Е., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007303DD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
@@ -32630,83 +37960,275 @@
       <w:r w:rsidRPr="007303DD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> С.В. Управління ресурсами підприємства : </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007303DD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>навч</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007303DD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>. посібник. Харків : Стильна типографія, 2021. 227 с.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E263EF" w:rsidRDefault="00E263EF" w:rsidP="007303DD">
+      <w:pPr>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1560"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E263EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Ставерська</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E263EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Т. О., Ларіна Т. Ф., Литвинов А. І., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E263EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Андрющенко</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E263EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> І. С., Баламут Г. С., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E263EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Городецька</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E263EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Т. Е., Горох О. В., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E263EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Євдокімова</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E263EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> М. О., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E263EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Жилякова</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E263EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> О. В., Лисак Г. Г., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E263EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Макогон</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E263EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> В. В., Малій О. Г., Нагаєва Г. О., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E263EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Непран</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E263EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> А. В., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E263EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Тімченко</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E263EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> О. Д. Фінанси підприємства</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E263EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>: підручник. Харків</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E263EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>: Видавництво Іванченка І. С., 2024. 906 с.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00182335" w:rsidRPr="00182335" w:rsidRDefault="007303DD" w:rsidP="007303DD">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007303DD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Тараєвська</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007303DD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> Л.С., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007303DD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
@@ -33249,50 +38771,51 @@
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DC6B5B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Хацер</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DC6B5B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> М.В. Розширення джерел фінансування нового бізнесу як складова розвитку потенціалу регіону. Збірник тез доповідей Всеукраїнської науково-практичної конференції «Проблеми управління економічним потенціалом регіонів», 31 жовтня 2024 р. С. 58-59.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00CD369F" w:rsidRDefault="00CD369F" w:rsidP="007303DD">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
@@ -33355,51 +38878,50 @@
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DC6B5B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Хацер</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DC6B5B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> М. Трансформація процесів управління ресурсами на мікрорівні економічних систем у межах воєнного розвитку економіки України. Збірник матеріалів. Наукові економічні читання присвячені пам’яті першого декана Інженерно-економічного факультету НУК професора В.Ч. Лі «Актуальні вектори відновлювальної трансформації економіки України», Національний університет кораблебудування імені адмірала Макарова, Факультет економіки моря, Кафедра менеджменту, 30 листопада - 01 грудня 2023 року, Миколаїв. Том 1. С. 171-174.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00DC6B5B" w:rsidRDefault="00DC6B5B" w:rsidP="007303DD">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
@@ -35448,50 +40970,51 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E7419F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Українське право. URL: https://ukrainepravo.com (дата звернення: </w:t>
       </w:r>
       <w:r w:rsidR="00CD369F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>19</w:t>
       </w:r>
       <w:r w:rsidR="00CD369F" w:rsidRPr="00E7419F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>.0</w:t>
       </w:r>
       <w:r w:rsidR="00CD369F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
@@ -35575,1810 +41098,1960 @@
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E40B6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Відвідування занять. Регуляція пропусків.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E40B6" w:rsidRPr="003E40B6" w:rsidRDefault="003E40B6" w:rsidP="003E40B6">
+    <w:p w:rsidR="001A230D" w:rsidRPr="001A230D" w:rsidRDefault="001A230D" w:rsidP="001A230D">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E40B6">
+      <w:r w:rsidRPr="001A230D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Фундаментальний характер дисципліни для </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Інтерактивний характер курсу передбачає обов’язкове відвідування практичних занять. Студенти, які за певних обставин не можуть відвідувати практичні заняття регулярно, мусять впродовж тижня узгодити із викладачем графік індивідуального відпрацювання пропущених занять. Окремі пропущенні завдання мають бути відпрацьовані на найближчій консультації впродовж тижня після пропуску. Відпрацювання занять здійснюється усно у формі співбесіди за питаннями, визначеними планом заняття. В окремих випадках дозволяється письмове відпрацювання шляхом виконання індивідуального письмового завдання.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E40B6" w:rsidRPr="003E40B6" w:rsidRDefault="001A230D" w:rsidP="001A230D">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>здобувачів вищої освіти</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003E40B6">
+      </w:pPr>
+      <w:r w:rsidRPr="001A230D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> передбачає, що відвідування усіх занять є обов’язковим. </w:t>
-[...130 lines deleted...]
-        <w:t>).</w:t>
+        <w:t>Студенти, які станом на початок екзаменаційної сесії мають понад 70% невідпрацьованих пропущених занять, до відпрацювання не допускаються.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003E40B6" w:rsidRPr="003E40B6" w:rsidRDefault="003E40B6" w:rsidP="003E40B6">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="003E40B6" w:rsidRPr="003E40B6" w:rsidRDefault="003E40B6" w:rsidP="003E40B6">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E40B6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Політика академічної доброчесності</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E40B6" w:rsidRPr="003E40B6" w:rsidRDefault="003E40B6" w:rsidP="003E40B6">
+    <w:p w:rsidR="001A230D" w:rsidRPr="001A230D" w:rsidRDefault="001A230D" w:rsidP="001A230D">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="uk-UA" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A230D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
-[...5 lines deleted...]
-          <w:bCs/>
+          <w:lang w:eastAsia="uk-UA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Усі письмові роботи, що виконуються слухачами під час проходження курсу, перевіряються на наявність плагіату за допомогою спеціалізованого програмного забезпечення. Відповідно до чинних правових норм, плагіатом вважатиметься: копіювання чужої наукової роботи чи декількох робіт та оприлюднення результату під своїм іменем; створення суміші власного та запозиченого тексту без належного цитування джерел; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A230D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
-[...6 lines deleted...]
-          <w:bCs/>
+          <w:lang w:eastAsia="uk-UA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>рерайт</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A230D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
-[...6 lines deleted...]
-          <w:bCs/>
+          <w:lang w:eastAsia="uk-UA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (перефразування чужої праці без згадування оригінального автора). Будь-яка ідея, думка чи речення, ілюстрація чи фото, яке ви запозичуєте, має супроводжуватися посиланням на першоджерело. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001A230D" w:rsidRPr="001A230D" w:rsidRDefault="001A230D" w:rsidP="001A230D">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="uk-UA" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A230D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
-[...6 lines deleted...]
-          <w:bCs/>
+          <w:lang w:eastAsia="uk-UA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Виконавці індивідуальних дослідницьких завдань обов’язково додають до текстів своїх робіт власноруч підписану Декларацію академічної доброчесності.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001A230D" w:rsidRPr="001A230D" w:rsidRDefault="001A230D" w:rsidP="001A230D">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="uk-UA" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A230D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
-[...6 lines deleted...]
-          <w:bCs/>
+          <w:lang w:eastAsia="uk-UA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Роботи, у яких виявлено ознаки плагіату, до розгляду не приймаються і відхиляються без права перескладання. Якщо ви не впевнені, чи підпадають зроблені вами запозичення під визначення плагіату, будь ласка, проконсультуйтеся з викладачем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001A230D" w:rsidRPr="001A230D" w:rsidRDefault="001A230D" w:rsidP="001A230D">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="uk-UA" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A230D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">, у роботах яких буде виявлено списування, плагіат чи інші прояви </w:t>
+          <w:lang w:eastAsia="uk-UA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Висока академічна культура та європейські стандарти якості освіти, яких дотримуються у ЗНУ, вимагають від дослідників відповідального ставлення до вибору джерел. Посилання на такі ресурси, як </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="003E40B6">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="001A230D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
-[...1 lines deleted...]
-        <w:t>недоброчесної</w:t>
+          <w:lang w:eastAsia="uk-UA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Wikipedia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="003E40B6">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="001A230D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
-[...6 lines deleted...]
-          <w:bCs/>
+          <w:lang w:eastAsia="uk-UA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>, бази даних рефератів та письмових робіт (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A230D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
-[...6 lines deleted...]
-          <w:bCs/>
+          <w:lang w:eastAsia="uk-UA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Studopedia.orgта</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A230D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
-[...6 lines deleted...]
-          <w:bCs/>
+          <w:lang w:eastAsia="uk-UA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> подібні) є неприпустимим. Рекомендовані бази даних для пошуку джерел: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001A230D" w:rsidRPr="001A230D" w:rsidRDefault="001A230D" w:rsidP="001A230D">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="uk-UA" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A230D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
+          <w:lang w:eastAsia="uk-UA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Електронні ресурси Національної бібліотеки ім. Вернадського:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A230D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:bCs/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="001A230D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "http://www.nbuv.gov.ua" </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="001A230D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="001A230D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="uk-UA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>http</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A230D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="uk-UA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>://</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A230D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="uk-UA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>www.nbuv.gov.ua</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A230D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001A230D" w:rsidRPr="001A230D" w:rsidRDefault="001A230D" w:rsidP="001A230D">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="uk-UA" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A230D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
-[...2 lines deleted...]
-      </w:r>
+          <w:lang w:eastAsia="uk-UA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Цифрова повнотекстова база даних англомовної наукової періодики JSTOR: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="001A230D">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="uk-UA" w:bidi="ar-SA"/>
+          </w:rPr>
+          <w:t>https://www.jstor.org/</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w:rsidR="003E40B6" w:rsidRPr="003E40B6" w:rsidRDefault="003E40B6" w:rsidP="003E40B6">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="003E40B6" w:rsidRPr="003E40B6" w:rsidRDefault="003E40B6" w:rsidP="003E40B6">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E40B6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Використання комп’ютерів/телефонів на занятті</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E40B6" w:rsidRPr="003E40B6" w:rsidRDefault="003E40B6" w:rsidP="003E40B6">
+    <w:p w:rsidR="001A230D" w:rsidRPr="001A230D" w:rsidRDefault="001A230D" w:rsidP="001A230D">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E40B6">
+      <w:r w:rsidRPr="001A230D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>Будь ласка, вимкніть на беззвучний режим свої мобільні телефони та не користуйтеся ними під час занять. Мобільні телефони відволікають викладача та ваших колег. Під час занять заборонено надсилання текстових повідомлень, прослуховування музики, перевірка електронної пошти, соціальних мереж тощо. Електронні пристрої можна використовувати лише за умови виробничої необхідності в них (за погодженням з викладачем).</w:t>
+        <w:t xml:space="preserve">Використання мобільних телефонів, планшетів та інших </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A230D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>гаджетів</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A230D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> під час лекційних та практичних занять дозволяється виключно у навчальних цілях (для уточнення певних даних, перевірки правопису, отримання довідкової інформації тощо). Будь ласка, не забувайте активувати режим «без звуку» до початку заняття. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E40B6" w:rsidRPr="003E40B6" w:rsidRDefault="001A230D" w:rsidP="001A230D">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A230D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Під час виконання заходів контролю (термінологічних диктантів, контрольних робіт, іспитів) використання </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A230D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>гаджетів</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A230D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> заборонено. У разі порушення цієї заборони роботу буде анульовано без права перескладання.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003E40B6" w:rsidRPr="003E40B6" w:rsidRDefault="003E40B6" w:rsidP="003E40B6">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="003E40B6" w:rsidRPr="003E40B6" w:rsidRDefault="003E40B6" w:rsidP="003E40B6">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E40B6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Комунікація</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E40B6" w:rsidRPr="003E40B6" w:rsidRDefault="003E40B6" w:rsidP="003E40B6">
+    <w:p w:rsidR="001A230D" w:rsidRPr="001A230D" w:rsidRDefault="001A230D" w:rsidP="001A230D">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:u w:val="single"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E40B6">
+      <w:r w:rsidRPr="001A230D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Комунікація викладача зі </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F22531" w:rsidRPr="00F22531">
+        <w:t xml:space="preserve">Базовою платформою для комунікації викладача зі студентами є </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A230D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>здобувач</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F22531">
+        <w:t>Moodle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A230D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>ами</w:t>
-[...176 lines deleted...]
-        <w:t>Будь ласка, обов’язково підписуйте запит: ПІБ, № групи!</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E40B6" w:rsidRDefault="003E40B6" w:rsidP="00B56C83">
-[...63 lines deleted...]
-    <w:p w:rsidR="003E40B6" w:rsidRPr="003E40B6" w:rsidRDefault="003E40B6" w:rsidP="00332E6B">
+    <w:p w:rsidR="001A230D" w:rsidRPr="001A230D" w:rsidRDefault="001A230D" w:rsidP="001A230D">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:bCs/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A230D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:bCs/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Важливі повідомлення загального характеру – зокрема, оголошення про терміни подання контрольних робіт, коди доступу до сесій у </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A230D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-          <w:bCs/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>CiscoWebex</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A230D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> знання з даного курсу, то їх буде враховано при поточному контролю (з перевіркою на відповідність тем). </w:t>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та ін. – регулярно розміщуються викладачем на форумі курсу. Для персональних запитів використовується сервіс приватних повідомлень. Відповіді на запити студентів подаються викладачем впродовж трьох робочих днів. Для оперативного отримання повідомлень про оцінки та нову </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A230D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">інформацію, розміщену на сторінці курсу у </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A230D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Moodle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A230D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, будь ласка, переконайтеся, що адреса електронної пошти, зазначена у вашому </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A230D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>профайлі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A230D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A230D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Moodle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A230D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>, є актуальною, та регулярно перевіряйте папку «Спам».</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E40B6" w:rsidRDefault="003E40B6" w:rsidP="00B56C83">
+    <w:p w:rsidR="001A230D" w:rsidRDefault="001A230D" w:rsidP="001A230D">
       <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="001A230D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Якщо за </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A230D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>технічнихпричин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A230D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> доступ до </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A230D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Moodle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D14FD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A230D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">є неможливим, або ваше питання потребує термінового розгляду, направте електронного листа з позначкою «Важливо» на адресу </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>max</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A230D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>kh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A230D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>@</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>ukr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A230D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>net</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A230D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>. У листі обов’язково вкажіть ваше прізвище та ім’я, курс та шифр академічної групи.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="001C7F43" w:rsidRDefault="001C7F43">
+    <w:p w:rsidR="001C7F43" w:rsidRDefault="001C7F43" w:rsidP="001A230D">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C613CD" w:rsidRPr="00C613CD" w:rsidRDefault="00C613CD" w:rsidP="00C613CD">
+    <w:p w:rsidR="00C82CE4" w:rsidRPr="00C82CE4" w:rsidRDefault="00C82CE4" w:rsidP="00C82CE4">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C613CD">
+      <w:r w:rsidRPr="00C82CE4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Додаткова інформація</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C613CD" w:rsidRPr="00C613CD" w:rsidRDefault="00C613CD" w:rsidP="00C613CD">
+    <w:p w:rsidR="00C82CE4" w:rsidRPr="00C82CE4" w:rsidRDefault="00C82CE4" w:rsidP="00C82CE4">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C613CD" w:rsidRPr="00C613CD" w:rsidRDefault="00C613CD" w:rsidP="00C613CD">
+    <w:p w:rsidR="00C82CE4" w:rsidRPr="00C82CE4" w:rsidRDefault="00C82CE4" w:rsidP="00C82CE4">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C613CD">
+      <w:r w:rsidRPr="00C82CE4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">ГРАФІК ОСВІТНЬОГО ПРОЦЕСУ НА 2025-2026 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C613CD">
+      <w:r w:rsidRPr="00C82CE4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>н.р</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C613CD">
+      <w:r w:rsidRPr="00C82CE4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C613CD">
+      <w:r w:rsidR="001A230D" w:rsidRPr="001A230D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">доступний за адресою: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidRPr="00C613CD">
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidR="001A230D" w:rsidRPr="00A54A43">
           <w:rPr>
+            <w:rStyle w:val="a3"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-            <w:color w:val="0000FF"/>
-            <w:u w:val="single"/>
           </w:rPr>
-          <w:t>https://sites.znu.edu.ua/navchalnyj_viddil/1635.ukr.html</w:t>
+          <w:t>https://tinyurl.com/yckze4jd</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00C613CD">
+      <w:r w:rsidR="001A230D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C613CD" w:rsidRPr="00C613CD" w:rsidRDefault="00C613CD" w:rsidP="00C613CD">
+    <w:p w:rsidR="00C82CE4" w:rsidRPr="00C82CE4" w:rsidRDefault="00C82CE4" w:rsidP="00C82CE4">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C613CD" w:rsidRPr="00C613CD" w:rsidRDefault="00C613CD" w:rsidP="00C613CD">
+    <w:p w:rsidR="00C82CE4" w:rsidRPr="00C82CE4" w:rsidRDefault="00C82CE4" w:rsidP="00C82CE4">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C613CD">
+      <w:r w:rsidRPr="00C82CE4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">НАВЧАННЯ ТА ЗАБЕЗПЕЧЕННЯ ЯКОСТІ ОСВІТИ. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C613CD">
+      <w:r w:rsidR="001A230D" w:rsidRPr="001A230D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Перевірка набутих студентами знань, навичок та вмінь є невід’ємною складовою системи забезпечення якості освіти і проводиться відповідно до Положення про організацію та методику проведення поточного та підсумкового семестрового контролю навчання студентів ЗНУ </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="00C613CD">
+        <w:t xml:space="preserve">Перевірка набутих студентами знань, навичок та вмінь (атестації, заліки, іспити та інші форми контролю) є невід’ємною складовою системи забезпечення якості освіти і проводиться відповідно до Положення про організацію та методику проведення поточного та підсумкового семестрового контролю навчання студентів ЗНУ: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidR="001A230D" w:rsidRPr="00A54A43">
           <w:rPr>
+            <w:rStyle w:val="a3"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-            <w:color w:val="0000FF"/>
-            <w:u w:val="single"/>
           </w:rPr>
-          <w:t>https://lnk.ua/gk4x2wkVy</w:t>
+          <w:t>https://tinyurl.com/y9tve4lk</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00C613CD">
+      <w:r w:rsidR="001A230D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C613CD" w:rsidRPr="00C613CD" w:rsidRDefault="00C613CD" w:rsidP="00C613CD">
+    <w:p w:rsidR="00C82CE4" w:rsidRPr="00C82CE4" w:rsidRDefault="00C82CE4" w:rsidP="00C82CE4">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C613CD" w:rsidRPr="00C613CD" w:rsidRDefault="00C613CD" w:rsidP="00C613CD">
+    <w:p w:rsidR="001A230D" w:rsidRDefault="00C82CE4" w:rsidP="00C82CE4">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C613CD">
+      <w:r w:rsidRPr="00C82CE4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">ПОВТОРНЕ ВИВЧЕННЯ ДИСЦИПЛІН. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C613CD">
+      <w:r w:rsidR="001A230D" w:rsidRPr="001A230D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Наявність академічної заборгованості до 6 навчальних дисциплін (у тому числі проходження практики чи виконання курсової роботи) за результатами однієї екзаменаційної сесії є підставою для надання студенту права на повторне вивчення зазначених навчальних дисциплін. Процедура повторного вивчення визначається Положенням  про порядок повторного вивчення навчальних дисциплін та повторного навчання у ЗНУ: </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="00C613CD">
+        <w:t xml:space="preserve">Наявність академічної заборгованості до 6 навчальних дисциплін (в тому числі проходження практики чи виконання курсової роботи) за результатами однієї екзаменаційної сесії є підставою для надання студенту права на повторне вивчення зазначених навчальних дисциплін. Порядок повторного вивчення визначається Положенням про порядок повторного вивчення навчальних дисциплін та повторного навчання у ЗНУ: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="001A230D" w:rsidRPr="00A54A43">
           <w:rPr>
+            <w:rStyle w:val="a3"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-            <w:color w:val="0000FF"/>
-            <w:u w:val="single"/>
           </w:rPr>
-          <w:t>https://lnk.ua/9MVwgEpVz</w:t>
+          <w:t>https://tinyurl.com/y9pkmmp5</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00C613CD">
+      <w:r w:rsidR="001A230D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidR="001A230D" w:rsidRPr="001A230D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00C613CD" w:rsidRPr="00C613CD" w:rsidRDefault="00C613CD" w:rsidP="00C613CD">
+    <w:p w:rsidR="00C82CE4" w:rsidRPr="00C82CE4" w:rsidRDefault="001A230D" w:rsidP="00C82CE4">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="001A230D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Підстави та процедури відрахування студентів, у тому числі за невиконання навчального плану, регламентуються Положенням про порядок переведення, відрахування та поновлення студентів у ЗНУ: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00A54A43">
+          <w:rPr>
+            <w:rStyle w:val="a3"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:t>https://tinyurl.com/ycds57la</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00C613CD" w:rsidRPr="00C613CD" w:rsidRDefault="00C613CD" w:rsidP="00C613CD">
+    <w:p w:rsidR="00C82CE4" w:rsidRPr="00C82CE4" w:rsidRDefault="00C82CE4" w:rsidP="00C82CE4">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C613CD">
-[...27 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00C613CD" w:rsidRPr="00C613CD" w:rsidRDefault="00C613CD" w:rsidP="00C613CD">
+    <w:p w:rsidR="001A230D" w:rsidRDefault="00C82CE4" w:rsidP="001A230D">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C613CD">
+      <w:r w:rsidRPr="00C82CE4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:r w:rsidRPr="00C613CD">
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">ВИРІШЕННЯ КОНФЛІКТІВ. </w:t>
+      </w:r>
+      <w:r w:rsidR="001A230D" w:rsidRPr="001A230D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Порядок і процедури врегулювання конфліктів, пов’язаних із корупційними діями, зіткненням інтересів, різними формами дискримінації, сексуальними домаганнями, міжособистісними стосунками та іншими ситуаціями, що можуть виникнути під час навчання, регламентуються Положенням про порядок і процедури вирішення конфліктних ситуацій у ЗНУ: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidR="001A230D" w:rsidRPr="00A54A43">
           <w:rPr>
+            <w:rStyle w:val="a3"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-            <w:color w:val="0000FF"/>
-            <w:u w:val="single"/>
           </w:rPr>
-          <w:t>https://lnk.ua/QRVdWGwe3</w:t>
+          <w:t>https://tinyurl.com/57wha734</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00C613CD">
+      <w:r w:rsidR="001A230D" w:rsidRPr="001A230D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">; Положення про призначення та виплату соціальних стипендій у ЗНУ: </w:t>
-[...15 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C613CD" w:rsidRPr="00C613CD" w:rsidRDefault="00C613CD" w:rsidP="00C613CD">
+    <w:p w:rsidR="00C82CE4" w:rsidRPr="00C82CE4" w:rsidRDefault="001A230D" w:rsidP="001A230D">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="001A230D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Конфліктні ситуації, що виникають у сфері стипендіального забезпечення здобувачів вищої освіти, вирішуються стипендіальними комісіями факультетів, коледжів та університету в межах їх повноважень, відповідно до: Положення про порядок призначення і виплати академічних стипендій у ЗНУ: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="00A54A43">
+          <w:rPr>
+            <w:rStyle w:val="a3"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:t>https://tinyurl.com/yd6bq6p9</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="001A230D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; Положення про призначення та виплату соціальних стипендій у ЗНУ: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="00A54A43">
+          <w:rPr>
+            <w:rStyle w:val="a3"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:t>https://tinyurl.com/y9r5dpwh</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="001A230D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00C613CD" w:rsidRPr="00C613CD" w:rsidRDefault="00C613CD" w:rsidP="00C613CD">
+    <w:p w:rsidR="00C82CE4" w:rsidRPr="00C82CE4" w:rsidRDefault="00C82CE4" w:rsidP="00C82CE4">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C613CD">
-[...24 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00C613CD" w:rsidRPr="00C613CD" w:rsidRDefault="00C613CD" w:rsidP="00C613CD">
+    <w:p w:rsidR="00C82CE4" w:rsidRPr="00C82CE4" w:rsidRDefault="00C82CE4" w:rsidP="00C82CE4">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C82CE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">ПСИХОЛОГІЧНА ДОПОМОГА. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C82CE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Телефон довіри практичного психолога </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C82CE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Марті Ірини Вадимівни</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C82CE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (061) 228-15-84, (099) 253-78-73 (щоденно з 9 до 21). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C82CE4" w:rsidRPr="00C82CE4" w:rsidRDefault="00C82CE4" w:rsidP="00C82CE4">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk142433006"/>
     </w:p>
-    <w:p w:rsidR="00C613CD" w:rsidRPr="00C613CD" w:rsidRDefault="00C613CD" w:rsidP="00C613CD">
+    <w:p w:rsidR="00C82CE4" w:rsidRPr="00C82CE4" w:rsidRDefault="00C82CE4" w:rsidP="00C82CE4">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C613CD">
+      <w:r w:rsidRPr="00C82CE4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>УПОВНОВАЖЕНА ОСОБА З ПИТАНЬ ЗАПОБІГАННЯ ТА ВИЯВЛЕННЯ КОРУПЦІЇ</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C613CD">
+      <w:r w:rsidRPr="00C82CE4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> Запорізького національного університету: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C613CD">
+      <w:r w:rsidRPr="00C82CE4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>Банах Віктор Аркадійович</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C613CD" w:rsidRPr="00C613CD" w:rsidRDefault="00C613CD" w:rsidP="00C613CD">
+    <w:p w:rsidR="00C82CE4" w:rsidRPr="00C82CE4" w:rsidRDefault="00C82CE4" w:rsidP="00C82CE4">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C613CD">
+      <w:r w:rsidRPr="00C82CE4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>Електронна адреса:</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C613CD">
+      <w:r w:rsidRPr="00C82CE4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidRPr="00C613CD">
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidR="001A230D" w:rsidRPr="00A54A43">
           <w:rPr>
+            <w:rStyle w:val="a3"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-            <w:color w:val="0000FF"/>
-            <w:u w:val="single"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
-          <w:t>v_ban</w:t>
+          <w:t>vbanak</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidRPr="00C613CD">
+        <w:r w:rsidR="001A230D" w:rsidRPr="00A54A43">
           <w:rPr>
+            <w:rStyle w:val="a3"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-            <w:color w:val="0000FF"/>
-            <w:u w:val="single"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
-          <w:t>akh@znu.edu.ua</w:t>
+          <w:t>h@znu.edu.ua</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00C613CD" w:rsidRPr="00C613CD" w:rsidRDefault="00C613CD" w:rsidP="00C613CD">
+    <w:p w:rsidR="00C82CE4" w:rsidRPr="00C82CE4" w:rsidRDefault="00C82CE4" w:rsidP="00C82CE4">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C613CD">
+      <w:r w:rsidRPr="00C82CE4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>Гаряча лінія: тел. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidRPr="00C613CD">
+      <w:r w:rsidRPr="00C82CE4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C613CD">
+      <w:r w:rsidRPr="00C82CE4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>061) 227-12-76, факс 227-12-88</w:t>
+        <w:t>061) 227-12-</w:t>
+      </w:r>
+      <w:r w:rsidR="001A230D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C82CE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="001A230D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C613CD" w:rsidRPr="00C613CD" w:rsidRDefault="00C613CD" w:rsidP="00C613CD">
+    <w:p w:rsidR="00C82CE4" w:rsidRPr="00C82CE4" w:rsidRDefault="00C82CE4" w:rsidP="00C82CE4">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C613CD" w:rsidRPr="00C613CD" w:rsidRDefault="00C613CD" w:rsidP="00C613CD">
+    <w:p w:rsidR="00C82CE4" w:rsidRPr="00C82CE4" w:rsidRDefault="00C82CE4" w:rsidP="00C82CE4">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C613CD">
+      <w:r w:rsidRPr="00C82CE4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>РІВНІ МОЖЛИВОСТІ ТА ІНКЛЮЗИВНЕ ОСВІТНЄ СЕРЕДОВИЩЕ.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C613CD" w:rsidRPr="00C613CD" w:rsidRDefault="00C613CD" w:rsidP="00C613CD">
+    <w:p w:rsidR="00C82CE4" w:rsidRPr="00C82CE4" w:rsidRDefault="001A230D" w:rsidP="00C82CE4">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C613CD">
+      <w:r w:rsidRPr="001A230D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Центральні входи усіх навчальних корпусів ЗНУ обладнані пандусами для забезпечення доступу осіб з інвалідністю та інших </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C613CD">
+      <w:r w:rsidRPr="001A230D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>маломобільних</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C613CD">
+      <w:r w:rsidRPr="001A230D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> груп населення. Допомога для здійснення входу у разі потреби надається черговими охоронцями навчальних корпусів. Спеціалізована допомога: (061) 228-75-11 (начальник охорони). Порядок супроводу (надання допомоги) осіб з інвалідністю та інших </w:t>
+        <w:t xml:space="preserve"> груп населення. Допомога для здійснення входу у разі потреби надається черговими охоронцями навчальних корпусів. Якщо вам потрібна спеціалізована допомога, будь ласка, зателефонуйте (061) 228-75-11 (начальник охорони). Порядок супроводу (надання допомоги) осіб з інвалідністю та інших </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C613CD">
+      <w:r w:rsidRPr="001A230D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>маломобільних</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C613CD">
+      <w:r w:rsidRPr="001A230D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> груп населення у ЗНУ: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidRPr="00C613CD">
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="00A54A43">
           <w:rPr>
+            <w:rStyle w:val="a3"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-            <w:color w:val="0000FF"/>
-            <w:u w:val="single"/>
           </w:rPr>
-          <w:t>https://lnk.ua/5pVJr17VP</w:t>
+          <w:t>https://tinyurl.com/ydhcsagx</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00C613CD">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C613CD" w:rsidRPr="00C613CD" w:rsidRDefault="00C613CD" w:rsidP="00C613CD">
+    <w:p w:rsidR="00C82CE4" w:rsidRPr="00C82CE4" w:rsidRDefault="00C82CE4" w:rsidP="00C82CE4">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C613CD">
+      <w:r w:rsidRPr="00C82CE4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C613CD" w:rsidRPr="00C613CD" w:rsidRDefault="00C613CD" w:rsidP="00C613CD">
+    <w:p w:rsidR="00C82CE4" w:rsidRPr="00C82CE4" w:rsidRDefault="00C82CE4" w:rsidP="00C82CE4">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C613CD">
+      <w:r w:rsidRPr="00C82CE4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>РЕСУРСИ ДЛЯ НАВЧАННЯ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C613CD" w:rsidRPr="00C613CD" w:rsidRDefault="00C613CD" w:rsidP="00C613CD">
+    <w:p w:rsidR="00C82CE4" w:rsidRPr="00C82CE4" w:rsidRDefault="00C82CE4" w:rsidP="00C82CE4">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C613CD" w:rsidRPr="00C613CD" w:rsidRDefault="00C613CD" w:rsidP="00C613CD">
+    <w:p w:rsidR="00C82CE4" w:rsidRPr="00C82CE4" w:rsidRDefault="00C82CE4" w:rsidP="00C82CE4">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C613CD">
+      <w:r w:rsidRPr="00C82CE4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:caps/>
         </w:rPr>
         <w:t>Наукова бібліотека</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C613CD">
+      <w:r w:rsidRPr="00C82CE4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidRPr="00C613CD">
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="00C82CE4">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://library.znu.edu.ua/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00C613CD">
+      <w:r w:rsidRPr="00C82CE4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>. Графік роботи абонементів: понеділок-п`ятниця з 08.00 до 16.00; вихідні дні: субота і неділя.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C613CD" w:rsidRPr="00C613CD" w:rsidRDefault="00C613CD" w:rsidP="00C613CD">
+    <w:p w:rsidR="00C82CE4" w:rsidRPr="00C82CE4" w:rsidRDefault="00C82CE4" w:rsidP="00C82CE4">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C613CD" w:rsidRPr="00C613CD" w:rsidRDefault="00C613CD" w:rsidP="00C613CD">
+    <w:p w:rsidR="001A230D" w:rsidRDefault="00C82CE4" w:rsidP="001A230D">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C613CD">
+      <w:r w:rsidRPr="00C82CE4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:caps/>
         </w:rPr>
         <w:t>Система ЕЛЕКТРОННого</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C613CD">
+      <w:r w:rsidRPr="00C82CE4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> ЗАБЕЗПЕЧЕННЯ НАВЧАННЯ ЗАПОРІЗЬКОГО НАЦІОНАЛЬНОГО УНІВЕРСИТЕТУ (СЕЗН ЗНУ): </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidRPr="00C613CD">
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidR="001A230D" w:rsidRPr="00A54A43">
           <w:rPr>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-            <w:u w:val="single"/>
+            <w:rStyle w:val="a3"/>
           </w:rPr>
-          <w:t>https://moodle.znu.edu.ua/</w:t>
+          <w:t>https://moodle.znu.edu.ua</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00C613CD">
+      <w:r w:rsidR="001A230D">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001A230D" w:rsidRDefault="001A230D" w:rsidP="001A230D">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Якщо забули пароль/логін, направте листа з темою «Забув пароль/логін» за адресою: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidRPr="00A54A43">
+          <w:rPr>
+            <w:rStyle w:val="a3"/>
+          </w:rPr>
+          <w:t>moodle.znu@znu.edu.ua</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001A230D" w:rsidRDefault="001A230D" w:rsidP="001A230D">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>У листі вкажіть: прізвище, ім'я, по-батькові українською мовою; шифр групи; електронну адресу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C82CE4" w:rsidRPr="00C82CE4" w:rsidRDefault="001A230D" w:rsidP="001A230D">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...7 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C613CD">
-[...6 lines deleted...]
-        <w:r w:rsidRPr="00C613CD">
+      <w:r>
+        <w:t xml:space="preserve">Якщо ви вказували електронну адресу в профілі системи </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Moodle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> ЗНУ, то використовуйте посилання для відновлення паролю </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidRPr="00A54A43">
           <w:rPr>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-            <w:u w:val="single"/>
+            <w:rStyle w:val="a3"/>
           </w:rPr>
           <w:t>https://moodle.znu.edu.ua/mod/page/view.php?id=133015</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00C613CD">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C613CD" w:rsidRPr="00C613CD" w:rsidRDefault="00C613CD" w:rsidP="00C613CD">
+    <w:p w:rsidR="00C82CE4" w:rsidRPr="00C82CE4" w:rsidRDefault="00C82CE4" w:rsidP="00C82CE4">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:caps/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C613CD" w:rsidRPr="00C613CD" w:rsidRDefault="00C613CD" w:rsidP="00C613CD">
+    <w:p w:rsidR="00C82CE4" w:rsidRPr="00C82CE4" w:rsidRDefault="00C82CE4" w:rsidP="00C82CE4">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C613CD">
+      <w:r w:rsidRPr="00C82CE4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:caps/>
         </w:rPr>
         <w:t>Центр інтенсивного вивчення іноземних мов</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C613CD">
+      <w:r w:rsidRPr="00C82CE4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:caps/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidRPr="00C613CD">
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidRPr="00C82CE4">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://sites.znu.edu.ua/child-advance/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00C613CD">
+      <w:r w:rsidRPr="00C82CE4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C613CD" w:rsidRPr="00C613CD" w:rsidRDefault="00C613CD" w:rsidP="00C613CD">
+    <w:p w:rsidR="00C82CE4" w:rsidRPr="00C82CE4" w:rsidRDefault="00C82CE4" w:rsidP="00C82CE4">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:caps/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0059267C" w:rsidRPr="00B56C83" w:rsidRDefault="0059267C" w:rsidP="00C613CD">
+    <w:p w:rsidR="0059267C" w:rsidRPr="00B56C83" w:rsidRDefault="0059267C" w:rsidP="00C82CE4">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0059267C" w:rsidRPr="00B56C83" w:rsidSect="00235EB6">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Serif">
     <w:altName w:val="Times New Roman"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Droid Sans Fallback">
     <w:altName w:val="Yu Gothic"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="FreeSans">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:altName w:val="Courier New"/>
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman Полужирный">
-    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="PetersburgC">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000201" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020004" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="3DDF5CCA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="26AA8E7C"/>
     <w:lvl w:ilvl="0" w:tplc="D56C35E4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1003" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
@@ -37607,50 +43280,163 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5389" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6109" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6829" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
+    <w:nsid w:val="7D806640"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DFC4FBF4"/>
+    <w:lvl w:ilvl="0" w:tplc="6A84CFEE">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="–"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1419" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="7C380128">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2370" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="A5E24860">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3320" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="1CCC195E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4270" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="936C07D4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5220" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="9420FCD4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6170" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="06BE23D8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7120" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="9198D6A8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8070" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="8C1A524E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="9020" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="2"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
@@ -37703,162 +43489,188 @@
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="0"/>
   </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00504D24"/>
     <w:rsid w:val="00027B20"/>
     <w:rsid w:val="00047EDD"/>
+    <w:rsid w:val="0005123D"/>
     <w:rsid w:val="00074FD2"/>
     <w:rsid w:val="00093E26"/>
+    <w:rsid w:val="000A3F06"/>
+    <w:rsid w:val="000B7DFE"/>
     <w:rsid w:val="000C094E"/>
     <w:rsid w:val="000E05E9"/>
     <w:rsid w:val="000E0F11"/>
+    <w:rsid w:val="00164C34"/>
     <w:rsid w:val="00182335"/>
     <w:rsid w:val="00183BC2"/>
+    <w:rsid w:val="001A230D"/>
     <w:rsid w:val="001C7F43"/>
-    <w:rsid w:val="00226BA8"/>
     <w:rsid w:val="00235EB6"/>
     <w:rsid w:val="002417DD"/>
     <w:rsid w:val="00243ACC"/>
+    <w:rsid w:val="00254BB4"/>
     <w:rsid w:val="002B0CCC"/>
     <w:rsid w:val="002B37A1"/>
     <w:rsid w:val="002D2004"/>
     <w:rsid w:val="002D54FE"/>
     <w:rsid w:val="002F3260"/>
     <w:rsid w:val="00301067"/>
     <w:rsid w:val="00303614"/>
     <w:rsid w:val="003254B5"/>
     <w:rsid w:val="00331DDF"/>
     <w:rsid w:val="00332E6B"/>
     <w:rsid w:val="003426E5"/>
     <w:rsid w:val="003732EA"/>
     <w:rsid w:val="003B7F79"/>
     <w:rsid w:val="003E40B6"/>
+    <w:rsid w:val="004554A6"/>
     <w:rsid w:val="00481494"/>
     <w:rsid w:val="00482C44"/>
+    <w:rsid w:val="0049141B"/>
     <w:rsid w:val="004C68D8"/>
     <w:rsid w:val="004C768B"/>
     <w:rsid w:val="004D459A"/>
     <w:rsid w:val="00504D24"/>
     <w:rsid w:val="005056DC"/>
     <w:rsid w:val="00543D0C"/>
-    <w:rsid w:val="0056422D"/>
+    <w:rsid w:val="00575E9F"/>
     <w:rsid w:val="0059267C"/>
     <w:rsid w:val="005D7903"/>
     <w:rsid w:val="005E3DF2"/>
     <w:rsid w:val="005F5F46"/>
     <w:rsid w:val="0064392B"/>
+    <w:rsid w:val="00652625"/>
     <w:rsid w:val="00685250"/>
     <w:rsid w:val="006B7128"/>
     <w:rsid w:val="007034B4"/>
     <w:rsid w:val="007303DD"/>
-    <w:rsid w:val="00771A70"/>
+    <w:rsid w:val="00754D93"/>
+    <w:rsid w:val="0076331A"/>
     <w:rsid w:val="00771E6E"/>
-    <w:rsid w:val="007D0A4F"/>
+    <w:rsid w:val="0078492F"/>
+    <w:rsid w:val="00837550"/>
+    <w:rsid w:val="008716B6"/>
     <w:rsid w:val="008E205A"/>
     <w:rsid w:val="008E28FE"/>
+    <w:rsid w:val="008F5FCD"/>
     <w:rsid w:val="0091323D"/>
+    <w:rsid w:val="009951AD"/>
     <w:rsid w:val="009C76B9"/>
+    <w:rsid w:val="009D4925"/>
     <w:rsid w:val="009F393C"/>
     <w:rsid w:val="00A03908"/>
+    <w:rsid w:val="00A32A13"/>
     <w:rsid w:val="00A53E69"/>
     <w:rsid w:val="00A56693"/>
     <w:rsid w:val="00A9077C"/>
     <w:rsid w:val="00A9265F"/>
+    <w:rsid w:val="00A94080"/>
     <w:rsid w:val="00AA36FC"/>
     <w:rsid w:val="00B264D1"/>
     <w:rsid w:val="00B402D2"/>
     <w:rsid w:val="00B50259"/>
     <w:rsid w:val="00B56C83"/>
     <w:rsid w:val="00B616F4"/>
-    <w:rsid w:val="00B730D8"/>
     <w:rsid w:val="00B76B0A"/>
     <w:rsid w:val="00B821C5"/>
-    <w:rsid w:val="00BF27D2"/>
     <w:rsid w:val="00BF4322"/>
     <w:rsid w:val="00C319EC"/>
     <w:rsid w:val="00C41209"/>
-    <w:rsid w:val="00C613CD"/>
     <w:rsid w:val="00C729F0"/>
     <w:rsid w:val="00C75B9D"/>
+    <w:rsid w:val="00C82CE4"/>
     <w:rsid w:val="00CD369F"/>
+    <w:rsid w:val="00CE288A"/>
     <w:rsid w:val="00D101EF"/>
+    <w:rsid w:val="00D14FD3"/>
     <w:rsid w:val="00D20924"/>
     <w:rsid w:val="00D424DD"/>
     <w:rsid w:val="00D537DC"/>
+    <w:rsid w:val="00D55A43"/>
     <w:rsid w:val="00D65644"/>
     <w:rsid w:val="00D96E6B"/>
     <w:rsid w:val="00DB641D"/>
     <w:rsid w:val="00DC6B5B"/>
+    <w:rsid w:val="00E008D4"/>
+    <w:rsid w:val="00E242D0"/>
+    <w:rsid w:val="00E263EF"/>
+    <w:rsid w:val="00E656A8"/>
     <w:rsid w:val="00E7419F"/>
     <w:rsid w:val="00EF49FD"/>
     <w:rsid w:val="00F11D3F"/>
     <w:rsid w:val="00F22531"/>
-    <w:rsid w:val="00F26745"/>
     <w:rsid w:val="00F41509"/>
     <w:rsid w:val="00F72673"/>
+    <w:rsid w:val="00F80732"/>
+    <w:rsid w:val="00F84CB2"/>
     <w:rsid w:val="00FA5011"/>
+    <w:rsid w:val="00FE5737"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
@@ -38004,51 +43816,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00B56C83"/>
+    <w:rsid w:val="009951AD"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:suppressAutoHyphens/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Droid Sans Fallback" w:hAnsi="Liberation Serif" w:cs="FreeSans"/>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="uk-UA" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="20"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00B56C83"/>
     <w:pPr>
       <w:keepNext/>
@@ -38384,64 +44196,64 @@
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="aa">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00D537DC"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ab">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="ac"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00771A70"/>
+    <w:rsid w:val="004554A6"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Mangal"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="14"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ac">
     <w:name w:val="Текст выноски Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="ab"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00771A70"/>
+    <w:rsid w:val="004554A6"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Droid Sans Fallback" w:hAnsi="Tahoma" w:cs="Mangal"/>
       <w:kern w:val="2"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="14"/>
       <w:lang w:val="uk-UA" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
@@ -38571,51 +44383,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00B56C83"/>
+    <w:rsid w:val="009951AD"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:suppressAutoHyphens/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Droid Sans Fallback" w:hAnsi="Liberation Serif" w:cs="FreeSans"/>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="uk-UA" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="20"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00B56C83"/>
     <w:pPr>
       <w:keepNext/>
@@ -38951,99 +44763,112 @@
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="aa">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00D537DC"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ab">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="ac"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00771A70"/>
+    <w:rsid w:val="004554A6"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Mangal"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="14"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ac">
     <w:name w:val="Текст выноски Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="ab"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00771A70"/>
+    <w:rsid w:val="004554A6"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Droid Sans Fallback" w:hAnsi="Tahoma" w:cs="Mangal"/>
       <w:kern w:val="2"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="14"/>
       <w:lang w:val="uk-UA" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
-    <w:div w:id="909998323">
+    <w:div w:id="460347027">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="898515074">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lnk.ua/gk4x2wkVy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:v_banakh@znu.edu.ua" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.znu.edu.ua/child-advance/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.znu.edu.ua/navchalnyj_viddil/1635.ukr.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lnk.ua/3R4avGqeJ" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://moodle.znu.edu.ua/mod/page/view.php?id=133015" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://moodle.znu.edu.ua/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lnk.ua/QRVdWGwe3" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.znu.edu.ua/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lnk.ua/EYNg6GpVZ" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lnk.ua/9MVwgEpVz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lnk.ua/5pVJr17VP" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://surl.li/uldlbv" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tinyurl.com/ycds57la" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tinyurl.com/ydhcsagx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:moodle.znu@znu.edu.ua" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://salo.li/D2b6234" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tinyurl.com/y9pkmmp5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vbanakh@znu.edu.ua" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tinyurl.com/y9r5dpwh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://moodle.znu.edu.ua" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tinyurl.com/y9tve4lk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tinyurl.com/yd6bq6p9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.znu.edu.ua/child-advance/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tinyurl.com/yckze4jd" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.znu.edu.ua/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tinyurl.com/57wha734" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://moodle.znu.edu.ua/mod/page/view.php?id=133015" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -39257,77 +45082,76 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>26</Pages>
-[...1 lines deleted...]
-  <Characters>53084</Characters>
+  <Pages>30</Pages>
+  <Words>11188</Words>
+  <Characters>63772</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>442</Lines>
-  <Paragraphs>124</Paragraphs>
+  <Lines>531</Lines>
+  <Paragraphs>149</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>ZNU</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>62272</CharactersWithSpaces>
+  <CharactersWithSpaces>74811</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>